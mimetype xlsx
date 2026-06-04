--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1484,97 +1487,101 @@
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>118331000.0</v>
+      </c>
       <c r="C7">
         <v>75037000.0</v>
       </c>
       <c r="D7">
         <v>27047000.0</v>
       </c>
       <c r="E7">
         <v>33841000.0</v>
       </c>
       <c r="F7">
         <v>44949000.0</v>
       </c>
       <c r="G7">
         <v>53194000.0</v>
       </c>
       <c r="H7">
         <v>52391000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>921000.0</v>
+      </c>
       <c r="C8">
         <v>910000.0</v>
       </c>
       <c r="D8">
         <v>903000.0</v>
       </c>
       <c r="E8">
         <v>894000.0</v>
       </c>
       <c r="F8">
         <v>887000.0</v>
       </c>
       <c r="G8">
         <v>873000.0</v>
       </c>
       <c r="H8">
         <v>860000.0</v>
       </c>
       <c r="I8">
         <v>852000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2934,51 +2941,53 @@
         <v>-55960000.0</v>
       </c>
       <c r="Y28">
         <v>-705000.0</v>
       </c>
       <c r="Z28">
         <v>50247000.0</v>
       </c>
       <c r="AA28">
         <v>-14622000.0</v>
       </c>
       <c r="AB28">
         <v>5200000.0</v>
       </c>
       <c r="AC28">
         <v>-900000.0</v>
       </c>
       <c r="AD28">
         <v>45100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>972412000.0</v>
+      </c>
       <c r="C29">
         <v>1016036000.0</v>
       </c>
       <c r="D29">
         <v>841421000.0</v>
       </c>
       <c r="E29">
         <v>725845000.0</v>
       </c>
       <c r="F29">
         <v>650110000.0</v>
       </c>
       <c r="G29">
         <v>555907000.0</v>
       </c>
       <c r="H29">
         <v>443079000.0</v>
       </c>
       <c r="I29">
         <v>355203000.0</v>
       </c>
       <c r="J29">
         <v>296205000.0</v>
       </c>
       <c r="K29"/>
@@ -3136,51 +3145,53 @@
       </c>
       <c r="P31">
         <v>516279000.0</v>
       </c>
       <c r="Q31">
         <v>434298000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>60</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>559056000.0</v>
+      </c>
       <c r="C32">
         <v>507992000.0</v>
       </c>
       <c r="D32">
         <v>543925000.0</v>
       </c>
       <c r="E32">
         <v>411738000.0</v>
       </c>
       <c r="F32">
         <v>414209000.0</v>
       </c>
       <c r="G32">
         <v>363246000.0</v>
       </c>
       <c r="H32">
         <v>256572000.0</v>
       </c>
       <c r="I32">
         <v>172396000.0</v>
       </c>
       <c r="J32">
         <v>98034000.0</v>
       </c>
       <c r="K32"/>
@@ -3278,51 +3289,53 @@
         <v>783359000.0</v>
       </c>
       <c r="Y33">
         <v>436892000.0</v>
       </c>
       <c r="Z33">
         <v>360195000.0</v>
       </c>
       <c r="AA33">
         <v>194469000.0</v>
       </c>
       <c r="AB33">
         <v>141000000.0</v>
       </c>
       <c r="AC33">
         <v>92000000.0</v>
       </c>
       <c r="AD33">
         <v>81000000.0</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>62</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>30657000.0</v>
+      </c>
       <c r="C34">
         <v>27057000.0</v>
       </c>
       <c r="D34">
         <v>33510000.0</v>
       </c>
       <c r="E34">
         <v>40856000.0</v>
       </c>
       <c r="F34">
         <v>57079000.0</v>
       </c>
       <c r="G34">
         <v>61795000.0</v>
       </c>
       <c r="H34">
         <v>64038000.0</v>
       </c>
       <c r="I34">
         <v>17493000.0</v>
       </c>
       <c r="J34">
         <v>22928000.0</v>
       </c>
       <c r="K34">
@@ -4002,51 +4015,53 @@
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>223771000.0</v>
+      </c>
       <c r="C45">
         <v>228474000.0</v>
       </c>
       <c r="D45">
         <v>99252000.0</v>
       </c>
       <c r="E45">
         <v>52194000.0</v>
       </c>
       <c r="F45">
         <v>65019000.0</v>
       </c>
       <c r="G45">
         <v>72534000.0</v>
       </c>
       <c r="H45">
         <v>76372000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -5279,753 +5294,759 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>18665000.0</v>
+      </c>
+      <c r="C2">
         <v>14271000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20218000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16644000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13374000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12805000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13647000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13267000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11830000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10766000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14542000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15361000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15178000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13518000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13285000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12419000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12135000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10838000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12650000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11533000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10767000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13259000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12856000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11909000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9624000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11533000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11044000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12382000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13072000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9195000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12646000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11297000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11694000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8515000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11780000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10414000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13270000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10099000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13831000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18579000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25906000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28293000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17636000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>28677000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23808000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29660000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>25498000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29640000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>22826000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33723000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31863000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>42601000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32070000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>53237000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>38380000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>34174000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>48362000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>47571000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>47395000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>41469000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>56013000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>47600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>48700000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>42203000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>51100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>51393000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>37202000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>42862000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27606000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>39726000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>30870000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>26736000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>27601000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>33606000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>26665000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>27468000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>30095000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>30544000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>26335000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24108000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25679000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>24440000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>25286000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>27262000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>38263000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>27576000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21555000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>25635000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>30627000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>20161000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>16368000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>20577000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>23410000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>22311000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19930000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>14941000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>14206000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13727000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>11264000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5964000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>7608000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>13368000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11543000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9420000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7600000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>8200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>4500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6098,52 +6119,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6216,396 +6238,400 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-1040000.0</v>
+      </c>
+      <c r="C5">
         <v>1070000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1230000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>722000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>673000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>166000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1568000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1721000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1620000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-666000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4999000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5621000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4121000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5447000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6317000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3174000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1541000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-96000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>20000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>364000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>603000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>941000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-543000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>344000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>386000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>455000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>49000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-298000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-271000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-356000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-296000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-164000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>144000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>39000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-194000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-258000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>87000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-330000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-364000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-880000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-620000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-701000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-658000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-853000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-746000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-638000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-531000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-503000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2798000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3712000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6527000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4785000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-9015000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9552000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>292000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5136000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-310000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>11457000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8247000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-81000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-11000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>492000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8408000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>11762000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>7628000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>571000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>5774000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>8777000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>21468000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>24043000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>16304000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>14773000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9431000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>6774000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5683000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1127000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1939000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2402000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1989000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>673000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>569000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2869000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4396000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2564000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1676000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2127000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2986000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2933000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2588000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-384000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1109000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1201000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-756000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1346000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1288000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-777000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-379000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-819000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-698000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-719000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-574000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-401000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-400000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-18600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-16300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-14200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-12600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-10800000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-9100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-7300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6678,138 +6704,143 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>117235000.0</v>
+      </c>
       <c r="C7">
+        <v>118331000.0</v>
+      </c>
+      <c r="D7">
         <v>121494000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>124538000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>127636000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>75037000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>22286000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23840000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>22690000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27047000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28628000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>30052000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>31880000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>33841000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>36348000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>39268000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>42112000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>44949000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>47768000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>50344000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>50100000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>53194000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>57286000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>60460000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>64118000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>52391000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>67013000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>55605000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>61923000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6850,111 +6881,116 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>928000.0</v>
+      </c>
       <c r="C8">
         <v>921000.0</v>
       </c>
       <c r="D8">
-        <v>920000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="E8">
         <v>920000.0</v>
       </c>
       <c r="F8">
-        <v>910000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="G8">
         <v>910000.0</v>
       </c>
       <c r="H8">
         <v>910000.0</v>
       </c>
       <c r="I8">
+        <v>910000.0</v>
+      </c>
+      <c r="J8">
         <v>909000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>903000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>901000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>900000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>894000.0</v>
       </c>
       <c r="O8">
         <v>894000.0</v>
       </c>
       <c r="P8">
         <v>894000.0</v>
       </c>
       <c r="Q8">
+        <v>894000.0</v>
+      </c>
+      <c r="R8">
         <v>893000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879000.0</v>
       </c>
       <c r="T8">
         <v>879000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>879000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7004,614 +7040,619 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>686719000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>684183000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>681385000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>679400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>677311000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>674242000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>670497000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>666470000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>662485000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>658423000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>650990000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>646849000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>642958000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>639335000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>633536000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>630878000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>629768000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>628295000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>626751000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>624869000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>623378000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>621008000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>619483000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>618105000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>614571000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>613325000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>613611000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>612449000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>611472000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>610063000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>608935000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>607643000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>606531000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>604789000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>602440000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>600904000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>600796000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>598903000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>596826000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>599534000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>597586000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>594223000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>590965000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>592929000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>588676000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>582497000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>576853000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>262040000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>256928000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>250923000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>844267000.0</v>
+      </c>
+      <c r="C10">
         <v>132280000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>159470000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>172075000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>132055000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>109130000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>238049000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127852000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>125807000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>118009000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>165639000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>140533000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89845000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>109408000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>147120000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>148749000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>190443000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>319982000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>266400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>87343000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>86031000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>105684000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>58120000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>91536000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37932000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>108687000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>47411000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>51104000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>38799000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>32394000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>32029000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>33175000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>24198000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18110000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>16276000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38898000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13268000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>49507000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>55659000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>49663000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>47536000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>66919000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>68940000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>63266000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>69244000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>93832000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>126926000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>138608000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>264188000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>318943000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>30924000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>165921000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>223816000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>240560000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>242828000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>209312000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>229388000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>280592000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>289101000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>228821000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>239261000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>289482000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>283500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>150300000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>215944000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>284473000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>248064000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>243828000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>159121000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>244743000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>224908000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>181367000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>214909000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>215478000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>199631000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>99161000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>165593000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>188058000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>116157000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>90589000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>99022000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>132308000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>90241000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>217044000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>432268000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>349458000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>274545000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>187404000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>158716000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>161235000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>78328000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>73284000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>27139000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>33474000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13541000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5947000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4148000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>39675000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>9188000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>273000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6404000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>33742000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>40447000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>67102000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>42343000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>44700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>39700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>34100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>31300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>23500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>19700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>17800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>15200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>18900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7684,2030 +7725,2046 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>1359107000.0</v>
+      </c>
+      <c r="C12">
         <v>643491000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>647313000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>637987000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>590582000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>568925000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>721821000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>674125000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>641409000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>603144000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>595256000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>568637000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>510788000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>508723000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>522991000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>515589000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>498063000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>494195000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>475791000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>476653000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>447017000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>406360000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>363730000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>341801000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>281583000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>294175000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>281826000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>279899000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>239567000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>228822000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>188365000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>184746000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>182236000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>174288000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>168079000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>163600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>156591000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>197188000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>206812000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>190475000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>170395000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>181820000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>185730000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>183292000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>192427000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>216690000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>237660000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>262688000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>302514000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>350535000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>83134000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>229868000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>287767000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>304436000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>373323000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>369928000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>389857000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>441199000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>449072000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>388760000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>399092000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>449153000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>442500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>312700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>422169000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>484852000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>473797000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>392585000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>499687000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>508696000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>508954000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>421417000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>417459000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>382096000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>442767000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>363256000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>449827000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>447824000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>444485000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>377958000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>489013000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>404401000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>343854000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>459274000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>432268000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>349458000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>274545000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>187404000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>158716000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>161235000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>78328000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>73284000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>27139000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>33474000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>13541000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5947000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4148000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>39675000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9188000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>273000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6404000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>33742000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>40447000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>67102000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>42343000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>44700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>39700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>34100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>31300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>23500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>19700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>17800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>15200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>18900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>921000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="C13">
         <v>921000.0</v>
       </c>
       <c r="D13">
-        <v>920000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="E13">
         <v>920000.0</v>
       </c>
       <c r="F13">
-        <v>910000.0</v>
+        <v>920000.0</v>
       </c>
       <c r="G13">
         <v>910000.0</v>
       </c>
       <c r="H13">
         <v>910000.0</v>
       </c>
       <c r="I13">
+        <v>910000.0</v>
+      </c>
+      <c r="J13">
         <v>909000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>903000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>901000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>894000.0</v>
       </c>
       <c r="O13">
         <v>894000.0</v>
       </c>
       <c r="P13">
         <v>894000.0</v>
       </c>
       <c r="Q13">
+        <v>894000.0</v>
+      </c>
+      <c r="R13">
         <v>893000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879000.0</v>
       </c>
       <c r="T13">
         <v>879000.0</v>
       </c>
       <c r="U13">
+        <v>879000.0</v>
+      </c>
+      <c r="V13">
         <v>878000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>873000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>865000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>863000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>862000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>860000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>857000.0</v>
       </c>
       <c r="AC13">
         <v>857000.0</v>
       </c>
       <c r="AD13">
-        <v>852000.0</v>
+        <v>857000.0</v>
       </c>
       <c r="AE13">
         <v>852000.0</v>
       </c>
       <c r="AF13">
+        <v>852000.0</v>
+      </c>
+      <c r="AG13">
         <v>851000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="AI13">
         <v>843000.0</v>
       </c>
       <c r="AJ13">
+        <v>843000.0</v>
+      </c>
+      <c r="AK13">
         <v>842000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="AM13">
         <v>835000.0</v>
       </c>
       <c r="AN13">
+        <v>835000.0</v>
+      </c>
+      <c r="AO13">
         <v>834000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>833000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>830000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>829000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>828000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>826000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>821000.0</v>
       </c>
       <c r="AV13">
         <v>821000.0</v>
       </c>
       <c r="AW13">
+        <v>821000.0</v>
+      </c>
+      <c r="AX13">
         <v>820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000.0</v>
       </c>
       <c r="AY13">
         <v>819000.0</v>
       </c>
       <c r="AZ13">
-        <v>818000.0</v>
+        <v>819000.0</v>
       </c>
       <c r="BA13">
         <v>818000.0</v>
       </c>
       <c r="BB13">
-        <v>816000.0</v>
+        <v>818000.0</v>
       </c>
       <c r="BC13">
         <v>816000.0</v>
       </c>
       <c r="BD13">
+        <v>816000.0</v>
+      </c>
+      <c r="BE13">
         <v>817000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>818000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824000.0</v>
       </c>
       <c r="BH13">
         <v>824000.0</v>
       </c>
       <c r="BI13">
+        <v>824000.0</v>
+      </c>
+      <c r="BJ13">
         <v>821000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BL13">
         <v>1000000.0</v>
       </c>
       <c r="BM13">
+        <v>1000000.0</v>
+      </c>
+      <c r="BN13">
         <v>964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954000.0</v>
       </c>
       <c r="BO13">
         <v>954000.0</v>
       </c>
       <c r="BP13">
+        <v>954000.0</v>
+      </c>
+      <c r="BQ13">
         <v>953000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>933000.0</v>
       </c>
       <c r="BS13">
         <v>933000.0</v>
       </c>
       <c r="BT13">
+        <v>933000.0</v>
+      </c>
+      <c r="BU13">
         <v>931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930000.0</v>
       </c>
       <c r="BV13">
         <v>930000.0</v>
       </c>
       <c r="BW13">
+        <v>930000.0</v>
+      </c>
+      <c r="BX13">
         <v>1077000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1076000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1074000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1069000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1038000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1037000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1035000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1033000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1032000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1029000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1027000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1025000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1024000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1023000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1004000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1002000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>938000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460000.0</v>
       </c>
       <c r="CQ13">
         <v>460000.0</v>
       </c>
       <c r="CR13">
+        <v>460000.0</v>
+      </c>
+      <c r="CS13">
         <v>454000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>450000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>447000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>440000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>218000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="CY13">
         <v>203000.0</v>
       </c>
       <c r="CZ13">
+        <v>203000.0</v>
+      </c>
+      <c r="DA13">
         <v>202000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>79000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC13">
         <v>100000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>100000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
-      <c r="DI13">
+      <c r="DI13"/>
+      <c r="DJ13">
         <v>-500000.0</v>
       </c>
-      <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>63431000.0</v>
+      </c>
+      <c r="C14">
         <v>64974000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>66007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66872000.0</v>
       </c>
       <c r="E14">
         <v>66872000.0</v>
       </c>
       <c r="F14">
+        <v>66872000.0</v>
+      </c>
+      <c r="G14">
         <v>67456000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>67312000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>67077000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66841000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>67185000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>67103000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68533000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>68514000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>68423000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>68550000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69182000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69567000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>70335000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>71466000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>71679000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>71482000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>70968000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>71016000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>70900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>71714000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>72078000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>72142000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>70105000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>71492000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>71583000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>71790000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>71562000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>71119000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>69216000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>70865000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>70884000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>70319000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>68505000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>68460000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>69015000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>68798000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>68506000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>67961000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>67893000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67534000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>67521038.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>67209000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>67157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66994000.0</v>
       </c>
       <c r="AX14">
         <v>66994000.0</v>
       </c>
       <c r="AY14">
+        <v>66994000.0</v>
+      </c>
+      <c r="AZ14">
         <v>66849000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>66751000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>66428000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>67069734.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>66100000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>67175342.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>66960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75916618.0</v>
       </c>
       <c r="BG14">
         <v>75916618.0</v>
       </c>
       <c r="BH14">
+        <v>75916618.0</v>
+      </c>
+      <c r="BI14">
         <v>75533000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>76753000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>76139000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>79819000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>80459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83386394.0</v>
       </c>
       <c r="BN14">
         <v>83386394.0</v>
       </c>
       <c r="BO14">
+        <v>83386394.0</v>
+      </c>
+      <c r="BP14">
         <v>83669000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>87833000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>90162000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>90090000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>89675000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>89905000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>90289000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>90231000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>93455000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>94659000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>96798000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>96282000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>96195000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>96989000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>100220000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>98143000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>103125000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>105200000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>105195000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>102590000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>104893000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>105484000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>104519000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>100283000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>103713000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>99927500.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>96142000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>92296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93016000.0</v>
       </c>
       <c r="CR14">
         <v>93016000.0</v>
       </c>
       <c r="CS14">
+        <v>93016000.0</v>
+      </c>
+      <c r="CT14">
         <v>93736000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>89672000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>90976000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>91172000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>90260000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>86504000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>84552000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>75064000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>65576000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>63280000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>62632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62472000.0</v>
       </c>
       <c r="DE14">
         <v>62472000.0</v>
       </c>
       <c r="DF14">
         <v>62472000.0</v>
       </c>
       <c r="DG14">
+        <v>62472000.0</v>
+      </c>
+      <c r="DH14">
         <v>57160000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>57104000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>56800000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>56799432.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>894000.0</v>
       </c>
       <c r="O15">
         <v>894000.0</v>
       </c>
       <c r="P15">
         <v>894000.0</v>
       </c>
       <c r="Q15">
+        <v>894000.0</v>
+      </c>
+      <c r="R15">
         <v>893000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879000.0</v>
       </c>
       <c r="T15">
         <v>879000.0</v>
       </c>
       <c r="U15">
+        <v>879000.0</v>
+      </c>
+      <c r="V15">
         <v>878000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>873000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>865000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>863000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>862000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>860000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>857000.0</v>
       </c>
       <c r="AC15">
         <v>857000.0</v>
       </c>
       <c r="AD15">
-        <v>852000.0</v>
+        <v>857000.0</v>
       </c>
       <c r="AE15">
         <v>852000.0</v>
       </c>
       <c r="AF15">
+        <v>852000.0</v>
+      </c>
+      <c r="AG15">
         <v>851000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843000.0</v>
       </c>
       <c r="AI15">
         <v>843000.0</v>
       </c>
       <c r="AJ15">
+        <v>843000.0</v>
+      </c>
+      <c r="AK15">
         <v>842000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="AM15">
         <v>835000.0</v>
       </c>
       <c r="AN15">
+        <v>835000.0</v>
+      </c>
+      <c r="AO15">
         <v>834000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>833000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>830000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>829000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>828000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>826000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>821000.0</v>
       </c>
       <c r="AV15">
         <v>821000.0</v>
       </c>
       <c r="AW15">
+        <v>821000.0</v>
+      </c>
+      <c r="AX15">
         <v>820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819000.0</v>
       </c>
       <c r="AY15">
         <v>819000.0</v>
       </c>
       <c r="AZ15">
-        <v>818000.0</v>
+        <v>819000.0</v>
       </c>
       <c r="BA15">
         <v>818000.0</v>
       </c>
       <c r="BB15">
-        <v>816000.0</v>
+        <v>818000.0</v>
       </c>
       <c r="BC15">
         <v>816000.0</v>
       </c>
       <c r="BD15">
+        <v>816000.0</v>
+      </c>
+      <c r="BE15">
         <v>817000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>818000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824000.0</v>
       </c>
       <c r="BH15">
         <v>824000.0</v>
       </c>
       <c r="BI15">
+        <v>824000.0</v>
+      </c>
+      <c r="BJ15">
         <v>821000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BL15">
         <v>1000000.0</v>
       </c>
       <c r="BM15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BN15">
         <v>964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954000.0</v>
       </c>
       <c r="BO15">
         <v>954000.0</v>
       </c>
       <c r="BP15">
+        <v>954000.0</v>
+      </c>
+      <c r="BQ15">
         <v>953000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>933000.0</v>
       </c>
       <c r="BS15">
         <v>933000.0</v>
       </c>
       <c r="BT15">
+        <v>933000.0</v>
+      </c>
+      <c r="BU15">
         <v>931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930000.0</v>
       </c>
       <c r="BV15">
         <v>930000.0</v>
       </c>
       <c r="BW15">
+        <v>930000.0</v>
+      </c>
+      <c r="BX15">
         <v>1077000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1076000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1074000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1069000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1038000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1037000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1035000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1033000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1032000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1029000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1027000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1025000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1024000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1023000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1004000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1002000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>938000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460000.0</v>
       </c>
       <c r="CQ15">
         <v>460000.0</v>
       </c>
       <c r="CR15">
+        <v>460000.0</v>
+      </c>
+      <c r="CS15">
         <v>454000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>450000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>447000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>440000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>218000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000.0</v>
       </c>
       <c r="CY15">
         <v>203000.0</v>
       </c>
       <c r="CZ15">
+        <v>203000.0</v>
+      </c>
+      <c r="DA15">
         <v>202000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>79000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC15">
         <v>100000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>100000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16">
+        <v>52249000.0</v>
+      </c>
+      <c r="C16">
         <v>37844000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59796000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81699000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62847000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36740000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>49347000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>55390000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>61498000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37215000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38704000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>66914000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44710000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71590000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61978000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35567000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>39108000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>70613000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57051000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>45214000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37004000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>34534000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>29303000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>38538000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29002000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24647000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23784000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28664000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24289000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32351000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22988000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23050000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30278000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>22897000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>22401000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>27230000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20932000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28364000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30342000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37398000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>35077000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>40112000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31004000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>37105000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34036000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>37572000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>60241000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>62219000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>55251000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>61131000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>69051000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>80945000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>83718000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>112038000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>135483000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>104557000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>122496000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>144947000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>215367000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>159765000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>171205000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>176102000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>210618000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>137691000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>167677000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>184411000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>206804000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>131423000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>142524000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>153727000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>175581000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>131928000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>145248000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>151626000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>179303000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>114598000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>143507000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>131651000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>177419000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>131936000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>166286000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>152007000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>184972000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>145617000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>172492000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>166743000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>141055000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>102619000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>119853000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>113610000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>105590000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>63420000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>65088000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>52904000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>52208000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>43152000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>44733000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20910000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>36536000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>10644000.0</v>
       </c>
-      <c r="AV17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW17"/>
       <c r="AX17">
         <v>10644000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AY17">
+        <v>10644000.0</v>
+      </c>
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>47936000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>48128000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>48070000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9452000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>9525000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>9524000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>9522000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>4960000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4770000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>4208000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>5092000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>3984000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>4207000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>3799000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>12745000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>14205000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>14827000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>14522000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15277000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>16253000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>23879000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>27067000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>30713000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>35664000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>39152000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>43244000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>34999000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>39883000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>42641000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>48381000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>70578000.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>78104000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>83843000.0</v>
       </c>
-      <c r="AY18"/>
-      <c r="AZ18">
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>91415000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>93260000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>95164000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>97766000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>99498000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>101139000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>102079000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>103751000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>105627000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>104224000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>103996000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>105011000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>91036000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>91439000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9780,129 +9837,130 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
         <v>265697000.0</v>
       </c>
       <c r="C20">
+        <v>265697000.0</v>
+      </c>
+      <c r="D20">
         <v>258190999.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>258191000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>258070000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>258012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241162000.0</v>
       </c>
       <c r="H20">
         <v>241162000.0</v>
       </c>
       <c r="I20">
         <v>241162000.0</v>
       </c>
       <c r="J20">
         <v>241162000.0</v>
       </c>
       <c r="K20">
         <v>241162000.0</v>
       </c>
       <c r="L20">
+        <v>241162000.0</v>
+      </c>
+      <c r="M20">
         <v>244114000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>243941000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>243540000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>184135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162579000.0</v>
       </c>
       <c r="Q20">
         <v>162579000.0</v>
       </c>
       <c r="R20">
         <v>162579000.0</v>
       </c>
       <c r="S20">
+        <v>162579000.0</v>
+      </c>
+      <c r="T20">
         <v>162692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118312000.0</v>
       </c>
       <c r="U20">
         <v>118312000.0</v>
       </c>
       <c r="V20">
         <v>118312000.0</v>
       </c>
       <c r="W20">
         <v>118312000.0</v>
       </c>
       <c r="X20">
         <v>118312000.0</v>
       </c>
       <c r="Y20">
+        <v>118312000.0</v>
+      </c>
+      <c r="Z20">
         <v>118777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87356000.0</v>
       </c>
       <c r="AA20">
         <v>87356000.0</v>
       </c>
       <c r="AB20">
         <v>87356000.0</v>
       </c>
       <c r="AC20">
         <v>87356000.0</v>
       </c>
       <c r="AD20">
         <v>87356000.0</v>
       </c>
       <c r="AE20">
         <v>87356000.0</v>
       </c>
       <c r="AF20">
         <v>87356000.0</v>
       </c>
       <c r="AG20">
         <v>87356000.0</v>
       </c>
       <c r="AH20">
         <v>87356000.0</v>
       </c>
@@ -9936,1227 +9994,1239 @@
       <c r="AR20">
         <v>87356000.0</v>
       </c>
       <c r="AS20">
         <v>87356000.0</v>
       </c>
       <c r="AT20">
         <v>87356000.0</v>
       </c>
       <c r="AU20">
         <v>87356000.0</v>
       </c>
       <c r="AV20">
         <v>87356000.0</v>
       </c>
       <c r="AW20">
         <v>87356000.0</v>
       </c>
       <c r="AX20">
         <v>87356000.0</v>
       </c>
       <c r="AY20">
         <v>87356000.0</v>
       </c>
       <c r="AZ20">
+        <v>87356000.0</v>
+      </c>
+      <c r="BA20">
         <v>132389000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>131725000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>133025000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>131862000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>130885000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>213862000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>212626000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>381319000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>385325000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>384397000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>381476000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>383800000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>378700000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>374925000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>377515000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>378374000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>376776000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>374048000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>376072000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>377288000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>382667000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>382771000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>383844000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>382914000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>380450000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>379454000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>349703000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>349459000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>349582000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>433475000.0</v>
       </c>
-      <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>444137000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>443669000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>444623000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>448896000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>445704000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>73769000.0</v>
+      </c>
+      <c r="C21">
         <v>77945000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>82120000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>86377000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>90675000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>95006000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32894000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>34002000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35110000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36219000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39973000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>49089000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>50941000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>53564000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44262000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>28877000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>30542000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32208000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>34109000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13856000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14689000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15522000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16356000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17189000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>18300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="AA21">
         <v>7900000.0</v>
       </c>
       <c r="AB21">
         <v>7900000.0</v>
       </c>
       <c r="AC21">
         <v>7900000.0</v>
       </c>
       <c r="AD21">
         <v>7900000.0</v>
       </c>
       <c r="AE21">
         <v>7900000.0</v>
       </c>
       <c r="AF21">
         <v>7900000.0</v>
       </c>
       <c r="AG21">
         <v>7900000.0</v>
       </c>
       <c r="AH21">
         <v>7900000.0</v>
       </c>
       <c r="AI21">
         <v>7900000.0</v>
       </c>
       <c r="AJ21">
+        <v>7900000.0</v>
+      </c>
+      <c r="AK21">
         <v>8100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="AR21">
         <v>7900000.0</v>
       </c>
       <c r="AS21">
+        <v>7900000.0</v>
+      </c>
+      <c r="AT21">
         <v>8064000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9819000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>29062000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>32253000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>39850000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>40117000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>40387000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>56895000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>61127000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>61681000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>74032000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>74633000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>76671000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>77186000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>108664000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>112731000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>118499000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>118763000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>182400000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>179800000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>177828000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>178520000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>184151000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>39973000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>39245000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>39904000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>40851000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>44572000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>44954000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>44395000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>45792000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>45550000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>45708000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>33984000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>34559000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>35487000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>35434000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>478870000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>479726000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>479335000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>480306000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>484777000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>481545000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>479351000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>476470000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>477035000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>474479000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>226198000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>225972000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>212444000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>209083000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>204596000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>202281000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>204596000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>158973000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>159599000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>157364000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>93634000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>92059000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>91970000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>74846000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>70500000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>66700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>67700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>49000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>42600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>44200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>37700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>34700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>33600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>3277000.0</v>
+      </c>
+      <c r="C22">
         <v>4049000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4016000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2635000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3251000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3388000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3870000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4467000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4251000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5004000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2183000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2875000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3765000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1904000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2041000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1168000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1405000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>904000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1178000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>619000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>594000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>596000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>616000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>570000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>553000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>576000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>665000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>660000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>727000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>763000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>894000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>914000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1013000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1112000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>991000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>877000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1445000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1868000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1829000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2107000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2505000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3353000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2353000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2668000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3066000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3305000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5192000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6040000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6329000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6741000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7146000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7690000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7500000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8575000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9157000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10003000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9830000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11356000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10691000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11085000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11502000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13142000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11100000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>11320000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11271000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9935000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13056000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>12362000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12352000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11850000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13204000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13920000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>15031000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>16409000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>18375000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>18318000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>16713000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13839000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>14979000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>15408000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14090000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17265000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>17863000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>19181000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>17347000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16560000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>12858000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>13505000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>11652000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11719000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8780000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>9013000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>7407000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8743000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>8989000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7644000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6808000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4784000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4234000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3643000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2874000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>14429000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>11854000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>10889000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>9100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>8700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>7200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>4500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DI22">
         <v>600000.0</v>
       </c>
       <c r="DJ22">
         <v>600000.0</v>
       </c>
+      <c r="DK22">
+        <v>600000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>1288773000.0</v>
+      </c>
+      <c r="C23">
         <v>1272211000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1299384000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1294387000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1268544000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1237034000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1116756000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1078241000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1051965000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1007316000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1026034000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1013670000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>963012000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>957368000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>899203000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>856061000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>843827000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>847433000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>836419000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>786419000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>750365000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>721517000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>683751000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>655099000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>606526000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>599146000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>598807000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>561799000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>530156000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>482493000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>461353000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>458790000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>457336000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>447096000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>501197000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>506475000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>509729000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>559601000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>551473000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>552794000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>550236000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>610915000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>448884000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>490376000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>529634000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>573534000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>624036000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>667480000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>741498000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>805045000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>985183000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>994188000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>994624000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1122703000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1145029000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1139090000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1279260000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1316120000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1532336000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1488676000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1499199000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1560856000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1573100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1414800000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1495349000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1563842000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1521888000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1292456000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1397203000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1417323000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1399764000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1346862000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1365702000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1366466000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1430194000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1354138000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1446346000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1425663000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1427471000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1360705000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1562537000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1506105000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1450766000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1504642000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1453969000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1387012000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1298924000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1182716000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1122411000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1119150000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1001226000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>673384000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>620174000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>586136000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>556052000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>474109000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>461212000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>490789000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>393044000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>377024000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>356099000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>280699000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>265904000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>276661000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>217513000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>210500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>198000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>188000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>151700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>132900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>129900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>116400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>110200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>117600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>56500000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
@@ -11220,52 +11290,53 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -11280,320 +11351,322 @@
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>107000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>207000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>315000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>464000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>561000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1223000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1336000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1348000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1523000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>1244000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1131000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>503000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>975000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>942000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2230000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2334000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2784000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2548000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2622000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2780000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2873000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3055000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3128000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3333000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3686000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>2874000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2887000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3011000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2926000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4235000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>4758000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>5208000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>6029000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6652000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>6832000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>8016000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>8322000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>8677000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>9297000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>10459000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>11374000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>9667000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>12522000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>14426000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>19861000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>20485000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11666,470 +11739,478 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>-784116000.0</v>
+      </c>
+      <c r="C28">
         <v>-27189000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-37976000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-47537000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4419000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22407000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-215763000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-104012000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-103117000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-90962000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-137011000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-110481000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-57965000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-75567000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-110772000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-109481000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-148331000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-275033000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-218632000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36999000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-35931000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-52490000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-834000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-31076000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26186000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-32728000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>19602000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4501000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23124000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-32394000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-32029000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-33175000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-24198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-18110000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-16276000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-38898000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-13268000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-49507000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-55659000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-49663000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-47536000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28919000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-68940000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-63266000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-69244000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-83832000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-126926000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-138608000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-264188000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-318943000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-30924000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-165921000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-223713000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-160349000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-242522000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-208913000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-228867000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-279541000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-287935000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-227479000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-237838000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-287476000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-281416000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-148261000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-213652000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-281331000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-244105000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-240332000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-157126000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-242500000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-213241000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-168164000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-198898000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-201456000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-184551000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-84546000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-149460000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-173197000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-101848000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-72506000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-81759000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-115323000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-70235000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-197802000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-411245000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-325593000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-251532000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-163835000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-129797000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-55960000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5062000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-33387000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>13598000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-705000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>33417000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4987000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>29444000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>50247000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>31280000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>39359000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>28714000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-14622000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-20377000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-15080000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>8333000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>10100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>17900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-11800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-2200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>45100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>999909000.0</v>
+      </c>
       <c r="C29">
+        <v>972412000.0</v>
+      </c>
+      <c r="D29">
         <v>997851000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>984631000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>970255000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1016036000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>935431000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>899524000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>866106000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>841421000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>829659000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>792432000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>761172000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>725845000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>706222000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>692760000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>678380000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>650110000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>645385000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>613612000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>588345000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>555907000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>521671000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>478684000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>445143000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12174,690 +12255,699 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>39587000.0</v>
+      </c>
+      <c r="C30">
         <v>32234000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>41302000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42399000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55658000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>28137000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36132000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39837000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47231000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>33937000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>53270000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49218000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49298000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46008000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45320000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40803000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>42949000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44725000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>44385000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54250000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44166000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40265000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37056000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34149000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>56399000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31249000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>30547000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32421000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31318000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>36488000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26940000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25250000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20038000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22130000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22552000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>24671000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23754000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>26333000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>28283000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>32121000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>36812000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>32111000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>30344000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>45320000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>31401000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>50979000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41024000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49913000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>27995000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>81539000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>93971000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>54833000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>56278000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>66693000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>57668000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>81678000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>62856000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>61069000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>61182000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>67499000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>66419000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>69900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>82000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>62246000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>63050000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>70866000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>69805000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>63978000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>59960000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>62950000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>63951000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>68884000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>68014000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>65442000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>54259000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>52831000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>56658000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>84570000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>60505000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>68878000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>61888000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>89578000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>69767000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>74785000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>91360000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>131754000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>111553000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>110380000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>117360000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>111888000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>91796000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>90746000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>82320000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>81557000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>65777000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>64048000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>62813000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>60696000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>49173000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>42528000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>33651000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>31332000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>20638000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>15645000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>15900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>15700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>10700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>10500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>12400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>14400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>11600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>10800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>12200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>499229000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>466290000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>428741000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>477825000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>501304000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>485259000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>455323000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>448584000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>481444000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>455344000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>422073000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>387003000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>343183000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>308066000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>336039000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>306688000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>285992000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>285066000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>259947000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>244391000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>227661000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>217715000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>200949000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>244130000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>239492000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>231409000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>225647000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>258967000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>257903000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>244954000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>99187000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>143212000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>162526000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>184758000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>189266000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>270924000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>327911000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>380457000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>403620000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>417084000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>465870000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>496919000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>518650000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>516279000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>456976000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>452992000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>423434000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>434298000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>355298000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>318718000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>330887000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>60</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>592168000.0</v>
+      </c>
       <c r="C32">
+        <v>559056000.0</v>
+      </c>
+      <c r="D32">
         <v>571513000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>552408000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>532044000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>507992000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>632357000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>597623000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>563515000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>543925000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>530346000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>482699000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>450306000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>411738000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>441911000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>461596000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>445856000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>414209000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>402733000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>431373000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>402834000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>363246000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>318359000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>283631000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>240004000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12902,1322 +12992,1337 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>541428000.0</v>
+      </c>
+      <c r="C33">
         <v>575348000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>563231000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>573180000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>582540000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>596880000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>343232000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>345760000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>345942000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>352352000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>356444000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>370276000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>377567000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>382249000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>316888000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>284267000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>287624000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>292980000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>299275000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>237274000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>244312000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>254456000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>266897000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>261038000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>274233000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>238761000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>245782000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>240859000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>247975000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>213045000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>221246000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>228096000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>231950000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>236376000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>292086000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>296748000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>303936000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>311408000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>291702000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>303088000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>316757000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>321952000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>170491000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>174448000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>182124000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>192730000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>287741000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>312442000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>340845000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>345028000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>427982000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>536178000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>557720000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>579142000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>600059000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>607848000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>698284000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>705642000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>917256000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>929799000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>927903000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>941499000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>980000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>939700000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>927577000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>935007000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>889838000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>744520000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>741782000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>749851000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>741168000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>769059000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>778534000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>779069000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>789780000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>792519000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>795200000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>763220000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>816293000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>829580000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>912126000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>927551000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>909234000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>895771000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>874908000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>874412000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>837156000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>810907000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>791077000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>783359000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>753862000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>467145000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>461800000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>436892000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>421305000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>372080000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>363556000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>360195000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>295292000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>296405000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>276097000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>194469000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>176806000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>174566000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>147385000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>141000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>133600000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>134500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>102700000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>92000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>90100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>82500000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>80600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>62</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>30457000.0</v>
+      </c>
       <c r="C34">
+        <v>30657000.0</v>
+      </c>
+      <c r="D34">
         <v>26483000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>27075000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>27066000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>27057000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>22841000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>25416000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>26650000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>33510000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>34264000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>36186000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>66701000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>40856000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>52577000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>21113000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>55100000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>57079000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>56623000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>14470000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>58801000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>61795000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>17312000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>65985000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>69094000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>64038000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>64723000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>52069000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>57213000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>17493000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>15884000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>15138000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>15755000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>22928000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>25540000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>26635000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>32442000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>38173000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>29995000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>30132000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>30583000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>32357000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>35024000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>35653000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>42037000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>54124000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>59818000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>58386000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>54175000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>58235000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>63034000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>64736000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>66990000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>75544000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>78300000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>67605000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>70023000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>76660000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>57027000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>68502000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>77430000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>90254000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>133687000.0</v>
+      </c>
+      <c r="C35">
         <v>161992000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>136893000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>140957000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>144329000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>145336000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>40158000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>43859000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>43351000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>54856000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>57131000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>60543000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>66701000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>68142000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>52577000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>53103000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>55100000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>57079000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>56623000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>55035000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>58801000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>61795000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>63585000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>65985000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>69094000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>64038000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>64723000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>52069000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>57213000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>30238000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>30089000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>29965000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>30277000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>38205000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>41793000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>50514000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>59509000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>68886000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>65659000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>69284000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>73827000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>80500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>67356000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>74907000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>78294000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>90418000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>124702000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>130513000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>137922000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>142229000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>138154000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>145590000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>151495000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>158198000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>162601000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>166592000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>176895000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>180696000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>171782000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>176233000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>181582000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>162399000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>175000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>170000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>183429000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>200309000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>147912000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>125791000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>123018000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>114376000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>120723000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>120474000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>124233000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>109747000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>133276000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>133532000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>130277000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>130759000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>163812000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>150926000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>149503000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>143104000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>146853000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>102952000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>81452000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>81525000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>66073000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>63005000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>64559000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>64709000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>94942000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>59203000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>41604000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>20231000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>57382000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>25140000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>41797000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>64011000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>38744000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>37217000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>37568000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>22892000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>23939000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>54318000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>54523000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>53100000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>55700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>58000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>20600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>23400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>28900000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>16500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>13800000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>64700000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>13036000.0</v>
+      </c>
+      <c r="C36">
         <v>8100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7496000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>12527000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13022000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14106000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12398000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11812000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11706000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10700000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6390000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8073000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8347000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8338000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7873000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7745000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7884000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8060000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7430000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7696000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7606000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7737000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7087000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6987000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7018000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6964000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-70962000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-45809000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-33053000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5171000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-27583000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-27966000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-19270000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>7258000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-8573000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-31040000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-6905000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>13713000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-46541000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-32578000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-29282000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>25373000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>17681000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>18359000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>18617000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>22472000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>18196000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>18605000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27664000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>19307000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>44630000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>46921000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>50967000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>51963000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>59213000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>57223000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>47735000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>47223000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>51052000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>50842000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>51454000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>56871000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>78000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>71300000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>46856000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>47579000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>18262000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>19228000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>18879000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>17465000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>20074000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>22628000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>21747000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>17336000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>21799000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>24565000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>28432000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>30119000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>31844000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>36245000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>37945000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>37537000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>34650000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>33727000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>36116000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>38495000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>37831000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>40025000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>43382000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>42399000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>47232000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>43550000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>43495000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>47019000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>46454000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>8563000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>7472000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>7555000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>5850000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3568000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>5657000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>9999000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>3943000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>3909000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1257000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>1200000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3300000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>3500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DH36">
         <v>800000.0</v>
       </c>
       <c r="DI36">
+        <v>800000.0</v>
+      </c>
+      <c r="DJ36">
         <v>900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14290,121 +14395,122 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>28511000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>31851000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31888000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>33416000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>29012000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>29974000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>37843000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>36278000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>43190000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>92861000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>56371000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>45548000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>55019000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>64433000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>69212000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>75347000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>79958000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>85041000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
@@ -14444,805 +14550,812 @@
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>-654626000.0</v>
+      </c>
+      <c r="C39">
         <v>17089000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>43522000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>38186000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>36513000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>39704000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11701000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14052000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13132000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12879000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18881000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>22664000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21594000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18484000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11963000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14234000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13786000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>14629000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15790000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17623000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14276000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12550000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12243000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14634000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>16008000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9235000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>39285000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9834000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9466000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8545000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>14360000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>18094000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>16887000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>15282000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>17911000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>22698000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>23086000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>25383000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>24797000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>29622000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>32833000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>72172000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>62614000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>104096000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>125635000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>64994000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>60980000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>55027000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>60228000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>77369000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>425227000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>126481000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>86804000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>302162000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>95797000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>93643000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>99611000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>95089000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>21524000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>97850000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>93203000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>90643000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>69600000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>67900000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>72037000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>69813000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>77452000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>72490000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>79394000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>76853000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>74842000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>79231000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>86905000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>112777000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>115796000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>125729000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>130170000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>132433000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>68284000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>77683000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>77112000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>91093000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>90835000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>61967000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>52827000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>54435000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>38909000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>59994000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>48733000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>45544000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>45429000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>32379000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>31476000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>26043000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>30906000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>21316000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>21816000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>21298000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>23084000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>26939000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>27427000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>15963000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2890000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>2501000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1251000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1100000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>-100000.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39">
         <v>500000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>5000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>3900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>3000000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>50507000.0</v>
+      </c>
+      <c r="C40">
         <v>68575000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>133338000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>53830000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>49497000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>64433000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>62808000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>54302000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>46648000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>53383000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>67626000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>56684000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>49129000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>63904000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>51096000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>46939000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>39767000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>49182000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>51109000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>49724000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>39144000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>44831000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>42945000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>46279000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>39755000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>42689000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>71419000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>59521000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>24772000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>54034000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>53921000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>69799000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>70386000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>79089000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>83939000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>81271000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>86640000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>128919000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>82719000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>76522000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>76197000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>127838000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>126071000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>120715000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>129102000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>165742000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>102243000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>94402000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>119952000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>169612000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>253128000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>166049000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>120235000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>170970000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>121737000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>126829000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>136203000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>134697000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>149917000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>144344000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>160634000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>223106000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>217798000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>180570000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>170754000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>187844000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>193949000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>136404000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>125859000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>146599000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>135809000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>123203000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>127051000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>152750000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>145269000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>145624000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>135540000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>138124000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>106305000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>116435000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>110383000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>155826000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>118136000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>113010000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>107779000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>108713000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>111579000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>95879000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>112278000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>56495000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>85700000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>57609000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>57842000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>53811000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>47299000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>37777000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>31103000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>61798000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>21417000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>59598000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>51981000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>44812000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>35980000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>24908000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>33885000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>33800000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>28300000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>19400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>21700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>22200000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>15800000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>11400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>13200000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>36186000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>40856000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>22192000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>21113000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>21343000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>21530000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>18891000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14470000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>18378000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>18390000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>17312000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>17310000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>17395000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11647000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9819000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>9854000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>9885000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>30238000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
@@ -15282,396 +15395,400 @@
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>237338000.0</v>
+      </c>
+      <c r="C42">
         <v>252056000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>302939000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>320133000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>338120000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>362788000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>359922000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>356729000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>354195000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>360578000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>362928000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>360157000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>382071000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>382559000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>379761000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>385223000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>394978000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>397347000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>417003000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>412976000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>414365000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>412335000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>404919000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>401536000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>397647000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>412020000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>410144000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>407615000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>406536000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>407595000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>406083000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>404296000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>403042000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>403653000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>402144000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>400834000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>397473000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>397156000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>397455000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>396323000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>395448000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>395178000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>394476000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>393348000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>392062000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>391366000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>389626000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>388493000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>387326000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>386410000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>388246000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>386307000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>384463000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>382838000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>385549000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>383612000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>380280000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>434690000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>450279000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>453235000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>487083000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>576662000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-116800000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-121900000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-62617000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>440978000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>38859000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>4835000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>96938000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>133445000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>131755000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>127188000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>122129000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>132271000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>180510000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>197314000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>262659000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>300461000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>291676000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>284227000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>373869000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>391129000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>387857000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>580557000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>574131000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>571192000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>568524000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>565738000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>503069000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>496582000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>489509000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>303195000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>284147000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>278264000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>276811000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>261047000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>251684000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>246636000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>234466000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>228356000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>225656000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>179133000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>178318000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>176661000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>113704000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>113200000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>112100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>129900000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>127600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>108900000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>107000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>105300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>103300000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>12300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15744,52 +15861,53 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15862,1371 +15980,1385 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>222288000.0</v>
+      </c>
       <c r="C45">
+        <v>223771000.0</v>
+      </c>
+      <c r="D45">
         <v>224493000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>225542000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>225687000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>228474000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>98370000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>98196000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>95595000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>99252000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>106833000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>106581000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>50029000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>52194000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>175781000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>65628000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>68121000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>72534000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>75858000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-      <c r="BF45">
-[...1 lines deleted...]
-      </c>
+      <c r="BF45"/>
       <c r="BG45">
         <v>349788000.0</v>
       </c>
-      <c r="BH45"/>
+      <c r="BH45">
+        <v>349788000.0</v>
+      </c>
       <c r="BI45"/>
       <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>335800000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>309900000.0</v>
       </c>
-      <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
-      <c r="DJ45">
+      <c r="DJ45"/>
+      <c r="DK45">
         <v>45600000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>131488000.0</v>
+      </c>
+      <c r="C46">
         <v>136863000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>141782000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>147311000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>151999000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>160982000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>33768000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>35542000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>34901000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>40467000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>45603000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>47362000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>50029000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>52194000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>56603000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>59395000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>62491000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>65019000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>64631000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>65628000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>68121000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>72534000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>75858000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>77189000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>79437000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>76372000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>78714000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>67556000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>71786000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>30048000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>29977000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>30829000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>32027000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>33230000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>33278000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>35434000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>37465000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>40512000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>45213000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>48574000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>52596000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>58249000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>54680000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>57946000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>65076000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>73083000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>138248000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>159090000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>170573000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>182396000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>202125000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>246008000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>259121000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>277571000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>317484000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>327260000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>341815000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>349788000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>360802000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>364757000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>359678000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>366775000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>335800000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>309900000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>303684000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>306279000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>299783000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>297184000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>298044000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>304970000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>302955000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>319192000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>329062000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>332205000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>339275000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>341954000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>341606000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>349414000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>400431000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>408266000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>405272000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>411144000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>394858000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>382709000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>358486000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>351140000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>317780000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>291531000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>271225000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>263925000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>232151000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>197397000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>192333000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>177429000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>165768000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>158921000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>153803000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>148044000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>127943000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>124094000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>113076000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>90836000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>80804000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>78687000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>71282000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>69300000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>63600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>63400000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>50200000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>46400000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>45100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>44000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>45000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>45600000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>47362000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25752000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>26038000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26290000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>59395000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27956000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28355000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>25838000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>65628000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25696000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27761000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>75858000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>28335000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>28349000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>26006000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26698000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>27507000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>28397000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>30048000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>29977000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>30829000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>32027000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>33230000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>33278000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>35434000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>37465000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>40512000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>45213000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>48574000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>52596000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>54680000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>57946000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>65990000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>74058000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>139277000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>170573000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>182396000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>246008000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>259121000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>277571000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>317484000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>327260000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>341815000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>349788000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>360802000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>364757000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>359678000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>366775000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>335836000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>309902000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>303684000.0</v>
       </c>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>762683000.0</v>
+      </c>
+      <c r="C48">
         <v>718365000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>692761000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>662856000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>630542000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>595672000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>573031000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>543606000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>512622000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>480606000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>470829000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>436996000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>382323000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>347839000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>331884000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>309817000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>284050000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>251972000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>227506000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>199737000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>173088000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>142335000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>115284000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>75344000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>47177000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>18071000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-9445000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-27679000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-27120000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-52946000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-67017000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-81874000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-90625000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-108127000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-63745000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-66767000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-71053000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-76230000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-43354000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-42668000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-54507000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-57518000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-200242000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-155007000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-134284000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-109403000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-84017000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-36049000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>10515000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>68658000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>99264000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>186328000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>217718000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>232921000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>294315000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>327456000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>427688000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>375607000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>496055000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>485413000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>430042000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>356991000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1035100000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1009000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>944588000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>889057000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>857375000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>836520000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>829924000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>807500000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>770955000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>768008000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>753095000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>736603000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>725440000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>710001000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>706619000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>675188000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>652360000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>647286000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>694795000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>642096000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>571838000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>516903000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>464140000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>408218000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>371687000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>328721000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>289009000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>247250000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>193834000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>166913000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>147308000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>128082000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>97075000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>82903000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>72575000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>60610000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>41316000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>33494000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>28537000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>22255000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>10361000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>5970000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>3543000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>800000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-6200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-7800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-8600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-10100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-14400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-14900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-15100000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-12000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>382323000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>347839000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>331884000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>309817000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>284050000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>251972000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>227506000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>199737000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>173088000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>142335000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>115284000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>75344000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>47177000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>18071000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-9445000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-27679000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-27120000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-52946000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-67017000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-81874000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-90625000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-108127000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-63745000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-66767000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-71053000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-76230000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-43354000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-42668000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-54507000.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AQ49"/>
+      <c r="AR49">
         <v>-200242000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-155007000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-134284000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-109403000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-84017000.0</v>
       </c>
-      <c r="AV49"/>
-      <c r="AW49">
+      <c r="AW49"/>
+      <c r="AX49">
         <v>10515000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>68658000.0</v>
       </c>
-      <c r="AY49"/>
-      <c r="AZ49">
+      <c r="AZ49"/>
+      <c r="BA49">
         <v>186328000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>217718000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>232921000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>294315000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>327456000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>427688000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>375607000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>496055000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>485413000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>430042000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>356991000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>1035090000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>1008955000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>944588000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>11784000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
@@ -17270,984 +17402,994 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>60151000.0</v>
+      </c>
+      <c r="C51">
         <v>105091000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>121494000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>124538000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>127636000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>131537000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>22286000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23840000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>22690000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>27047000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>28628000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>30052000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>31880000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>33841000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>36348000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>39268000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>42112000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>44949000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>47768000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>50344000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>50100000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>53194000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>57286000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>60460000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>64118000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>75959000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>67013000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>55605000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>61923000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>38000000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
-[...1 lines deleted...]
-      </c>
+      <c r="AS51"/>
       <c r="AT51">
         <v>10000000.0</v>
       </c>
-      <c r="AU51"/>
+      <c r="AU51">
+        <v>10000000.0</v>
+      </c>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>103000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>80211000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>306000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>399000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>521000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1051000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1166000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1342000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1423000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2006000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2120000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2087000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2292000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3142000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3959000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3496000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1995000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2243000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>11667000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>13203000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>16011000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>14022000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>15080000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>14615000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>16133000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>14861000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>14309000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>18083000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>17263000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>16985000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>20006000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>19242000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>21023000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>23865000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>23013000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>23569000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>28919000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>105275000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>83390000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>39897000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>40737000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>32769000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>46958000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>10934000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>33592000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>89922000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>40468000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>39632000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>35118000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>19120000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>20070000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>52022000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>50676000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>49900000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>49800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>52000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>19500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>22600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>28000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>19800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>13000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>64000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>14005000.0</v>
+      </c>
+      <c r="C52">
         <v>11490000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11084000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>10656000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10373000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>13258000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4969000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5397000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5989000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5701000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5761000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5695000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6043000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6555000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5963000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7278000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8355000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9400000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10036000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9779000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9677000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9789000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11013000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>11785000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>12419000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>23568000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>24218000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>26780000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>29190000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>54970000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>53970000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>68436000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>67815000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>75573000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>79403000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>76702000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>81555000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>122530000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>77445000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>68746000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>71559000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>38000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>70246000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>63918000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>66572000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>10000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>87735000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>79628000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>105137000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>110040000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>157153000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>152527000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>103000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>80000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>306000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>399000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>414000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1688000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>851000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>878000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>862000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>783000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>784000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>739000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>769000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>880000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>849000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>356000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>337000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>708000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>9683000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>10856000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>13597000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>11843000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>11596000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>11311000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>12840000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>12098000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>572000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>584000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>590000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>11431000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1629000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1793000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2053000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2274000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1909000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2500000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>4877000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>79822000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>7557000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3150000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>3529000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>30083000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3707000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>4462000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>5275000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>44369000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>7175000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>7256000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>6995000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>4494000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>4454000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>3633000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>2760000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD52">
         <v>300000.0</v>
       </c>
       <c r="DE52">
         <v>300000.0</v>
       </c>
       <c r="DF52">
         <v>300000.0</v>
       </c>
       <c r="DG52">
+        <v>300000.0</v>
+      </c>
+      <c r="DH52">
         <v>700000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>5000000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>900000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53">
+        <v>514840000.0</v>
+      </c>
+      <c r="C53">
         <v>511211000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>487843000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>465912000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>458527000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>459795000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>483772000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>546273000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>515602000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>485135000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>429617000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>428104000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>420943000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>399315000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>375871000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>366840000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>307620000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>174213000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>209391000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>389310000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>360986000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>300676000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>305610000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>250265000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>243651000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>185488000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>234415000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>228795000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>200768000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>196428000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>156336000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>151571000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>158038000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>156178000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>151803000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>124702000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>143323000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>147681000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>151153000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>140812000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>122859000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>114901000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>116790000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>120026000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>123183000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>122858000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>110734000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>124080000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>38326000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>31592000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>52210000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>63947000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>63951000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>63876000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>130495000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>160616000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>160469000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>160607000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>159971000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>159939000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>159831000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>159671000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>159000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>162400000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>206225000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>200379000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>225733000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>148757000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>340566000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>263953000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>284046000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>240050000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>202550000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>166618000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>243136000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>264095000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>284234000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>259766000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>328328000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>287369000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>389991000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>272093000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>253613000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>242230000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18320,1428 +18462,1441 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>1288773000.0</v>
+      </c>
+      <c r="C55">
         <v>1272211000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1299384000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1294387000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1268544000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1237034000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1116756000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1078241000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1051965000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1007316000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1026034000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1013670000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>963012000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>957368000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>899203000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>856061000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>843827000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>847433000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>836419000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>786419000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>750365000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>721517000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>683751000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>655099000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>606526000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>599146000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>598807000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>561799000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>530156000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>482493000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>461353000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>458790000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>457336000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>447096000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>501197000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>506475000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>509729000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>559601000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>551473000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>552794000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>550236000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>610915000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>448884000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>490376000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>529634000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>573534000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>624036000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>667480000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>741498000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>805045000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>985183000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>994188000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>994624000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1122703000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1145029000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1139090000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1279260000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1316120000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1532336000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1488676000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1499199000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1560856000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1573100000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1414800000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1495349000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1563842000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1521888000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1292456000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1397203000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1417323000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1399764000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1346862000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1365702000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1366466000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1430194000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1354138000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1446346000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1425663000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1427471000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1360705000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1562537000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1506105000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1450766000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1504642000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1453969000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1387012000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1298924000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1182716000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1122411000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1119150000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1001226000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>673384000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>620174000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>586136000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>556052000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>474109000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>461212000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>490789000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>393044000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>377024000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>356099000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>280699000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>265904000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>276661000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>217513000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>210500000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>198000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>188000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>151700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>132900000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>129900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>116400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>110200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>117600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>747345000.0</v>
+      </c>
+      <c r="C56">
         <v>696863000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>736153000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>721207000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>686004000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>640154000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>773524000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>732481000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>706023000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>654964000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>669590000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>643394000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>585445000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>575119000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>582315000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>571794000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>556203000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>554453000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>537144000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>549145000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>506053000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>467061000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>416854000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>394061000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>332293000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>360385000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>353025000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>320940000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>282181000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>269448000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>240107000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>230694000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>225386000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>210720000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>209111000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>209727000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>205793000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>248193000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>259771000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>249706000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>233479000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>288963000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>278393000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>315928000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>347510000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>380804000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>336295000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>355038000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>400653000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>460017000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>557201000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>458010000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>436904000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>543561000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>544970000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>531242000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>580976000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>610478000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>615080000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>558877000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>571296000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>619357000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>593100000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>475100000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>567772000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>628835000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>632050000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>547936000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>655421000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>667472000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>658596000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>577803000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>587168000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>587397000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>640414000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>561619000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>651146000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>662443000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>611178000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>531125000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>650411000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>578554000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>541532000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>608871000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>579061000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>512600000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>461768000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>371809000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>331334000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>335791000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>247364000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>206239000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>158374000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>149244000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>134747000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>102029000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>97656000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>130594000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>97752000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>80619000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>80002000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>86230000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>89098000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>102095000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>70128000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>69500000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>64400000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>53500000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>49000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>40900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>39800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>33900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>29600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>36600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>155177000.0</v>
+      </c>
+      <c r="C57">
         <v>137807000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>164640000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>168799000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>153960000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>132162000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>141167000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>134858000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>142508000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>111039000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>139244000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>160695000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>135139000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>163381000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>140404000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>110198000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>110347000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>140244000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>134411000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>117772000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>103219000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>103815000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>98495000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>110430000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>92289000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>103813000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>132140000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>128482000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>92621000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>97052000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>91617000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>105908000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>114088000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>112686000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>120018000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>121013000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>123155000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>169212000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>130791000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>129351000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>134999000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>192805000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>187085000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>177001000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>193394000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>201183000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>193650000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>184340000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>205446000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>207432000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>355902000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>278857000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>246657000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>352715000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>310763000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>270165000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>293287000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>329443000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>413706000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>361514000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>391424000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>464073000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>476800000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>367700000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>428493000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>442009000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>465026000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>316729000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>345798000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>355295000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>366621000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>308793000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>341272000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>370611000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>375118000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>302784000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>338943000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>312503000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>317458000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>275290000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>340933000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>326754000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>342513000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>302632000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>330350000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>320656000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>289052000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>222553000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>262643000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>306621000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>219008000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>140547000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>147036000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>160208000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>125525000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>105321000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>96052000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>120373000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>78855000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>78118000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>64940000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>56914000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>53802000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>40084000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>46065000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>43700000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>36800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>26500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>28400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>24900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>21000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>20300000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>16800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>22800000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>288864000.0</v>
+      </c>
+      <c r="C58">
         <v>299799000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>301533000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>309756000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>298289000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>277498000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>181325000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>178717000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>185859000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>165895000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>196375000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>221238000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>201840000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>231523000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>192981000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>163301000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>165447000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>197323000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>191034000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>172807000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>162020000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>165610000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>162080000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>176415000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>161383000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>167851000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>196863000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>180551000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>149834000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>127290000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>121706000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>135873000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>144365000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>150891000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>161811000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>171527000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>182664000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>238098000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>196450000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>198635000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>208826000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>273305000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>254441000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>251908000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>271688000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>291601000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>318352000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>314853000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>343368000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>349661000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>494056000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>424447000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>398152000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>510913000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>473364000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>436757000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>470182000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>510139000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>585488000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>537747000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>573006000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>626472000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>651800000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>537700000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>611922000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>642318000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>612938000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>442520000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>468816000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>469671000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>487344000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>429267000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>465505000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>480358000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>508394000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>436316000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>469220000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>443262000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>481270000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>426216000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>490436000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>469858000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>489366000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>405584000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>411802000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>402181000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>355125000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>285558000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>327202000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>371330000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>313950000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>199750000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>188640000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>180439000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>182907000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>130461000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>137849000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>184384000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>117599000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>115335000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>102508000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>79806000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>77741000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>94402000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>100588000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>96800000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>92500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>84500000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>49000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>48300000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>49900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>36800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>30600000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>87500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -19814,614 +19969,619 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>999909000.0</v>
+      </c>
+      <c r="C60">
         <v>972412000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>997851000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>984631000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>970255000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>959536000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>935431000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>899524000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>866106000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>841421000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>829659000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>792432000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>761172000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>725845000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>706222000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>692760000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>678380000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>650110000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>645385000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>613612000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>588345000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>555907000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>521671000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>478684000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>445143000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>431295000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>401944000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>381248000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>380322000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>355203000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>339647000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>322917000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>312971000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>296205000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>339386000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>334948000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>327065000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>321503000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>355023000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>354159000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>341410000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>337610000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>194443000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>238468000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>257946000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>281933000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>305684000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>352627000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>398130000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>455384000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>491127000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>569741000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>596472000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>611790000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>671665000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>702333000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>809078000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>805981000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>946848000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>950929000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>926193000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>934384000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>921300000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>877100000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>883427000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>921524000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>908950000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>849936000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>928387000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>947652000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>912420000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>917595000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>900197000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>886108000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>921800000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>917822000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>977126000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>982401000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>946201000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>934489000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1072101000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1036247000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>961400000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1099058000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1042167000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>984831000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>943799000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>897158000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>795209000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>747820000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>687276000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>473634000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>431534000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>405697000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>373145000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>343648000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>323363000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>306405000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>275445000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>261689000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>253591000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>200893000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>188163000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>182259000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>116925000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>113700000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>105500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>103500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>102700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>84600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79600000.0</v>
       </c>
       <c r="DI60">
         <v>79600000.0</v>
       </c>
       <c r="DJ60">
+        <v>79600000.0</v>
+      </c>
+      <c r="DK60">
         <v>30100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-304648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-301624000.0</v>
       </c>
       <c r="O61">
         <v>-301624000.0</v>
       </c>
       <c r="P61">
+        <v>-301624000.0</v>
+      </c>
+      <c r="Q61">
         <v>-294177000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-282333000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-276895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-253494000.0</v>
       </c>
       <c r="T61">
         <v>-253494000.0</v>
       </c>
       <c r="U61">
+        <v>-253494000.0</v>
+      </c>
+      <c r="V61">
         <v>-248120000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-246088000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-246071000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-245313000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-245311000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-227315000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-223392000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-223263000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-223232000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-220700000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-220668000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-220573000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-220336000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-217355000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-217339000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-217271000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-217098000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-216169000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-216156000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-216126000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-216024000.0</v>
       </c>
-      <c r="AP61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ61"/>
       <c r="AR61">
         <v>-215587000.0</v>
       </c>
       <c r="AS61">
+        <v>-215587000.0</v>
+      </c>
+      <c r="AT61">
         <v>-215581000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-215165000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-215163000.0</v>
       </c>
-      <c r="AV61"/>
-      <c r="AW61">
+      <c r="AW61"/>
+      <c r="AX61">
         <v>-215114000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-214494000.0</v>
       </c>
-      <c r="AY61"/>
-      <c r="AZ61">
+      <c r="AZ61"/>
+      <c r="BA61">
         <v>-214489000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-214440000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-213988000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-213985000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-213974000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-213943000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-156275000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-142650000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-135441000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-95414000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-191000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-379140000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-379006000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-313540000.0</v>
       </c>
-      <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20434,57 +20594,57 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
-      <c r="BC62">
+      <c r="BC62"/>
+      <c r="BD62">
         <v>99000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BE62">
         <v>104000.0</v>
       </c>
-      <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
@@ -20498,50 +20658,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20625,51 +20786,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>239167000.0</v>
       </c>
       <c r="C2">
         <v>120860000.0</v>
       </c>
       <c r="D2">
         <v>130324000.0</v>
       </c>
       <c r="E2">
         <v>116723000.0</v>
       </c>
       <c r="F2">
         <v>108743000.0</v>
       </c>
       <c r="G2">
         <v>111768000.0</v>
       </c>
       <c r="H2">
         <v>101944000.0</v>
       </c>
       <c r="I2">
         <v>109897000.0</v>
       </c>
@@ -20717,51 +20878,51 @@
       </c>
       <c r="X2">
         <v>413806000.0</v>
       </c>
       <c r="Y2">
         <v>294539000.0</v>
       </c>
       <c r="Z2">
         <v>213916000.0</v>
       </c>
       <c r="AA2">
         <v>129628000.0</v>
       </c>
       <c r="AB2">
         <v>85500000.0</v>
       </c>
       <c r="AC2">
         <v>57200000.0</v>
       </c>
       <c r="AD2">
         <v>34500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>41627000.0</v>
       </c>
       <c r="C3">
         <v>14645000.0</v>
       </c>
       <c r="D3">
         <v>16887000.0</v>
       </c>
       <c r="E3">
         <v>19734000.0</v>
       </c>
       <c r="F3">
         <v>16766000.0</v>
       </c>
       <c r="G3">
         <v>14786000.0</v>
       </c>
       <c r="H3">
         <v>9145000.0</v>
       </c>
       <c r="I3">
         <v>9394000.0</v>
       </c>
@@ -20809,51 +20970,51 @@
       </c>
       <c r="X3">
         <v>44177000.0</v>
       </c>
       <c r="Y3">
         <v>33636000.0</v>
       </c>
       <c r="Z3">
         <v>30818000.0</v>
       </c>
       <c r="AA3">
         <v>20594000.0</v>
       </c>
       <c r="AB3">
         <v>14600000.0</v>
       </c>
       <c r="AC3">
         <v>12200000.0</v>
       </c>
       <c r="AD3">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-17000.0</v>
       </c>
       <c r="G4">
         <v>-90000.0</v>
       </c>
       <c r="H4">
         <v>-612000.0</v>
       </c>
       <c r="I4">
         <v>-610000.0</v>
       </c>
       <c r="J4">
         <v>-1022000.0</v>
       </c>
       <c r="K4">
         <v>-3896000.0</v>
       </c>
       <c r="L4">
         <v>-1131000.0</v>
@@ -20867,51 +21028,51 @@
       <c r="O4">
         <v>-7890000.0</v>
       </c>
       <c r="P4">
         <v>22772000.0</v>
       </c>
       <c r="Q4">
         <v>-8817000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
         <v>223301000.0</v>
       </c>
       <c r="C5">
         <v>202053000.0</v>
       </c>
       <c r="D5">
         <v>192525000.0</v>
       </c>
       <c r="E5">
         <v>134669000.0</v>
       </c>
       <c r="F5">
         <v>149987000.0</v>
       </c>
       <c r="G5">
         <v>146997000.0</v>
       </c>
       <c r="H5">
         <v>93189000.0</v>
       </c>
       <c r="I5">
         <v>75033000.0</v>
       </c>
@@ -20959,51 +21120,51 @@
       </c>
       <c r="X5">
         <v>196931000.0</v>
       </c>
       <c r="Y5">
         <v>113298000.0</v>
       </c>
       <c r="Z5">
         <v>68822000.0</v>
       </c>
       <c r="AA5">
         <v>39380000.0</v>
       </c>
       <c r="AB5">
         <v>20300000.0</v>
       </c>
       <c r="AC5">
         <v>8900000.0</v>
       </c>
       <c r="AD5">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>264928000.0</v>
       </c>
       <c r="C6">
         <v>216698000.0</v>
       </c>
       <c r="D6">
         <v>209412000.0</v>
       </c>
       <c r="E6">
         <v>154403000.0</v>
       </c>
       <c r="F6">
         <v>166753000.0</v>
       </c>
       <c r="G6">
         <v>161783000.0</v>
       </c>
       <c r="H6">
         <v>102334000.0</v>
       </c>
       <c r="I6">
         <v>84427000.0</v>
       </c>
@@ -21051,129 +21212,129 @@
       </c>
       <c r="X6">
         <v>241108000.0</v>
       </c>
       <c r="Y6">
         <v>146934000.0</v>
       </c>
       <c r="Z6">
         <v>99640000.0</v>
       </c>
       <c r="AA6">
         <v>59974000.0</v>
       </c>
       <c r="AB6">
         <v>34900000.0</v>
       </c>
       <c r="AC6">
         <v>21100000.0</v>
       </c>
       <c r="AD6">
         <v>10600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-612000.0</v>
       </c>
       <c r="I8">
         <v>-610000.0</v>
       </c>
       <c r="J8">
         <v>-53722000.0</v>
       </c>
       <c r="K8">
         <v>-3896000.0</v>
       </c>
       <c r="L8">
         <v>-1131000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>606929000.0</v>
       </c>
       <c r="C9">
         <v>560403000.0</v>
       </c>
       <c r="D9">
         <v>579680000.0</v>
       </c>
       <c r="E9">
         <v>578485000.0</v>
       </c>
       <c r="F9">
         <v>584291000.0</v>
       </c>
       <c r="G9">
         <v>575546000.0</v>
       </c>
       <c r="H9">
         <v>525760000.0</v>
       </c>
       <c r="I9">
         <v>471399000.0</v>
       </c>
@@ -21221,51 +21382,51 @@
       </c>
       <c r="X9">
         <v>774803000.0</v>
       </c>
       <c r="Y9">
         <v>456469000.0</v>
       </c>
       <c r="Z9">
         <v>315324000.0</v>
       </c>
       <c r="AA9">
         <v>195665000.0</v>
       </c>
       <c r="AB9">
         <v>113600000.0</v>
       </c>
       <c r="AC9">
         <v>87000000.0</v>
       </c>
       <c r="AD9">
         <v>48100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>216836000.0</v>
       </c>
       <c r="C10">
         <v>201440000.0</v>
       </c>
       <c r="D10">
         <v>192121000.0</v>
       </c>
       <c r="E10">
         <v>134269000.0</v>
       </c>
       <c r="F10">
         <v>149067000.0</v>
       </c>
       <c r="G10">
         <v>146830000.0</v>
       </c>
       <c r="H10">
         <v>93022000.0</v>
       </c>
       <c r="I10">
         <v>74352000.0</v>
       </c>
@@ -21313,51 +21474,51 @@
       </c>
       <c r="X10">
         <v>199444000.0</v>
       </c>
       <c r="Y10">
         <v>114360000.0</v>
       </c>
       <c r="Z10">
         <v>69737000.0</v>
       </c>
       <c r="AA10">
         <v>39506000.0</v>
       </c>
       <c r="AB10">
         <v>19200000.0</v>
       </c>
       <c r="AC10">
         <v>7700000.0</v>
       </c>
       <c r="AD10">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>56922000.0</v>
       </c>
       <c r="C11">
         <v>53850000.0</v>
       </c>
       <c r="D11">
         <v>44469000.0</v>
       </c>
       <c r="E11">
         <v>38402000.0</v>
       </c>
       <c r="F11">
         <v>39430000.0</v>
       </c>
       <c r="G11">
         <v>22476000.0</v>
       </c>
       <c r="H11">
         <v>22428000.0</v>
       </c>
       <c r="I11">
         <v>18561000.0</v>
       </c>
@@ -21405,51 +21566,51 @@
       </c>
       <c r="X11">
         <v>80276000.0</v>
       </c>
       <c r="Y11">
         <v>46888000.0</v>
       </c>
       <c r="Z11">
         <v>31382000.0</v>
       </c>
       <c r="AA11">
         <v>17322000.0</v>
       </c>
       <c r="AB11">
         <v>8300000.0</v>
       </c>
       <c r="AC11">
         <v>3400000.0</v>
       </c>
       <c r="AD11">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>6465000.0</v>
       </c>
       <c r="C12">
         <v>613000.0</v>
       </c>
       <c r="D12">
         <v>404000.0</v>
       </c>
       <c r="E12">
         <v>400000.0</v>
       </c>
       <c r="F12">
         <v>920000.0</v>
       </c>
       <c r="G12">
         <v>167000.0</v>
       </c>
       <c r="H12">
         <v>167000.0</v>
       </c>
       <c r="I12">
         <v>681000.0</v>
       </c>
@@ -21497,53 +21658,55 @@
       </c>
       <c r="X12">
         <v>1845000.0</v>
       </c>
       <c r="Y12">
         <v>2094000.0</v>
       </c>
       <c r="Z12">
         <v>1493000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>26310000.0</v>
+      </c>
       <c r="C13">
         <v>28993000.0</v>
       </c>
       <c r="D13">
         <v>19980000.0</v>
       </c>
       <c r="E13">
         <v>6866000.0</v>
       </c>
       <c r="F13">
         <v>930000.0</v>
       </c>
       <c r="G13">
         <v>3852000.0</v>
       </c>
       <c r="H13">
         <v>6392000.0</v>
       </c>
       <c r="I13">
         <v>3539000.0</v>
       </c>
       <c r="J13">
         <v>1900000.0</v>
       </c>
       <c r="K13">
@@ -21551,85 +21714,85 @@
       </c>
       <c r="L13">
         <v>41000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>159914000.0</v>
       </c>
       <c r="C15">
         <v>147590000.0</v>
       </c>
       <c r="D15">
         <v>147652000.0</v>
       </c>
       <c r="E15">
         <v>95867000.0</v>
       </c>
       <c r="F15">
         <v>109637000.0</v>
       </c>
       <c r="G15">
         <v>124264000.0</v>
       </c>
       <c r="H15">
         <v>69982000.0</v>
       </c>
       <c r="I15">
         <v>55181000.0</v>
       </c>
@@ -21677,51 +21840,51 @@
       </c>
       <c r="X15">
         <v>119168000.0</v>
       </c>
       <c r="Y15">
         <v>67472000.0</v>
       </c>
       <c r="Z15">
         <v>38355000.0</v>
       </c>
       <c r="AA15">
         <v>21406000.0</v>
       </c>
       <c r="AB15">
         <v>10900000.0</v>
       </c>
       <c r="AC15">
         <v>4300000.0</v>
       </c>
       <c r="AD15">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>95867000.0</v>
       </c>
       <c r="F16">
         <v>109637000.0</v>
       </c>
       <c r="G16">
         <v>124264000.0</v>
       </c>
       <c r="H16">
         <v>69982000.0</v>
       </c>
       <c r="I16">
         <v>55181000.0</v>
       </c>
       <c r="J16">
         <v>-31897000.0</v>
       </c>
       <c r="K16">
         <v>-18712000.0</v>
       </c>
@@ -21737,53 +21900,55 @@
       <c r="O16">
         <v>-142796000.0</v>
       </c>
       <c r="P16">
         <v>18573000.0</v>
       </c>
       <c r="Q16">
         <v>157773000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>159914000.0</v>
+      </c>
       <c r="C17">
         <v>147590000.0</v>
       </c>
       <c r="D17">
         <v>147652000.0</v>
       </c>
       <c r="E17">
         <v>95867000.0</v>
       </c>
       <c r="F17">
         <v>109654000.0</v>
       </c>
       <c r="G17">
         <v>124354000.0</v>
       </c>
       <c r="H17">
         <v>70594000.0</v>
       </c>
       <c r="I17">
         <v>55791000.0</v>
       </c>
       <c r="J17">
         <v>-30875000.0</v>
       </c>
       <c r="K17">
@@ -21801,103 +21966,105 @@
       <c r="O17">
         <v>-134906000.0</v>
       </c>
       <c r="P17">
         <v>-4199000.0</v>
       </c>
       <c r="Q17">
         <v>166590000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>19845000.0</v>
+      </c>
       <c r="C18">
         <v>28380000.0</v>
       </c>
       <c r="D18">
         <v>19576000.0</v>
       </c>
       <c r="E18">
         <v>6466000.0</v>
       </c>
       <c r="F18">
         <v>10000.0</v>
       </c>
       <c r="G18">
         <v>3685000.0</v>
       </c>
       <c r="H18">
         <v>6225000.0</v>
       </c>
       <c r="I18">
         <v>2858000.0</v>
       </c>
       <c r="J18">
         <v>1449000.0</v>
       </c>
       <c r="K18">
         <v>678000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>5032000.0</v>
       </c>
       <c r="F19">
         <v>988000.0</v>
       </c>
       <c r="G19">
         <v>4063000.0</v>
       </c>
       <c r="H19">
         <v>6727000.0</v>
       </c>
       <c r="I19">
         <v>3735000.0</v>
       </c>
       <c r="J19">
         <v>2565000.0</v>
       </c>
       <c r="K19">
         <v>1562000.0</v>
       </c>
@@ -21911,99 +22078,99 @@
       <c r="O19">
         <v>2309000.0</v>
       </c>
       <c r="P19">
         <v>3348000.0</v>
       </c>
       <c r="Q19">
         <v>861000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>2994000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>612000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>1164000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>16898000.0</v>
       </c>
       <c r="N20">
         <v>22687000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20">
         <v>191524000.0</v>
       </c>
       <c r="Q20">
         <v>71829000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>196000000.0</v>
       </c>
       <c r="C21">
         <v>174253000.0</v>
       </c>
       <c r="D21">
         <v>150446000.0</v>
       </c>
       <c r="E21">
         <v>129637000.0</v>
       </c>
       <c r="F21">
         <v>149016000.0</v>
       </c>
       <c r="G21">
         <v>142934000.0</v>
       </c>
       <c r="H21">
         <v>86462000.0</v>
       </c>
       <c r="I21">
         <v>71298000.0</v>
       </c>
@@ -22051,85 +22218,85 @@
       </c>
       <c r="X21">
         <v>196931000.0</v>
       </c>
       <c r="Y21">
         <v>113298000.0</v>
       </c>
       <c r="Z21">
         <v>68822000.0</v>
       </c>
       <c r="AA21">
         <v>39380000.0</v>
       </c>
       <c r="AB21">
         <v>2600000.0</v>
       </c>
       <c r="AC21">
         <v>8900000.0</v>
       </c>
       <c r="AD21">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>650090000.0</v>
       </c>
       <c r="C23">
         <v>507010000.0</v>
       </c>
       <c r="D23">
         <v>559558000.0</v>
       </c>
       <c r="E23">
         <v>565571000.0</v>
       </c>
       <c r="F23">
         <v>544018000.0</v>
       </c>
       <c r="G23">
         <v>544380000.0</v>
       </c>
       <c r="H23">
         <v>541242000.0</v>
       </c>
       <c r="I23">
         <v>509998000.0</v>
       </c>
@@ -22177,169 +22344,171 @@
       </c>
       <c r="X23">
         <v>991678000.0</v>
       </c>
       <c r="Y23">
         <v>637710000.0</v>
       </c>
       <c r="Z23">
         <v>460418000.0</v>
       </c>
       <c r="AA23">
         <v>285913000.0</v>
       </c>
       <c r="AB23">
         <v>196500000.0</v>
       </c>
       <c r="AC23">
         <v>135300000.0</v>
       </c>
       <c r="AD23">
         <v>80200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>41627000.0</v>
+      </c>
       <c r="C25">
         <v>14645000.0</v>
       </c>
       <c r="D25">
         <v>16887000.0</v>
       </c>
       <c r="E25">
         <v>19734000.0</v>
       </c>
       <c r="F25">
         <v>16766000.0</v>
       </c>
       <c r="G25">
         <v>14786000.0</v>
       </c>
       <c r="H25">
         <v>9145000.0</v>
       </c>
       <c r="I25">
         <v>9394000.0</v>
       </c>
       <c r="J25">
         <v>13990000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>100963000.0</v>
       </c>
       <c r="D27">
         <v>102588000.0</v>
       </c>
       <c r="E27">
         <v>126843000.0</v>
       </c>
       <c r="F27">
         <v>137228000.0</v>
       </c>
       <c r="G27">
         <v>143282000.0</v>
       </c>
       <c r="H27">
         <v>130929000.0</v>
       </c>
       <c r="I27">
         <v>126449000.0</v>
       </c>
       <c r="J27">
         <v>136111000.0</v>
@@ -22355,51 +22524,51 @@
       </c>
       <c r="N27">
         <v>272012000.0</v>
       </c>
       <c r="O27">
         <v>310939000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>410923000.0</v>
       </c>
       <c r="C28">
         <v>232370000.0</v>
       </c>
       <c r="D28">
         <v>262281000.0</v>
       </c>
       <c r="E28">
         <v>257703000.0</v>
       </c>
       <c r="F28">
         <v>236932000.0</v>
       </c>
       <c r="G28">
         <v>226371000.0</v>
       </c>
       <c r="H28">
         <v>255754000.0</v>
       </c>
       <c r="I28">
         <v>232216000.0</v>
       </c>
@@ -22447,53 +22616,55 @@
       </c>
       <c r="X28">
         <v>533964000.0</v>
       </c>
       <c r="Y28">
         <v>309535000.0</v>
       </c>
       <c r="Z28">
         <v>215684000.0</v>
       </c>
       <c r="AA28">
         <v>135691000.0</v>
       </c>
       <c r="AB28">
         <v>96400000.0</v>
       </c>
       <c r="AC28">
         <v>65900000.0</v>
       </c>
       <c r="AD28">
         <v>37500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>203</v>
+      </c>
+      <c r="B29">
+        <v>56922000.0</v>
+      </c>
       <c r="C29">
         <v>53850000.0</v>
       </c>
       <c r="D29">
         <v>44469000.0</v>
       </c>
       <c r="E29">
         <v>38402000.0</v>
       </c>
       <c r="F29">
         <v>39430000.0</v>
       </c>
       <c r="G29">
         <v>22476000.0</v>
       </c>
       <c r="H29">
         <v>22428000.0</v>
       </c>
       <c r="I29">
         <v>18561000.0</v>
       </c>
       <c r="J29">
         <v>67125000.0</v>
       </c>
       <c r="K29">
@@ -22501,51 +22672,51 @@
       </c>
       <c r="L29">
         <v>-147454000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>410923000.0</v>
       </c>
       <c r="C30">
         <v>386150000.0</v>
       </c>
       <c r="D30">
         <v>429234000.0</v>
       </c>
       <c r="E30">
         <v>448848000.0</v>
       </c>
       <c r="F30">
         <v>435275000.0</v>
       </c>
       <c r="G30">
         <v>432612000.0</v>
       </c>
       <c r="H30">
         <v>439298000.0</v>
       </c>
       <c r="I30">
         <v>400101000.0</v>
       </c>
@@ -22593,51 +22764,51 @@
       </c>
       <c r="X30">
         <v>577872000.0</v>
       </c>
       <c r="Y30">
         <v>343171000.0</v>
       </c>
       <c r="Z30">
         <v>246502000.0</v>
       </c>
       <c r="AA30">
         <v>156285000.0</v>
       </c>
       <c r="AB30">
         <v>111000000.0</v>
       </c>
       <c r="AC30">
         <v>78100000.0</v>
       </c>
       <c r="AD30">
         <v>45700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>20836000.0</v>
       </c>
       <c r="C31">
         <v>27187000.0</v>
       </c>
       <c r="D31">
         <v>41675000.0</v>
       </c>
       <c r="E31">
         <v>4632000.0</v>
       </c>
       <c r="F31">
         <v>51000.0</v>
       </c>
       <c r="G31">
         <v>3896000.0</v>
       </c>
       <c r="H31">
         <v>6560000.0</v>
       </c>
       <c r="I31">
         <v>3054000.0</v>
       </c>
@@ -22685,51 +22856,51 @@
       </c>
       <c r="X31">
         <v>2513000.0</v>
       </c>
       <c r="Y31">
         <v>1062000.0</v>
       </c>
       <c r="Z31">
         <v>915000.0</v>
       </c>
       <c r="AA31">
         <v>126000.0</v>
       </c>
       <c r="AB31">
         <v>-1100000.0</v>
       </c>
       <c r="AC31">
         <v>-3000000.0</v>
       </c>
       <c r="AD31">
         <v>-3200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>846096000.0</v>
       </c>
       <c r="C32">
         <v>681263000.0</v>
       </c>
       <c r="D32">
         <v>710004000.0</v>
       </c>
       <c r="E32">
         <v>695208000.0</v>
       </c>
       <c r="F32">
         <v>693034000.0</v>
       </c>
       <c r="G32">
         <v>687314000.0</v>
       </c>
       <c r="H32">
         <v>627704000.0</v>
       </c>
       <c r="I32">
         <v>581296000.0</v>
       </c>
@@ -22796,1995 +22967,2011 @@
       <c r="AD32">
         <v>82600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>56412000.0</v>
+      </c>
+      <c r="C2">
         <v>97324000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43060000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50241000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48542000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35199000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28287000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27516000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29858000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30223000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33502000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32748000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33851000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31217000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30149000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27269000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28088000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25276000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25961000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28532000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28974000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>28619000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27562000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28676000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26911000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24949000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25318000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25350000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26327000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25460000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>27201000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30290000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26946000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28977000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>37788000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36406000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40173000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>64107000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>51393000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58062000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>61538000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>66931000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>54201000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>53949000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>54951000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>59367000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>82892000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>80399000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>86078000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>95337000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>100053000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>121353000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>132883000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>141654000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>133206000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>145848000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>152685000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>146566000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>155597000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>161529000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>168901000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>161704000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>158112000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>156918000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>160297000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>126124000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>154842000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>174937000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>163074000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>151671000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>170055000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>162739000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>173773000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>155882000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>149514000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>143958000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>141647000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>74034000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>159519000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>156539000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>161959000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>164069000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>154797000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>153451000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>156348000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>146302000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>145523000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>137066000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>128253000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>117031000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>112587000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>92045000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>92143000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>79630000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>76723000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>71046000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>67140000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>57438000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>55677000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>51913000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>48888000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>36776000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>34003000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>31110000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>27739000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>23500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>23200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>20400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>18500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>15800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>13700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>13200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>9347000.0</v>
+      </c>
+      <c r="C3">
         <v>9657000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10015000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10148000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11807000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5507000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3053000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3069000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3016000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3449000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3914000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4369000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5155000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4878000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5065000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4909000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4882000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4964000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3887000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3913000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4002000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4001000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3995000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4151000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2639000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2393000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2284000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2235000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2233000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2345000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2364000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2103000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2582000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2622000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3582000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3876000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3910000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5761000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5215000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5202000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6569000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5077000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5962000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7187000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6712000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7967000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13141000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14394000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>15431000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16531000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>18384000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>18940000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>19295000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21071000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20429000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>20020000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20106000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>22048000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>22446000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20507000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>20366000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>19811000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>17843000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>17217000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>16753000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>17558000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>16343000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>16893000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>16802000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>17618000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>19027000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>19640000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>21403000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>20439000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>19301000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>19662000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>18781000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>21578000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>21886000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>21942000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>21009000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>20787000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>20735000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>19924000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>17274000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>16699000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>14928000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>13337000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>12852000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13220000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>21050000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>661000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>9246000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>8922000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>8431000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>8177000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>8106000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>8228000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>7756000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7709000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>7125000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5630000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5278000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5124000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4562000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4200000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3800000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>3500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3100000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2900000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3100000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="T4">
         <v>-1000.0</v>
       </c>
       <c r="U4">
+        <v>-1000.0</v>
+      </c>
+      <c r="V4">
         <v>-11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000.0</v>
       </c>
       <c r="W4">
         <v>-21000.0</v>
       </c>
       <c r="X4">
+        <v>-21000.0</v>
+      </c>
+      <c r="Y4">
         <v>-22000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-26000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-18000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-159000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-38000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-397000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>96000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-211000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-113000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-382000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>251000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-476000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-377000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-420000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2846000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-186000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-785000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-79000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-33715000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-11252000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-102000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-78196000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2065000.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-10698000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>83251000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-1502000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-712000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-4851000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-2315000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-6367000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>5643000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>24370000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-641000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-407000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-550000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-6469000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-762000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-853000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-733000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
+        <v>63122000.0</v>
+      </c>
+      <c r="C5">
         <v>49652000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>56021000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>57849000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>54823000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>43297000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>52444000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>46844000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>53186000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>21491000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>48185000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>74699000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>47148000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24530000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31388000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34814000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>43937000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34738000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>37898000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>36248000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>41107000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36919000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32797000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>38504000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>38777000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>33642000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31394000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1821000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29971000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>21367000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19417000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>17273000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>24020000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17465000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13961000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9853000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9781000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-55241000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-362000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>23274000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7216000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5880000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-45370000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-21714000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-25181000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>48918000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-31548000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-16273000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-24511000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-54844000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-43287000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-49088000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-29567000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-79244000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-40442000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-104862000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>46984000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-172000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>16064000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>79543000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>110914000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>25318000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>40461000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>97004000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>88351000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>136910000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>35162000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>36843000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>36588000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>69388000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-6614000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>15033000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4079000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>38396000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>18883000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3748000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>41115000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>92816000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>38406000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-21830000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>99680000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>104688000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>83875000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>81685000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>98824000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>85571000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>69299000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>60293000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>68961000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>88091000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>45535000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>41548000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>30939000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>51994000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>24311000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>17270000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>19723000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>34086000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>14574000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>9035000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>11127000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>20925000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>7734000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4505000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>6216000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-5200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>5900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>72469000.0</v>
+      </c>
+      <c r="C6">
         <v>59309000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>66036000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>67997000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>66630000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>48804000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55497000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>49913000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56202000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>24940000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52099000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>79068000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>52303000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29408000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36453000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>39723000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>48819000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>39702000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>41785000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>40161000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>45109000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>40920000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>36792000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>42655000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>41416000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>36035000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>33678000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4056000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>32204000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>23712000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>21781000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>19376000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>26602000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20087000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17543000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13729000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13691000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-49480000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4853000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>28476000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13785000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10957000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-39408000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14527000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-18469000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>56885000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-18407000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1879000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-9080000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-38313000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-24903000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-30148000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10272000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-58173000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-20013000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-84842000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>67090000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-149952000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>38510000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>100050000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>131280000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>45129000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>58304000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>114221000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>105104000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>154468000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>51505000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>53736000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>53390000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>87006000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>12413000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>34673000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>25482000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>58835000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>38184000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>23410000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>59896000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>114394000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>60292000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>112000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>120689000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>125475000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>104610000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>101609000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>116098000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>102270000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>84227000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>73630000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>81813000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>101311000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>66585000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>42209000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>40185000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>60916000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>32742000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>25447000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>27829000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>42314000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>22330000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>16744000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>18252000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>26555000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>13012000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9629000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>10778000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>7100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>6000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>8800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>4400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>4300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -24855,97 +25042,98 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-26000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-18000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-159000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-38000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-397000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>96000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
@@ -24985,1478 +25173,1495 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>165331000.0</v>
+      </c>
+      <c r="C9">
         <v>114315000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>168812000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>159340000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>164462000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>141232000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>141541000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>139224000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>138406000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>117696000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>146421000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>153816000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>161747000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>144928000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>138271000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>140415000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>154871000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>134583000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>148037000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>147007000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>154664000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>142540000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>141564000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>147359000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>144083000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>133502000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>129641000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>131091000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>131526000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>120045000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118489000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>111746000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>121119000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>114141000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>107198000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>109816000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>121936000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>91148000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>116232000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>124564000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>137348000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>133016000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>107873000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>120831000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>127351000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>114840000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>144560000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>148893000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>157027000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>151115000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>151260000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>173494000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>207600000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>213037000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>199551000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>223118000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>281452000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>266071000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>275717000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>335664000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>374460000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>380772000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>366030000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>370821000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>369385000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>372870000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>305070000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>265786000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>274373000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>274728000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>235578000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>256105000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>286469000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>281275000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>254891000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>261313000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>282361000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>233785000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>302866000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>330246000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>366671000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>365105000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>342685000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>344012000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>354088000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>331579000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>292984000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>272302000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>274523000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>254265000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>203109000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>164029000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>153400000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>140060000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>112679000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>100958000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>86734000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>97786000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>77326000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>69385000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>70827000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>62360000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>48258000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>42471000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>42576000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>25800000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>32400000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>28400000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>26900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>28500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>20400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="DJ9">
         <v>19400000.0</v>
       </c>
+      <c r="DK9">
+        <v>19400000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>68130000.0</v>
+      </c>
+      <c r="C10">
         <v>48072000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>56021000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>56238000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>56505000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43213000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52362000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53014000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>52851000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22377000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>74603000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>47053000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>24428000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>31292000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34715000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43834000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34779000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>37326000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35968000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>40998000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>36878000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32755000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38461000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>38736000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>33600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26046000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1781000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31595000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21009000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20157000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11804000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21382000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11349000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5095000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9708000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10098000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-55356000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-479000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17244000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7225000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4292000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-11485000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-10218000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-24990000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7747000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-44787000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-33746000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-47225000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-55071000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-68765000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-63162000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-25730000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-76517000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-47506000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-107732000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>46864000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-172470000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15983000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>82988000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>115446000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25016000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>40431000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>95984000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>88063000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>136716000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>32652000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10767000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>36335000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>55725000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-6309000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17618000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>25206000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>45807000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>28146000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17285000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>54506000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>99193000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>33091000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-29025000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>84185000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>109081000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>85914000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>86852000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>101436000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>87406000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>71909000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>66465000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>69889000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>88937000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>45245000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>32950000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>32312000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>52555000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>24021000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17504000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>20280000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>35081000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>14223000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>9015000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>11418000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>21239000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>7842000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4334000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>6091000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>12300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2700000.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-1200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>14179000.0</v>
+      </c>
+      <c r="C11">
         <v>12724000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16171000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15210000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12817000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11749000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14107000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>14585000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13409000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5189000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6781000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>19930000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12569000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8473000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9225000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8948000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11756000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10309000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9557000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9319000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10245000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9806000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7206000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10272000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9604000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6066000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7653000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2302000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6407000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7034000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5089000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2940000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3498000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>55982000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1597000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5045000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4501000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-25326000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>21000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4620000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4135000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-146531000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>35000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-747000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-211000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>546000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1116000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1854000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>220000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>50473000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-25333000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-33274000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-11239000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-17771000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-16675000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-13865000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>431000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-27651000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4708000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>27228000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>41861000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6445000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>12567000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>29714000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>32108000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>49184000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>9681000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4160000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>13008000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>17915000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-6263000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6422000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8822000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>14410000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8316000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6287000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>19895000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>30346000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>12376000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>18484000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>31486000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>38465000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>30979000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>34089000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>39814000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>32224000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>28944000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>26752000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>28130000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>35521000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>18324000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>13345000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>13086000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>21548000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>9849000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>7176000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>8315000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>15787000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>6401000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>4058000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>5136000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>9345000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3451000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1907000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2619000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>5300000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1300000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>600000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1200000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1600000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>1526000.0</v>
+      </c>
+      <c r="C12">
         <v>1580000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1592000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1611000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1682000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>84000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>82000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>112000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>335000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>116000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>97000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>96000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>95000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>102000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>96000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>99000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>103000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>572000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>280000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>109000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>41000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>41000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>42000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>42000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>358000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>108000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>106000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>109000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>111000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="AK12">
         <v>113000.0</v>
       </c>
       <c r="AL12">
+        <v>113000.0</v>
+      </c>
+      <c r="AM12">
         <v>115000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>117000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>116000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>236000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170000.0</v>
       </c>
       <c r="AR12">
         <v>170000.0</v>
       </c>
       <c r="AS12">
+        <v>170000.0</v>
+      </c>
+      <c r="AT12">
         <v>162000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>199000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>103000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>108000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>81000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>227000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>209000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>213000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>706000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>184000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>22000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>28000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>37000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>470000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>43000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>24000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>26000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>302000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>30000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>32000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>13000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>194000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>11000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>211000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>264000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>227000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>336000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>209000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>354000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1905000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>322000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>337000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>351000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1841000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>343000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>420000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>436000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2802000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>525000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>713000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>829000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1845000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>423000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>609000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>342000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2094000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>656000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>553000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>325000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1493000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
-        <v>-1100000.0</v>
+      <c r="DJ12"/>
+      <c r="DK12">
+        <v>1100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>6536000.0</v>
+      </c>
       <c r="C13">
+        <v>6722000.0</v>
+      </c>
+      <c r="D13">
         <v>6652000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6460000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6476000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7308000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7702000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7190000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6793000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6421000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5210000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4531000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3818000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3169000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2270000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1094000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>333000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>95000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>154000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>322000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>359000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>617000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>737000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1011000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1487000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1662000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1698000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1592000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1398000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26497,54 +26702,55 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -26615,940 +26821,954 @@
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>53951000.0</v>
+      </c>
+      <c r="C15">
         <v>35348000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>39850000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>41028000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>43688000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>31464000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>38255000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38429000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>39442000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>17188000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>41307000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>54673000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34484000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15955000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22067000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25767000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>32078000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24466000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>27769000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>26649000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>30753000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>27051000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>39940000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>28167000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>29106000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>27516000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18234000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-559000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24791000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14071000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14857000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8751000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17502000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-44382000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3022000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4286000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5177000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-32876000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-686000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>11839000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3011000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>142724000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-45235000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-20723000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-24881000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-25488000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-47968000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-46564000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-58143000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-30606000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-87064000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-31390000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-15203000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-61492000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-33146000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-100234000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>52076000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-120449000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10634000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>55353000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>73035000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>12102000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>26131000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>64318000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>55222000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>30680000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>20792000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6490000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>23257000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>31214000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-147000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>12691000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>16384000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8829000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>15561000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5125000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>30038000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>20664000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>20715000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-47509000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>52699000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>70258000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>54935000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>52763000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>55922000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>55182000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>42965000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>39713000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>41759000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>53416000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>26921000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>19605000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>19226000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>31007000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>14172000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>10328000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>11965000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>19294000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>7822000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4957000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>6282000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>11894000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>4391000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2427000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2694000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>7000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>700000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>54673000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34484000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15955000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22067000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25767000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32078000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24466000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27769000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26649000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>30753000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27051000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>39940000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28167000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29106000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27516000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18234000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-559000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>24791000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14071000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14857000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8751000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17502000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-44382000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3022000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4286000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5177000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-32876000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-686000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11839000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3011000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-45235000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-20723000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-24881000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-25488000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-47968000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>-58143000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-30606000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-31390000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-15203000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-61492000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-33146000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-100234000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>52076000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-120449000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10634000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>55353000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>73035000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12102000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>26131000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>64318000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>55222000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>53951000.0</v>
+      </c>
       <c r="C17">
+        <v>35348000.0</v>
+      </c>
+      <c r="D17">
         <v>39850000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>41028000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>43688000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>31464000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>38255000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>38429000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39442000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>17188000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>41307000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>54673000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>34484000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>15955000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>22067000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>25767000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>32078000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>24470000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>27770000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>26650000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>30764000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>27072000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>39961000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>28189000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>29132000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>27534000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>18393000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-521000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>25188000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>13975000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>15068000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8864000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>17884000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-44633000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3498000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4663000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5597000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-30030000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-500000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12624000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3090000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-11520000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-9471000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-24779000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>52708000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-45903000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>-47445000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-113857000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>-29888000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-14491000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-56641000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-30831000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-93867000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>46433000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-144819000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>11275000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>55760000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>73585000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>18571000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>26893000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>65171000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>55955000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>5010000.0</v>
+      </c>
       <c r="C18">
+        <v>5142000.0</v>
+      </c>
+      <c r="D18">
         <v>5060000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4849000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4794000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7224000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7620000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7078000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6458000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6305000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5113000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4435000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3723000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3067000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2174000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>995000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>230000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>136000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-418000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>42000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>250000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>576000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>695000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>968000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1446000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1620000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1655000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1552000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1398000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27589,772 +27809,778 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3812000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1856000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2064000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>868000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>244000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>162000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>38000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>287000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>501000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>730000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>723000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1136000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1474000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1795000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1637000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1666000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1184000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>982000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>607000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>962000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>748000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>670000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>717000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>430000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>666000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>344000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>70000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>482000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-521000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-716000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-227000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>93000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>184000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>728000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>951000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>577000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-6923000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>883000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>763000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>393000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>270000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>547000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>232000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>332000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>2237000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>678000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>949000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-738000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-28000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>570000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2766000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>228000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>612000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>927000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>237000.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
+      <c r="AR20"/>
+      <c r="AS20">
         <v>1685000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>6019000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-5033000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>14461000.0</v>
       </c>
-      <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>67000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>6979000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>3966000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>157000.0</v>
       </c>
-      <c r="BB20"/>
       <c r="BC20"/>
-      <c r="BD20">
+      <c r="BD20"/>
+      <c r="BE20">
         <v>85578000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>83000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>188848000.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20">
+      <c r="BH20"/>
+      <c r="BI20">
         <v>2676000.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>71475000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>354000.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>63122000.0</v>
+      </c>
+      <c r="C21">
         <v>41921000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>50959000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>51399000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>51727000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>37175000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>44794000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46006000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>46278000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15943000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43073000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>48094000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43336000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22674000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29324000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33946000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>43693000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34576000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>37861000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>35962000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>40617000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36189000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32074000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>37368000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>37303000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>32013000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24294000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>184000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29971000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>20183000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19283000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11303000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>20529000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10712000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4539000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9104000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9781000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-55907000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-706000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>17290000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6979000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3929000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-10794000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-9332000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-24601000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-7784000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-44868000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-33336000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-47872000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-55333000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-68649000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-63526000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-18101000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-77216000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-48247000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-108097000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>46631000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-172547000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15794000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>82680000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>113235000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>24640000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>39507000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>96752000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>88104000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>136286000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>32274000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11081000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>35430000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>49040000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-8753000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14949000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>17504000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>38396000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>23948000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>11934000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>48205000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>92816000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>28292000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-33815000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>79215000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>104688000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>83711000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>81776000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>98897000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>85571000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>71574000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>65455000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>68961000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>88091000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>45535000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>32366000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>30939000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>51994000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>24311000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>17270000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>19723000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>34086000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>14574000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>9035000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>11127000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>20925000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7734000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4505000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>6216000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-5200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>2900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -28425,398 +28651,402 @@
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>158621000.0</v>
+      </c>
+      <c r="C23">
         <v>169718000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>160913000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>158182000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>161277000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>139256000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>125034000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>120734000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>121986000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>131976000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>136850000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>138470000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>152262000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>153471000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>139096000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>133738000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>139266000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>125283000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>136137000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>139577000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>143021000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>134970000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>137052000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>138667000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>133691000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>126438000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>121777000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>144825000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>116160000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>125322000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>118475000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>124003000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>120523000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>126465000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>134027000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>130200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>144036000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>210235000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>159874000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>160068000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>182063000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>194198000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>167341000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>178031000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>196862000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>178108000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>251080000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>248751000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>285044000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>288352000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>300493000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>347070000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>351754000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>390561000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>381004000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>391485000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>387423000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>396336000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>415520000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>411837000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>430126000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>446361000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>484281000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>430987000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>441578000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>362708000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>425138000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>429642000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>402017000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>368346000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>414386000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>403895000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>442738000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>398761000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>380457000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>393337000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>375803000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>215003000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>434093000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>520600000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>449415000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>424486000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>413771000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>415687000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>411539000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>392310000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>366933000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>343913000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>333815000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>283205000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>270161000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>223708000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>214604000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>167696000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>165091000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>154734000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>134151000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>121138000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>118429000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>112263000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>108588000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>78211000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>74527000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>69076000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>64099000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>54500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>52300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>47100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>42500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>38400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>33800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>31800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>31300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>29200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28887,396 +29117,402 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>9347000.0</v>
+      </c>
       <c r="C25">
+        <v>9657000.0</v>
+      </c>
+      <c r="D25">
         <v>10015000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10148000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11807000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5507000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3053000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3069000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3016000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3449000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3914000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4369000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5155000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4878000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5065000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4909000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4882000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4964000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3887000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3913000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4002000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4001000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3995000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4151000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2639000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2393000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2284000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2235000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2233000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2345000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2364000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2103000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2582000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2622000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3582000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3876000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3910000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5761000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5215000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5202000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6569000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5077000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5962000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7187000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6712000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12489000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13141000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14394000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15431000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16531000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>18384000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18940000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>19295000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>21258000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20429000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>20020000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>20106000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>22048000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>22446000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20507000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>20366000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>19811000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>17843000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>17217000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>16753000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>17558000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>16343000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>16893000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>16802000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>17618000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>19027000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>19640000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>21403000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>20439000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>19301000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>19662000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>18781000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>21578000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>21886000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>21942000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21009000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>20787000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>20735000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>19924000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>17274000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>16699000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>14928000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>13337000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>12852000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>13220000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>21050000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>661000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>9246000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>8922000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>8431000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>8177000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>8106000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>8228000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>7756000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7709000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7125000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5630000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>5278000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>5124000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4562000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4200000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>3800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>3500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>3100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>3100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29347,734 +29583,743 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>29585000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>27039000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27958000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>26785000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26807000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23132000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24239000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22846000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22611000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25836000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>31295000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>30792000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>32827000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>30426000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>32798000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>29557000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>35435000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>35442000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>36794000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>34142000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>39121000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>34962000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>35057000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>31717000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>35354000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>31153000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>32705000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>29436000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>34155000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>30980000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>31878000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>30352000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>33927000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>31696000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>40136000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>32861000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>45272000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>32641000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>44175000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>72983000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>46790000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>40115000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>60630000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>13585000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>70897000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>57314000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>70748000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>57947000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>74005000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>70474000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>74687000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>17339000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>79673000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
-[...1 lines deleted...]
-      </c>
+      <c r="BF27"/>
       <c r="BG27">
         <v>699237000.0</v>
       </c>
-      <c r="BH27"/>
+      <c r="BH27">
+        <v>699237000.0</v>
+      </c>
       <c r="BI27"/>
-      <c r="BJ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ27"/>
       <c r="BK27">
-        <v>-241000.0</v>
+        <v>830421000.0</v>
       </c>
       <c r="BL27">
-        <v>-346000.0</v>
-[...5 lines deleted...]
-      <c r="BO27"/>
+        <v>241000.0</v>
+      </c>
+      <c r="BM27">
+        <v>346000.0</v>
+      </c>
+      <c r="BN27"/>
+      <c r="BO27">
+        <v>713375000.0</v>
+      </c>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
-[...2 lines deleted...]
-      <c r="BS27"/>
+      <c r="BR27"/>
+      <c r="BS27">
+        <v>680007000.0</v>
+      </c>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
-[...2 lines deleted...]
-      <c r="BW27"/>
+      <c r="BV27"/>
+      <c r="BW27">
+        <v>660182000.0</v>
+      </c>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
-[...2 lines deleted...]
-      <c r="CA27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
+        <v>765105000.0</v>
+      </c>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
-[...2 lines deleted...]
-      <c r="CE27"/>
+      <c r="CD27"/>
+      <c r="CE27">
+        <v>718468000.0</v>
+      </c>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
-[...2 lines deleted...]
-      <c r="CI27"/>
+      <c r="CH27"/>
+      <c r="CI27">
+        <v>592977000.0</v>
+      </c>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
-[...2 lines deleted...]
-      <c r="CM27"/>
+      <c r="CL27"/>
+      <c r="CM27">
+        <v>380934000.0</v>
+      </c>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
-[...2 lines deleted...]
-      <c r="CQ27"/>
+      <c r="CP27"/>
+      <c r="CQ27">
+        <v>29051000.0</v>
+      </c>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>102209000.0</v>
+      </c>
+      <c r="C28">
         <v>110445000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>72172000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>65297000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>72970000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>69780000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>66887000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66179000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56687000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>63214000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>61851000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>66582000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70634000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>74528000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>63150000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>60242000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>59783000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>57501000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>60662000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>59242000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>59527000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>57353000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>54855000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>58553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>55610000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>55951000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>58821000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>86087000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>54895000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>57714000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>54755000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>60630000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>59117000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>64514000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>58730000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>58222000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>59817000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>98789000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>57994000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>64163000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>69781000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>122190000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>60388000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>76854000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>74496000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>110774000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>84221000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>97082000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>113166000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>118649000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>109412000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>136359000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>125059000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>227836000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>227369000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>225617000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>214632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>936714000.0</v>
       </c>
       <c r="BG28">
         <v>936714000.0</v>
       </c>
       <c r="BH28">
+        <v>936714000.0</v>
+      </c>
+      <c r="BI28">
         <v>229801000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>240859000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1095519000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>308627000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>257266000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>264528000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>934131000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>254018000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>237812000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>222141000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>889250000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>218454000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>221993000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>240949000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>876801000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>211642000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>229717000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>215375000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>905340000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>251903000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>257144000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>256058000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>958098000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>238075000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>242403000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>237990000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>822358000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>206555000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>193627000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>192795000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>533964000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>145838000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>121820000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>113276000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>108195000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>79937000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>75511000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>74943000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>55472000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>54996000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>52641000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>52575000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>35805000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>35246000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>32842000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>31798000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>26800000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>25400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>23200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>20900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>19700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>16000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>15000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>15100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>13700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>203</v>
+      </c>
+      <c r="B29">
+        <v>14179000.0</v>
+      </c>
       <c r="C29">
+        <v>12724000.0</v>
+      </c>
+      <c r="D29">
         <v>16171000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15210000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12817000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11749000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14107000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14585000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13409000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5189000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6781000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19930000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12569000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8473000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9225000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8948000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11756000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10309000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9557000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9319000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10245000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9806000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7206000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10272000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9604000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6066000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7653000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2302000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6407000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -30115,1078 +30360,1088 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>102209000.0</v>
+      </c>
+      <c r="C30">
         <v>72394000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>117853000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>107941000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>112735000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>104057000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>96747000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93218000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>92128000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101753000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>103348000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>105722000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>118411000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>122254000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>108947000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>106469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>111178000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>100007000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>110176000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111045000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>114047000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>106351000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>109490000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>109991000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>106780000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>101489000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>96459000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>119475000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>89833000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>99862000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>91274000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>93713000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>93577000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>97488000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>96239000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>93794000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>103863000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>146128000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>108481000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>102006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>120525000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>127267000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>113140000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>124082000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>141911000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>118741000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>168188000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>168352000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>198966000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>193015000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>200440000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>225717000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>218871000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>248907000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>247798000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>245637000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>234738000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>249770000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>259923000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>250308000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>261225000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>284657000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>326169000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>274069000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>281281000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>236584000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>270296000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>254705000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>238943000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>216675000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>244331000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>241156000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>268965000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>242879000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>230943000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>249379000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>234156000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>140969000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>274574000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>364061000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>287456000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>260417000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>258974000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>262236000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>255191000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>246008000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>221410000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>206847000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>205562000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>166174000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>157574000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>131663000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>122461000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>88066000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>88368000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>83688000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>67011000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>63700000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>62752000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>60350000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>59700000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>41435000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>40524000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>37966000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>36360000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>31000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>29100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>26700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>24000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>22600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18100000.0</v>
       </c>
       <c r="DI30">
         <v>18100000.0</v>
       </c>
       <c r="DJ30">
+        <v>18100000.0</v>
+      </c>
+      <c r="DK30">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
+        <v>5008000.0</v>
+      </c>
+      <c r="C31">
         <v>6151000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5062000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4839000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4778000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>6038000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7568000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7008000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6573000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6434000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5015000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>26509000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3717000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1754000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1968000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>769000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>141000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>203000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-535000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>381000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>689000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>681000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1093000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1433000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1587000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1752000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1597000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1624000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>826000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>874000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>501000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>853000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>637000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>556000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>604000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>317000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>551000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>227000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-46000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>246000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-43816000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-667000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-858000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-632000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-123905000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>81000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-22495000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>507000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>262000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-117000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-16663000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-14095000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-7191000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>370000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>365000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-992000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>77000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-38000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>193000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2358000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>376000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>924000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-768000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-41000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>430000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-5474000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-26321000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1111000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>6685000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2444000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>2670000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>7702000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>7411000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>4198000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>5351000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>6301000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>6377000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>4799000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>16762000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>4970000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>4393000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>2203000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>5076000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>2539000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1835000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>335000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1010000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>928000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>846000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-290000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>584000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1373000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>561000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-290000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>234000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>557000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>995000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-351000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-20000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>291000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>314000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>108000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-171000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-125000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>17500000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-305000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-400000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-200000.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>-300000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-2500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>221743000.0</v>
+      </c>
+      <c r="C32">
         <v>211639000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>211872000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>209581000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>213004000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>176431000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>169828000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>166740000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>168264000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>147919000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>179923000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>186564000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>195598000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>176145000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>168420000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>167684000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>182959000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>159859000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>173998000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>175539000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>183638000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>171159000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>169126000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>176035000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>170994000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>158451000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>154959000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>156441000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>157853000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>145505000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>145690000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>142036000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>148065000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>143118000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>144986000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>146222000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>162109000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>155255000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>167625000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>182626000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>198886000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>199947000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>162074000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>174780000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>182302000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>174207000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>227452000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>229292000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>243105000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>246452000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>251313000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>294847000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>340483000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>354691000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>332757000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>368966000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>434137000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>412637000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>431314000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>497193000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>543361000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>542476000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>524142000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>527739000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>529682000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>498994000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>459912000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>440723000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>437447000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>426399000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>405633000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>418844000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>460242000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>437157000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>404405000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>405271000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>424008000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>307819000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>462385000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>486785000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>528630000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>529174000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>497482000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>497463000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>510436000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>477881000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>438507000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>409368000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>402776000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>371296000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>315696000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>256074000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>245543000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>219690000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>189402000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>172004000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>153874000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>155224000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>133003000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>121298000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>119715000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>99136000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>82261000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>73581000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>70315000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>49300000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>55600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>48800000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>45400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>44300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>35000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>32300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>32600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>31800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -31272,51 +31527,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>131753000.0</v>
       </c>
       <c r="C2">
         <v>119021000.0</v>
       </c>
       <c r="D2">
         <v>118884000.0</v>
       </c>
       <c r="E2">
         <v>325178000.0</v>
       </c>
       <c r="F2">
         <v>109684000.0</v>
       </c>
       <c r="G2">
         <v>108687000.0</v>
       </c>
       <c r="H2">
         <v>32731000.0</v>
       </c>
       <c r="I2">
         <v>18899000.0</v>
       </c>
@@ -31364,51 +31619,51 @@
       </c>
       <c r="X2">
         <v>33474000.0</v>
       </c>
       <c r="Y2">
         <v>39675000.0</v>
       </c>
       <c r="Z2">
         <v>33742000.0</v>
       </c>
       <c r="AA2">
         <v>44745000.0</v>
       </c>
       <c r="AB2">
         <v>23500000.0</v>
       </c>
       <c r="AC2">
         <v>18900000.0</v>
       </c>
       <c r="AD2">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>8576000</v>
       </c>
       <c r="C3">
         <v>4625000</v>
       </c>
       <c r="D3">
         <v>6411000</v>
       </c>
       <c r="E3">
         <v>12620000</v>
       </c>
       <c r="F3">
         <v>10453000</v>
       </c>
       <c r="G3">
         <v>9768000</v>
       </c>
       <c r="H3">
         <v>5174000</v>
       </c>
       <c r="I3">
         <v>6732000</v>
       </c>
@@ -31456,51 +31711,51 @@
       </c>
       <c r="X3">
         <v>100272000</v>
       </c>
       <c r="Y3">
         <v>60871000</v>
       </c>
       <c r="Z3">
         <v>54550000</v>
       </c>
       <c r="AA3">
         <v>28453000</v>
       </c>
       <c r="AB3">
         <v>55900000</v>
       </c>
       <c r="AC3">
         <v>12200000</v>
       </c>
       <c r="AD3">
         <v>43700000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-206294000.0</v>
       </c>
       <c r="F4">
         <v>215494000.0</v>
       </c>
       <c r="G4">
         <v>997000.0</v>
       </c>
       <c r="H4">
         <v>75943000.0</v>
       </c>
       <c r="I4">
         <v>13832000.0</v>
       </c>
       <c r="J4">
         <v>-31983000.0</v>
       </c>
       <c r="K4">
         <v>-17412000.0</v>
       </c>
@@ -31514,51 +31769,51 @@
       <c r="O4">
         <v>-39970000.0</v>
       </c>
       <c r="P4">
         <v>-8890000.0</v>
       </c>
       <c r="Q4">
         <v>4410000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-29286000.0</v>
       </c>
       <c r="F5">
         <v>-22501000.0</v>
       </c>
       <c r="G5">
         <v>-51392000.0</v>
       </c>
       <c r="H5">
         <v>-48972000.0</v>
       </c>
       <c r="I5">
         <v>-54929000.0</v>
       </c>
       <c r="J5">
         <v>-107072000.0</v>
       </c>
       <c r="K5">
         <v>1292000.0</v>
       </c>
@@ -31572,51 +31827,51 @@
       <c r="O5">
         <v>50611000.0</v>
       </c>
       <c r="P5">
         <v>-152385000.0</v>
       </c>
       <c r="Q5">
         <v>-23835000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>527000.0</v>
       </c>
       <c r="C6">
         <v>12732000.0</v>
       </c>
       <c r="D6">
         <v>137000.0</v>
       </c>
       <c r="E6">
         <v>-206294000.0</v>
       </c>
       <c r="F6">
         <v>215494000.0</v>
       </c>
       <c r="G6">
         <v>997000.0</v>
       </c>
       <c r="H6">
         <v>75956000.0</v>
       </c>
       <c r="I6">
         <v>13832000.0</v>
       </c>
@@ -31664,51 +31919,51 @@
       </c>
       <c r="X6">
         <v>127761000.0</v>
       </c>
       <c r="Y6">
         <v>-6201000.0</v>
       </c>
       <c r="Z6">
         <v>5933000.0</v>
       </c>
       <c r="AA6">
         <v>-11003000.0</v>
       </c>
       <c r="AB6">
         <v>21200000.0</v>
       </c>
       <c r="AC6">
         <v>4600000.0</v>
       </c>
       <c r="AD6">
         <v>11200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>-21359000.0</v>
       </c>
       <c r="C7">
         <v>-51657000.0</v>
       </c>
       <c r="D7">
         <v>-89745000.0</v>
       </c>
       <c r="E7">
         <v>-20014000.0</v>
       </c>
       <c r="F7">
         <v>-9933000.0</v>
       </c>
       <c r="G7">
         <v>-40994000.0</v>
       </c>
       <c r="H7">
         <v>-80340000.0</v>
       </c>
       <c r="I7">
         <v>-63005000.0</v>
       </c>
@@ -31756,51 +32011,51 @@
       </c>
       <c r="X7">
         <v>57487000.0</v>
       </c>
       <c r="Y7">
         <v>4605000.0</v>
       </c>
       <c r="Z7">
         <v>-30421000.0</v>
       </c>
       <c r="AA7">
         <v>-21579000.0</v>
       </c>
       <c r="AB7">
         <v>7900000.0</v>
       </c>
       <c r="AC7">
         <v>4600000.0</v>
       </c>
       <c r="AD7">
         <v>-7200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>4710000.0</v>
       </c>
       <c r="F8">
         <v>12027000.0</v>
       </c>
       <c r="G8">
         <v>6993000.0</v>
       </c>
       <c r="H8">
         <v>-32508000.0</v>
       </c>
       <c r="I8">
         <v>-11827000.0</v>
       </c>
       <c r="J8">
         <v>4872000.0</v>
       </c>
       <c r="K8">
         <v>8052000.0</v>
       </c>
@@ -31814,51 +32069,51 @@
       <c r="O8">
         <v>16480000.0</v>
       </c>
       <c r="P8">
         <v>29179000.0</v>
       </c>
       <c r="Q8">
         <v>-30564000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
         <v>-6970000.0</v>
       </c>
       <c r="C9">
         <v>-8056000.0</v>
       </c>
       <c r="D9">
         <v>12007000.0</v>
       </c>
       <c r="E9">
         <v>6380000.0</v>
       </c>
       <c r="F9">
         <v>6631000.0</v>
       </c>
       <c r="G9">
         <v>7092000.0</v>
       </c>
       <c r="H9">
         <v>-33697000.0</v>
       </c>
       <c r="I9">
         <v>-10541000.0</v>
       </c>
@@ -31898,53 +32153,55 @@
       <c r="U9">
         <v>-21131000.0</v>
       </c>
       <c r="V9">
         <v>89183000.0</v>
       </c>
       <c r="W9">
         <v>93355000.0</v>
       </c>
       <c r="X9">
         <v>81021000.0</v>
       </c>
       <c r="Y9">
         <v>-5848000.0</v>
       </c>
       <c r="Z9">
         <v>-58161000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>215</v>
+      </c>
+      <c r="B10">
+        <v>2510000.0</v>
+      </c>
       <c r="C10">
         <v>4473000.0</v>
       </c>
       <c r="D10">
         <v>-2994000.0</v>
       </c>
       <c r="E10">
         <v>2640000.0</v>
       </c>
       <c r="F10">
         <v>3285000.0</v>
       </c>
       <c r="G10">
         <v>3031000.0</v>
       </c>
       <c r="H10">
         <v>-1180000.0</v>
       </c>
       <c r="I10">
         <v>3053000.0</v>
       </c>
       <c r="J10">
         <v>8742000.0</v>
       </c>
       <c r="K10">
@@ -31988,51 +32245,51 @@
       </c>
       <c r="X10">
         <v>-16356000.0</v>
       </c>
       <c r="Y10">
         <v>-8937000.0</v>
       </c>
       <c r="Z10">
         <v>-3435000.0</v>
       </c>
       <c r="AA10">
         <v>-7662000.0</v>
       </c>
       <c r="AB10">
         <v>-2800000.0</v>
       </c>
       <c r="AC10">
         <v>800000.0</v>
       </c>
       <c r="AD10">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1922000.0</v>
       </c>
       <c r="F11">
         <v>-2744000.0</v>
       </c>
       <c r="G11">
         <v>374000.0</v>
       </c>
       <c r="H11">
         <v>2320000.0</v>
       </c>
       <c r="I11">
         <v>698000.0</v>
       </c>
       <c r="J11">
         <v>-7055000.0</v>
       </c>
       <c r="K11">
         <v>-28011000.0</v>
       </c>
@@ -32048,51 +32305,51 @@
       <c r="O11">
         <v>-47866000.0</v>
       </c>
       <c r="P11">
         <v>-1208000.0</v>
       </c>
       <c r="Q11">
         <v>-8289000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>52599000.0</v>
       </c>
       <c r="F12">
         <v>74646000.0</v>
       </c>
       <c r="G12">
         <v>81900000.0</v>
       </c>
       <c r="H12">
         <v>74298000.0</v>
       </c>
       <c r="I12">
         <v>55417000.0</v>
       </c>
       <c r="J12">
         <v>96631000.0</v>
       </c>
       <c r="K12">
         <v>17761000.0</v>
       </c>
@@ -32108,101 +32365,101 @@
       <c r="O12">
         <v>8716000.0</v>
       </c>
       <c r="P12">
         <v>247506000.0</v>
       </c>
       <c r="Q12">
         <v>107092000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-19189000.0</v>
       </c>
       <c r="F13">
         <v>-47829000.0</v>
       </c>
       <c r="G13">
         <v>-56629000.0</v>
       </c>
       <c r="H13">
         <v>-40079000.0</v>
       </c>
       <c r="I13">
         <v>-65669000.0</v>
       </c>
       <c r="J13">
         <v>-107329000.0</v>
       </c>
       <c r="K13">
         <v>2982000.0</v>
       </c>
       <c r="L13">
         <v>-34601000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>41627000.0</v>
       </c>
       <c r="C14">
         <v>14645000.0</v>
       </c>
       <c r="D14">
         <v>16887000.0</v>
       </c>
       <c r="E14">
         <v>19734000.0</v>
       </c>
       <c r="F14">
         <v>16766000.0</v>
       </c>
       <c r="G14">
         <v>14786000.0</v>
       </c>
       <c r="H14">
         <v>9145000.0</v>
       </c>
       <c r="I14">
         <v>9394000.0</v>
       </c>
@@ -32250,103 +32507,103 @@
       </c>
       <c r="X14">
         <v>44177000.0</v>
       </c>
       <c r="Y14">
         <v>33636000.0</v>
       </c>
       <c r="Z14">
         <v>30818000.0</v>
       </c>
       <c r="AA14">
         <v>20594000.0</v>
       </c>
       <c r="AB14">
         <v>14600000.0</v>
       </c>
       <c r="AC14">
         <v>12200000.0</v>
       </c>
       <c r="AD14">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
-        <v>-36855000.0</v>
+        <v>36855000.0</v>
       </c>
       <c r="C15">
-        <v>-31699000.0</v>
+        <v>31699000.0</v>
       </c>
       <c r="D15">
-        <v>-14417000.0</v>
+        <v>14417000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
         <v>80000000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>10113000.0</v>
       </c>
       <c r="T15">
-        <v>-2791000.0</v>
+        <v>2791000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
-        <v>-500000.0</v>
+        <v>500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>132280000.0</v>
       </c>
       <c r="C16">
         <v>131753000.0</v>
       </c>
       <c r="D16">
         <v>119021000.0</v>
       </c>
       <c r="E16">
         <v>118884000.0</v>
       </c>
       <c r="F16">
         <v>325178000.0</v>
       </c>
       <c r="G16">
         <v>109684000.0</v>
       </c>
       <c r="H16">
         <v>108687000.0</v>
       </c>
       <c r="I16">
         <v>32731000.0</v>
       </c>
@@ -32394,99 +32651,99 @@
       </c>
       <c r="X16">
         <v>161235000.0</v>
       </c>
       <c r="Y16">
         <v>33474000.0</v>
       </c>
       <c r="Z16">
         <v>39675000.0</v>
       </c>
       <c r="AA16">
         <v>33742000.0</v>
       </c>
       <c r="AB16">
         <v>44700000.0</v>
       </c>
       <c r="AC16">
         <v>23500000.0</v>
       </c>
       <c r="AD16">
         <v>19000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-82000.0</v>
       </c>
       <c r="K17">
         <v>-192000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17">
         <v>156000.0</v>
       </c>
       <c r="N17">
         <v>-8844000.0</v>
       </c>
       <c r="O17">
         <v>-1837000.0</v>
       </c>
       <c r="P17">
         <v>-10066000.0</v>
       </c>
       <c r="Q17">
         <v>-1316000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>216664000.0</v>
       </c>
       <c r="C18">
         <v>156969000.0</v>
       </c>
       <c r="D18">
         <v>105614000.0</v>
       </c>
       <c r="E18">
         <v>135566000.0</v>
       </c>
       <c r="F18">
         <v>180663000.0</v>
       </c>
       <c r="G18">
         <v>170188000.0</v>
       </c>
       <c r="H18">
         <v>67911000.0</v>
       </c>
       <c r="I18">
         <v>50255000.0</v>
       </c>
@@ -32534,53 +32791,55 @@
       </c>
       <c r="X18">
         <v>133015000.0</v>
       </c>
       <c r="Y18">
         <v>45359000.0</v>
       </c>
       <c r="Z18">
         <v>-2569000.0</v>
       </c>
       <c r="AA18">
         <v>-2817000.0</v>
       </c>
       <c r="AB18">
         <v>-21700000.0</v>
       </c>
       <c r="AC18">
         <v>10000000.0</v>
       </c>
       <c r="AD18">
         <v>-43900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>-46957000.0</v>
+      </c>
       <c r="C19">
         <v>-107783000.0</v>
       </c>
       <c r="D19">
         <v>-88506000.0</v>
       </c>
       <c r="E19">
         <v>-326751000.0</v>
       </c>
       <c r="F19">
         <v>121920000.0</v>
       </c>
       <c r="G19">
         <v>-116424000.0</v>
       </c>
       <c r="H19">
         <v>12958000.0</v>
       </c>
       <c r="I19">
         <v>-34760000.0</v>
       </c>
       <c r="J19">
         <v>-5315000.0</v>
       </c>
       <c r="K19">
@@ -32598,101 +32857,105 @@
       <c r="O19">
         <v>99379000.0</v>
       </c>
       <c r="P19">
         <v>-936000.0</v>
       </c>
       <c r="Q19">
         <v>40581000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>225</v>
+      </c>
+      <c r="B20">
+        <v>1643000.0</v>
+      </c>
       <c r="C20">
         <v>2234000.0</v>
       </c>
       <c r="D20">
         <v>2545000.0</v>
       </c>
       <c r="E20">
         <v>1197000.0</v>
       </c>
       <c r="F20">
         <v>861000.0</v>
       </c>
       <c r="G20">
         <v>5723000.0</v>
       </c>
       <c r="H20">
         <v>1774000.0</v>
       </c>
       <c r="I20">
         <v>1682000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>226</v>
+      </c>
+      <c r="B21">
+        <v>-5466000.0</v>
+      </c>
       <c r="C21">
         <v>-1133000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
         <v>10446000.0</v>
       </c>
       <c r="L21">
         <v>28000000.0</v>
       </c>
       <c r="M21">
         <v>-374000.0</v>
       </c>
       <c r="N21">
         <v>5104000.0</v>
@@ -32700,51 +32963,51 @@
       <c r="O21">
         <v>-19040000.0</v>
       </c>
       <c r="P21">
         <v>-989000.0</v>
       </c>
       <c r="Q21">
         <v>-5292000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>159914000.0</v>
       </c>
       <c r="C22">
         <v>147590000.0</v>
       </c>
       <c r="D22">
         <v>147652000.0</v>
       </c>
       <c r="E22">
         <v>95867000.0</v>
       </c>
       <c r="F22">
         <v>109637000.0</v>
       </c>
       <c r="G22">
         <v>124264000.0</v>
       </c>
       <c r="H22">
         <v>69982000.0</v>
       </c>
       <c r="I22">
         <v>55181000.0</v>
       </c>
@@ -32792,51 +33055,51 @@
       </c>
       <c r="X22">
         <v>119168000.0</v>
       </c>
       <c r="Y22">
         <v>67472000.0</v>
       </c>
       <c r="Z22">
         <v>38355000.0</v>
       </c>
       <c r="AA22">
         <v>22184000.0</v>
       </c>
       <c r="AB22">
         <v>10900000.0</v>
       </c>
       <c r="AC22">
         <v>4300000.0</v>
       </c>
       <c r="AD22">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>-10090000.0</v>
       </c>
       <c r="C23">
         <v>-3712000.0</v>
       </c>
       <c r="D23">
         <v>-3209000.0</v>
       </c>
       <c r="E23">
         <v>-5809000.0</v>
       </c>
       <c r="F23">
         <v>-5511000.0</v>
       </c>
       <c r="G23">
         <v>-912000.0</v>
       </c>
       <c r="H23">
         <v>-2740000.0</v>
       </c>
       <c r="I23">
         <v>-3345000.0</v>
       </c>
@@ -32884,51 +33147,51 @@
       </c>
       <c r="X23">
         <v>-584000.0</v>
       </c>
       <c r="Y23">
         <v>-1054000.0</v>
       </c>
       <c r="Z23">
         <v>-30000.0</v>
       </c>
       <c r="AA23">
         <v>-4125000.0</v>
       </c>
       <c r="AB23">
         <v>-2100000.0</v>
       </c>
       <c r="AC23">
         <v>-7200000.0</v>
       </c>
       <c r="AD23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-314131000.0</v>
       </c>
       <c r="F24">
         <v>64777000.0</v>
       </c>
       <c r="G24">
         <v>103000.0</v>
       </c>
       <c r="H24">
         <v>-85000.0</v>
       </c>
       <c r="I24">
         <v>-34760000.0</v>
       </c>
       <c r="J24">
         <v>-5315000.0</v>
       </c>
       <c r="K24">
         <v>3600000.0</v>
       </c>
@@ -32966,51 +33229,51 @@
         <v>-826000.0</v>
       </c>
       <c r="W24">
         <v>1054000.0</v>
       </c>
       <c r="X24">
         <v>-10000.0</v>
       </c>
       <c r="Y24">
         <v>-163000.0</v>
       </c>
       <c r="Z24">
         <v>23000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
         <v>-200000.0</v>
       </c>
       <c r="AD24">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>29498000.0</v>
       </c>
       <c r="C25">
         <v>38172000.0</v>
       </c>
       <c r="D25">
         <v>25392000.0</v>
       </c>
       <c r="E25">
         <v>44568000.0</v>
       </c>
       <c r="F25">
         <v>44344000.0</v>
       </c>
       <c r="G25">
         <v>48168000.0</v>
       </c>
       <c r="H25">
         <v>43468000.0</v>
       </c>
       <c r="I25">
         <v>31940000.0</v>
       </c>
@@ -33058,51 +33321,51 @@
       </c>
       <c r="X25">
         <v>718000.0</v>
       </c>
       <c r="Y25">
         <v>848000.0</v>
       </c>
       <c r="Z25">
         <v>10000.0</v>
       </c>
       <c r="AA25">
         <v>852000.0</v>
       </c>
       <c r="AB25">
         <v>-100000.0</v>
       </c>
       <c r="AC25">
         <v>2400000.0</v>
       </c>
       <c r="AD25">
         <v>300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-120793000.0</v>
       </c>
       <c r="C26">
         <v>-6769000.0</v>
       </c>
       <c r="D26">
         <v>-8301000.0</v>
       </c>
       <c r="E26">
         <v>-23117000.0</v>
       </c>
       <c r="F26">
         <v>-25296000.0</v>
       </c>
       <c r="G26">
         <v>-17862000.0</v>
       </c>
       <c r="H26">
         <v>-3875000.0</v>
       </c>
       <c r="I26">
         <v>-3345000.0</v>
       </c>
@@ -33134,51 +33397,51 @@
         <v>-201119000.0</v>
       </c>
       <c r="S26">
         <v>-14055000.0</v>
       </c>
       <c r="T26">
         <v>-224264000.0</v>
       </c>
       <c r="U26">
         <v>-166161000.0</v>
       </c>
       <c r="V26">
         <v>-200158000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
         <v>11730000.0</v>
       </c>
       <c r="C27">
         <v>10188000.0</v>
       </c>
       <c r="D27">
         <v>8078000.0</v>
       </c>
       <c r="E27">
         <v>8751000.0</v>
       </c>
       <c r="F27">
         <v>14972000.0</v>
       </c>
       <c r="G27">
         <v>13379000.0</v>
       </c>
       <c r="H27">
         <v>9274000.0</v>
       </c>
       <c r="I27">
         <v>5614000.0</v>
       </c>
@@ -33220,51 +33483,51 @@
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>248000.0</v>
       </c>
       <c r="Y27">
         <v>52000.0</v>
       </c>
       <c r="Z27">
         <v>52000.0</v>
       </c>
       <c r="AA27">
         <v>-778000.0</v>
       </c>
       <c r="AB27">
         <v>100000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-171072000.0</v>
       </c>
       <c r="C28">
         <v>-41079000.0</v>
       </c>
       <c r="D28">
         <v>-23382000.0</v>
       </c>
       <c r="E28">
         <v>-27729000.0</v>
       </c>
       <c r="F28">
         <v>-29946000.0</v>
       </c>
       <c r="G28">
         <v>-13051000.0</v>
       </c>
       <c r="H28">
         <v>-4841000.0</v>
       </c>
       <c r="I28">
         <v>-1663000.0</v>
       </c>
@@ -33312,51 +33575,51 @@
       </c>
       <c r="X28">
         <v>81409000.0</v>
       </c>
       <c r="Y28">
         <v>-44497000.0</v>
       </c>
       <c r="Z28">
         <v>54908000.0</v>
       </c>
       <c r="AA28">
         <v>26889000.0</v>
       </c>
       <c r="AB28">
         <v>42700000.0</v>
       </c>
       <c r="AC28">
         <v>-4900000.0</v>
       </c>
       <c r="AD28">
         <v>56700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>225240000.0</v>
       </c>
       <c r="C29">
         <v>161594000.0</v>
       </c>
       <c r="D29">
         <v>112025000.0</v>
       </c>
       <c r="E29">
         <v>148186000.0</v>
       </c>
       <c r="F29">
         <v>191116000.0</v>
       </c>
       <c r="G29">
         <v>179956000.0</v>
       </c>
       <c r="H29">
         <v>73085000.0</v>
       </c>
       <c r="I29">
         <v>56987000.0</v>
       </c>
@@ -33404,51 +33667,51 @@
       </c>
       <c r="X29">
         <v>233287000.0</v>
       </c>
       <c r="Y29">
         <v>106230000.0</v>
       </c>
       <c r="Z29">
         <v>51981000.0</v>
       </c>
       <c r="AA29">
         <v>25636000.0</v>
       </c>
       <c r="AB29">
         <v>34200000.0</v>
       </c>
       <c r="AC29">
         <v>22200000.0</v>
       </c>
       <c r="AD29">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-53641000.0</v>
       </c>
       <c r="C30">
         <v>-107783000.0</v>
       </c>
       <c r="D30">
         <v>-88506000.0</v>
       </c>
       <c r="E30">
         <v>-326751000.0</v>
       </c>
       <c r="F30">
         <v>54324000.0</v>
       </c>
       <c r="G30">
         <v>-165908000.0</v>
       </c>
       <c r="H30">
         <v>7699000.0</v>
       </c>
       <c r="I30">
         <v>-41492000.0</v>
       </c>
@@ -33515,2300 +33778,2317 @@
       <c r="AD30">
         <v>-45200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
+        <v>132280000.0</v>
+      </c>
+      <c r="C2">
         <v>180779000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>193677000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>153649000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>131753000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>238822000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>128889000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>126831000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119021000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>174115000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150009000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>99321000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>118884000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>149311000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>149940000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>191653000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>325178000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>271595000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>91343000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90031000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>109684000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62120000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95536000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41932000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108687000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77411000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>51441000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39136000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>32731000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>32366000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>33964000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24987000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18899000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17065000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40273000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14643000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>50882000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55659000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>49663000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>47536000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>66919000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>68940000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>63266000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>69244000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>93832000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>126926000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>138608000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>264188000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>318761000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30924000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>165921000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>223816000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>240559000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>242828000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>209312000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>229388000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>280592000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>289101000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>228821000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>239261000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>289482000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>283515000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>150326000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>215944000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>284473000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>248064000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>243828000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>159121000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>244743000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>225036000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>181367000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>214909000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>237705000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>199631000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>99161000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>165593000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>188058000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>116157000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>90589000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>99022000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>132308000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>90241000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>217044000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>432268000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>349458000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>274545000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>187404000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>158716000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>161235000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>78328000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>73284000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>27139000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33474000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>13541000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5947000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4148000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>39675000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9188000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>273000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6404000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>33742000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>40447000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>67102000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>42343000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>44745000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>39700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>32000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>41400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>23500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>15100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>18900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
+        <v>1740000</v>
+      </c>
+      <c r="C3">
         <v>2234000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1853000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2752000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1737000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1628000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>975000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>824000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1198000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1610000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1189000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1687000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1925000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3515000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2340000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2023000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4742000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4177000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3217000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2017000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1042000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2289000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4040000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2424000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1015000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1954000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1812000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>929000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>479000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2780000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1215000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1377000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1360000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2906000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1280000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1411000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>735000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>777000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1382000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1094000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>876000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3769000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2932000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1625000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3369000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2598000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3527000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3563000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3468000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3034000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6597000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5928000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4077000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8448000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9506000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7687000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>12303000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10889000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19558000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>24094000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23792000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>45339000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>38788000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>23399000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>19757000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>23758000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>20193000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>15238000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14898000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>13980000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13404000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7656000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>18814000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13501000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>12755000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>14518000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>16812000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9452000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>16870000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>25608000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>17543000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>26394000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>28336000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>45359000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>25537000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>48779000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>40499000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>33744000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>19759000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>46902000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>39768000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>13602000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>14263000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>20098000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>14357000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>12819000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>13597000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>16945000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>9485000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>15656000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>12464000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>12974000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6343000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6157000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2979000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>10000000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>13000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>15000000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>17900000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>6500000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000</v>
       </c>
       <c r="DJ3">
         <v>1800000</v>
       </c>
+      <c r="DK3">
+        <v>1800000</v>
+      </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-19563000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-30427000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-629000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-41713000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-133525000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>53583000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>180252000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1312000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-19653000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>47564000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-33416000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>53604000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-66755000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>25970000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>12305000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>6405000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>365000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1598000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>8977000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>6088000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1834000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-23208000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>25630000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-36239000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-6152000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5996000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>2127000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-19383000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>5674000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-5978000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-24588000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-33096000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-54556000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>156202000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-57904000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-16791000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-2206000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>33516000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-20076000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-51204000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-8509000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>60280000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-10440000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-50221000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>5967000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>133188000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-65623000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-69122000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-48992000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2313000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14250000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-31923000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-48509000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>24579000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1433000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-22755000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-22374000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2868000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9131000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-5996000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>23889000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33935000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11831000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-27558000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-18027000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-21175000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-18698000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10697000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-16410000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-61267000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>49352000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-11327000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6210000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-30523000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>4061000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-9648000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13244000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-41747000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>6000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-104876000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-53496000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-33729000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>120521000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>14943000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-17738000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-67115000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-105786000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>44131000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-37435000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-53295000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>48798000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>88141000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-110718000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-50056000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
+        <v>32841000.0</v>
+      </c>
+      <c r="C6">
         <v>-48499000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12898000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40028000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>21896000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-107069000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>109933000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2058000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7810000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-55094000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24106000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>50688000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19563000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-30427000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-629000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-41713000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-133525000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>53583000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>180252000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1312000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19653000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47564000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-33416000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>53604000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-66755000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>31276000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>25970000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12305000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6405000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>365000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1598000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8977000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6088000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1834000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-23208000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>25630000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-36239000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-6152000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5996000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2127000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-19383000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2021000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5674000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5978000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-24588000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-33094000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11682000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-125580000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-54573000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>288019000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-134997000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-57895000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-16743000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2268000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>33516000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-20076000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-51204000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-8509000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>60280000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-10440000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-50221000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>5967000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>133189000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-65618000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-68529000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>36409000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4236000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>84707000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-85622000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>19707000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>43669000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-33542000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-22796000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>15847000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>100470000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-66432000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-22465000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>73659000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>25568000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-8433000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-33286000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>42067000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-126803000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-215224000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>82810000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>74913000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>87141000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>28688000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2519000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>82907000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>5044000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>46145000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-6335000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>19933000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>7594000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1799000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-35527000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>30487000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8915000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-6131000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-27338000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-6705000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-26655000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>24759000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-2402000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>7700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>17600000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>17900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-4500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>13500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
+        <v>-2828000.0</v>
+      </c>
+      <c r="C7">
         <v>-20422000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-19713000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19559000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-783000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-38377000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2123000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-11957000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-20628000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-31190000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11065000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-48992000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6959000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14250000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-31923000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>419000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14387000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12453000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-12286000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-12357000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-18374000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2868000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-13131000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-64298000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5996000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>23889000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-33935000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3755000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-27558000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-18027000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-21175000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-12139000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-10697000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-16410000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-61267000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>32176000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-11327000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-6210000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-30523000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-20047000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3346000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-10565000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-13244000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-29633000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-7166000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-29043000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>62761000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>36490000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-53496000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-33729000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-20959000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>14943000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-17738000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-67115000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-74397000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>44131000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-37435000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-53295000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-63426000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>88141000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-110718000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-50056000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>9230000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>109569000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-42931000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-4755000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-32740000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>64321000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-26815000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-24484000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-39118000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>56732000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-51564000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>36996000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-28413000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>30273000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-54857000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>35201000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-8392000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>30612000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2251000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>32351000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>36363000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>67179000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-8835000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>35497000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>25439000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>26404000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>8024000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2380000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>20173000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-39906000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>10611000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>13727000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2461000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-110000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-12561000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-14254000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1367000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>204000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>37948000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1737000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-1800000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>6400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>4600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-2800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>5200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>800000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>4710000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>12027000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>6993000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-11827000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>4872000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>8052000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>21135000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>26546000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>16480000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-      <c r="BF8">
+      <c r="BF8"/>
+      <c r="BG8">
         <v>29179000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-      <c r="BJ8">
+      <c r="BJ8"/>
+      <c r="BK8">
         <v>-30564000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -35816,158 +36096,159 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>15929000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>6380000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>6380000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>6631000.0</v>
       </c>
       <c r="T9">
         <v>6631000.0</v>
       </c>
       <c r="U9">
         <v>6631000.0</v>
       </c>
       <c r="V9">
-        <v>7092000.0</v>
+        <v>6631000.0</v>
       </c>
       <c r="W9">
         <v>7092000.0</v>
       </c>
       <c r="X9">
         <v>7092000.0</v>
       </c>
       <c r="Y9">
         <v>7092000.0</v>
       </c>
       <c r="Z9">
-        <v>-33697000.0</v>
+        <v>7092000.0</v>
       </c>
       <c r="AA9">
         <v>-33697000.0</v>
       </c>
       <c r="AB9">
         <v>-33697000.0</v>
       </c>
       <c r="AC9">
         <v>-33697000.0</v>
       </c>
       <c r="AD9">
+        <v>-33697000.0</v>
+      </c>
+      <c r="AE9">
         <v>-10541000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>5129000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>6925000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-1517000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>13281000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
+      <c r="BF9"/>
       <c r="BG9">
         <v>29917000.0</v>
       </c>
-      <c r="BH9"/>
+      <c r="BH9">
+        <v>29917000.0</v>
+      </c>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
@@ -35977,342 +36258,344 @@
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
-      <c r="DJ9">
+      <c r="DJ9"/>
+      <c r="DK9">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-2994000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
+      <c r="N10"/>
       <c r="O10">
         <v>2640000.0</v>
       </c>
-      <c r="P10"/>
+      <c r="P10">
+        <v>2640000.0</v>
+      </c>
       <c r="Q10"/>
-      <c r="R10">
-[...1 lines deleted...]
-      </c>
+      <c r="R10"/>
       <c r="S10">
         <v>3285000.0</v>
       </c>
       <c r="T10">
         <v>3285000.0</v>
       </c>
       <c r="U10">
         <v>3285000.0</v>
       </c>
       <c r="V10">
-        <v>3031000.0</v>
+        <v>3285000.0</v>
       </c>
       <c r="W10">
         <v>3031000.0</v>
       </c>
       <c r="X10">
         <v>3031000.0</v>
       </c>
       <c r="Y10">
         <v>3031000.0</v>
       </c>
       <c r="Z10">
-        <v>-1180000.0</v>
+        <v>3031000.0</v>
       </c>
       <c r="AA10">
         <v>-1180000.0</v>
       </c>
       <c r="AB10">
         <v>-1180000.0</v>
       </c>
       <c r="AC10">
         <v>-1180000.0</v>
       </c>
       <c r="AD10">
+        <v>-1180000.0</v>
+      </c>
+      <c r="AE10">
         <v>3053000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>8742000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>2783000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>6160000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-1877000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>40257000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>16244000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
+      <c r="BF10"/>
       <c r="BG10">
         <v>3418000.0</v>
       </c>
-      <c r="BH10"/>
+      <c r="BH10">
+        <v>3418000.0</v>
+      </c>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-1542000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>1922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>-2744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>-5384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>698000.0</v>
       </c>
-      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-      <c r="AH11">
+      <c r="AH11"/>
+      <c r="AI11">
         <v>-7055000.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>-28011000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-7144000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-22370000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>-47866000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>-1208000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>-8289000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
@@ -36320,341 +36603,343 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-8459000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13925000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12754000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11479000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11249000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17117000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>53421000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5226000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19928000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8520000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23508000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6828000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25410000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26154000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22083000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>17455000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14904000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19856000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18521000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13878000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10831000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12187000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>61217000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9232000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13055000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13127000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-14863000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16465000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5826000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10333000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>40804000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16765000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11237000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>25153000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>7286000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>66556000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>13168000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15440000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-114437000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13691000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>97177000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12285000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>193831000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>17454000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>16671000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19550000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>14428000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>37535000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>23580000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>31549000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>11065000.0</v>
       </c>
       <c r="N13">
+        <v>11065000.0</v>
+      </c>
+      <c r="O13">
         <v>7784000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>14250000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-9300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-31923000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-37477000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14387000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12453000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-12286000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-27992000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-22374000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2868000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-9131000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-24037000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5996000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>23889000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-33935000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1091000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -36694,1723 +36979,1746 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
+        <v>9347000.0</v>
+      </c>
+      <c r="C14">
         <v>9657000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10015000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10148000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11807000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5507000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3053000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3069000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3016000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3449000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3914000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4369000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5155000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4878000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5065000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4909000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4882000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4964000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3887000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3913000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4002000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4001000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3995000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4151000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2639000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2393000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2284000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2235000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2233000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2345000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2364000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2103000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2582000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2622000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3582000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3876000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3910000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5761000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5215000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5202000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6569000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5077000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5962000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7187000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6712000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12489000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13141000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14394000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15431000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16531000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18384000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18940000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19295000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>21258000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20429000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>20020000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20106000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>22048000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>22446000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>20507000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>20366000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19811000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>17843000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17217000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>16753000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17558000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>16343000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>16893000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>16802000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>17618000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>19027000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>19640000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>21403000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>20439000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>19301000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>19662000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>18781000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>21578000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>21886000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>21942000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21009000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>20787000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>20735000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>19924000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>17274000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>16699000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>14928000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>13337000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>12852000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>13220000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>21050000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>661000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>9246000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>8922000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>8431000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>8177000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>8106000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>8228000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7756000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7709000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7125000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5630000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>5278000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>5124000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4562000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4200000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3800000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>3500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>3100000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2900000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>3200000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>3100000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>3000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
-        <v>-9472000.0</v>
+        <v>10278000.0</v>
       </c>
       <c r="C15">
-        <v>-9665000.0</v>
+        <v>9472000.0</v>
       </c>
       <c r="D15">
-        <v>-8516000.0</v>
+        <v>9665000.0</v>
       </c>
       <c r="E15">
-        <v>-9202000.0</v>
+        <v>8516000.0</v>
       </c>
       <c r="F15">
-        <v>-8543000.0</v>
+        <v>9202000.0</v>
       </c>
       <c r="G15">
-        <v>-8543000.0</v>
+        <v>8543000.0</v>
       </c>
       <c r="H15">
-        <v>-7416000.0</v>
+        <v>8543000.0</v>
       </c>
       <c r="I15">
-        <v>-7197000.0</v>
+        <v>7416000.0</v>
       </c>
       <c r="J15">
-        <v>-7195000.0</v>
+        <v>7197000.0</v>
       </c>
       <c r="K15">
-        <v>-7222000.0</v>
-[...2 lines deleted...]
-      <c r="M15">
+        <v>7195000.0</v>
+      </c>
+      <c r="L15">
+        <v>7222000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>23569000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>56978000.0</v>
       </c>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>154913000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>450000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>1214000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>1249000.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
+      <c r="BV15"/>
       <c r="BW15">
-        <v>-1177000.0</v>
+        <v>2791000.0</v>
       </c>
       <c r="BX15">
-        <v>-20000.0</v>
+        <v>1177000.0</v>
       </c>
       <c r="BY15">
-        <v>-230000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>20000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>230000.0</v>
+      </c>
+      <c r="CA15"/>
       <c r="CB15">
-        <v>-696000.0</v>
+        <v>3633000.0</v>
       </c>
       <c r="CC15">
-        <v>-903000.0</v>
-[...2 lines deleted...]
-      <c r="CE15">
+        <v>696000.0</v>
+      </c>
+      <c r="CD15">
+        <v>903000.0</v>
+      </c>
+      <c r="CE15"/>
+      <c r="CF15">
         <v>202341000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
+        <v>165121000.0</v>
+      </c>
+      <c r="C16">
         <v>132280000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>180779000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>193677000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>153649000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>131753000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>238822000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>128889000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>126831000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>119021000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>174115000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>150009000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>99321000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>118884000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>149311000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>149940000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>191653000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>325178000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>271595000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>91343000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>90031000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>109684000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62120000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>95536000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>41932000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>108687000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>77411000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>51441000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>39136000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32731000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>32366000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>33964000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24987000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18899000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17065000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>40273000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14643000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>49507000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>55659000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>49663000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>47536000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>66919000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>68940000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>63266000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>69244000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>93832000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>126926000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>138608000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>264188000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>318943000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30924000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>165921000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>223816000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>240560000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>242828000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>209312000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>229388000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>280592000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>289101000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>228821000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>239261000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>289482000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>283515000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>150326000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>215944000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>284473000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>248064000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>243828000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>159121000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>244743000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>225036000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>181367000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>214909000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>215478000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>199631000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>99161000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>165593000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>189816000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>116157000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>90589000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>99022000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>132308000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>90241000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>217044000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>432268000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>349458000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>274545000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>187404000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>158716000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>161235000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>78328000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>73284000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>27139000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>33474000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>13541000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5947000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4148000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>39675000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9188000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>273000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6404000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>33742000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>40447000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>67102000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>42343000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>44700000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>39700000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>17600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>41400000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-4500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>2800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>2700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>15100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>18900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-130000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>15000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>18000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-42000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-114000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>217000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-253000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-80000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-30000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>288000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>35000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>10000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-10362000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>1813000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3194000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1937000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-1235000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-6216000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3677000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-7986000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-4301000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1150000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1071000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-374000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>4018000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-2103000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-2857000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
+        <v>67649000.0</v>
+      </c>
+      <c r="C18">
         <v>37876000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>39372000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>76026000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>63390000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15971000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>50003000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>37701000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>53294000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11582000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>31424000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>59961000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2647000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>37031000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>50521000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30602000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17412000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>42733000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>58244000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>36020000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>43666000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>39914000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28349000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>58172000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>43753000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14260000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>30165000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>39540000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12466000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35912000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2326000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2281000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9736000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4412000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3859000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3396000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-39788000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-10579000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8285000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>15563000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-11486000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4452000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2660000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8044000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-23545000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-20077000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-23387000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-49428000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-38888000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-10996000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-17464000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-58706000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-18274000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-57740000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>6411000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8462000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5049000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10144000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>75107000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>31002000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>35864000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>9405000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>130862000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-29002000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>33711000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>47097000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>145499000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-12233000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>33801000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>13796000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>77490000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>24879000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>16701000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-4928000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>92226000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-14750000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>71679000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-7749000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>66356000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-16784000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>105094000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>62701000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>78325000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>25315000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>86258000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>67232000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>85051000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>10610000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>70480000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>66416000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>44811000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-5271000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>12796000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>34707000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-29103000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>16843000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>22912000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>18893000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>7294000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-10459000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-18297000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>2798000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>3652000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-12450000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>3183000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>6000000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-2300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-15100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-10300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>8500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-2500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>2100000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>-5321000.0</v>
+      </c>
       <c r="C19">
+        <v>-22635000.0</v>
+      </c>
+      <c r="D19">
         <v>-22556000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-8436000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1182000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-115055000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>67409000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-29336000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-30801000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-57315000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-721000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9112000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-19433000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-71043000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11733000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-60661000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-135172000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>34379000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>178785000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-29643000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-61601000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3767000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-56164000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5167000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-58860000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>47044000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5211000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-27285000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3638000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-35589000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4267000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6638000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1542000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2605000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-27102000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>20068000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>4324000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4277000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-2678000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-27544000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-7815000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>3036000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2849000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-505000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-14133000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-15490000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>20585000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-10000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-75000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>69694000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>29695000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-148000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>138000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-636000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-32000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-108000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-160000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-683000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>3373000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>43737000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-5846000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>225</v>
+      </c>
+      <c r="B20">
+        <v>502000.0</v>
+      </c>
       <c r="C20">
+        <v>62000.0</v>
+      </c>
+      <c r="D20">
         <v>286000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>317000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>978000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>64000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>365000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>285000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1520000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1796000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>436000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>66000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>247000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>281000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>67000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>190000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>659000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>68000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>170000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>309000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -38460,3186 +38768,3219 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>226</v>
+      </c>
+      <c r="B21">
+        <v>-1324000.0</v>
+      </c>
       <c r="C21">
+        <v>-1296000.0</v>
+      </c>
+      <c r="D21">
         <v>-1249000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1225000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1696000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>10360000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>86000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-250000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>500000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>300000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-384000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-694000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6396000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-17981000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-412000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-547000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-134000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-111000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-103000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-641000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1072000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1635000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-3980000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-749000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>53951000.0</v>
+      </c>
+      <c r="C22">
         <v>35348000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39850000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>41028000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>43688000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31464000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38255000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38429000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39442000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17188000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41307000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>54673000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34484000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15955000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22067000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25767000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>32078000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24466000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27769000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26649000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>30753000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>27051000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>39940000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28167000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>29106000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>27516000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>18234000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-559000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24791000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14071000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14857000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8751000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17502000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-44382000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3022000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4286000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5177000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-32876000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-686000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>11839000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3011000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>142724000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-45235000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-20723000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-24881000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-25488000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-47968000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-46564000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-58143000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-30606000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-87064000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-31390000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-15203000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-61492000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-33146000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-100234000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>52076000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-120449000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10634000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>55353000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>73035000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12102000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>26131000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>64318000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>55222000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>30680000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>20792000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6490000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>23257000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>31214000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-147000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12691000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>16384000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8829000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15561000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5125000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>30038000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>20664000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>20715000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-47509000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>52699000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>64558000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>60635000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>47063000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>61622000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>55182000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>42965000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>39713000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>41759000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>53416000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>46147000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>379000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>19226000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>31007000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>14172000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>10328000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>11965000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>19294000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>7822000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4957000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6282000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>11894000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>4391000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2427000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3472000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>4300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>227</v>
+      </c>
+      <c r="B23">
+        <v>-10250000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-300000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-9301000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1134000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-276000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-29336000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3435000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-57315000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1848000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2209000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-211000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>67000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5596000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3477000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>170000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2032000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-18000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-205000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-687000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-48000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-130000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-30000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2532000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-32000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-95000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-237000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2981000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-17000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-69000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-173000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-928000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>38000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>273000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-102000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>86000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1867000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-250000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-9700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1310000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1020000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-384000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-598000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-558000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>86470000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-97878000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5818000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2263000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3555000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>55000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>163000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>159000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2092000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>21000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>131000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>64000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>43000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>171000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>21000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>38000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>330000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>77000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>26000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3077000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>302000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>641000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1925000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>18662000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>51000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1330000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1623000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>197194000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>206526000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1046000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-2338000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-817000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-4789000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-75859000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-584000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9973000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-9973000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-12858000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1054000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>35443000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-19137000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-59917000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-30000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-92000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2944000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-8636000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-27829000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-4225000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-2599000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-1100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>2500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-6900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>14700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1757000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-137766000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-29603000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-55705000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>468000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7425000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-19433000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-67528000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-43770000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-60661000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-142172000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>269739000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>121838000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-29643000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-61601000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>103000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-61918000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5167000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-92925000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-94000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5211000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3638000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-35589000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4267000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6638000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1542000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2605000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-27102000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>20068000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4324000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-62000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3400000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-7877000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>177000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2272000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2018000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-505000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-387000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>11000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-11000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-15490000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-48000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2503000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>10000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>174000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1413000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-108000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-12000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>12509000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-4086000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-8548000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6344000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>7000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>86000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>304000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-309000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>238000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-48000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-56000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-266000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-542000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-261000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>772000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>433000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-2212000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-5000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>909000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1100000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>909000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-254000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-105000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-5000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-520000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-382000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>688000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-612000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1119000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>109000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>28000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-202000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>5156000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-5294000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>14667000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-276000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-177000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-101000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>204000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-89000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>23000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>-500000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>300000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-200000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>1600000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-1600000.0</v>
       </c>
-      <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>5745000.0</v>
+      </c>
+      <c r="C25">
         <v>11697000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7913000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5457000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7558000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14340000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8733000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6913000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8186000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12244000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14972000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-13151000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11327000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12056000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7905000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10892000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13715000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7984000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10192000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12449000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13719000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10850000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11519000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12325000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13474000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11440000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8887000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11432000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11709000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10361000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7900000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6697000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6982000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5920000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6404000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6888000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8224000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9611000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>15584000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>359000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9789000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16966000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>40536000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>17152000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10297000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9937000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>20067000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12474000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5945000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-116315000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>33535000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>44811000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6712000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>51530000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>28799000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>68137000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>61466000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-120449000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-168000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12383000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>15350000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>100336000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>31805000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>19352000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4995000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>17886000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>22036000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>14899000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9943000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>911000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>21636000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>27019000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>21407000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>17900000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>13641000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>26086000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3101000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>802000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>8982000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>89248000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>13728000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6442000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-5321000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>5938000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>548000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>7767000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>478000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>139000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>131000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>29000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>365000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-13000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>118000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>76000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>9000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>724000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>13000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-39000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>16000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>8858000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-24127000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>791000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>35000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1069000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1847000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-6600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>8300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-1500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-11900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
+        <v>-8137000.0</v>
+      </c>
+      <c r="C26">
         <v>-54072000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-20639000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20890000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-25192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-6769000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5572000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1914000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-815000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>23117000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-7447000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-11842000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3828000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-19924000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>170000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5372000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2032000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17862000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-553000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-17309000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3875000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-130000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-30000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2532000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-32000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-95000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-237000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2981000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-17000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-69000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-173000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-928000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-13000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-30000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-102000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-418000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>143000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>765000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>174000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>779000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>196000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>206000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>261000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>304000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>56431000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>379000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>406000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-56431000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-13412000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-7154000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-39964000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-89915000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>154913000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>735000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-65276000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-89637000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-19993000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-40796000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-100146000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-40184000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>14055000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-53000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-12000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-13990000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-75023000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-24320000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-74954000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-49967000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-41316000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CB26"/>
+      <c r="CC26">
         <v>-99920000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-24925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200158000.0</v>
       </c>
       <c r="CE26">
         <v>-200158000.0</v>
       </c>
-      <c r="CF26"/>
+      <c r="CF26">
+        <v>-200158000.0</v>
+      </c>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>231</v>
+      </c>
+      <c r="B27">
+        <v>3174000.0</v>
+      </c>
       <c r="C27">
+        <v>3127000.0</v>
+      </c>
+      <c r="D27">
         <v>3160000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2586000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2857000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2803000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2828000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2250000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2307000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1427000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2336000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2021000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2294000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2517000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1918000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2416000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3685000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3857000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3677000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3753000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3644000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3232000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3291000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3212000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5352000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1516000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1037000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1369000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1471000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1445000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1197000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1501000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1354000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1290000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1215000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1111000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>986000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>860000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>847000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>544000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>404000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>983000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>530000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>940000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>966000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>950000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1020000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1341000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1580000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1713000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1631000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1775000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2385000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1567000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2955000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2780000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2947000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3396000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4288000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4200000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2928000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4356000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5039000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4995000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>4203000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2293000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>6863000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3157000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>11522000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-20698000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>3029000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>15504000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>3475000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>5124000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>3101000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>17090000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>6163000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>4471000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>4015000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>5776000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>-48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="CK27">
         <v>13000.0</v>
       </c>
       <c r="CL27">
+        <v>13000.0</v>
+      </c>
+      <c r="CM27">
         <v>248000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>46000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>160000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>13000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="CR27">
         <v>13000.0</v>
       </c>
       <c r="CS27">
         <v>13000.0</v>
       </c>
       <c r="CT27">
+        <v>13000.0</v>
+      </c>
+      <c r="CU27">
         <v>52000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
-      <c r="CW27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>14267000.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>-57573000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>972000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>9800000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>-600000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>-6400000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>-4600000.0</v>
       </c>
-      <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>-5300000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>-800000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>3000000.0</v>
       </c>
-      <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
+        <v>-29487000.0</v>
+      </c>
+      <c r="C28">
         <v>-64778000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31567000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30314000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-44413000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9613000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8454000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7131000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-15881000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10971000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7786000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1848000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2777000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>70000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7380000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11654000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8765000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-23333000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>170000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5065000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1718000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3780000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>153000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>599000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17583000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3475000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1016000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>41000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2423000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>42000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>343000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>58000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2106000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>157000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2148000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-790000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>192000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>303000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10491000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>233000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2186000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-107000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1265000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-826000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1079000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1127000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1216000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-188000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>207000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-371000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-433000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-17644000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-5539000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-6000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-56501000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13004000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-6408000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-38171000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-89105000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1735000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-879000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-68290000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-89439000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-21599000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-39552000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-98216000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-39784000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-8544000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>505000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-719000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-12290000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-52690000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-20287000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-71814000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-40927000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6598000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2269000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-94206000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-21362000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-166000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-193105000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3592000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-24000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1282000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1440000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18832000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-72469000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>18500000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>39798000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>33084000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-9973000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-14180000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>42664000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-15205000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-57776000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>54941000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1990000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4128000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-6151000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-2313000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-27383000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>58743000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2158000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>17600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>17900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-4500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-5800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>14700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
+        <v>69389000.0</v>
+      </c>
+      <c r="C29">
         <v>40110000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41225000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78778000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65127000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17599000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50978000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38525000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54492000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13192000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32613000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>61648000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4572000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>40546000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>52861000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>32625000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22154000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46910000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>61461000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>38037000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>44708000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>42203000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32389000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>60596000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>44768000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12306000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>31977000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>40469000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12945000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>38692000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3541000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3658000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>11096000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7318000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>5139000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4807000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-39053000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-9802000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9667000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>16657000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-10610000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-683000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5592000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-6419000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-20176000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-17479000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-19860000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-45865000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-35420000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-7962000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-10867000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-52778000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-14197000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-49292000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>15917000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-775000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>17352000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>21033000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>94665000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>55096000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>59656000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>54744000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>169650000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-5603000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>53468000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>70855000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>165692000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3005000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>48699000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>27776000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>90894000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>32535000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>35515000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>8573000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>104981000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-232000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>88491000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1703000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>83226000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>8824000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>122637000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>89095000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>106661000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>70674000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>111795000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>116011000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>125550000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>44354000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>90239000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>113318000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>84579000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>8331000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>27059000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>54805000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-14746000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>29662000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>36509000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>35838000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>16779000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>5197000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-5833000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>15772000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>9995000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-6293000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>6162000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>16000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>10700000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>7600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>12300000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>4000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>3900000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
+        <v>-7061000.0</v>
+      </c>
+      <c r="C30">
         <v>-23831000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-22556000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8436000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1182000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-115055000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67409000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29336000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30801000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-57315000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-721000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9112000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-21358000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-71043000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-46110000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-62684000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-146914000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>30006000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>118621000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-31660000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-62643000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1581000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-65958000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7591000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-93940000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47044000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7023000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-28205000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4117000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-38369000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5482000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5261000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2902000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5511000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-28382000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18657000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3589000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3860000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-25238000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8753000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3592000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>269000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-794000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3874000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-16731000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9264000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-81198000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-18958000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>174319000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5153000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6506000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>62793000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>24373000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13079000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-15732000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-8552000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-23676000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-28515000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-21843000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-50138000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-39601000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10373000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-30294000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-11822000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-122217000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>176515000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-91777000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5571000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-57661000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-44384000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-54313000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>62362000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8080000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5106000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-70735000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>60016000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-58043000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>76969000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-135395000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-45479000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-40075000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-286926000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-27057000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-46817000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-40479000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-34516000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-19958000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-50431000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-126326000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>9841000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-23530000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-20750000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-20244000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-12863000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-14230000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-60215000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-9700000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-15686000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-15091000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-20170000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-9207000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-27605000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6395000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-10500000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-12900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-14700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-17800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-4000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-4900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-1800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-5600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>