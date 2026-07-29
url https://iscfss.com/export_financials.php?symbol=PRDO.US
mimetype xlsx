--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -12268,51 +12268,51 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
     </row>
     <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
         <v>39587000.0</v>
       </c>
       <c r="C30">
         <v>32234000.0</v>
       </c>
       <c r="D30">
-        <v>41302000.0</v>
+        <v>47450000.0</v>
       </c>
       <c r="E30">
         <v>42399000.0</v>
       </c>
       <c r="F30">
         <v>55658000.0</v>
       </c>
       <c r="G30">
         <v>28137000.0</v>
       </c>
       <c r="H30">
         <v>36132000.0</v>
       </c>
       <c r="I30">
         <v>39837000.0</v>
       </c>
       <c r="J30">
         <v>47231000.0</v>
       </c>
       <c r="K30">
         <v>33937000.0</v>
       </c>
       <c r="L30">
         <v>53270000.0</v>
       </c>
@@ -14563,51 +14563,51 @@
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
     </row>
     <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
         <v>-654626000.0</v>
       </c>
       <c r="C39">
         <v>17089000.0</v>
       </c>
       <c r="D39">
-        <v>43522000.0</v>
+        <v>37374000.0</v>
       </c>
       <c r="E39">
         <v>38186000.0</v>
       </c>
       <c r="F39">
         <v>36513000.0</v>
       </c>
       <c r="G39">
         <v>39704000.0</v>
       </c>
       <c r="H39">
         <v>11701000.0</v>
       </c>
       <c r="I39">
         <v>14052000.0</v>
       </c>
       <c r="J39">
         <v>13132000.0</v>
       </c>
       <c r="K39">
         <v>12879000.0</v>
       </c>
       <c r="L39">
         <v>18881000.0</v>
       </c>
@@ -14906,51 +14906,51 @@
       </c>
       <c r="DH39">
         <v>5000000.0</v>
       </c>
       <c r="DI39">
         <v>3900000.0</v>
       </c>
       <c r="DJ39">
         <v>3000000.0</v>
       </c>
       <c r="DK39">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
         <v>50507000.0</v>
       </c>
       <c r="C40">
         <v>68575000.0</v>
       </c>
       <c r="D40">
-        <v>133338000.0</v>
+        <v>73542000.0</v>
       </c>
       <c r="E40">
         <v>53830000.0</v>
       </c>
       <c r="F40">
         <v>49497000.0</v>
       </c>
       <c r="G40">
         <v>64433000.0</v>
       </c>
       <c r="H40">
         <v>62808000.0</v>
       </c>
       <c r="I40">
         <v>54302000.0</v>
       </c>
       <c r="J40">
         <v>46648000.0</v>
       </c>
       <c r="K40">
         <v>53383000.0</v>
       </c>
       <c r="L40">
         <v>67626000.0</v>
       </c>
@@ -24236,51 +24236,51 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
     </row>
     <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>179</v>
       </c>
       <c r="B5">
-        <v>63122000.0</v>
+        <v>69656000.0</v>
       </c>
       <c r="C5">
         <v>49652000.0</v>
       </c>
       <c r="D5">
         <v>56021000.0</v>
       </c>
       <c r="E5">
         <v>57849000.0</v>
       </c>
       <c r="F5">
         <v>54823000.0</v>
       </c>
       <c r="G5">
         <v>43297000.0</v>
       </c>
       <c r="H5">
         <v>52444000.0</v>
       </c>
       <c r="I5">
         <v>46844000.0</v>
       </c>
       <c r="J5">
         <v>53186000.0</v>
       </c>
@@ -24583,51 +24583,51 @@
       </c>
       <c r="DF5">
         <v>2900000.0</v>
       </c>
       <c r="DG5">
         <v>5900000.0</v>
       </c>
       <c r="DH5">
         <v>1200000.0</v>
       </c>
       <c r="DI5">
         <v>500000.0</v>
       </c>
       <c r="DJ5">
         <v>1300000.0</v>
       </c>
       <c r="DK5">
         <v>500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>180</v>
       </c>
       <c r="B6">
-        <v>72469000.0</v>
+        <v>79003000.0</v>
       </c>
       <c r="C6">
         <v>59309000.0</v>
       </c>
       <c r="D6">
         <v>66036000.0</v>
       </c>
       <c r="E6">
         <v>67997000.0</v>
       </c>
       <c r="F6">
         <v>66630000.0</v>
       </c>
       <c r="G6">
         <v>48804000.0</v>
       </c>
       <c r="H6">
         <v>55497000.0</v>
       </c>
       <c r="I6">
         <v>49913000.0</v>
       </c>
       <c r="J6">
         <v>56202000.0</v>
       </c>
@@ -39958,51 +39958,51 @@
       <c r="DF24">
         <v>100000.0</v>
       </c>
       <c r="DG24">
         <v>-200000.0</v>
       </c>
       <c r="DH24">
         <v>1600000.0</v>
       </c>
       <c r="DI24">
         <v>-1600000.0</v>
       </c>
       <c r="DJ24"/>
       <c r="DK24">
         <v>-3800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>229</v>
       </c>
       <c r="B25">
         <v>5745000.0</v>
       </c>
       <c r="C25">
-        <v>11697000.0</v>
+        <v>8570000.0</v>
       </c>
       <c r="D25">
         <v>7913000.0</v>
       </c>
       <c r="E25">
         <v>5457000.0</v>
       </c>
       <c r="F25">
         <v>7558000.0</v>
       </c>
       <c r="G25">
         <v>14340000.0</v>
       </c>
       <c r="H25">
         <v>8733000.0</v>
       </c>
       <c r="I25">
         <v>6913000.0</v>
       </c>
       <c r="J25">
         <v>8186000.0</v>
       </c>
       <c r="K25">
         <v>12244000.0</v>
       </c>