--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4673,59 +4673,65 @@
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
     </row>
     <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>4330000000.0</v>
+      </c>
       <c r="C16">
         <v>3513000000.0</v>
       </c>
       <c r="D16">
         <v>5149000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>5418000000.0</v>
+      </c>
+      <c r="F16">
+        <v>9918000000.0</v>
+      </c>
       <c r="G16">
         <v>6956000000.0</v>
       </c>
       <c r="H16">
         <v>8312000000.0</v>
       </c>
       <c r="I16">
         <v>5304000000.0</v>
       </c>
       <c r="J16">
         <v>3776000000.0</v>
       </c>
       <c r="K16">
         <v>4190000000.0</v>
       </c>
       <c r="L16">
         <v>90449000000.0</v>
       </c>
       <c r="M16">
         <v>100660000000.0</v>
       </c>
       <c r="N16">
         <v>1742000000.0</v>
       </c>
       <c r="O16">
@@ -7041,54 +7047,54 @@
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
         <v>47999000000.0</v>
       </c>
       <c r="C39">
         <v>38088000000.0</v>
       </c>
       <c r="D39">
         <v>52396000000.0</v>
       </c>
       <c r="E39">
         <v>40511000000.0</v>
       </c>
       <c r="F39">
         <v>45800000000.0</v>
       </c>
       <c r="G39">
         <v>42630000000.0</v>
       </c>
       <c r="H39">
         <v>60428000000.0</v>
       </c>
       <c r="I39">
-        <v>40324000000.0</v>
+        <v>83297000000.0</v>
       </c>
       <c r="J39">
-        <v>24143000000.0</v>
+        <v>49052000000.0</v>
       </c>
       <c r="K39">
         <v>55411000000.0</v>
       </c>
       <c r="L39">
         <v>118426000000.0</v>
       </c>
       <c r="M39">
         <v>125565000000.0</v>
       </c>
       <c r="N39">
         <v>72449000000.0</v>
       </c>
       <c r="O39">
         <v>39165000000.0</v>
       </c>
       <c r="P39">
         <v>67967000000.0</v>
       </c>
       <c r="Q39">
         <v>60653000000.0</v>
       </c>
       <c r="R39">
         <v>65537000000.0</v>
       </c>
@@ -7158,63 +7164,63 @@
       <c r="AN39"/>
       <c r="AO39">
         <v>50051093515.0</v>
       </c>
       <c r="AP39"/>
       <c r="AQ39">
         <v>41768215798.0</v>
       </c>
       <c r="AR39">
         <v>41768215798.0</v>
       </c>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39">
         <v>32613397900.0</v>
       </c>
       <c r="AV39">
         <v>37789326400.0</v>
       </c>
     </row>
     <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>81120000000.0</v>
+        <v>76790000000.0</v>
       </c>
       <c r="C40">
         <v>145268000000.0</v>
       </c>
       <c r="D40">
         <v>98374000000.0</v>
       </c>
       <c r="E40">
-        <v>92105000000.0</v>
+        <v>95287000000.0</v>
       </c>
       <c r="F40">
-        <v>116827000000.0</v>
+        <v>123776000000.0</v>
       </c>
       <c r="G40">
         <v>140895000000.0</v>
       </c>
       <c r="H40">
         <v>70416000000.0</v>
       </c>
       <c r="I40">
         <v>111780000000.0</v>
       </c>
       <c r="J40">
         <v>104046000000.0</v>
       </c>
       <c r="K40">
         <v>134485000000.0</v>
       </c>
       <c r="L40">
         <v>79266000000.0</v>
       </c>
       <c r="M40">
         <v>94628000000.0</v>
       </c>
       <c r="N40">
         <v>99690000000.0</v>
       </c>
@@ -8429,51 +8435,51 @@
       </c>
       <c r="AN51"/>
       <c r="AO51">
         <v>116007306576.0</v>
       </c>
       <c r="AP51"/>
       <c r="AQ51">
         <v>75003876281.0</v>
       </c>
       <c r="AR51">
         <v>75003876281.0</v>
       </c>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
     </row>
     <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
         <v>7661000000.0</v>
       </c>
       <c r="C52">
-        <v>9601000000.0</v>
+        <v>17176000000.0</v>
       </c>
       <c r="D52">
         <v>9976000000.0</v>
       </c>
       <c r="E52">
         <v>10969000000.0</v>
       </c>
       <c r="F52">
         <v>12318000000.0</v>
       </c>
       <c r="G52">
         <v>16172000000.0</v>
       </c>
       <c r="H52">
         <v>34029000000.0</v>
       </c>
       <c r="I52">
         <v>13097000000.0</v>
       </c>
       <c r="J52">
         <v>13646000000.0</v>
       </c>
       <c r="K52">
         <v>12929000000.0</v>
       </c>
@@ -9723,51 +9729,51 @@
       </c>
       <c r="I2">
         <v>656946000000.0</v>
       </c>
       <c r="J2">
         <v>612487000000.0</v>
       </c>
       <c r="K2">
         <v>565284016959.0</v>
       </c>
       <c r="L2">
         <v>511193688103.0</v>
       </c>
       <c r="M2">
         <v>464067245695.0</v>
       </c>
       <c r="N2">
         <v>395980250495.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>110</v>
       </c>
       <c r="B3">
-        <v>248544000000.0</v>
+        <v>198415000000.0</v>
       </c>
       <c r="C3">
         <v>170181000000.0</v>
       </c>
       <c r="D3">
         <v>136101000000.0</v>
       </c>
       <c r="E3">
         <v>146882000000.0</v>
       </c>
       <c r="F3">
         <v>145344000000.0</v>
       </c>
       <c r="G3">
         <v>139247000000.0</v>
       </c>
       <c r="H3">
         <v>80633000000.0</v>
       </c>
       <c r="I3">
         <v>76470000000.0</v>
       </c>
       <c r="J3">
         <v>59649000000.0</v>
       </c>
@@ -9785,95 +9791,95 @@
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5">
-        <v>227110000000.0</v>
+        <v>266231000000.0</v>
       </c>
       <c r="C5">
         <v>345433000000.0</v>
       </c>
       <c r="D5">
         <v>342849000000.0</v>
       </c>
       <c r="E5">
         <v>482376000000.0</v>
       </c>
       <c r="F5">
         <v>803546000000.0</v>
       </c>
       <c r="G5">
         <v>351519000000.0</v>
       </c>
       <c r="H5">
         <v>276449000000.0</v>
       </c>
       <c r="I5">
         <v>234893000000.0</v>
       </c>
       <c r="J5">
         <v>213056000000.0</v>
       </c>
       <c r="K5">
         <v>136666688597.0</v>
       </c>
       <c r="L5">
         <v>95507704198.0</v>
       </c>
       <c r="M5">
         <v>90808766367.0</v>
       </c>
       <c r="N5">
         <v>93928489788.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>475654000000.0</v>
+        <v>464646000000.0</v>
       </c>
       <c r="C6">
         <v>515614000000.0</v>
       </c>
       <c r="D6">
         <v>478950000000.0</v>
       </c>
       <c r="E6">
         <v>629258000000.0</v>
       </c>
       <c r="F6">
         <v>948890000000.0</v>
       </c>
       <c r="G6">
         <v>490766000000.0</v>
       </c>
       <c r="H6">
         <v>357082000000.0</v>
       </c>
       <c r="I6">
         <v>311363000000.0</v>
       </c>
       <c r="J6">
         <v>272705000000.0</v>
       </c>
@@ -10550,94 +10556,96 @@
       <c r="G26">
         <v>2631000000.0</v>
       </c>
       <c r="H26">
         <v>3915000000.0</v>
       </c>
       <c r="I26">
         <v>2785000000.0</v>
       </c>
       <c r="J26">
         <v>5088000000.0</v>
       </c>
       <c r="K26">
         <v>1571589317.0</v>
       </c>
       <c r="L26">
         <v>2012510174.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>134</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>61726000000.0</v>
+      </c>
       <c r="C27">
         <v>54609000000.0</v>
       </c>
       <c r="D27">
         <v>74278000000.0</v>
       </c>
       <c r="E27">
         <v>46192000000.0</v>
       </c>
       <c r="F27">
         <v>41778000000.0</v>
       </c>
       <c r="G27">
         <v>30381000000.0</v>
       </c>
       <c r="H27">
         <v>49669000000.0</v>
       </c>
       <c r="I27">
         <v>46168000000.0</v>
       </c>
       <c r="J27">
         <v>40759000000.0</v>
       </c>
       <c r="K27">
         <v>6013667841.0</v>
       </c>
       <c r="L27">
         <v>5203352973.0</v>
       </c>
       <c r="M27">
         <v>5625538379.0</v>
       </c>
       <c r="N27">
         <v>7636111582.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>135</v>
       </c>
       <c r="B28">
-        <v>465117000000.0</v>
+        <v>403391000000.0</v>
       </c>
       <c r="C28">
         <v>388015000000.0</v>
       </c>
       <c r="D28">
         <v>888598000000.0</v>
       </c>
       <c r="E28">
         <v>269926000000.0</v>
       </c>
       <c r="F28">
         <v>304007000000.0</v>
       </c>
       <c r="G28">
         <v>237555000000.0</v>
       </c>
       <c r="H28">
         <v>288106000000.0</v>
       </c>
       <c r="I28">
         <v>257365000000.0</v>
       </c>
       <c r="J28">
         <v>244686000000.0</v>
       </c>
@@ -13607,51 +13615,53 @@
         <v>361369111.0</v>
       </c>
       <c r="AP26">
         <v>314145220.0</v>
       </c>
       <c r="AQ26">
         <v>292873551.0</v>
       </c>
       <c r="AR26">
         <v>292873551.0</v>
       </c>
       <c r="AS26">
         <v>713381536.0</v>
       </c>
       <c r="AT26">
         <v>713381536.0</v>
       </c>
     </row>
     <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>134</v>
       </c>
       <c r="B27">
         <v>8901000000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>24608000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>12557000000.0</v>
       </c>
       <c r="F27">
         <v>10212000000.0</v>
       </c>
       <c r="G27">
         <v>23213000000.0</v>
       </c>
       <c r="H27">
         <v>12636000000.0</v>
       </c>
       <c r="I27">
         <v>10981000000.0</v>
       </c>
       <c r="J27">
         <v>7779000000.0</v>
       </c>
       <c r="K27">
         <v>27729000000.0</v>
       </c>
       <c r="L27">
         <v>19019000000.0</v>
       </c>
@@ -13744,51 +13754,51 @@
       </c>
       <c r="AP27">
         <v>6409649081.0</v>
       </c>
       <c r="AQ27">
         <v>16666347650.0</v>
       </c>
       <c r="AR27">
         <v>16666347650.0</v>
       </c>
       <c r="AS27">
         <v>1315512214.0</v>
       </c>
       <c r="AT27">
         <v>1315512215.0</v>
       </c>
     </row>
     <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>135</v>
       </c>
       <c r="B28">
         <v>93647000000.0</v>
       </c>
       <c r="C28">
-        <v>144429000000.0</v>
+        <v>119821000000.0</v>
       </c>
       <c r="D28">
         <v>213993000000.0</v>
       </c>
       <c r="E28">
         <v>102165000000.0</v>
       </c>
       <c r="F28">
         <v>97057000000.0</v>
       </c>
       <c r="G28">
         <v>125279000000.0</v>
       </c>
       <c r="H28">
         <v>90625000000.0</v>
       </c>
       <c r="I28">
         <v>86204000000.0</v>
       </c>
       <c r="J28">
         <v>85907000000.0</v>
       </c>
       <c r="K28">
         <v>98543000000.0</v>
       </c>
@@ -16691,59 +16701,65 @@
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
     </row>
     <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>152</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>60125000000.0</v>
+      </c>
       <c r="C14">
         <v>65454000000.0</v>
       </c>
       <c r="D14">
         <v>61199000000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>60949000000.0</v>
+      </c>
+      <c r="F14">
+        <v>60942000000.0</v>
+      </c>
       <c r="G14">
         <v>44332000000.0</v>
       </c>
       <c r="H14">
         <v>79645000000.0</v>
       </c>
       <c r="I14">
         <v>41915000000.0</v>
       </c>
       <c r="J14">
         <v>49017000000.0</v>
       </c>
       <c r="K14">
         <v>45296000000.0</v>
       </c>
       <c r="L14">
         <v>54748000000.0</v>
       </c>
       <c r="M14">
         <v>38232000000.0</v>
       </c>
       <c r="N14">
         <v>37277000000.0</v>
       </c>
       <c r="O14">
@@ -17757,54 +17773,54 @@
       <c r="I23">
         <v>-12129000000.0</v>
       </c>
       <c r="J23">
         <v>-68591000000.0</v>
       </c>
       <c r="K23">
         <v>-126540000000.0</v>
       </c>
       <c r="L23">
         <v>29115000000.0</v>
       </c>
       <c r="M23">
         <v>1934000000.0</v>
       </c>
       <c r="N23">
         <v>-3241000000.0</v>
       </c>
       <c r="O23">
         <v>-61622000000.0</v>
       </c>
       <c r="P23">
         <v>3000000000.0</v>
       </c>
       <c r="Q23">
-        <v>-373877000000.0</v>
+        <v>-373889000000.0</v>
       </c>
       <c r="R23">
-        <v>1249000000.0</v>
+        <v>611000000.0</v>
       </c>
       <c r="S23">
         <v>-29565000000.0</v>
       </c>
       <c r="T23">
         <v>-3609000000.0</v>
       </c>
       <c r="U23">
         <v>5944000000.0</v>
       </c>
       <c r="V23">
         <v>-7607000000.0</v>
       </c>
       <c r="W23">
         <v>-42536000000.0</v>
       </c>
       <c r="X23">
         <v>-3003000000.0</v>
       </c>
       <c r="Y23">
         <v>-2203000000.0</v>
       </c>
       <c r="Z23">
         <v>-2263000000.0</v>
       </c>
@@ -17858,51 +17874,51 @@
       </c>
       <c r="AQ23">
         <v>-66561903854.0</v>
       </c>
       <c r="AR23">
         <v>-66561903854.0</v>
       </c>
       <c r="AS23">
         <v>6982568769.0</v>
       </c>
       <c r="AT23">
         <v>6982568768.0</v>
       </c>
       <c r="AU23">
         <v>2100000000.0</v>
       </c>
       <c r="AV23">
         <v>900000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>161</v>
       </c>
       <c r="B24">
-        <v>-4009000000.0</v>
+        <v>-4033000000.0</v>
       </c>
       <c r="C24">
         <v>-3773000000.0</v>
       </c>
       <c r="D24">
         <v>672000000.0</v>
       </c>
       <c r="E24">
         <v>346974000000.0</v>
       </c>
       <c r="F24">
         <v>-16783000000.0</v>
       </c>
       <c r="G24">
         <v>-16771000000.0</v>
       </c>
       <c r="H24">
         <v>437000000.0</v>
       </c>
       <c r="I24">
         <v>-220000000.0</v>
       </c>
       <c r="J24">
         <v>433000000.0</v>
       </c>
@@ -18000,51 +18016,51 @@
         <v>7152605067.0</v>
       </c>
       <c r="AP24">
         <v>3062000.0</v>
       </c>
       <c r="AQ24">
         <v>130627832323.0</v>
       </c>
       <c r="AR24">
         <v>130627832323.0</v>
       </c>
       <c r="AS24">
         <v>-465021525.0</v>
       </c>
       <c r="AT24">
         <v>-465021525.0</v>
       </c>
       <c r="AU24"/>
       <c r="AV24"/>
     </row>
     <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
-        <v>112153000000.0</v>
+        <v>34799000000.0</v>
       </c>
       <c r="C25">
         <v>-19664000000.0</v>
       </c>
       <c r="D25">
         <v>10847000000.0</v>
       </c>
       <c r="E25">
         <v>69570000000.0</v>
       </c>
       <c r="F25">
         <v>99581000000.0</v>
       </c>
       <c r="G25">
         <v>-41816000000.0</v>
       </c>
       <c r="H25">
         <v>-3322000000.0</v>
       </c>
       <c r="I25">
         <v>63813000000.0</v>
       </c>
       <c r="J25">
         <v>154728000000.0</v>
       </c>