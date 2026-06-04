--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -961,75 +964,79 @@
         <v>-54000.0</v>
       </c>
       <c r="G5">
         <v>-14000.0</v>
       </c>
       <c r="H5">
         <v>4000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>26868000.0</v>
+      </c>
       <c r="C7">
         <v>28778000.0</v>
       </c>
       <c r="D7">
         <v>27865000.0</v>
       </c>
       <c r="E7">
         <v>26104000.0</v>
       </c>
       <c r="F7">
         <v>4096000.0</v>
       </c>
       <c r="G7">
         <v>5804000.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1102,51 +1109,51 @@
         <v>100130000.0</v>
       </c>
       <c r="H12">
         <v>42021000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-337024000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>55727000.0</v>
+        <v>55544000.0</v>
       </c>
       <c r="C14">
         <v>52125000.0</v>
       </c>
       <c r="D14">
         <v>47255000.0</v>
       </c>
       <c r="E14">
         <v>44400000.0</v>
       </c>
       <c r="F14">
         <v>43697500.0</v>
       </c>
       <c r="G14">
         <v>35138000.0</v>
       </c>
       <c r="H14">
         <v>33585000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
@@ -1293,51 +1300,53 @@
         <v>508081000.0</v>
       </c>
       <c r="C23">
         <v>534017000.0</v>
       </c>
       <c r="D23">
         <v>404717000.0</v>
       </c>
       <c r="E23">
         <v>309329000.0</v>
       </c>
       <c r="F23">
         <v>337024000.0</v>
       </c>
       <c r="G23">
         <v>125971000.0</v>
       </c>
       <c r="H23">
         <v>61995000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>51615000.0</v>
+      </c>
       <c r="C24">
         <v>51472000.0</v>
       </c>
       <c r="D24">
         <v>51339000.0</v>
       </c>
       <c r="E24">
         <v>51213000.0</v>
       </c>
       <c r="F24">
         <v>50004000.0</v>
       </c>
       <c r="G24">
         <v>44407000.0</v>
       </c>
       <c r="H24">
         <v>23224000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
@@ -1379,51 +1388,53 @@
         <v>-234888000.0</v>
       </c>
       <c r="C28">
         <v>-253475000.0</v>
       </c>
       <c r="D28">
         <v>-178017999.0</v>
       </c>
       <c r="E28">
         <v>-145319000.0</v>
       </c>
       <c r="F28">
         <v>-250220000.0</v>
       </c>
       <c r="G28">
         <v>-45368000.0</v>
       </c>
       <c r="H28">
         <v>-18797000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>417485000.0</v>
+      </c>
       <c r="C29">
         <v>453692000.0</v>
       </c>
       <c r="D29">
         <v>332091000.0</v>
       </c>
       <c r="E29">
         <v>248285000.0</v>
       </c>
       <c r="F29">
         <v>317096000.0</v>
       </c>
       <c r="G29">
         <v>-133936000.0</v>
       </c>
       <c r="H29">
         <v>-120613000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>83533000.0</v>
@@ -1449,101 +1460,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>195595000.0</v>
       </c>
       <c r="F31">
         <v>265342000.0</v>
       </c>
       <c r="G31">
         <v>-184917000.0</v>
       </c>
       <c r="H31">
         <v>-146132000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>384583000.0</v>
+      </c>
       <c r="C32">
         <v>428709000.0</v>
       </c>
       <c r="D32">
         <v>304640000.0</v>
       </c>
       <c r="E32">
         <v>237336000.0</v>
       </c>
       <c r="F32">
         <v>309932000.0</v>
       </c>
       <c r="G32">
         <v>95730000.0</v>
       </c>
       <c r="H32">
         <v>43946000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>57703000.0</v>
       </c>
       <c r="C33">
         <v>52175000.0</v>
       </c>
       <c r="D33">
         <v>54149999.0</v>
       </c>
       <c r="E33">
         <v>36703000.0</v>
       </c>
       <c r="F33">
         <v>10851000.0</v>
       </c>
       <c r="G33">
         <v>16070999.0</v>
       </c>
       <c r="H33">
         <v>11637000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>147000.0</v>
+      </c>
       <c r="C34">
         <v>324000.0</v>
       </c>
       <c r="D34">
         <v>517000.0</v>
       </c>
       <c r="E34"/>
       <c r="F34">
         <v>200000.0</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>76416000.0</v>
       </c>
       <c r="C35">
         <v>78664000.0</v>
       </c>
       <c r="D35">
         <v>78038000.0</v>
@@ -1723,51 +1738,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>60689000.0</v>
+      </c>
       <c r="C45">
         <v>53480000.0</v>
       </c>
       <c r="D45">
         <v>52658000.0</v>
       </c>
       <c r="E45">
         <v>32137000.0</v>
       </c>
       <c r="F45">
         <v>8324000.0</v>
       </c>
       <c r="G45">
         <v>12915000.0</v>
       </c>
       <c r="H45">
         <v>8273000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>47937000.0</v>
@@ -2104,463 +2121,481 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>18851000.0</v>
+      </c>
+      <c r="C2">
         <v>17285000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11118000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11783000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14827000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10032000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15088000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9950000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10084000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13499000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13597000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10036000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10341000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9391000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6331000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3342000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2628000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2029000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3347000.0</v>
       </c>
       <c r="U2">
         <v>3347000.0</v>
       </c>
       <c r="V2">
-        <v>1240000.0</v>
+        <v>3347000.0</v>
       </c>
       <c r="W2">
         <v>1240000.0</v>
       </c>
-      <c r="X2"/>
+      <c r="X2">
+        <v>1240000.0</v>
+      </c>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>41999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-144000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>223000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>114000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>113000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="L5">
         <v>-6000.0</v>
       </c>
       <c r="M5">
+        <v>-6000.0</v>
+      </c>
+      <c r="N5">
         <v>15000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>217000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>32000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-53000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-54000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-41000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-39000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-182894000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>26332000.0</v>
+      </c>
       <c r="C7">
+        <v>26868000.0</v>
+      </c>
+      <c r="D7">
         <v>27360000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27843000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28315000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28778000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29612000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>30016000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27865000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28432000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29489000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28780000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26104000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>25888000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3087000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3599000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4096000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4582000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5048000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>5804000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
@@ -2571,2955 +2606,3078 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>558352000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>550270000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>541048000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>537046000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>531509000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>528666000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>526526000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>245641000.0</v>
+      </c>
+      <c r="C10">
         <v>286503000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>294281000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>302717000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>316207000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>333725000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>196762000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>214093000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>225576000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>257221999.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>287864000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150468000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>181749000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>222636000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>249217000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>269806000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>284288000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>304320000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>320484000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>159224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100130000.0</v>
       </c>
       <c r="V10">
         <v>100130000.0</v>
       </c>
-      <c r="W10"/>
+      <c r="W10">
+        <v>100130000.0</v>
+      </c>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>245641000.0</v>
+      </c>
+      <c r="C12">
         <v>286503000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>294281000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>302717000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>316207000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>333725000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>196762000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>214093000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>225576000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>257221999.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>287864000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>150468000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>181749000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>222636000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>249217000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>269806000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>284288000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>304320000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>320484000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>159224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100130000.0</v>
       </c>
       <c r="V12">
         <v>100130000.0</v>
       </c>
-      <c r="W12"/>
+      <c r="W12">
+        <v>100130000.0</v>
+      </c>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>526526000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>56511000.0</v>
+      </c>
+      <c r="C14">
+        <v>56071000.0</v>
+      </c>
+      <c r="D14">
         <v>55727000.0</v>
       </c>
-      <c r="C14">
-[...2 lines deleted...]
-      <c r="D14">
+      <c r="E14">
         <v>55445000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54917000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>53838000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52011000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51622000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51011000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50589000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>48310000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45160000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45066000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44770000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44640000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44324000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43855000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>43540000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>42376769.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41213537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35138000.0</v>
       </c>
       <c r="V14">
         <v>35138000.0</v>
       </c>
       <c r="W14">
         <v>35138000.0</v>
       </c>
       <c r="X14">
-        <v>2820210.0</v>
+        <v>35138000.0</v>
       </c>
       <c r="Y14">
         <v>2820210.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>2820210.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>13702000.0</v>
+      </c>
+      <c r="C16">
         <v>13048000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10665000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9889000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9799000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9565000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7989000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6552000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5860000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5656000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5007000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4717000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3943000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2855000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2342000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1863000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1368000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1024999.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>848000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>664000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>233000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1832000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1805000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1609000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1570000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1533000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1496000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>902000.0</v>
       </c>
       <c r="U18">
         <v>902000.0</v>
       </c>
-      <c r="V18"/>
+      <c r="V18">
+        <v>902000.0</v>
+      </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>640000.0</v>
+      </c>
+      <c r="C21">
         <v>709000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>727000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>795000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>864000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>932000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1068000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1136000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1204000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1273000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1341000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1409000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1477000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1545000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1614000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1682000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1750000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1818000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1886000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>2023000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>77536000.0</v>
+      </c>
+      <c r="C22">
         <v>70694000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>66715000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>67032000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>62330000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56168000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>50850000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>43865000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41622000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39756000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>42201000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>42636000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38926000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28543000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22358000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13777000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13168000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13147000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10749000.0</v>
       </c>
       <c r="U22">
         <v>10749000.0</v>
       </c>
       <c r="V22">
-        <v>7477000.0</v>
+        <v>10749000.0</v>
       </c>
       <c r="W22">
         <v>7477000.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>7477000.0</v>
+      </c>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>487062000.0</v>
+      </c>
+      <c r="C23">
         <v>508081000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>511541000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>513054000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>519375000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>534017000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>374142000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>374350000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>382900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>404717000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>421125000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>272446000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>284458000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>309329000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>324037000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>310927000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>320912000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>337024000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>351463000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>190577000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>60960000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>125971000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>51664000.0</v>
+      </c>
       <c r="C24">
+        <v>51615000.0</v>
+      </c>
+      <c r="D24">
         <v>51566000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>51524000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>51498000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>51472000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>51438000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>51404000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>51371000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>51339000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>51307000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>51275000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>51241000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>51213000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>50692000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>50507000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>50254000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>50004000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>49762000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>49490000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>44407000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>51275000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-193977000.0</v>
+      </c>
+      <c r="C28">
         <v>-234888000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-215355000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-223350000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-236394000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-253475000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-116124000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-133077000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-144189000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-178017999.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-208125000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-69704000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-101728000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-145319000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-172637000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-216212000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-230435000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-250220000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-266140000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-104686000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-100130000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-45368000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>399331000.0</v>
+      </c>
       <c r="C29">
+        <v>417485000.0</v>
+      </c>
+      <c r="D29">
         <v>431842000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>437320000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>442655000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>453692000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>292656000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>303183000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>315418000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>332091000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>350663000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>207177000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>224367000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>248285000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>271454000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>289695000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>303004000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>317096000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>333074000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-156816000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-133936000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>96388000.0</v>
+      </c>
+      <c r="C30">
         <v>83533000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>84504000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80817000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>79267000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83496000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69048000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58917000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>56081000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48376000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>34622000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33173000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20642000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15272000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12838000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10894000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6992000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4464000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5140000.0</v>
       </c>
       <c r="U30">
         <v>5140000.0</v>
       </c>
       <c r="V30">
-        <v>1549000.0</v>
+        <v>5140000.0</v>
       </c>
       <c r="W30">
         <v>1549000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="X30">
+        <v>1549000.0</v>
+      </c>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>154561000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>171717000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>195595000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>219217000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>237574000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>251068000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>265342000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>281494000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-208192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-184917000.0</v>
       </c>
       <c r="V31">
         <v>-184917000.0</v>
       </c>
       <c r="W31">
         <v>-184917000.0</v>
       </c>
-      <c r="X31"/>
+      <c r="X31">
+        <v>-184917000.0</v>
+      </c>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>364398000.0</v>
+      </c>
       <c r="C32">
+        <v>384583000.0</v>
+      </c>
+      <c r="D32">
         <v>400854000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>408340000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>413727000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>428709000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>269335000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>279047000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>290536000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>304640000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>327312000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>194071000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>213076000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>237336000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>261573000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>279704000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>293222000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>309932000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>325291000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>162760000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>95730000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>59028000.0</v>
+      </c>
+      <c r="C33">
         <v>57703000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>57332999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>55397999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>54004999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>52175000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>51161000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>52458000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>53714000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>54149999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>52456999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>42430000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>38878000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>36703000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>35104999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>12590000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>12932999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>10851000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11992999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14062999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>-100130000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>15715000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>121000.0</v>
+      </c>
       <c r="C34">
+        <v>147000.0</v>
+      </c>
+      <c r="D34">
         <v>576000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324000.0</v>
       </c>
       <c r="F34">
         <v>324000.0</v>
       </c>
       <c r="G34">
-        <v>479000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="H34">
         <v>479000.0</v>
       </c>
       <c r="I34">
-        <v>517000.0</v>
+        <v>479000.0</v>
       </c>
       <c r="J34">
         <v>517000.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>517000.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
-[...1 lines deleted...]
-      </c>
+      <c r="O34"/>
       <c r="P34">
         <v>200000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="Q34">
         <v>200000.0</v>
       </c>
+      <c r="R34"/>
       <c r="S34">
         <v>200000.0</v>
       </c>
-      <c r="T34"/>
+      <c r="T34">
+        <v>200000.0</v>
+      </c>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>75759000.0</v>
+      </c>
+      <c r="C35">
         <v>76416000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>77367000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>77531000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>78154000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>78664000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>79278000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>79726000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>80203000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>78038000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>80413000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>80599000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>78828000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>76967000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>75916000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>53106000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>53405000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>53691000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>53972000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>383129000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>-60960000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>294339000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>9487000.0</v>
+      </c>
+      <c r="C36">
         <v>9057000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2410999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1947999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1352999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2555000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1251000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1093000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1160000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>918999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>414999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="N36">
         <v>51000.0</v>
       </c>
       <c r="O36">
+        <v>51000.0</v>
+      </c>
+      <c r="P36">
         <v>201999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>302000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>777000.0</v>
       </c>
       <c r="S36">
         <v>777000.0</v>
       </c>
       <c r="T36">
+        <v>777000.0</v>
+      </c>
+      <c r="U36">
         <v>901999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-100130000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>777000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>3089000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4016000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4116000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>777000.0</v>
       </c>
       <c r="S38">
         <v>777000.0</v>
       </c>
       <c r="T38">
-        <v>1679000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="U38">
         <v>1679000.0</v>
       </c>
       <c r="V38">
-        <v>777000.0</v>
+        <v>1679000.0</v>
       </c>
       <c r="W38">
         <v>777000.0</v>
       </c>
-      <c r="X38"/>
+      <c r="X38">
+        <v>777000.0</v>
+      </c>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>8469000.0</v>
+      </c>
+      <c r="C39">
         <v>9648000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8708000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7090000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7566000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8453000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6321000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5017000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5907000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5213000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3981000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3739000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4263000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6175000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4519000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3860000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3531000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3412000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1922000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2138000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-100130000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>731000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>31083000.0</v>
+      </c>
+      <c r="C40">
         <v>35462000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29980000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>25996000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>25455000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>29558000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>28730000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24574000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21005000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>23364000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>21050000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>18838000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15221999.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>20086000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16213000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11170000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7896000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10568000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7227000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7385000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2621000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6492000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>864000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
-[...1 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41">
         <v>200000.0</v>
       </c>
       <c r="Q41">
         <v>200000.0</v>
       </c>
       <c r="R41">
         <v>200000.0</v>
       </c>
       <c r="S41">
         <v>200000.0</v>
       </c>
       <c r="T41">
         <v>200000.0</v>
       </c>
       <c r="U41">
         <v>200000.0</v>
       </c>
       <c r="V41">
         <v>200000.0</v>
       </c>
       <c r="W41">
         <v>200000.0</v>
       </c>
-      <c r="X41"/>
+      <c r="X41">
+        <v>200000.0</v>
+      </c>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1020862000.0</v>
+      </c>
+      <c r="C42">
         <v>1007427000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>991945000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>976240000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>959656000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>948091000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>768365000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>757935000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>744463000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>735240000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>726428000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>558352000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>550270000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>545753000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>541048000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>537046000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>531509000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>528666000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>526526000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>22803000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-182894000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>18788000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-14000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>63319000.0</v>
+      </c>
       <c r="C45">
+        <v>60689000.0</v>
+      </c>
+      <c r="D45">
         <v>60123000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>57509000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>55909000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>53480000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>52650000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>53194000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>53181000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>52658000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>47731000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>16357000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>34380000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>32137000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5120000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4397000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>4560000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>5731000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>10498000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>12915000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>48901000.0</v>
+      </c>
+      <c r="C46">
         <v>47937000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>47926000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>46862000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>46732000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>45650000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>45872000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>47259000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>48380000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>48989000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>47731000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>37920000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>34380000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>32137000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>29544000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6860000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7437000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8324000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9398000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10498000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>12915000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>16357000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11934000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>32137000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5120000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4397000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4560000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8324000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10498000.0</v>
       </c>
       <c r="U47">
         <v>10498000.0</v>
       </c>
       <c r="V47">
-        <v>12915000.0</v>
+        <v>10498000.0</v>
       </c>
       <c r="W47">
         <v>12915000.0</v>
       </c>
-      <c r="X47"/>
+      <c r="X47">
+        <v>12915000.0</v>
+      </c>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-673195000.0</v>
+      </c>
+      <c r="C48">
         <v>-641557000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-611711000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-590300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-570722000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-545985000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-527129000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-506155000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-480529000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-454572000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-427066000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-402444000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-377159000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-348675000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-320503000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-297890000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-278706000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-261521000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-243173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229070000.0</v>
       </c>
       <c r="U48">
         <v>-229070000.0</v>
       </c>
       <c r="V48">
-        <v>-201668000.0</v>
+        <v>-229070000.0</v>
       </c>
       <c r="W48">
         <v>-201668000.0</v>
       </c>
-      <c r="X48"/>
+      <c r="X48">
+        <v>-201668000.0</v>
+      </c>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-402444000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-377159000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-320503000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-297890000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-278706000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-261521000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-243173000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2000000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>4551000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>51664000.0</v>
+      </c>
+      <c r="C51">
         <v>51615000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>78926000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>79367000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>79813000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>80250000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>80638000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>81016000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>81387000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>79204000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>79739000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>80764000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>80021000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>77317000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>76580000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>53594000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>53853000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>54100000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>54344000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>54538000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>54762000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>2135000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2059000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1983000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1910000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1839000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1769000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1701000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1683000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1702000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2354000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2998000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2129000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2473000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2258000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2181000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2105000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2032000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1960000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>6259000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>200260000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>487062000.0</v>
+      </c>
+      <c r="C55">
         <v>508081000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>511541000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>513054000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>519375000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>534017000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>374142000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>374350000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>382900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>404717000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>421125000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>272446000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>284458000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>309329000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>324037000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>310927000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>320912000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>337024000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>351463000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>190577000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>125971000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>428034000.0</v>
+      </c>
+      <c r="C56">
         <v>450378000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>454208000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>457656000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>465370000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>481842000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>322981000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>321892000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>329186000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>350567000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>368668000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>230016000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>245580000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>272626000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>288932000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>298337000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>307979000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>326173000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>339470000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>176514000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>100130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110256000.0</v>
       </c>
       <c r="W56">
         <v>110256000.0</v>
       </c>
-      <c r="X56"/>
+      <c r="X56">
+        <v>110256000.0</v>
+      </c>
       <c r="Y56"/>
-    </row>
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>63636000.0</v>
+      </c>
+      <c r="C57">
         <v>65795000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>53898000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>49727000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>52064000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>53133000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>53646000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>42845000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>38650000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>45927000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41356000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>35945000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>32504000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>35290000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>27359000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>18633000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14757000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>16242000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>14179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13754000.0</v>
       </c>
       <c r="U57">
         <v>13754000.0</v>
       </c>
       <c r="V57">
-        <v>14526000.0</v>
+        <v>13754000.0</v>
       </c>
       <c r="W57">
         <v>14526000.0</v>
       </c>
-      <c r="X57"/>
+      <c r="X57">
+        <v>14526000.0</v>
+      </c>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>139395000.0</v>
+      </c>
+      <c r="C58">
         <v>142211000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>131265000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>127258000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>130218000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>131797000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>132924000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>122571000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>118853000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>123965000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>121769000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>116544000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>111332000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>112257000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>103275000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>71739000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>68162000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>69933000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>68151000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>396883000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>-60960000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>308865000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>347667000.0</v>
+      </c>
+      <c r="C60">
         <v>365870000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>380276000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>385796000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>389157000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>402220000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>241218000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>251779000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>264047000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>280752000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>299356000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>155902000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>173126000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>197072000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>220762000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>239188000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>252750000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>267091000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>283312000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-206306000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>60960000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-182894000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5544,2675 +5702,2780 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>111828000.0</v>
       </c>
       <c r="C2">
         <v>87399000.0</v>
       </c>
       <c r="D2">
         <v>65142000.0</v>
       </c>
       <c r="E2">
         <v>37929000.0</v>
       </c>
       <c r="F2">
         <v>18608000.0</v>
       </c>
       <c r="G2">
         <v>8972000.0</v>
       </c>
       <c r="H2">
         <v>8054000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>6390000.0</v>
       </c>
       <c r="C3">
         <v>5234000.0</v>
       </c>
       <c r="D3">
         <v>3807000.0</v>
       </c>
       <c r="E3">
         <v>2841000.0</v>
       </c>
       <c r="F3">
         <v>3324000.0</v>
       </c>
       <c r="G3">
         <v>2860000.0</v>
       </c>
       <c r="H3">
         <v>1494000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-86497000.0</v>
+        <v>-103859000.0</v>
       </c>
       <c r="C5">
         <v>-87229000.0</v>
       </c>
       <c r="D5">
         <v>-101902000.0</v>
       </c>
       <c r="E5">
         <v>-81971000.0</v>
       </c>
       <c r="F5">
         <v>-54043000.0</v>
       </c>
       <c r="G5">
         <v>-47758000.0</v>
       </c>
       <c r="H5">
         <v>-41251000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-80107000.0</v>
+        <v>-97469000.0</v>
       </c>
       <c r="C6">
         <v>-81995000.0</v>
       </c>
       <c r="D6">
         <v>-98095000.0</v>
       </c>
       <c r="E6">
         <v>-79130000.0</v>
       </c>
       <c r="F6">
         <v>-50719000.0</v>
       </c>
       <c r="G6">
         <v>-44898000.0</v>
       </c>
       <c r="H6">
         <v>-39757000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>196226000.0</v>
       </c>
       <c r="C9">
         <v>137099000.0</v>
       </c>
       <c r="D9">
         <v>71049000.0</v>
       </c>
       <c r="E9">
         <v>37085000.0</v>
       </c>
       <c r="F9">
         <v>15865000.0</v>
       </c>
       <c r="G9">
         <v>-1255000.0</v>
       </c>
       <c r="H9">
         <v>-1885000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>-95382000.0</v>
       </c>
       <c r="C10">
         <v>-91413000.0</v>
       </c>
       <c r="D10">
         <v>-105897000.0</v>
       </c>
       <c r="E10">
         <v>-87154000.0</v>
       </c>
       <c r="F10">
         <v>-59853000.0</v>
       </c>
       <c r="G10">
         <v>-53019000.0</v>
       </c>
       <c r="H10">
         <v>-41975000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>190000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>3639105.0</v>
       </c>
       <c r="E11">
         <v>6430000.0</v>
       </c>
       <c r="F11">
         <v>2531000.0</v>
       </c>
       <c r="G11">
         <v>5236000.0</v>
       </c>
       <c r="H11">
         <v>678000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
-        <v>8885000.0</v>
+        <v>3586000.0</v>
       </c>
       <c r="C12">
         <v>4184000.0</v>
       </c>
       <c r="D12">
         <v>3995000.0</v>
       </c>
       <c r="E12">
         <v>5183000.0</v>
       </c>
       <c r="F12">
         <v>5810000.0</v>
       </c>
       <c r="G12">
         <v>5261000.0</v>
       </c>
       <c r="H12">
         <v>724000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>12219000.0</v>
+      </c>
       <c r="C13">
         <v>10895000.0</v>
       </c>
       <c r="D13">
         <v>5568000.0</v>
       </c>
       <c r="E13">
         <v>2497000.0</v>
       </c>
       <c r="F13">
         <v>121000.0</v>
       </c>
       <c r="G13">
         <v>184000.0</v>
       </c>
       <c r="H13">
         <v>1149000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
-        <v>-95573000.0</v>
+        <v>-95572000.0</v>
       </c>
       <c r="C15">
         <v>-91413000.0</v>
       </c>
       <c r="D15">
         <v>-105897000.0</v>
       </c>
       <c r="E15">
         <v>-87154000.0</v>
       </c>
       <c r="F15">
         <v>-59853000.0</v>
       </c>
       <c r="G15">
         <v>-53019000.0</v>
       </c>
       <c r="H15">
         <v>-41975000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-87154000.0</v>
       </c>
       <c r="F16">
         <v>-59853000.0</v>
       </c>
       <c r="G16">
         <v>-53019000.0</v>
       </c>
       <c r="H16">
         <v>-41975000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-95572000.0</v>
+      </c>
       <c r="C17">
         <v>-91413000.0</v>
       </c>
       <c r="D17">
         <v>-106565000.0</v>
       </c>
       <c r="E17">
         <v>-87154000.0</v>
       </c>
       <c r="F17">
         <v>-59853000.0</v>
       </c>
       <c r="G17">
         <v>-53019000.0</v>
       </c>
       <c r="H17">
         <v>-41975000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>8633000.0</v>
+      </c>
       <c r="C18">
         <v>6711000.0</v>
       </c>
       <c r="D18">
         <v>1832000.0</v>
       </c>
       <c r="E18">
         <v>-2686000.0</v>
       </c>
       <c r="F18">
         <v>-5689000.0</v>
       </c>
       <c r="G18">
         <v>-5077000.0</v>
       </c>
       <c r="H18">
         <v>425000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>121000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-103859000.0</v>
       </c>
       <c r="C21">
         <v>-96614000.0</v>
       </c>
       <c r="D21">
         <v>-109170000.0</v>
       </c>
       <c r="E21">
         <v>-80724000.0</v>
       </c>
       <c r="F21">
         <v>-54164000.0</v>
       </c>
       <c r="G21">
         <v>-47802000.0</v>
       </c>
       <c r="H21">
         <v>-43550000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>411913000.0</v>
       </c>
       <c r="C23">
         <v>321112000.0</v>
       </c>
       <c r="D23">
         <v>245361000.0</v>
       </c>
       <c r="E23">
         <v>155738000.0</v>
       </c>
       <c r="F23">
         <v>88637000.0</v>
       </c>
       <c r="G23">
         <v>55519000.0</v>
       </c>
       <c r="H23">
         <v>49719000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>6390000.0</v>
+      </c>
       <c r="C25">
         <v>5234000.0</v>
       </c>
       <c r="D25">
         <v>3152000.0</v>
       </c>
       <c r="E25">
         <v>2841000.0</v>
       </c>
       <c r="F25">
         <v>3324000.0</v>
       </c>
       <c r="G25">
         <v>2860000.0</v>
       </c>
       <c r="H25">
         <v>1494000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>71277000.0</v>
       </c>
       <c r="C26">
         <v>62298000.0</v>
       </c>
       <c r="D26">
         <v>48446000.0</v>
       </c>
       <c r="E26">
         <v>28981000.0</v>
       </c>
       <c r="F26">
         <v>18993000.0</v>
       </c>
       <c r="G26">
         <v>16275000.0</v>
       </c>
       <c r="H26">
         <v>13147000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>228808000.0</v>
+      </c>
       <c r="C28">
         <v>171415000.0</v>
       </c>
       <c r="D28">
         <v>121491000.0</v>
       </c>
       <c r="E28">
         <v>88828000.0</v>
       </c>
       <c r="F28">
         <v>51036000.0</v>
       </c>
       <c r="G28">
         <v>30272000.0</v>
       </c>
       <c r="H28">
         <v>28518000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      <c r="D29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>190000.0</v>
+      </c>
+      <c r="C29">
+        <v>368000.0</v>
+      </c>
+      <c r="D29">
+        <v>80000.0</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>300085000.0</v>
       </c>
       <c r="C30">
         <v>233713000.0</v>
       </c>
       <c r="D30">
         <v>180219000.0</v>
       </c>
       <c r="E30">
         <v>117809000.0</v>
       </c>
       <c r="F30">
         <v>70029000.0</v>
       </c>
       <c r="G30">
         <v>46547000.0</v>
       </c>
       <c r="H30">
         <v>41665000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>8477000.0</v>
       </c>
       <c r="C31">
         <v>5201000.0</v>
       </c>
       <c r="D31">
         <v>3273000.0</v>
       </c>
       <c r="E31">
         <v>-6430000.0</v>
       </c>
       <c r="F31">
         <v>-5689000.0</v>
       </c>
       <c r="G31">
         <v>-5217000.0</v>
       </c>
       <c r="H31">
         <v>1575000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>308054000.0</v>
       </c>
       <c r="C32">
         <v>224498000.0</v>
       </c>
       <c r="D32">
         <v>136191000.0</v>
       </c>
       <c r="E32">
         <v>75014000.0</v>
       </c>
       <c r="F32">
         <v>34473000.0</v>
       </c>
       <c r="G32">
         <v>7717000.0</v>
       </c>
       <c r="H32">
         <v>6169000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>29185000.0</v>
+      </c>
+      <c r="C2">
         <v>30070000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>27436000.0</v>
+        <v>30939000.0</v>
       </c>
       <c r="E2">
+        <v>29024000.0</v>
+      </c>
+      <c r="F2">
         <v>25001000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24564000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21459000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21871000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19505000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22326000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16228000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14675000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11913000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13101000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10118000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8205000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6505000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5622000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4428000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4893000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3665000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2751000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041000.0</v>
       </c>
       <c r="Y2">
         <v>2041000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2">
+        <v>2041000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>1735000.0</v>
+      </c>
+      <c r="C3">
         <v>1709000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1618000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1588000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1475000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1453000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1328000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1269000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1184000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1318000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1054000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>642000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>793000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>663000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>703000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>717000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>758000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>763000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>796000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>850000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715000.0</v>
       </c>
       <c r="W3">
         <v>715000.0</v>
       </c>
       <c r="X3">
         <v>715000.0</v>
       </c>
       <c r="Y3">
         <v>715000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>715000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-28761000.0</v>
+        <v>-32606000.0</v>
       </c>
       <c r="C5">
-        <v>-20492000.0</v>
+        <v>-31041000.0</v>
       </c>
       <c r="D5">
-        <v>-18683000.0</v>
+        <v>-23192000.0</v>
       </c>
       <c r="E5">
-        <v>-23860000.0</v>
+        <v>-22189000.0</v>
       </c>
       <c r="F5">
+        <v>-27438000.0</v>
+      </c>
+      <c r="G5">
         <v>-17887000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19834000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-24596000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-24912000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-26379000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23603000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-24320000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-27598000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-27306000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-21158000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17743000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15704000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16908000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12634000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-13144000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11358000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13507000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11808000.0</v>
       </c>
       <c r="Y5">
         <v>-11808000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5">
+        <v>-11808000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-27052000.0</v>
+        <v>-30871000.0</v>
       </c>
       <c r="C6">
-        <v>-18874000.0</v>
+        <v>-29332000.0</v>
       </c>
       <c r="D6">
-        <v>-17095000.0</v>
+        <v>-21574000.0</v>
       </c>
       <c r="E6">
-        <v>-22385000.0</v>
+        <v>-20601000.0</v>
       </c>
       <c r="F6">
+        <v>-25963000.0</v>
+      </c>
+      <c r="G6">
         <v>-16434000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18506000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23327000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23728000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-25061000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-22549000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-23678000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-26805000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26643000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20455000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-17026000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14946000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-16145000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11838000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12294000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10443000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12792000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11093000.0</v>
       </c>
       <c r="Y6">
         <v>-11093000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6">
+        <v>-11093000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>53947000.0</v>
+      </c>
+      <c r="C9">
         <v>46313000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>51746000.0</v>
+        <v>52388000.0</v>
       </c>
       <c r="E9">
+        <v>50158000.0</v>
+      </c>
+      <c r="F9">
         <v>44161000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43672000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36911000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31482000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25034000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21255000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18874000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18429000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12491000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10676000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10231000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8486000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7692000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4516000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4240000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3583000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3527000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>470000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-846500.0</v>
       </c>
       <c r="Y9">
         <v>-846500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9">
+        <v>-846500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-31638000.0</v>
+      </c>
+      <c r="C10">
         <v>-29655000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-21411000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19578000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-24737000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-18856000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20974000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-25626000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-25957000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-27504000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-24622000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-25285000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-28484000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-28172000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22613000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-19184000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17185000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18348000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14103000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14580000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12822000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15278000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-12008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12866000.0</v>
       </c>
       <c r="Y10">
         <v>-12866000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10">
+        <v>-12866000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>-43000.0</v>
+      </c>
+      <c r="C11">
         <v>190000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-1328000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1140724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1833000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1054000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1182915.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-779000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3132000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>508000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1309000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1481000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-8666000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>814000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1471000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1455000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1755000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1405000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>818000.0</v>
+      </c>
+      <c r="C12">
         <v>894000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>919000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>895000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>877000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>969000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1140000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1030000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1045000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1125000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1019000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>965000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>886000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>866000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1455000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1441000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1421000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1440000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1469000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1436000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1464000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1771000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1387000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>1743000.0</v>
+      </c>
       <c r="C13">
+        <v>2436000.0</v>
+      </c>
+      <c r="D13">
         <v>2700000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3506000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3578000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3333000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2593000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2232000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2737000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3461000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2006000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1305000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>779000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1478000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>947000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>132000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>36000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>27000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="W13">
         <v>23000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>23000.0</v>
+      </c>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-31638000.0</v>
+      </c>
+      <c r="C15">
         <v>-29845000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21411000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19578000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-24737000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-18856000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20974000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-25626000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-25957000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-27504000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-24622000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-25285000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-28484000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28172000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-22613000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-19184000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-17185000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-18348000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-14103000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14580000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-12822000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-15278000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-12008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12866000.0</v>
       </c>
       <c r="Y15">
         <v>-12866000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15">
+        <v>-12866000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-25285000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-28484000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-28172000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-22613000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-19184000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-17185000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-18348000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-14103000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-13701000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-12822000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-13643500.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-12008000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-31638000.0</v>
+      </c>
       <c r="C17">
+        <v>-29845000.0</v>
+      </c>
+      <c r="D17">
         <v>-21411000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-19578000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-24737000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-18856000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20974000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-25626000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-25957000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-27504000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-24622000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-25285000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-28484000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-28172000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-22613000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-19184000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-17185000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-18348000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-14103000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14580000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-12822000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-15278000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-12008000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>925000.0</v>
+      </c>
       <c r="C18">
+        <v>1542000.0</v>
+      </c>
+      <c r="D18">
         <v>1781000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2611000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2701000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2364000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1453000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1202000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1692000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2336000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>987000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>340000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-107000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>612000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-508000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1309000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1385000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1517000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1447000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1423000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1450000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1748000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1364000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1305000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>779000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>947000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>132000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-60000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>163000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-32606000.0</v>
+      </c>
+      <c r="C21">
         <v>-31041000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-23192000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22189000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27438000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-19710000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22427000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26828000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-27649000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-29557000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-25609000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-25625000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-28377000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-25040000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-22105000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-17875000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15704000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-16831000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-12797000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13192000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11344000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-13207000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11808000.0</v>
       </c>
       <c r="Y21">
         <v>-11808000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21">
+        <v>-11808000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>115738000.0</v>
+      </c>
+      <c r="C23">
         <v>107424000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>106519000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>101371000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>96600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>87946000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>80797000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>80181000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>72188000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>73138000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60711000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>58729000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>52781000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>48817000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>42454000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>34566000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>29901000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26969000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21465000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21668000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18536000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16428000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13002500.0</v>
       </c>
       <c r="Y23">
         <v>13002500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>13002500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>1735000.0</v>
+      </c>
       <c r="C25">
+        <v>1709000.0</v>
+      </c>
+      <c r="D25">
         <v>1618000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1588000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1475000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1453000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1328000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1269000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1184000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1318000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1054000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>642000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>793000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>663000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>703000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>717000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>758000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>763000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>796000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>850000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715000.0</v>
       </c>
       <c r="W25">
         <v>715000.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>715000.0</v>
+      </c>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>21465000.0</v>
+      </c>
+      <c r="C26">
         <v>19056000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>17632000.0</v>
+        <v>16568999.0</v>
       </c>
       <c r="E26">
+        <v>16044000.0</v>
+      </c>
+      <c r="F26">
         <v>16402000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>15066000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16647000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>17501000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13084000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14496000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11600000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11613000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10737000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>9682000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7582000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6706000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5011000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5076000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4919000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4476000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4522000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4543000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3919500.0</v>
       </c>
       <c r="Y26">
         <v>3919500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26">
+        <v>3919500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>65088000.0</v>
+      </c>
       <c r="C28">
+        <v>58298000.0</v>
+      </c>
+      <c r="D28">
         <v>59011000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>56303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>55197000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48316000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42691000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40809000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39599000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36316000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32883000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32441000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30131000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26034000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24754000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19655000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18385000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16271000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12118000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12299000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10349000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9134000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7054000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>-43000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29"/>
+      <c r="F29">
+        <v>-47000.0</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>86553000.0</v>
+      </c>
+      <c r="C30">
         <v>77354000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>73935000.0</v>
+        <v>75580000.0</v>
       </c>
       <c r="E30">
+        <v>72347000.0</v>
+      </c>
+      <c r="F30">
         <v>71599000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63382000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59338000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58310000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>52683000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>50812000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44483000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>44054000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40868000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35716000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32336000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26361000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23396000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21347000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17037000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16775000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14871000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13677000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10961500.0</v>
       </c>
       <c r="Y30">
         <v>10961500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30">
+        <v>10961500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>968000.0</v>
+      </c>
+      <c r="C31">
         <v>1386000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1781000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2611000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2701000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>854000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1453000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1202000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1692000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2053000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>987000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>340000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-107000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3132000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-508000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1309000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1481000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1517000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1306000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1388000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1478000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2071000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1058000.0</v>
       </c>
       <c r="Y31">
         <v>-1058000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31">
+        <v>-1058000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>83132000.0</v>
+      </c>
+      <c r="C32">
         <v>76383000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>83327000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>79182000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>69162000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>68236000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58370000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>53353000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>44539000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>43581000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>35102000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>33104000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>24404000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>23777000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>20349000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>16691000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>14197000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>10138000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8668000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8476000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7192000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3221000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2107000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1194500.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1194500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8239,2609 +8502,2678 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>336763000.0</v>
       </c>
       <c r="C2">
         <v>260260000.0</v>
       </c>
       <c r="D2">
         <v>225674000.0</v>
       </c>
       <c r="E2">
         <v>305097000.0</v>
       </c>
       <c r="F2">
         <v>100907000.0</v>
       </c>
       <c r="G2">
         <v>42712000.0</v>
       </c>
       <c r="H2">
         <v>16850000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>9356000</v>
       </c>
       <c r="C3">
         <v>4409000</v>
       </c>
       <c r="D3">
         <v>25206000</v>
       </c>
       <c r="E3">
         <v>2653000</v>
       </c>
       <c r="F3">
         <v>592000</v>
       </c>
       <c r="G3">
         <v>233000</v>
       </c>
       <c r="H3">
         <v>7611000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>204190000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-2383000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-47222000.0</v>
       </c>
       <c r="C6">
         <v>76503000.0</v>
       </c>
       <c r="D6">
         <v>34586000.0</v>
       </c>
       <c r="E6">
         <v>-79423000.0</v>
       </c>
       <c r="F6">
         <v>204190000.0</v>
       </c>
       <c r="G6">
         <v>58195000.0</v>
       </c>
       <c r="H6">
         <v>25862000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>124</v>
+      </c>
+      <c r="B7">
+        <v>-7839000.0</v>
+      </c>
       <c r="C7">
         <v>-47326000.0</v>
       </c>
       <c r="D7">
         <v>-26162000.0</v>
       </c>
       <c r="E7">
         <v>-11487000.0</v>
       </c>
       <c r="F7">
         <v>-4707000.0</v>
       </c>
       <c r="G7">
         <v>-483000.0</v>
       </c>
       <c r="H7">
         <v>-3532000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-2914000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-898000.0</v>
       </c>
       <c r="C9">
         <v>-35960000.0</v>
       </c>
       <c r="D9">
         <v>-33103000.0</v>
       </c>
       <c r="E9">
         <v>-10809000.0</v>
       </c>
       <c r="F9">
         <v>-2914000.0</v>
       </c>
       <c r="G9">
         <v>-511000.0</v>
       </c>
       <c r="H9">
         <v>522000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
-        <v>565000.0</v>
+        <v>-14498000.0</v>
       </c>
       <c r="C10">
         <v>-17235000.0</v>
       </c>
       <c r="D10">
         <v>-9751000.0</v>
       </c>
       <c r="E10">
         <v>-15251000.0</v>
       </c>
       <c r="F10">
         <v>-6124000.0</v>
       </c>
       <c r="G10">
         <v>-3105000.0</v>
       </c>
       <c r="H10">
         <v>-5074000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5789000.0</v>
       </c>
       <c r="F11">
         <v>6170000.0</v>
       </c>
       <c r="G11">
         <v>-78000.0</v>
       </c>
       <c r="H11">
         <v>-487000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15418000.0</v>
       </c>
       <c r="F12">
         <v>4446000.0</v>
       </c>
       <c r="G12">
         <v>2299000.0</v>
       </c>
       <c r="H12">
         <v>195000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8784000.0</v>
       </c>
       <c r="F13">
         <v>2727000.0</v>
       </c>
       <c r="G13">
         <v>3211000.0</v>
       </c>
       <c r="H13">
         <v>1507000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>6390000.0</v>
       </c>
       <c r="C14">
         <v>5234000.0</v>
       </c>
       <c r="D14">
         <v>3807000.0</v>
       </c>
       <c r="E14">
         <v>2841000.0</v>
       </c>
       <c r="F14">
         <v>3324000.0</v>
       </c>
       <c r="G14">
         <v>2860000.0</v>
       </c>
       <c r="H14">
         <v>1494000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>289541000.0</v>
       </c>
       <c r="C16">
         <v>336763000.0</v>
       </c>
       <c r="D16">
         <v>260260000.0</v>
       </c>
       <c r="E16">
         <v>225674000.0</v>
       </c>
       <c r="F16">
         <v>305097000.0</v>
       </c>
       <c r="G16">
         <v>100907000.0</v>
       </c>
       <c r="H16">
         <v>42712000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>-58341000.0</v>
       </c>
       <c r="C18">
         <v>-103622000.0</v>
       </c>
       <c r="D18">
         <v>-133209000.0</v>
       </c>
       <c r="E18">
         <v>-83035000.0</v>
       </c>
       <c r="F18">
         <v>-57926000.0</v>
       </c>
       <c r="G18">
         <v>-48576000.0</v>
       </c>
       <c r="H18">
         <v>-51429000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-4409000.0</v>
       </c>
       <c r="D19">
         <v>-17357000.0</v>
       </c>
       <c r="E19">
         <v>-2653000.0</v>
       </c>
       <c r="F19">
         <v>-592000.0</v>
       </c>
       <c r="G19">
         <v>-233000.0</v>
       </c>
       <c r="H19">
         <v>50764000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>164523000.0</v>
       </c>
       <c r="D20">
         <v>161705000.0</v>
       </c>
       <c r="E20">
         <v>-45000.0</v>
       </c>
       <c r="F20">
         <v>257074000.0</v>
       </c>
       <c r="G20">
         <v>76488000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>1195000.0</v>
       </c>
       <c r="F21">
         <v>1195000.0</v>
       </c>
       <c r="G21">
         <v>24685000.0</v>
       </c>
       <c r="H21">
         <v>24533000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-95572000.0</v>
       </c>
       <c r="C22">
         <v>-91413000.0</v>
       </c>
       <c r="D22">
         <v>-105897000.0</v>
       </c>
       <c r="E22">
         <v>-87154000.0</v>
       </c>
       <c r="F22">
         <v>-59853000.0</v>
       </c>
       <c r="G22">
         <v>-53019000.0</v>
       </c>
       <c r="H22">
         <v>-41975000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>11193000.0</v>
       </c>
       <c r="C23">
         <v>15602000.0</v>
       </c>
       <c r="D23">
         <v>6090000.0</v>
       </c>
       <c r="E23">
         <v>2417000.0</v>
       </c>
       <c r="F23">
         <v>89752000.0</v>
       </c>
       <c r="G23">
         <v>82086000.0</v>
       </c>
       <c r="H23">
         <v>1994000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>50764000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>-7406000.0</v>
+        <v>433000.0</v>
       </c>
       <c r="C25">
         <v>2452000.0</v>
       </c>
       <c r="D25">
         <v>1115000.0</v>
       </c>
       <c r="E25">
         <v>5081000.0</v>
       </c>
       <c r="F25">
         <v>-345000.0</v>
       </c>
       <c r="G25">
         <v>126000.0</v>
       </c>
       <c r="H25">
         <v>-1799000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>6362000.0</v>
       </c>
       <c r="C26">
         <v>4527000.0</v>
       </c>
       <c r="D26">
         <v>3610000.0</v>
       </c>
       <c r="E26">
         <v>2409000.0</v>
       </c>
       <c r="F26">
         <v>177406000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>47603000.0</v>
       </c>
       <c r="C27">
         <v>31840000.0</v>
       </c>
       <c r="D27">
         <v>19134000.0</v>
       </c>
       <c r="E27">
         <v>10337000.0</v>
       </c>
       <c r="F27">
         <v>3796000.0</v>
       </c>
       <c r="G27">
         <v>2173000.0</v>
       </c>
       <c r="H27">
         <v>1994000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>11193000.0</v>
       </c>
       <c r="C28">
         <v>180125000.0</v>
       </c>
       <c r="D28">
         <v>167795000.0</v>
       </c>
       <c r="E28">
         <v>3612000.0</v>
       </c>
       <c r="F28">
         <v>262116000.0</v>
       </c>
       <c r="G28">
         <v>106771000.0</v>
       </c>
       <c r="H28">
         <v>26527000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>-48985000.0</v>
       </c>
       <c r="C29">
         <v>-99213000.0</v>
       </c>
       <c r="D29">
         <v>-108003000.0</v>
       </c>
       <c r="E29">
         <v>-80382000.0</v>
       </c>
       <c r="F29">
         <v>-57334000.0</v>
       </c>
       <c r="G29">
         <v>-48343000.0</v>
       </c>
       <c r="H29">
         <v>-43818000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-9356000.0</v>
       </c>
       <c r="C30">
         <v>-4409000.0</v>
       </c>
       <c r="D30">
         <v>-25206000.0</v>
       </c>
       <c r="E30">
         <v>-2653000.0</v>
       </c>
       <c r="F30">
         <v>-592000.0</v>
       </c>
       <c r="G30">
         <v>-233000.0</v>
       </c>
       <c r="H30">
         <v>43153000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>289540000.0</v>
+      </c>
+      <c r="C2">
         <v>297319000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>305755000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>319245000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>336763000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>199800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>217131000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>228614000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>260260000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>290902000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>153506000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>184787000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>225674000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>253031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>273620000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>288102000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>305097000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>321261000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>160001000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>86895000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>100907000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>114124000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>45854000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1571000.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>2914000</v>
+      </c>
+      <c r="C3">
         <v>1850000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2868000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2802000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1836000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1174000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>246000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1043000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1946000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8715000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5780000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5372000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5339000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>866000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1514000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>218000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>55000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>332000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>111000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>110000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>20000</v>
-      </c>
-[...1 lines deleted...]
-        <v>102000</v>
       </c>
       <c r="Y3">
         <v>102000</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>102000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-31281000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-40887000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-20588000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-14482000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-16995000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3146000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6731000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>984000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>428000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>460000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-40861000.0</v>
+      </c>
+      <c r="C6">
         <v>-7778000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8436000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13490000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17518000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>136963000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17331000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11483000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31646000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-30642000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>137396000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-31281000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-40887000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-27357000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20589000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14482000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-16995000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-16164000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>161260000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>73106000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14012000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13217000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>68270000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>45854000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1571000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
-        <v>-18158000.0</v>
+        <v>-21903000.0</v>
       </c>
       <c r="C7">
+        <v>8023999.0</v>
+      </c>
+      <c r="D7">
         <v>-2374000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4329000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-24961000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8461000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-203000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13701000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3505000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1117000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8830000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-12710000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4786000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2129000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1276000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3296000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-440000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-85000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3582000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-80000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168500.0</v>
       </c>
       <c r="Y7">
         <v>168500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7">
+        <v>168500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-12531000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-5370000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-1945000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3901000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-2529000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-13317000.0</v>
+      </c>
+      <c r="C9">
         <v>2230000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4351000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2706000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3929000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14832000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10587000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2835000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7706000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13754000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1448000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-12531000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5370000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2434000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1945000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3901000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2529000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1890000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1213000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1007000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2584000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>218000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-86000.0</v>
       </c>
       <c r="Y9">
         <v>-86000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9">
+        <v>-86000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
-        <v>-18171000.0</v>
+        <v>-7027000.0</v>
       </c>
       <c r="C10">
+        <v>-3998000.0</v>
+      </c>
+      <c r="D10">
         <v>568000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4786000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6282000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5797000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7158000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2794000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1486000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3186000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>485000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3286000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10136000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5749000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8818000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1201000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>517000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2544000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-281000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2373000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-926000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2210000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-172000.0</v>
       </c>
       <c r="Y10">
         <v>-172000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10">
+        <v>-172000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3661000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3440000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>228000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8527000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3339000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1804000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1373000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>426000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1275500.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>874000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>419000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>836000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5316000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3978000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7121000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3311000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2676000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1552000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1549000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>641000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>856000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>291000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>684000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>170000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>3169000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4858000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2832000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2075000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1587000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>983000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>78500.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-946000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1179000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>448000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>1735000.0</v>
+      </c>
+      <c r="C14">
         <v>1709000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1618000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1588000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1475000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1453000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1328000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1269000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1184000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1318000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1054000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>642000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>793000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>663000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>703000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>717000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>758000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>763000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>796000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>850000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715000.0</v>
       </c>
       <c r="W14">
         <v>715000.0</v>
       </c>
       <c r="X14">
         <v>715000.0</v>
       </c>
       <c r="Y14">
         <v>715000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>715000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>248679000.0</v>
+      </c>
+      <c r="C16">
         <v>289541000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>297319000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>305755000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>319245000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>336763000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>199800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>217131000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>228614000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>260260000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>290902000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>153506000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>184787000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>225674000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>253031000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>273620000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>288102000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>305097000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>321261000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>160001000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>86895000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>100907000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>114124000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>45854000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1571000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-41041000.0</v>
+      </c>
+      <c r="C18">
         <v>-12177000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9503000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17845000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18816000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33565000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19046000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16779000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34232000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33508000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24723000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-33711000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-41267000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-26040000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-21365000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-17344000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18286000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16808000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12862000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13019000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15237000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13454000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10968000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12077000.0</v>
       </c>
       <c r="Y18">
         <v>-12077000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18">
+        <v>-12077000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-2868000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2802000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1836000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1174000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-246000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1043000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1946000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8715000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5780000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5372000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5339000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-866000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1514000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-218000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-55000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-332000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-111000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-110000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-39000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-20000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>164523000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>45000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>172409000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>1195000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>1195000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-31638000.0</v>
+      </c>
+      <c r="C22">
         <v>-29845000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-21411000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19579000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-24737000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-18856000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20974000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-25626000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-25957000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-27504000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-24622000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-25287000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-28484000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28172000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-22613000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-19184000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-17185000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-18348000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-14103000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14580000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12822000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-15278000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-12009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12866000.0</v>
       </c>
       <c r="Y22">
         <v>-12866000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22">
+        <v>-12866000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>222000.0</v>
+      </c>
+      <c r="C23">
         <v>4440000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1077000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4378000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1298000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6005000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1715000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5296000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2586000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2866000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>162119000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2430000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>380000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1318000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>777000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2862000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1291000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>689000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>174122000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>86125000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1225000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>237000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13648000.0</v>
       </c>
       <c r="Y23">
         <v>13648000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>13648000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>25125000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="C25">
+        <v>-1056999.0</v>
+      </c>
+      <c r="D25">
         <v>1042000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>285000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>503000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>888000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>794000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>838000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-68000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-83000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>416000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>33000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>749000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4236000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>964000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-59000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-60000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>53000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-91000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-79000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-359000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-15000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250500.0</v>
       </c>
       <c r="Y25">
         <v>-250500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25">
+        <v>-250500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>142</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-647000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3504000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2123000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>3610000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>2430000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>380000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2409000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>777000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2862000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1291000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>13072000.0</v>
+      </c>
+      <c r="C27">
         <v>10842000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14490000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12163000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10108000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9085000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8513000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7986000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6256000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4981000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5326000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5103000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3724000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2885000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3224000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2676000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1552000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1496000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>925000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>725000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>650000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>604000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503000.0</v>
       </c>
       <c r="Y27">
         <v>503000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27">
+        <v>503000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>222000.0</v>
+      </c>
+      <c r="C28">
         <v>4440000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1077000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4378000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1298000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>170528000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1715000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5296000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2586000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2866000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>162119000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2430000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>380000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1318000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>777000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2862000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1291000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>644000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>174122000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>86125000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1225000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>237000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>79238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13648000.0</v>
       </c>
       <c r="Y28">
         <v>13648000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>13648000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-38127000.0</v>
+      </c>
+      <c r="C29">
         <v>-10327000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6635000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15043000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16980000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-32391000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15736000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-32286000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-24793000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18943000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-28339000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-35928000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25174000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-19851000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-17126000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-18231000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16476000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12751000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12909000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-15198000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13445000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-10948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11975000.0</v>
       </c>
       <c r="Y29">
         <v>-11975000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29">
+        <v>-11975000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-2914000.0</v>
+      </c>
+      <c r="C30">
         <v>-1850000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2868000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2802000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1836000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1174000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-246000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1043000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1946000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8715000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5780000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5372000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5339000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-866000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1514000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-218000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-55000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-332000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-111000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-110000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-39000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-102000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-102000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>