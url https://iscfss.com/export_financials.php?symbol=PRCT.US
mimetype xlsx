--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -928,51 +928,53 @@
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>37000.0</v>
+      </c>
       <c r="C5">
         <v>114000.0</v>
       </c>
       <c r="D5">
         <v>84000.0</v>
       </c>
       <c r="E5">
         <v>-6000.0</v>
       </c>
       <c r="F5">
         <v>-54000.0</v>
       </c>
       <c r="G5">
         <v>-14000.0</v>
       </c>
       <c r="H5">
         <v>4000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
@@ -1559,51 +1561,51 @@
       </c>
       <c r="C35">
         <v>78664000.0</v>
       </c>
       <c r="D35">
         <v>78038000.0</v>
       </c>
       <c r="E35">
         <v>76967000.0</v>
       </c>
       <c r="F35">
         <v>53691000.0</v>
       </c>
       <c r="G35">
         <v>50485000.0</v>
       </c>
       <c r="H35">
         <v>25974000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>9057000.0</v>
+        <v>6019000.0</v>
       </c>
       <c r="C36">
         <v>2555000.0</v>
       </c>
       <c r="D36">
         <v>918999.0</v>
       </c>
       <c r="E36">
         <v>51000.0</v>
       </c>
       <c r="F36">
         <v>777000.0</v>
       </c>
       <c r="G36">
         <v>355999.0</v>
       </c>
       <c r="H36">
         <v>378000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
@@ -1689,51 +1691,51 @@
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>200000.0</v>
       </c>
       <c r="G41">
         <v>200000.0</v>
       </c>
       <c r="H41">
         <v>1268000.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>1007427000.0</v>
+        <v>1007390000.0</v>
       </c>
       <c r="C42">
         <v>948091000.0</v>
       </c>
       <c r="D42">
         <v>735240000.0</v>
       </c>
       <c r="E42">
         <v>545753000.0</v>
       </c>
       <c r="F42">
         <v>528666000.0</v>
       </c>
       <c r="G42">
         <v>18788000.0</v>
       </c>
       <c r="H42">
         <v>4808000.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
@@ -2377,52 +2379,56 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>-19000.0</v>
+      </c>
+      <c r="C5">
+        <v>37000.0</v>
+      </c>
       <c r="D5">
         <v>41999.0</v>
       </c>
       <c r="E5">
         <v>-144000.0</v>
       </c>
       <c r="F5">
         <v>223000.0</v>
       </c>
       <c r="G5">
         <v>114000.0</v>
       </c>
       <c r="H5">
         <v>-18000.0</v>
       </c>
       <c r="I5">
         <v>-1000.0</v>
       </c>
       <c r="J5">
         <v>113000.0</v>
       </c>
       <c r="K5">
         <v>84000.0</v>
       </c>
       <c r="L5">
@@ -4134,54 +4140,54 @@
       </c>
       <c r="S35">
         <v>53691000.0</v>
       </c>
       <c r="T35">
         <v>53972000.0</v>
       </c>
       <c r="U35">
         <v>383129000.0</v>
       </c>
       <c r="V35">
         <v>-60960000.0</v>
       </c>
       <c r="W35">
         <v>294339000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>9487000.0</v>
+        <v>2683000.0</v>
       </c>
       <c r="C36">
-        <v>9057000.0</v>
+        <v>6019000.0</v>
       </c>
       <c r="D36">
         <v>2410999.0</v>
       </c>
       <c r="E36">
         <v>1947999.0</v>
       </c>
       <c r="F36">
         <v>1352999.0</v>
       </c>
       <c r="G36">
         <v>2555000.0</v>
       </c>
       <c r="H36">
         <v>1251000.0</v>
       </c>
       <c r="I36">
         <v>1093000.0</v>
       </c>
       <c r="J36">
         <v>1160000.0</v>
       </c>
       <c r="K36">
         <v>918999.0</v>
       </c>
@@ -4490,54 +4496,54 @@
         <v>200000.0</v>
       </c>
       <c r="T41">
         <v>200000.0</v>
       </c>
       <c r="U41">
         <v>200000.0</v>
       </c>
       <c r="V41">
         <v>200000.0</v>
       </c>
       <c r="W41">
         <v>200000.0</v>
       </c>
       <c r="X41">
         <v>200000.0</v>
       </c>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>1020862000.0</v>
+        <v>1020881000.0</v>
       </c>
       <c r="C42">
-        <v>1007427000.0</v>
+        <v>1007390000.0</v>
       </c>
       <c r="D42">
         <v>991945000.0</v>
       </c>
       <c r="E42">
         <v>976240000.0</v>
       </c>
       <c r="F42">
         <v>959656000.0</v>
       </c>
       <c r="G42">
         <v>948091000.0</v>
       </c>
       <c r="H42">
         <v>768365000.0</v>
       </c>
       <c r="I42">
         <v>757935000.0</v>
       </c>
       <c r="J42">
         <v>744463000.0</v>
       </c>
       <c r="K42">
         <v>735240000.0</v>
       </c>
@@ -5769,77 +5775,77 @@
       </c>
       <c r="G3">
         <v>2860000.0</v>
       </c>
       <c r="H3">
         <v>1494000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-103859000.0</v>
+        <v>-91796000.0</v>
       </c>
       <c r="C5">
         <v>-87229000.0</v>
       </c>
       <c r="D5">
         <v>-101902000.0</v>
       </c>
       <c r="E5">
         <v>-81971000.0</v>
       </c>
       <c r="F5">
         <v>-54043000.0</v>
       </c>
       <c r="G5">
         <v>-47758000.0</v>
       </c>
       <c r="H5">
         <v>-41251000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-97469000.0</v>
+        <v>-85406000.0</v>
       </c>
       <c r="C6">
         <v>-81995000.0</v>
       </c>
       <c r="D6">
         <v>-98095000.0</v>
       </c>
       <c r="E6">
         <v>-79130000.0</v>
       </c>
       <c r="F6">
         <v>-50719000.0</v>
       </c>
       <c r="G6">
         <v>-44898000.0</v>
       </c>
       <c r="H6">
         <v>-39757000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -6698,179 +6704,179 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-32606000.0</v>
+        <v>-30820000.0</v>
       </c>
       <c r="C5">
-        <v>-31041000.0</v>
+        <v>-28761000.0</v>
       </c>
       <c r="D5">
-        <v>-23192000.0</v>
+        <v>-20492000.0</v>
       </c>
       <c r="E5">
-        <v>-22189000.0</v>
+        <v>-18683000.0</v>
       </c>
       <c r="F5">
-        <v>-27438000.0</v>
+        <v>-23860000.0</v>
       </c>
       <c r="G5">
         <v>-17887000.0</v>
       </c>
       <c r="H5">
         <v>-19834000.0</v>
       </c>
       <c r="I5">
         <v>-24596000.0</v>
       </c>
       <c r="J5">
         <v>-24912000.0</v>
       </c>
       <c r="K5">
         <v>-26379000.0</v>
       </c>
       <c r="L5">
         <v>-23603000.0</v>
       </c>
       <c r="M5">
         <v>-24320000.0</v>
       </c>
       <c r="N5">
         <v>-27598000.0</v>
       </c>
       <c r="O5">
         <v>-27306000.0</v>
       </c>
       <c r="P5">
         <v>-21158000.0</v>
       </c>
       <c r="Q5">
         <v>-17743000.0</v>
       </c>
       <c r="R5">
-        <v>-15704000.0</v>
+        <v>-15764000.0</v>
       </c>
       <c r="S5">
         <v>-16908000.0</v>
       </c>
       <c r="T5">
         <v>-12634000.0</v>
       </c>
       <c r="U5">
         <v>-13144000.0</v>
       </c>
       <c r="V5">
         <v>-11358000.0</v>
       </c>
       <c r="W5">
         <v>-13507000.0</v>
       </c>
       <c r="X5">
         <v>-10621000.0</v>
       </c>
       <c r="Y5">
         <v>-11808000.0</v>
       </c>
       <c r="Z5">
         <v>-11808000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-30871000.0</v>
+        <v>-29085000.0</v>
       </c>
       <c r="C6">
-        <v>-29332000.0</v>
+        <v>-27052000.0</v>
       </c>
       <c r="D6">
-        <v>-21574000.0</v>
+        <v>-18874000.0</v>
       </c>
       <c r="E6">
-        <v>-20601000.0</v>
+        <v>-17095000.0</v>
       </c>
       <c r="F6">
-        <v>-25963000.0</v>
+        <v>-22385000.0</v>
       </c>
       <c r="G6">
         <v>-16434000.0</v>
       </c>
       <c r="H6">
         <v>-18506000.0</v>
       </c>
       <c r="I6">
         <v>-23327000.0</v>
       </c>
       <c r="J6">
         <v>-23728000.0</v>
       </c>
       <c r="K6">
         <v>-25061000.0</v>
       </c>
       <c r="L6">
         <v>-22549000.0</v>
       </c>
       <c r="M6">
         <v>-23678000.0</v>
       </c>
       <c r="N6">
         <v>-26805000.0</v>
       </c>
       <c r="O6">
         <v>-26643000.0</v>
       </c>
       <c r="P6">
         <v>-20455000.0</v>
       </c>
       <c r="Q6">
         <v>-17026000.0</v>
       </c>
       <c r="R6">
-        <v>-14946000.0</v>
+        <v>-15006000.0</v>
       </c>
       <c r="S6">
         <v>-16145000.0</v>
       </c>
       <c r="T6">
         <v>-11838000.0</v>
       </c>
       <c r="U6">
         <v>-12294000.0</v>
       </c>
       <c r="V6">
         <v>-10443000.0</v>
       </c>
       <c r="W6">
         <v>-12792000.0</v>
       </c>
       <c r="X6">
         <v>-9906000.0</v>
       </c>
       <c r="Y6">
         <v>-11093000.0</v>
       </c>
       <c r="Z6">
         <v>-11093000.0</v>
       </c>
@@ -9618,51 +9624,51 @@
       </c>
       <c r="W6">
         <v>-13217000.0</v>
       </c>
       <c r="X6">
         <v>68270000.0</v>
       </c>
       <c r="Y6">
         <v>45854000.0</v>
       </c>
       <c r="Z6">
         <v>1571000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7">
         <v>-21903000.0</v>
       </c>
       <c r="C7">
         <v>8023999.0</v>
       </c>
       <c r="D7">
-        <v>-2374000.0</v>
+        <v>-2034000.0</v>
       </c>
       <c r="E7">
         <v>-9500000.0</v>
       </c>
       <c r="F7">
         <v>-4329000.0</v>
       </c>
       <c r="G7">
         <v>-24961000.0</v>
       </c>
       <c r="H7">
         <v>-8461000.0</v>
       </c>
       <c r="I7">
         <v>-203000.0</v>
       </c>
       <c r="J7">
         <v>-13701000.0</v>
       </c>
       <c r="K7">
         <v>-3505000.0</v>
       </c>
       <c r="L7">
         <v>-1117000.0</v>
       </c>
@@ -10694,51 +10700,51 @@
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
         <v>607000.0</v>
       </c>
       <c r="C25">
         <v>-1056999.0</v>
       </c>
       <c r="D25">
-        <v>1042000.0</v>
+        <v>702000.0</v>
       </c>
       <c r="E25">
         <v>285000.0</v>
       </c>
       <c r="F25">
         <v>503000.0</v>
       </c>
       <c r="G25">
         <v>888000.0</v>
       </c>
       <c r="H25">
         <v>794000.0</v>
       </c>
       <c r="I25">
         <v>838000.0</v>
       </c>
       <c r="J25">
         <v>-68000.0</v>
       </c>
       <c r="K25">
         <v>-83000.0</v>
       </c>
       <c r="L25">
         <v>416000.0</v>
       </c>