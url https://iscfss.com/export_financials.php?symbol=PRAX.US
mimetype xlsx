--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -946,116 +952,122 @@
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>563000.0</v>
+      </c>
       <c r="C5">
         <v>654000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-173000.0</v>
       </c>
       <c r="F5">
         <v>-176000.0</v>
       </c>
       <c r="G5">
         <v>-303177000.0</v>
       </c>
       <c r="H5">
         <v>-38000.0</v>
       </c>
       <c r="I5">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>110000.0</v>
+      </c>
       <c r="C7">
         <v>1369000.0</v>
       </c>
       <c r="D7">
         <v>2495000.0</v>
       </c>
       <c r="E7">
         <v>3500000.0</v>
       </c>
       <c r="F7">
         <v>4311000.0</v>
       </c>
       <c r="G7">
         <v>763000.0</v>
       </c>
       <c r="H7">
         <v>1459000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>15000.0</v>
+      </c>
       <c r="C8">
         <v>14000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
@@ -1359,51 +1371,53 @@
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>326757000.0</v>
+      </c>
       <c r="C26">
         <v>76961000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
@@ -1418,51 +1432,53 @@
         <v>-214003000.0</v>
       </c>
       <c r="D28">
         <v>-78805000.0</v>
       </c>
       <c r="E28">
         <v>-57110000.0</v>
       </c>
       <c r="F28">
         <v>-134393000.0</v>
       </c>
       <c r="G28">
         <v>-295845000.0</v>
       </c>
       <c r="H28">
         <v>-43356000.0</v>
       </c>
       <c r="I28">
         <v>-17950000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>878136000.0</v>
+      </c>
       <c r="C29">
         <v>445450000.0</v>
       </c>
       <c r="D29">
         <v>69669000.0</v>
       </c>
       <c r="E29">
         <v>76106000.0</v>
       </c>
       <c r="F29">
         <v>250812000.0</v>
       </c>
       <c r="G29">
         <v>287457000.0</v>
       </c>
       <c r="H29">
         <v>-81008000.0</v>
       </c>
       <c r="I29">
         <v>-41038000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
@@ -1481,51 +1497,53 @@
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>76106000.0</v>
       </c>
       <c r="F31">
         <v>250812000.0</v>
       </c>
       <c r="G31">
         <v>287457000.0</v>
       </c>
       <c r="H31">
         <v>-81008000.0</v>
       </c>
       <c r="I31">
         <v>-41038000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>551140000.0</v>
+      </c>
       <c r="C32">
         <v>366822000.0</v>
       </c>
       <c r="D32">
         <v>69131000.0</v>
       </c>
       <c r="E32">
         <v>76495000.0</v>
       </c>
       <c r="F32">
         <v>248975000.0</v>
       </c>
       <c r="G32">
         <v>286606000.0</v>
       </c>
       <c r="H32">
         <v>38678000.0</v>
       </c>
       <c r="I32">
         <v>13981000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
@@ -1552,51 +1570,53 @@
         <v>2198000.0</v>
       </c>
       <c r="I33">
         <v>703000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>2000.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>0.0</v>
+      </c>
       <c r="C35">
         <v>110000.0</v>
       </c>
       <c r="D35">
         <v>2530000.0</v>
       </c>
       <c r="E35">
         <v>3500000.0</v>
       </c>
       <c r="F35">
         <v>4311000.0</v>
       </c>
       <c r="G35">
         <v>4851000.0</v>
       </c>
       <c r="H35">
         <v>763000.0</v>
       </c>
       <c r="I35">
         <v>2000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
@@ -1720,51 +1740,51 @@
         <v>1754000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>2182000.0</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
         <v>2000.0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>2018129000.0</v>
+        <v>2017566000.0</v>
       </c>
       <c r="C42">
         <v>1281522000.0</v>
       </c>
       <c r="D42">
         <v>723577000.0</v>
       </c>
       <c r="E42">
         <v>606918000.0</v>
       </c>
       <c r="F42">
         <v>567598000.0</v>
       </c>
       <c r="G42">
         <v>437007000.0</v>
       </c>
       <c r="H42">
         <v>-121083000.0</v>
       </c>
       <c r="I42">
         <v>327000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
@@ -1774,51 +1794,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1741000.0</v>
+      </c>
       <c r="C45">
         <v>2724000.0</v>
       </c>
       <c r="D45">
         <v>3657000.0</v>
       </c>
       <c r="E45">
         <v>3872000.0</v>
       </c>
       <c r="F45">
         <v>4866000.0</v>
       </c>
       <c r="G45">
         <v>836000.0</v>
       </c>
       <c r="H45">
         <v>1578000.0</v>
       </c>
       <c r="I45">
         <v>103000.0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
@@ -2207,3784 +2229,4050 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>23386000.0</v>
+      </c>
+      <c r="C2">
+        <v>31158000.0</v>
+      </c>
+      <c r="D2">
         <v>24628000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>30819000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>28832000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22909000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12528000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15010000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8195000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9404000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5815000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7166000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8010000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>16986000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14672000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10122000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11821000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13269000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10780000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7544000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7401000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5774000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4088000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3452000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3688000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3688000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2667000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2667000.0</v>
       </c>
-      <c r="AB2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-2672000.0</v>
+      </c>
       <c r="C5">
+        <v>-1594000.0</v>
+      </c>
+      <c r="D5">
+        <v>563000.0</v>
+      </c>
+      <c r="E5">
         <v>500000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>395000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>659000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>654000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1331000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-71000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-19000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-173000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-536000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-680000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-606000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-176000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-25000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-50000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-86000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-232229000.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>-232229000.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-81008000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-38000.0</v>
       </c>
-      <c r="AA5"/>
-[...1 lines deleted...]
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-41038000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1087000.0</v>
+      </c>
       <c r="C7">
+        <v>1435000.0</v>
+      </c>
+      <c r="D7">
+        <v>110000.0</v>
+      </c>
+      <c r="E7">
         <v>436000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>755000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1066000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1369000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1660000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1946000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2224000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2495000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2756000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3010000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3260000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3500000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3733000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3959000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4284000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4311000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4413000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4512000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>578000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>763000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>944000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1119000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>1459000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>15000.0</v>
+      </c>
       <c r="C8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E8">
         <v>14000.0</v>
       </c>
       <c r="F8">
         <v>14000.0</v>
       </c>
       <c r="G8">
         <v>14000.0</v>
       </c>
       <c r="H8">
         <v>14000.0</v>
       </c>
       <c r="I8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="J8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
         <v>13000.0</v>
       </c>
       <c r="M8">
+        <v>13000.0</v>
+      </c>
+      <c r="N8">
+        <v>13000.0</v>
+      </c>
+      <c r="O8">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>5000.0</v>
+      </c>
+      <c r="V8">
+        <v>5000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>708023000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>632580000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>606918000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>595165000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>585070000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>576955000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>567598000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>553975000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>547145000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>442524000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>437007000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>474761000.0</v>
+      </c>
+      <c r="C10">
+        <v>536333000.0</v>
+      </c>
+      <c r="D10">
         <v>357329000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>149527000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>157415000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>165567000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>215372000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>168645000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>145143000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>151980000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>81300000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>101085000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>124300000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>80839000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>61615000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>62440000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>56039000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>77854000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>138704000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>165679000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>175879000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>131152000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>296608000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>114772000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>19748000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-44814999.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>44815000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-17950000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>758551000.0</v>
+      </c>
+      <c r="C12">
+        <v>786865000.0</v>
+      </c>
+      <c r="D12">
         <v>599331000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>267157000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>301275000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>327991000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>392567000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>357032000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>351879000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>207416000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>81300000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>101085000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>124300000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>85822000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>100489000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>123740000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>165404000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>222516000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>275911000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>314370000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>339184000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>270811000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>296608000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>114772000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>19748000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>44815000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>44815000.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>17950000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>15000.0</v>
       </c>
       <c r="C13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="E13">
         <v>14000.0</v>
       </c>
       <c r="F13">
         <v>14000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="J13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
         <v>13000.0</v>
       </c>
       <c r="M13">
+        <v>13000.0</v>
+      </c>
+      <c r="N13">
+        <v>13000.0</v>
+      </c>
+      <c r="O13">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>5000.0</v>
       </c>
       <c r="R13">
         <v>5000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
+        <v>5000.0</v>
+      </c>
+      <c r="V13">
+        <v>5000.0</v>
+      </c>
+      <c r="W13">
         <v>4000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>1000.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AB13">
+        <v>1000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>29131375.0</v>
+      </c>
+      <c r="C14">
+        <v>28883596.0</v>
+      </c>
+      <c r="D14">
         <v>22504676.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>21977268.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>21474827.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>21055834.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19980179.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>18884562.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>18824479.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13904374.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9060813.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9039429.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4649381.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3540194.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3172988.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3051625.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3036173.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3030345.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2997639.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2980996.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2771319.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2564714.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2551236.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2449978.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1145152.0</v>
       </c>
       <c r="Z14">
         <v>1145152.0</v>
       </c>
       <c r="AA14">
         <v>1145152.0</v>
       </c>
       <c r="AB14">
+        <v>1145152.0</v>
+      </c>
+      <c r="AC14">
+        <v>1145152.0</v>
+      </c>
+      <c r="AD14">
         <v>98166.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>98166.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>13000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
+        <v>5000.0</v>
+      </c>
+      <c r="V15">
+        <v>5000.0</v>
+      </c>
+      <c r="W15">
         <v>4000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>1000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>1170000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1176000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1256000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1392000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1552000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2039000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4317000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>-3501000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-696000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18">
         <v>2000000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>773000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1390102000.0</v>
+      </c>
+      <c r="C23">
+        <v>1460202000.0</v>
+      </c>
+      <c r="D23">
         <v>937907000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>396388000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>452832000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>478736000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>483110000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>416256000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>441063000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>250409000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>87948000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>106725000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>133498000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>98383000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>115128000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>136902000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>180417000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>239504000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>292747000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>324408000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>353511000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>279253000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>303177000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>119548000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>22653000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>40113000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>47694000.0</v>
       </c>
-      <c r="AA23"/>
-[...1 lines deleted...]
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23">
         <v>14682000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>615290000.0</v>
+      </c>
       <c r="C26">
+        <v>660938000.0</v>
+      </c>
+      <c r="D26">
+        <v>326757000.0</v>
+      </c>
+      <c r="E26">
         <v>122008000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>145369000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>144032000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>76961000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>54141000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>81952000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>35873000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-473674000.0</v>
+      </c>
+      <c r="C28">
+        <v>-534898000.0</v>
+      </c>
+      <c r="D28">
         <v>-357219000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-149091000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-156660000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-164501000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-214003000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-166985000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-143197000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-149756000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-78805000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-98329000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-121290000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-77579000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-57110000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-58707000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-52080000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-73570000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-134393000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-161266000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-171367000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-130574000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-295845000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-113828000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-18629000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>44814999.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-43356000.0</v>
       </c>
-      <c r="AA28"/>
-[...1 lines deleted...]
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>17950000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1341044000.0</v>
+      </c>
       <c r="C29">
+        <v>1409961000.0</v>
+      </c>
+      <c r="D29">
+        <v>878136000.0</v>
+      </c>
+      <c r="E29">
         <v>343505000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>404224000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>439214000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>445450000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>382666000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>419100000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>229683000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>69669000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>86756000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>105625000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>64468000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>76106000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>105163000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>138869000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>191022000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>250812000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>295922000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>333772000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>265515000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>287457000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-123263000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14106000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>105625000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>64468000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>76106000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>105163000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>138869000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>191022000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>250812000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>295922000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>333772000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>265515000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>287457000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-123263000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-104084000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-81008000.0</v>
       </c>
       <c r="AA31">
         <v>-81008000.0</v>
       </c>
-      <c r="AB31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:29">
+      <c r="AB31">
+        <v>-81008000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-81008000.0</v>
+      </c>
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>722845000.0</v>
+      </c>
       <c r="C32">
+        <v>747533000.0</v>
+      </c>
+      <c r="D32">
+        <v>551140000.0</v>
+      </c>
+      <c r="E32">
         <v>220961000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>257971000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>294053000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>366822000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>327187000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>336096000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>193010000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>69131000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>86535000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>105399000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>63747000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>76495000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>103329000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>137042000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>189250000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>248975000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>294585000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>332653000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>264826000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>286606000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>105467000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>12283000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>618199000.0</v>
+      </c>
+      <c r="C33">
+        <v>662428000.0</v>
+      </c>
+      <c r="D33">
         <v>326996000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>122544000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>146253000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>145161000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>78738000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>56208000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>84347000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>38605000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3068000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3398000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3669000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3981000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4288000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4590000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4837000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5031000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5338000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5069000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5078000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>689000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>851000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3697000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2213000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>-44815000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2198000.0</v>
       </c>
-      <c r="AA33"/>
-[...1 lines deleted...]
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-17950000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>0.0</v>
+      </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
+        <v>0.0</v>
+      </c>
+      <c r="H35">
         <v>110000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>729000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1343000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1932000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2530000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3177000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3443000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3260000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3500000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2756000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3010000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3259000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4311000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3732000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3959000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>0.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>763000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>198000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>390000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>763000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>616706000.0</v>
+      </c>
+      <c r="C36">
+        <v>660938000.0</v>
+      </c>
+      <c r="D36">
         <v>326757000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>122008000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>145369000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>144032000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="H36">
         <v>416000.0</v>
       </c>
       <c r="I36">
         <v>416000.0</v>
       </c>
       <c r="J36">
         <v>416000.0</v>
       </c>
       <c r="K36">
         <v>416000.0</v>
       </c>
       <c r="L36">
         <v>416000.0</v>
       </c>
       <c r="M36">
         <v>416000.0</v>
       </c>
       <c r="N36">
         <v>416000.0</v>
       </c>
       <c r="O36">
         <v>416000.0</v>
       </c>
       <c r="P36">
         <v>416000.0</v>
       </c>
       <c r="Q36">
         <v>416000.0</v>
       </c>
       <c r="R36">
-        <v>472000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="S36">
         <v>416000.0</v>
       </c>
       <c r="T36">
+        <v>472000.0</v>
+      </c>
+      <c r="U36">
+        <v>416000.0</v>
+      </c>
+      <c r="V36">
         <v>496000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>9000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>15000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2666000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>996000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-44815000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>620000.0</v>
       </c>
-      <c r="AA36"/>
-[...1 lines deleted...]
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-17950000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
         <v>416000.0</v>
       </c>
-      <c r="O38">
-[...1 lines deleted...]
-      </c>
+      <c r="O38"/>
       <c r="P38">
         <v>416000.0</v>
       </c>
       <c r="Q38">
         <v>416000.0</v>
       </c>
       <c r="R38">
-        <v>472000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="S38">
         <v>416000.0</v>
       </c>
       <c r="T38">
+        <v>472000.0</v>
+      </c>
+      <c r="U38">
+        <v>416000.0</v>
+      </c>
+      <c r="V38">
         <v>496000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>9000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>769000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2666000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>996000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>996000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>620000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>620000.0</v>
       </c>
-      <c r="AB38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>13352000.0</v>
+      </c>
+      <c r="C39">
+        <v>10909000.0</v>
+      </c>
+      <c r="D39">
         <v>11580000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>6687000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5304000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5584000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>11805000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3016000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4837000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4388000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3580000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2242000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5529000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>8580000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>10351000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8572000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>10176000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>11957000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>11498000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4969000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9249000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7753000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5718000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1079000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>692000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>681000.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>24585000.0</v>
+      </c>
+      <c r="C40">
+        <v>17648000.0</v>
+      </c>
+      <c r="D40">
         <v>35033000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>21628000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19021000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>15547000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>23763000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>15457000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10058000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6976000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>7416000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6979000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>13317000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>8317000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14845000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>17884000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>25768000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>30929000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>26034000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>16529000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>7826000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7386000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>10869000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>6186000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3740000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>4151000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>1497000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>2182000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>2018129000.0</v>
+        <v>2659990000.0</v>
       </c>
       <c r="C42">
+        <v>2644109000.0</v>
+      </c>
+      <c r="D42">
+        <v>2017566000.0</v>
+      </c>
+      <c r="E42">
         <v>1394088000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1380978000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1344577000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1281522000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1160713000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1145308000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>923141000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>723577000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>713786000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>708023000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>632580000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>606918000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>595165000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>585070000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>576955000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>567598000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>553975000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>547145000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>442524000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>437007000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>232229000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>118189000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>38000.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1493000.0</v>
+      </c>
       <c r="C45">
+        <v>1490000.0</v>
+      </c>
+      <c r="D45">
+        <v>1741000.0</v>
+      </c>
+      <c r="E45">
         <v>536000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>884000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1129000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2724000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1651000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1979000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2316000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3657000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2982000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>3253000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3565000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3872000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>4174000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>4582000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>680000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>836000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1031000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1217000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>1578000.0</v>
       </c>
-      <c r="AA45"/>
-      <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>1493000.0</v>
+      </c>
+      <c r="C46">
+        <v>1490000.0</v>
+      </c>
+      <c r="D46">
         <v>239000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>536000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>884000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1129000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1361000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1651000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1979000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2316000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2652000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2982000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3253000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3565000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3872000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>4174000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4421000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4615000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>4866000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>4653000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>4582000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>680000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>836000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1031000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1217000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>1578000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>759000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>865000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>971000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1077000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>4421000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1142000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>4866000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>625000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>4582000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>680000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>836000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1031000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1217000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1217000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1578000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1578000.0</v>
       </c>
-      <c r="AB47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-1316289000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1232569000.0</v>
+      </c>
+      <c r="D48">
         <v>-1140008000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1051097000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-977163000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-906036000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-836740000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-778061000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-726151000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-693474000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-653921000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-627043000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-602411000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-568099000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-530644000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-489471000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-445526000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-385332000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-316615000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-258033000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-213328000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-176927000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-149554000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-123264000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-104085000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-104085000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-81009000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-81009000.0</v>
       </c>
-      <c r="AB48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-602411000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-568099000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-530644000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-489471000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-445526000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-385332000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-316615000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-258033000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-213328000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-176927000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-149554000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>1087000.0</v>
+      </c>
+      <c r="C51">
+        <v>1435000.0</v>
+      </c>
+      <c r="D51">
         <v>110000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>436000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>755000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1066000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1369000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1660000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1946000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2224000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2495000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2756000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3010000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3260000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>4505000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3733000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3959000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4284000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4311000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4413000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4512000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>578000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>763000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>944000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1119000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>1459000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>1087000.0</v>
+      </c>
+      <c r="C52">
+        <v>1435000.0</v>
+      </c>
+      <c r="D52">
         <v>110000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>436000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>755000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1066000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1259000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1224000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1191000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1158000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1126000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1095000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1064000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1035000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1005000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>977000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>949000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1025000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4311000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>681000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>553000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>578000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>763000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>746000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>729000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>696000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>283790000.0</v>
+      </c>
+      <c r="C53">
+        <v>250532000.0</v>
+      </c>
+      <c r="D53">
         <v>242002000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>117630000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>143860000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>162424000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>177195000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>188387000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>206736000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>55436000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>4983000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>38874000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>61300000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>109365000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>144662000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>137207000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>148691000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>163305000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>139659000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>89629999.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>35900000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1390102000.0</v>
+      </c>
+      <c r="C55">
+        <v>1460202000.0</v>
+      </c>
+      <c r="D55">
         <v>937907000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>396388000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>452832000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>478736000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>483110000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>416256000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>441063000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>250409000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>87948000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>106725000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>133498000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>98383000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>115128000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>136902000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>180417000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>239504000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>292747000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>324408000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>353511000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>279253000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>303177000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>119548000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>22653000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>47694000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>771903000.0</v>
+      </c>
+      <c r="C56">
+        <v>797774000.0</v>
+      </c>
+      <c r="D56">
         <v>610911000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>273844000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>306579000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>333575000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>404372000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>360048000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>356716000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>211804000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>84880000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>103327000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>129829000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>94402000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>110840000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>132312000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>175580000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>234473000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>287409000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>319339000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>348433000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>278564000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>302326000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>115851000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>20440000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>20440000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>45496000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>45496000.0</v>
       </c>
-      <c r="AB56"/>
-      <c r="AC56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>17950000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>49058000.0</v>
+      </c>
+      <c r="C57">
+        <v>50241000.0</v>
+      </c>
+      <c r="D57">
         <v>59771000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>52883000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>48608000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>39522000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>37550000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>32861000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>20620000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>18794000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>15749000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16792000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>24430000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>30655000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>35522000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>28983000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>38538000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>45223000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>37624000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>24754000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>15780000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>13738000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>15720000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>10384000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>8157000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>8157000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>6818000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>6818000.0</v>
       </c>
-      <c r="AB57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>49058000.0</v>
+      </c>
+      <c r="C58">
+        <v>50241000.0</v>
+      </c>
+      <c r="D58">
         <v>59771000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>52883000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>48608000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>39522000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>37660000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>33590000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>21963000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>20726000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>18279000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>19969000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>27873000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>33915000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>39022000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>31739000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>41548000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>48482000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>41935000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>28486000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>19739000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>13738000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>15720000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>10582000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>8547000.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>7581000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>1341044000.0</v>
+      </c>
+      <c r="C60">
+        <v>1409961000.0</v>
+      </c>
+      <c r="D60">
         <v>878136000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>343505000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>404224000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>439214000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>445450000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>382666000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>419100000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>229683000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>69669000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>86756000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>105625000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>64468000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>76106000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>105163000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>138869000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>191022000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>250812000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>295922000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>333772000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>265515000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>287457000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>108966000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>14106000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>40113000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>40113000.0</v>
       </c>
-      <c r="AA60"/>
-[...1 lines deleted...]
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60">
         <v>14682000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6013,2912 +6301,3052 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>140000.0</v>
       </c>
       <c r="C2">
         <v>152413000.0</v>
       </c>
       <c r="D2">
         <v>86766000.0</v>
       </c>
       <c r="E2">
         <v>1171000.0</v>
       </c>
       <c r="F2">
         <v>1594000.0</v>
       </c>
       <c r="G2">
         <v>746000.0</v>
       </c>
       <c r="H2">
         <v>679000.0</v>
       </c>
       <c r="I2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>140000.0</v>
       </c>
       <c r="C3">
         <v>358000.0</v>
       </c>
       <c r="D3">
         <v>432000.0</v>
       </c>
       <c r="E3">
         <v>419000.0</v>
       </c>
       <c r="F3">
         <v>182000.0</v>
       </c>
       <c r="G3">
         <v>50000.0</v>
       </c>
       <c r="H3">
         <v>679000.0</v>
       </c>
       <c r="I3">
         <v>1000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-303268000.0</v>
       </c>
       <c r="C5">
-        <v>-200165000.0</v>
+        <v>-182819000.0</v>
       </c>
       <c r="D5">
-        <v>-126373000.0</v>
+        <v>-123277000.0</v>
       </c>
       <c r="E5">
         <v>-214986000.0</v>
       </c>
       <c r="F5">
         <v>-167332000.0</v>
       </c>
       <c r="G5">
         <v>-61968000.0</v>
       </c>
       <c r="H5">
         <v>-35596000.0</v>
       </c>
       <c r="I5">
         <v>-26275000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-303128000.0</v>
       </c>
       <c r="C6">
-        <v>-199807000.0</v>
+        <v>-182461000.0</v>
       </c>
       <c r="D6">
-        <v>-125941000.0</v>
+        <v>-122845000.0</v>
       </c>
       <c r="E6">
         <v>-214567000.0</v>
       </c>
       <c r="F6">
         <v>-167150000.0</v>
       </c>
       <c r="G6">
         <v>-61918000.0</v>
       </c>
       <c r="H6">
         <v>-34917000.0</v>
       </c>
       <c r="I6">
         <v>-26274000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>-140000.0</v>
       </c>
       <c r="C9">
         <v>-143860000.0</v>
       </c>
       <c r="D9">
         <v>-84319000.0</v>
       </c>
       <c r="E9">
         <v>-1171000.0</v>
       </c>
       <c r="F9">
         <v>-1594000.0</v>
       </c>
       <c r="G9">
         <v>-746000.0</v>
       </c>
       <c r="H9">
         <v>-679000.0</v>
       </c>
       <c r="I9">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-303268000.0</v>
       </c>
       <c r="C10">
         <v>-182819000.0</v>
       </c>
       <c r="D10">
         <v>-123277000.0</v>
       </c>
       <c r="E10">
         <v>-214029000.0</v>
       </c>
       <c r="F10">
         <v>-167061000.0</v>
       </c>
       <c r="G10">
         <v>-61828000.0</v>
       </c>
       <c r="H10">
         <v>-35596000.0</v>
       </c>
       <c r="I10">
         <v>-26402000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>264105.0</v>
       </c>
       <c r="E11">
         <v>-957000.0</v>
       </c>
       <c r="F11">
         <v>-182000.0</v>
       </c>
       <c r="G11">
         <v>-8000.0</v>
       </c>
       <c r="H11">
         <v>-84000.0</v>
       </c>
       <c r="I11">
         <v>133000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>419000.0</v>
       </c>
       <c r="F12">
         <v>182000.0</v>
       </c>
       <c r="G12">
         <v>190000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>127000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>140000.0</v>
       </c>
       <c r="H13">
         <v>193000.0</v>
       </c>
       <c r="I13">
         <v>92000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-303268000.0</v>
       </c>
       <c r="C15">
         <v>-182819000.0</v>
       </c>
       <c r="D15">
         <v>-123277000.0</v>
       </c>
       <c r="E15">
         <v>-213072000.0</v>
       </c>
       <c r="F15">
         <v>-166879000.0</v>
       </c>
       <c r="G15">
         <v>-61820000.0</v>
       </c>
       <c r="H15">
         <v>-35512000.0</v>
       </c>
       <c r="I15">
         <v>-26535000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-214029000.0</v>
       </c>
       <c r="F16">
         <v>-167061000.0</v>
       </c>
       <c r="G16">
         <v>-70323000.0</v>
       </c>
       <c r="H16">
         <v>-40682000.0</v>
       </c>
       <c r="I16">
         <v>-29223000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-303268000.0</v>
+      </c>
       <c r="C17">
         <v>-182819000.0</v>
       </c>
       <c r="D17">
         <v>-137572000.0</v>
       </c>
       <c r="E17">
         <v>-214029000.0</v>
       </c>
       <c r="F17">
         <v>-167061000.0</v>
       </c>
       <c r="G17">
         <v>-61820000.0</v>
       </c>
       <c r="H17">
         <v>-35512000.0</v>
       </c>
       <c r="I17">
         <v>-26535000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18">
         <v>140000.0</v>
       </c>
       <c r="H18">
         <v>193000.0</v>
       </c>
       <c r="I18">
         <v>-35000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>957000.0</v>
       </c>
       <c r="F19">
         <v>271000.0</v>
       </c>
       <c r="G19">
         <v>140000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-326198000.0</v>
       </c>
       <c r="C21">
         <v>-200165000.0</v>
       </c>
       <c r="D21">
         <v>-126373000.0</v>
       </c>
       <c r="E21">
         <v>-214986000.0</v>
       </c>
       <c r="F21">
         <v>-167332000.0</v>
       </c>
       <c r="G21">
         <v>-61968000.0</v>
       </c>
       <c r="H21">
         <v>-35789000.0</v>
       </c>
       <c r="I21">
         <v>-22719000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>326198000.0</v>
       </c>
       <c r="C23">
         <v>208718000.0</v>
       </c>
       <c r="D23">
         <v>128820000.0</v>
       </c>
       <c r="E23">
         <v>214986000.0</v>
       </c>
       <c r="F23">
         <v>167332000.0</v>
       </c>
       <c r="G23">
         <v>61968000.0</v>
       </c>
       <c r="H23">
         <v>35789000.0</v>
       </c>
       <c r="I23">
         <v>22719000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>140000.0</v>
+      </c>
       <c r="C25">
         <v>358000.0</v>
       </c>
       <c r="D25">
         <v>426000.0</v>
       </c>
       <c r="E25">
         <v>419000.0</v>
       </c>
       <c r="F25">
         <v>182000.0</v>
       </c>
       <c r="G25">
         <v>50000.0</v>
       </c>
       <c r="H25">
         <v>37000.0</v>
       </c>
       <c r="I25">
         <v>1000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>267115000.0</v>
       </c>
       <c r="C26">
         <v>152413000.0</v>
       </c>
       <c r="D26">
         <v>86766000.0</v>
       </c>
       <c r="E26">
         <v>155040000.0</v>
       </c>
       <c r="F26">
         <v>120257000.0</v>
       </c>
       <c r="G26">
         <v>44976000.0</v>
       </c>
       <c r="H26">
         <v>29557000.0</v>
       </c>
       <c r="I26">
         <v>18820000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>59083000.0</v>
       </c>
       <c r="C28">
         <v>56305000.0</v>
       </c>
       <c r="D28">
         <v>42054000.0</v>
       </c>
       <c r="E28">
         <v>59946000.0</v>
       </c>
       <c r="F28">
         <v>47075000.0</v>
       </c>
       <c r="G28">
         <v>16992000.0</v>
       </c>
       <c r="H28">
         <v>6232000.0</v>
       </c>
       <c r="I28">
         <v>3899000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>-5000.0</v>
       </c>
       <c r="F29">
         <v>5000.0</v>
       </c>
       <c r="G29">
         <v>-8000.0</v>
       </c>
       <c r="H29">
         <v>-84000.0</v>
       </c>
       <c r="I29">
         <v>133000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>326058000.0</v>
       </c>
       <c r="C30">
         <v>56305000.0</v>
       </c>
       <c r="D30">
         <v>42054000.0</v>
       </c>
       <c r="E30">
         <v>214986000.0</v>
       </c>
       <c r="F30">
         <v>167332000.0</v>
       </c>
       <c r="G30">
         <v>61968000.0</v>
       </c>
       <c r="H30">
         <v>35789000.0</v>
       </c>
       <c r="I30">
         <v>22719000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>22930000.0</v>
       </c>
       <c r="C31">
         <v>17346000.0</v>
       </c>
       <c r="D31">
         <v>3096000.0</v>
       </c>
       <c r="E31">
         <v>957000.0</v>
       </c>
       <c r="F31">
         <v>271000.0</v>
       </c>
       <c r="G31">
         <v>140000.0</v>
       </c>
       <c r="H31">
         <v>193000.0</v>
       </c>
       <c r="I31">
         <v>-3683000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>8553000.0</v>
       </c>
       <c r="D32">
         <v>2447000.0</v>
       </c>
       <c r="E32">
         <v>1464000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="B2"/>
       <c r="C2">
+        <v>39000.0</v>
+      </c>
+      <c r="D2">
+        <v>77506000.0</v>
+      </c>
+      <c r="E2">
         <v>65797000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>63006000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>60806000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>56288000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>41881000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>27260000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>26984000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18388000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17260000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25614000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>25504000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>27729000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>30439000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2987000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52652000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>563000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>506000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>319000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>206000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>33000.0</v>
+      </c>
+      <c r="C3">
+        <v>39000.0</v>
+      </c>
+      <c r="D3">
         <v>28000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>46000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>47000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>47000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>92000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>107000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>112000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>111000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>109000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>106000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>106000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>105000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>102000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>119000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>93000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>93000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>39000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>27000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Z3">
         <v>10000.0</v>
       </c>
       <c r="AA3">
         <v>10000.0</v>
       </c>
       <c r="AB3">
+        <v>10000.0</v>
+      </c>
+      <c r="AC3">
+        <v>10000.0</v>
+      </c>
+      <c r="AD3">
         <v>8500.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-83720000.0</v>
+      </c>
+      <c r="C5">
+        <v>-92561000.0</v>
+      </c>
+      <c r="D5">
         <v>-88911000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-73934000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-63956000.0</v>
+        <v>-71127000.0</v>
       </c>
       <c r="G5">
-        <v>-56835000.0</v>
+        <v>-69296000.0</v>
       </c>
       <c r="H5">
-        <v>-37488000.0</v>
+        <v>-58679000.0</v>
       </c>
       <c r="I5">
-        <v>-41886000.0</v>
+        <v>-51910000.0</v>
       </c>
       <c r="J5">
-        <v>-27806000.0</v>
+        <v>-32677000.0</v>
       </c>
       <c r="K5">
-        <v>-25516000.0</v>
+        <v>-39553000.0</v>
       </c>
       <c r="L5">
-        <v>-34960000.0</v>
+        <v>-26772000.0</v>
       </c>
       <c r="M5">
-        <v>-38091000.0</v>
+        <v>-24632000.0</v>
       </c>
       <c r="N5">
+        <v>-34312000.0</v>
+      </c>
+      <c r="O5">
+        <v>-37455000.0</v>
+      </c>
+      <c r="P5">
         <v>-40453000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="Q5">
+        <v>-43945000.0</v>
+      </c>
+      <c r="R5">
         <v>-59394000.0</v>
       </c>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
       <c r="S5">
-        <v>-44773000.0</v>
+        <v>-68717000.0</v>
       </c>
       <c r="T5">
-        <v>-36483000.0</v>
+        <v>-58587000.0</v>
       </c>
       <c r="U5">
+        <v>-44700000.0</v>
+      </c>
+      <c r="V5">
+        <v>-36401000.0</v>
+      </c>
+      <c r="W5">
         <v>-27419000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-25712000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-16216999.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-11570000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-8469000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-7494000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10654000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-8820500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8820500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-83687000.0</v>
+      </c>
+      <c r="C6">
+        <v>-92522000.0</v>
+      </c>
+      <c r="D6">
         <v>-88883000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-73915000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-63909000.0</v>
+        <v>-71081000.0</v>
       </c>
       <c r="G6">
-        <v>-56743000.0</v>
+        <v>-69249000.0</v>
       </c>
       <c r="H6">
-        <v>-37381000.0</v>
+        <v>-58632000.0</v>
       </c>
       <c r="I6">
-        <v>-41774000.0</v>
+        <v>-51818000.0</v>
       </c>
       <c r="J6">
-        <v>-27695000.0</v>
+        <v>-32570000.0</v>
       </c>
       <c r="K6">
-        <v>-25407000.0</v>
+        <v>-39441000.0</v>
       </c>
       <c r="L6">
-        <v>-34854000.0</v>
+        <v>-26661000.0</v>
       </c>
       <c r="M6">
-        <v>-37985000.0</v>
+        <v>-24523000.0</v>
       </c>
       <c r="N6">
+        <v>-34206000.0</v>
+      </c>
+      <c r="O6">
+        <v>-37349000.0</v>
+      </c>
+      <c r="P6">
         <v>-40348000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="Q6">
+        <v>-43843000.0</v>
+      </c>
+      <c r="R6">
         <v>-59275000.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-      </c>
       <c r="S6">
-        <v>-44734000.0</v>
+        <v>-68624000.0</v>
       </c>
       <c r="T6">
-        <v>-36456000.0</v>
+        <v>-58494000.0</v>
       </c>
       <c r="U6">
+        <v>-44661000.0</v>
+      </c>
+      <c r="V6">
+        <v>-36374000.0</v>
+      </c>
+      <c r="W6">
         <v>-27396000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-25692000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-16207000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-11560000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8459000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7484000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10644000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8812000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-8812000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
+        <v>-39000.0</v>
+      </c>
+      <c r="D9">
+        <v>-77506000.0</v>
+      </c>
+      <c r="E9">
         <v>-65797000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-63006000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-60806000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-48825000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-41579000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-26903000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-26553000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-17873000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-16792000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-24833000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-24821000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-27729000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-30439000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2987000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-52652000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-563000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-506000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-319000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-206000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-83720000.0</v>
+      </c>
+      <c r="C10">
+        <v>-92561000.0</v>
+      </c>
+      <c r="D10">
         <v>-88911000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-73934000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-71127000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-69296000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-58679000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-51910000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-32677000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-39553000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-26878000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-24632000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-34312000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-37455000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-41173000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-43945000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-60194000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-68717000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-58587000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-44700000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-36401000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-27373000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-25706000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-16216000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-11565000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-8341000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-7472000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-10606000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-8759000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-8759000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-69296000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-107000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-112000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>745000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-109000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-16085.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-636000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-280000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-345000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-132000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-5000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-292000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-183000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>8000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3943000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-11000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-84000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-42000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1092000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1092000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>106000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>106000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>105000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>345000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>132000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13">
         <v>46000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>128000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>22000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>48000.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-83720000.0</v>
+      </c>
+      <c r="C15">
+        <v>-92561000.0</v>
+      </c>
+      <c r="D15">
         <v>-88911000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-73934000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-71127000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-69296000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-58679000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-51910000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-32677000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-39553000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-26878000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-24632000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-34312000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-37455000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-41173000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-43945000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-60194000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-68717000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-58582000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-44705000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-36401000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-27373000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-25706000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-16216000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-11568000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-8330000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-7388000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-10606000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-9851000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-9851000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-34312000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-37455000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-41173000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-43945000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-60194000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-68717000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-58582000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-44705000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-36401000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-27373000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-26656000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-20159000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-11754000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-9901000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-10490000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-11873000.0</v>
       </c>
-      <c r="AB16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>108</v>
+      </c>
+      <c r="B17">
+        <v>-83720000.0</v>
+      </c>
       <c r="C17">
+        <v>-92561000.0</v>
+      </c>
+      <c r="D17">
+        <v>-88911000.0</v>
+      </c>
+      <c r="E17">
         <v>-73934000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-71127000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-69296000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-58679000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-51910000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-32677000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-39553000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-26878000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-24632000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-34312000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-37455000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-41173000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-43945000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-60194000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-68717000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-58582000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-44705000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-36401000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-27373000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-25706000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-16216000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-11568000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-8330000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-7388000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-10606000.0</v>
       </c>
-      <c r="AB17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
         <v>46000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>5000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>128000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>22000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>48000.0</v>
       </c>
-      <c r="AB18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>648000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>636000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>280000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>345000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>132000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>70000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>73000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>82000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>46000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-96904000.0</v>
+      </c>
+      <c r="C21">
+        <v>-105860000.0</v>
+      </c>
+      <c r="D21">
         <v>-97044000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-78359000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-76067000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-74728000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-63956000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-56835000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-37488000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-41886000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-27806000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-25516000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-34960000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-38091000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-41453000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-44290000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-60394000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-68849000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-58657000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-44773000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-36483000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-27419000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-25712000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-16216999.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-11570000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-8469000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-7494000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-10654000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8820500.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-8820500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>96904000.0</v>
+      </c>
+      <c r="C23">
+        <v>105860000.0</v>
+      </c>
+      <c r="D23">
         <v>97044000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>78359000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>76067000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>74728000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>71419000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>57137000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>37845000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>42317000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>28321000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>25984000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>35741000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>38774000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>41453000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>44290000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>60394000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>68849000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>58657000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>44773000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>36483000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>27419000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>25712000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>16216999.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11570000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8469000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7494000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10654000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8820500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8820500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>116</v>
+      </c>
+      <c r="B25">
+        <v>33000.0</v>
+      </c>
       <c r="C25">
+        <v>39000.0</v>
+      </c>
+      <c r="D25">
+        <v>28000.0</v>
+      </c>
+      <c r="E25">
         <v>19000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>47000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>47000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>92000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>107000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>112000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>111000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>109000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>106000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>106000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>105000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>102000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>119000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>93000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>93000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>39000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>27000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>23000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="Y25">
         <v>10000.0</v>
       </c>
       <c r="Z25">
         <v>10000.0</v>
       </c>
       <c r="AA25">
         <v>10000.0</v>
       </c>
-      <c r="AB25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:29">
+      <c r="AB25">
+        <v>10000.0</v>
+      </c>
+      <c r="AC25">
+        <v>10000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>69416000.0</v>
+      </c>
+      <c r="C26">
+        <v>77987000.0</v>
+      </c>
+      <c r="D26">
         <v>77506000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>65797000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>63006000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>60806000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>56288000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>41881000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>27260000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>26984000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>18388000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>17260000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>25614000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>25504000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>28329000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>30439000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>43620000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>52652000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>43511000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>33139000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>25678000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>17929000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>16271999.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>12786000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>9050000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>6868000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5699000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>9346000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>7256000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7256000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>27488000.0</v>
+      </c>
+      <c r="C28">
+        <v>27873000.0</v>
+      </c>
+      <c r="D28">
         <v>19538000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12562000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13061000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13922000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15131000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15256000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10585000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15333000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9933000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8724000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10127000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>13270000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12724000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13851000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16373999.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16197000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>15146000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>11634000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10805000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9490000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9440000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3431000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2520000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1601000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1795000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1308000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1564500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1564500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="P29"/>
-[...1 lines deleted...]
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29">
         <v>-5000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>3000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-11000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-84000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AB29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
-        <v>97016000.0</v>
+        <v>96904000.0</v>
       </c>
       <c r="C30">
+        <v>105860000.0</v>
+      </c>
+      <c r="D30">
+        <v>19538000.0</v>
+      </c>
+      <c r="E30">
         <v>12562000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13061000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13922000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>15131000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15256000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10585000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15333000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9933000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8724000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10127000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13270000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13724000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13851000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>57407000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16197000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>58657000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>44773000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>36483000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>27419000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>25712000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16216999.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11570000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8469000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7494000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10654000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8820500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>8820500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>13184000.0</v>
+      </c>
+      <c r="C31">
+        <v>13299000.0</v>
+      </c>
+      <c r="D31">
         <v>8133000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>4425000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>4940000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5432000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5277000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>4925000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4811000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2333000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>928000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>884000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>648000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>636000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>280000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>345000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>132000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>70000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>73000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>82000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>46000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>6000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>999.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>5000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>128000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>22000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>48000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>61500.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>61500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>123</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>7463000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>302000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>357000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>431000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>515000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>468000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>781000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>683000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
-      <c r="AB32"/>
-      <c r="AC32"/>
+      <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32"/>
+      <c r="AE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8947,2888 +9375,3028 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>215788000.0</v>
       </c>
       <c r="C2">
         <v>81716000.0</v>
       </c>
       <c r="D2">
         <v>62031000.0</v>
       </c>
       <c r="E2">
         <v>139720000.0</v>
       </c>
       <c r="F2">
         <v>297208000.0</v>
       </c>
       <c r="G2">
         <v>45415000.0</v>
       </c>
       <c r="H2">
         <v>17950000.0</v>
       </c>
       <c r="I2">
         <v>1530000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>56000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>50000</v>
       </c>
       <c r="E3">
         <v>444000</v>
       </c>
       <c r="F3">
         <v>1050000</v>
       </c>
       <c r="G3">
         <v>4000</v>
       </c>
       <c r="H3">
         <v>103000</v>
       </c>
       <c r="I3">
         <v>63000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-77689000.0</v>
       </c>
       <c r="F4">
         <v>-157488000.0</v>
       </c>
       <c r="G4">
         <v>251797000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5488000.0</v>
       </c>
       <c r="F5">
         <v>-5131000.0</v>
       </c>
       <c r="G5">
         <v>-4432000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>141957000.0</v>
       </c>
       <c r="C6">
         <v>134072000.0</v>
       </c>
       <c r="D6">
         <v>19685000.0</v>
       </c>
       <c r="E6">
         <v>-77689000.0</v>
       </c>
       <c r="F6">
         <v>-157488000.0</v>
       </c>
       <c r="G6">
         <v>251793000.0</v>
       </c>
       <c r="H6">
         <v>26865000.0</v>
       </c>
       <c r="I6">
         <v>17020000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>22678000.0</v>
       </c>
       <c r="C7">
         <v>10921000.0</v>
       </c>
       <c r="D7">
         <v>-13027000.0</v>
       </c>
       <c r="E7">
         <v>-1781000.0</v>
       </c>
       <c r="F7">
         <v>16133000.0</v>
       </c>
       <c r="G7">
         <v>3240000.0</v>
       </c>
       <c r="H7">
         <v>1378000.0</v>
       </c>
       <c r="I7">
         <v>1459000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6573000.0</v>
       </c>
       <c r="F11">
         <v>7267000.0</v>
       </c>
       <c r="G11">
         <v>960000.0</v>
       </c>
       <c r="H11">
         <v>-837000.0</v>
       </c>
       <c r="I11">
         <v>1667000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28649000.0</v>
       </c>
       <c r="F12">
         <v>26192000.0</v>
       </c>
       <c r="G12">
         <v>5907000.0</v>
       </c>
       <c r="H12">
         <v>1310000.0</v>
       </c>
       <c r="I12">
         <v>4354000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-10673000.0</v>
       </c>
       <c r="F13">
         <v>8866000.0</v>
       </c>
       <c r="G13">
         <v>2280000.0</v>
       </c>
       <c r="H13">
         <v>1582000.0</v>
       </c>
       <c r="I13">
         <v>-208000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>-3452000.0</v>
       </c>
       <c r="C14">
         <v>358000.0</v>
       </c>
       <c r="D14">
         <v>432000.0</v>
       </c>
       <c r="E14">
         <v>419000.0</v>
       </c>
       <c r="F14">
         <v>182000.0</v>
       </c>
       <c r="G14">
         <v>50000.0</v>
       </c>
       <c r="H14">
         <v>679000.0</v>
       </c>
       <c r="I14">
         <v>1000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>811000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>696000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>357745000.0</v>
       </c>
       <c r="C16">
         <v>215788000.0</v>
       </c>
       <c r="D16">
         <v>81716000.0</v>
       </c>
       <c r="E16">
         <v>62031000.0</v>
       </c>
       <c r="F16">
         <v>139720000.0</v>
       </c>
       <c r="G16">
         <v>297208000.0</v>
       </c>
       <c r="H16">
         <v>44815000.0</v>
       </c>
       <c r="I16">
         <v>18550000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-249124000.0</v>
       </c>
       <c r="C18">
         <v>-131757000.0</v>
       </c>
       <c r="D18">
         <v>-111186000.0</v>
       </c>
       <c r="E18">
         <v>-185487000.0</v>
       </c>
       <c r="F18">
         <v>-125604000.0</v>
       </c>
       <c r="G18">
         <v>-52623000.0</v>
       </c>
       <c r="H18">
         <v>-32890000.0</v>
       </c>
       <c r="I18">
         <v>-20784000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>141</v>
+      </c>
+      <c r="B19">
+        <v>-311092000.0</v>
+      </c>
       <c r="C19">
         <v>-248494000.0</v>
       </c>
       <c r="D19">
         <v>61594000.0</v>
       </c>
       <c r="E19">
         <v>97333000.0</v>
       </c>
       <c r="F19">
         <v>-139470000.0</v>
       </c>
       <c r="G19">
         <v>-139470000.0</v>
       </c>
       <c r="H19">
         <v>-103000.0</v>
       </c>
       <c r="I19">
         <v>-63000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>142</v>
+      </c>
+      <c r="B20">
+        <v>690988000.0</v>
+      </c>
       <c r="C20">
         <v>511998000.0</v>
       </c>
       <c r="D20">
         <v>92798000.0</v>
       </c>
       <c r="E20">
         <v>9561000.0</v>
       </c>
       <c r="F20">
         <v>105714000.0</v>
       </c>
       <c r="G20">
         <v>334328000.0</v>
       </c>
       <c r="H20">
         <v>60388000.0</v>
       </c>
       <c r="I20">
         <v>36804000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-303268000.0</v>
       </c>
       <c r="C22">
         <v>-182819000.0</v>
       </c>
       <c r="D22">
         <v>-123277000.0</v>
       </c>
       <c r="E22">
         <v>-214029000.0</v>
       </c>
       <c r="F22">
         <v>-167061000.0</v>
       </c>
       <c r="G22">
         <v>-61820000.0</v>
       </c>
       <c r="H22">
         <v>-35512000.0</v>
       </c>
       <c r="I22">
         <v>-26535000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-2089000.0</v>
       </c>
       <c r="C23">
         <v>2325000.0</v>
       </c>
       <c r="D23">
         <v>695000.0</v>
       </c>
       <c r="E23">
         <v>904000.0</v>
       </c>
       <c r="F23">
         <v>2635000.0</v>
       </c>
       <c r="G23">
         <v>88000.0</v>
       </c>
       <c r="H23">
         <v>60388000.0</v>
       </c>
       <c r="I23">
         <v>36804000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>97333000.0</v>
       </c>
       <c r="F24">
         <v>-139470000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>1033000.0</v>
       </c>
       <c r="C25">
         <v>-1577000.0</v>
       </c>
       <c r="D25">
         <v>-121000.0</v>
       </c>
       <c r="E25">
         <v>1755000.0</v>
       </c>
       <c r="F25">
         <v>1412000.0</v>
       </c>
       <c r="G25">
         <v>696000.0</v>
       </c>
       <c r="H25">
         <v>668000.0</v>
       </c>
       <c r="I25">
         <v>127000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-137000.0</v>
       </c>
       <c r="E26">
         <v>-260000.0</v>
       </c>
       <c r="F26">
         <v>100860000.0</v>
       </c>
       <c r="G26">
         <v>-30000000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>33941000.0</v>
       </c>
       <c r="C27">
         <v>41360000.0</v>
       </c>
       <c r="D27">
         <v>24857000.0</v>
       </c>
       <c r="E27">
         <v>28593000.0</v>
       </c>
       <c r="F27">
         <v>22693000.0</v>
       </c>
       <c r="G27">
         <v>5211000.0</v>
       </c>
       <c r="H27">
         <v>668000.0</v>
       </c>
       <c r="I27">
         <v>579000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>702173000.0</v>
       </c>
       <c r="C28">
         <v>514323000.0</v>
       </c>
       <c r="D28">
         <v>91871000.0</v>
       </c>
       <c r="E28">
         <v>10465000.0</v>
       </c>
       <c r="F28">
         <v>107586000.0</v>
       </c>
       <c r="G28">
         <v>304416000.0</v>
       </c>
       <c r="H28">
         <v>59755000.0</v>
       </c>
       <c r="I28">
         <v>37804000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-249068000.0</v>
       </c>
       <c r="C29">
         <v>-131757000.0</v>
       </c>
       <c r="D29">
         <v>-111136000.0</v>
       </c>
       <c r="E29">
         <v>-185043000.0</v>
       </c>
       <c r="F29">
         <v>-124554000.0</v>
       </c>
       <c r="G29">
         <v>-52623000.0</v>
       </c>
       <c r="H29">
         <v>-32787000.0</v>
       </c>
       <c r="I29">
         <v>-20721000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-311148000.0</v>
       </c>
       <c r="C30">
         <v>-248494000.0</v>
       </c>
       <c r="D30">
         <v>38950000.0</v>
       </c>
       <c r="E30">
         <v>96889000.0</v>
       </c>
       <c r="F30">
         <v>-140520000.0</v>
       </c>
       <c r="G30">
         <v>4000.0</v>
       </c>
       <c r="H30">
         <v>-103000.0</v>
       </c>
       <c r="I30">
         <v>-63000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>536332999.0</v>
+      </c>
+      <c r="C2">
+        <v>357329000.0</v>
+      </c>
+      <c r="D2">
         <v>149527000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>157415000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>165983000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>215372000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>169061000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>145559000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>152396000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>81300000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>101085000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>124300000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>80839000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>61615000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>62440000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>56039000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>77854000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>138704000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>166279000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>176895000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>131752000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>297208000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>114772000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>20348000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6846000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>44815000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4920000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12707000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15628500.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>245000</v>
+      </c>
+      <c r="C3">
+        <v>62000</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>120000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>64000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
         <v>45000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>110000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>289000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>531000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>450000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>65000</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000</v>
       </c>
       <c r="W3">
         <v>4000</v>
       </c>
       <c r="X3">
         <v>4000</v>
       </c>
       <c r="Y3">
         <v>4000</v>
       </c>
       <c r="Z3">
+        <v>4000</v>
+      </c>
+      <c r="AA3">
+        <v>4000</v>
+      </c>
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>29000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>37000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>37000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>43461000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>19224000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-825000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>6401000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-21815000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-61450000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-26975000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-10200000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>45143000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-165456000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>2226000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1049000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3184000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1568000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1643000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-907000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-6256000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>4554000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1392000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2037000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-63107000.0</v>
+      </c>
+      <c r="C6">
+        <v>179003999.0</v>
+      </c>
+      <c r="D6">
         <v>207802000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7888000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-8152000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-49805000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>46727000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>23502000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6837000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>70680000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-19785000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-23215000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>43461000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>19224000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-825000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>6401000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-21815000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-60850000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-27575000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-10616000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>45143000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-165456000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>182436000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>95024000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>13502000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-44815000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>40495000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7787000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2921500.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2921500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-4632000.0</v>
+      </c>
+      <c r="C7">
+        <v>-10183000.0</v>
+      </c>
+      <c r="D7">
         <v>2093999.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2172000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9365000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8736000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4918000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2184000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>715000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1740000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2777000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-4413000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2741000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3096000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5737000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-7979000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-4828000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6100000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6620000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>13270000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>303000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-3297000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1634000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1195000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1157000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-396000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-2899000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2458000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>316500.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>316500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-5011000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4184000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2516000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-9583000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1448000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7105000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3236000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8910000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1500000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2208000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>416000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-368000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>456000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>991000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-695000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-909000.0</v>
       </c>
-      <c r="AB11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>5775000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7593000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6366000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6730000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8020000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7942000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7209000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6601000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6246000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>5110000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4005000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1129000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>386500.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>316000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>380500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>438000.0</v>
       </c>
-      <c r="AB12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>6766000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6766000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-4046000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-6506000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-3706000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3585000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3187000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>12754000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1385000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-5690000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1037000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1563000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-160000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1556000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>474500.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3367000.0</v>
       </c>
-      <c r="AB13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>33000.0</v>
+      </c>
+      <c r="C14">
+        <v>39000.0</v>
+      </c>
+      <c r="D14">
         <v>28000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>19000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-941000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>47000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>47000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-3528000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>107000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>112000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>111000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>321000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>312000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>307000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>301000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>292000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>305000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>273000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>563000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>506000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>319000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>206000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>199000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="Z14">
         <v>10000.0</v>
       </c>
       <c r="AA14">
+        <v>179000.0</v>
+      </c>
+      <c r="AB14">
         <v>10000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
+        <v>10000.0</v>
+      </c>
+      <c r="AD14">
         <v>8500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>8500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>254000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>250000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>240000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>233000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>226000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>474761000.0</v>
+      </c>
+      <c r="C16">
+        <v>536332999.0</v>
+      </c>
+      <c r="D16">
         <v>357329000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>149527000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>157831000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>165567000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>215788000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>169061000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>145559000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>151980000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>81300000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>101085000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>124300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>80839000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>61615000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>62440000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>56039000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>77854000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>138704000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>166279000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>176895000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>131752000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>297208000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>115372000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>20348000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6846000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>45415000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4920000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>12707000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-2921500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-77888000.0</v>
+      </c>
+      <c r="C18">
+        <v>-86113000.0</v>
+      </c>
+      <c r="D18">
         <v>-77258000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-64738000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-54796000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-52707000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-56122000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-27500000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-27278000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-20586000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-23650000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-22961000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-30964000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-32606000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-28573000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-44738000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-56993000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-54372000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-45191000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-24219000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-29890000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-25541000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20047000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-13882000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-9944000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-8400000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-9954000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-7729000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7920000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-7920000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>141</v>
+      </c>
+      <c r="B19">
+        <v>12000000.0</v>
+      </c>
       <c r="C19">
+        <v>-344213000.0</v>
+      </c>
+      <c r="D19">
+        <v>-328391000.0</v>
+      </c>
+      <c r="E19">
         <v>50413000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>17894000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-51064000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-10918000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>49566000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-195922000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-91220000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-50000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>0.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>5000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>34000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>22594000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>48000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>35000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-8261000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>10700000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>14000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-24164000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-140006000.0</v>
       </c>
       <c r="W19">
         <v>-140006000.0</v>
       </c>
       <c r="X19">
         <v>-140006000.0</v>
       </c>
       <c r="Y19">
         <v>-140006000.0</v>
       </c>
       <c r="Z19">
+        <v>-140006000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-140006000.0</v>
+      </c>
+      <c r="AB19">
         <v>0.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-29000.0</v>
       </c>
-      <c r="AB19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>142</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
+        <v>621235000.0</v>
+      </c>
+      <c r="D20">
+        <v>601725000.0</v>
+      </c>
+      <c r="E20">
         <v>6000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>28359000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>54904000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>111950000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1236000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>216061000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>182751000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>4025000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>69471000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>18096000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>5231000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>2962000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1368000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>7234000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>96000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-83720000.0</v>
+      </c>
+      <c r="C22">
+        <v>-92561000.0</v>
+      </c>
+      <c r="D22">
         <v>-88911000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-73934000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-71127000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-69296000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-58679000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-51910000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-32677000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-39553000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-26878000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-24632000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-34312000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-37455000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-41173000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-43945000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-60194000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-68717000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-58582000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-44705000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-36401000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-27373000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-25706000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-16216000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-11568000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-7837000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-7388000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-10606000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-8759000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-8759000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>4673000.0</v>
+      </c>
+      <c r="C23">
+        <v>-12923000.0</v>
+      </c>
+      <c r="D23">
         <v>-819000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-52000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>288000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1195000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>982000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>200000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>580000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-137000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-5000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-4000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-127000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-7000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-7000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-16000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-230000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>479000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>308000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>809000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>276000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1117000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>108906000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>23446000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-30000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>50449000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-58000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4998500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4998500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>145</v>
+      </c>
+      <c r="B24">
+        <v>-773000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>64000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-64000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-91220000.0</v>
       </c>
-      <c r="J24"/>
-[...1 lines deleted...]
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>5000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>34000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>22594000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>48000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>35000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-8261000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10700000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>14000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-24164000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-140006000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>-532000.0</v>
+      </c>
+      <c r="C25">
+        <v>16654000.0</v>
+      </c>
+      <c r="D25">
         <v>9531000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-442000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>257000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-980000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1147000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>17690000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1301000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2640000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>218000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5763000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5777000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7638000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6562000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6939000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7834000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8261000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6739000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7160000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5954000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4927000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3826000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>176000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>172000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-346000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>165000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>162000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>434000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>-1000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-137000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-137000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-5000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-4000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-127000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-7000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-7000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-16000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>333000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>987000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>212000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>99385000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>276000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>30000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-30000000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>0.0</v>
       </c>
-      <c r="AB26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>148</v>
+      </c>
+      <c r="B27">
+        <v>11309000.0</v>
+      </c>
       <c r="C27">
+        <v>17112000.0</v>
+      </c>
+      <c r="D27">
+        <v>9938000.0</v>
+      </c>
+      <c r="E27">
         <v>7447000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7770000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8786000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>8575000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12432000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5878000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14475000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5726000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5763000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5775000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7593000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6366000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6730000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>7611000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7886000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6106000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6521000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5400000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4666000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3826000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>953000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>285000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>147000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>158000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>276000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>117000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>117000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>3554000.0</v>
+      </c>
+      <c r="C28">
+        <v>609330000.0</v>
+      </c>
+      <c r="D28">
         <v>613451000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6437000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>28630000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>53966000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>113767000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1436000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>216363000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>182486000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3865000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-254000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>69425000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>17830000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5154000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3139000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>178000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1183000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7516000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>19000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>99197000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>91000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>201883000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>108906000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>23446000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-30169000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>50449000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-58000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4998500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4998500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-77643000.0</v>
+      </c>
+      <c r="C29">
+        <v>-86051000.0</v>
+      </c>
+      <c r="D29">
         <v>-77258000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-64738000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-54676000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-52707000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-56122000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-27500000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-27278000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-20586000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-23600000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-22961000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-30964000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-32606000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-28573000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-44693000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-56883000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-54083000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-44660000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-23769000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-29825000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-25537000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-20047000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-13882000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-9944000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-8400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-9954000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-7700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7883000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-7883000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>10982000.0</v>
+      </c>
+      <c r="C30">
+        <v>-344275000.0</v>
+      </c>
+      <c r="D30">
         <v>-328391000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>50413000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17894000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-51064000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-10918000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>49566000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-195922000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-91220000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-50000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="M30"/>
+      <c r="N30">
         <v>5000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>22594000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>47955000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>34890000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-8550000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10169000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13550000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-24229000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="W30">
         <v>-140010000.0</v>
       </c>
       <c r="X30">
-        <v>-140010000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Y30">
         <v>-140010000.0</v>
       </c>
       <c r="Z30">
+        <v>-140010000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-140010000.0</v>
+      </c>
+      <c r="AB30">
         <v>-14500.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-29000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-37000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-37000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>