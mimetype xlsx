--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -984,51 +987,53 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>70528000.0</v>
+      </c>
       <c r="C2">
         <v>45965000.0</v>
       </c>
       <c r="D2">
         <v>94533000.0</v>
       </c>
       <c r="E2">
         <v>51443000.0</v>
       </c>
       <c r="F2">
         <v>9736000.0</v>
       </c>
       <c r="G2">
         <v>5052000.0</v>
       </c>
       <c r="H2">
         <v>21484000.0</v>
       </c>
       <c r="I2">
         <v>55984000.0</v>
       </c>
       <c r="J2">
         <v>64004000.0</v>
       </c>
       <c r="K2">
@@ -1121,115 +1126,121 @@
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>134598000.0</v>
+      </c>
       <c r="C7">
         <v>121504000.0</v>
       </c>
       <c r="D7">
         <v>61308000.0</v>
       </c>
       <c r="E7">
         <v>71100000.0</v>
       </c>
       <c r="F7">
         <v>17415000.0</v>
       </c>
       <c r="G7">
         <v>3577000.0</v>
       </c>
       <c r="H7">
         <v>12586000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>84000.0</v>
+      </c>
       <c r="C8">
         <v>81000.0</v>
       </c>
       <c r="D8">
         <v>77000.0</v>
       </c>
       <c r="E8">
         <v>57000.0</v>
       </c>
       <c r="F8">
         <v>29000.0</v>
       </c>
       <c r="G8">
         <v>29000.0</v>
       </c>
       <c r="H8">
         <v>28000.0</v>
       </c>
       <c r="I8">
         <v>28000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>22</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>8710698000.0</v>
+      </c>
       <c r="C9">
         <v>8056552000.0</v>
       </c>
       <c r="D9">
         <v>5766881000.0</v>
       </c>
       <c r="E9">
         <v>2698465000.0</v>
       </c>
       <c r="F9">
         <v>3013017000.0</v>
       </c>
       <c r="G9">
         <v>3004433000.0</v>
       </c>
       <c r="H9">
         <v>2975756000.0</v>
       </c>
       <c r="I9">
         <v>2833611000.0</v>
       </c>
       <c r="J9">
         <v>2767558000.0</v>
       </c>
       <c r="K9">
@@ -1269,51 +1280,53 @@
         <v>18157000.0</v>
       </c>
       <c r="J10">
         <v>117315000.0</v>
       </c>
       <c r="K10">
         <v>134083000.0</v>
       </c>
       <c r="L10">
         <v>105500.0</v>
       </c>
       <c r="M10">
         <v>13017000.0</v>
       </c>
       <c r="N10">
         <v>42183000.0</v>
       </c>
       <c r="O10">
         <v>46542000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>153690000.0</v>
+      </c>
       <c r="C11">
         <v>479343000.0</v>
       </c>
       <c r="D11">
         <v>73290000.0</v>
       </c>
       <c r="E11">
         <v>59545000.0</v>
       </c>
       <c r="F11">
         <v>9380000.0</v>
       </c>
       <c r="G11">
         <v>5800000.0</v>
       </c>
       <c r="H11">
         <v>10223000.0</v>
       </c>
       <c r="I11">
         <v>18157000.0</v>
       </c>
       <c r="J11">
         <v>117315000.0</v>
       </c>
       <c r="K11">
@@ -1353,51 +1366,53 @@
         <v>18157000.0</v>
       </c>
       <c r="J12">
         <v>117315000.0</v>
       </c>
       <c r="K12">
         <v>134083000.0</v>
       </c>
       <c r="L12">
         <v>105500.0</v>
       </c>
       <c r="M12">
         <v>13017000.0</v>
       </c>
       <c r="N12">
         <v>42183000.0</v>
       </c>
       <c r="O12">
         <v>46542000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>84000.0</v>
+      </c>
       <c r="C13">
         <v>81000.0</v>
       </c>
       <c r="D13">
         <v>77000.0</v>
       </c>
       <c r="E13">
         <v>57000.0</v>
       </c>
       <c r="F13">
         <v>29000.0</v>
       </c>
       <c r="G13">
         <v>29000.0</v>
       </c>
       <c r="H13">
         <v>28000.0</v>
       </c>
       <c r="I13">
         <v>28000.0</v>
       </c>
       <c r="J13">
         <v>28000.0</v>
       </c>
       <c r="K13">
@@ -1634,134 +1649,138 @@
         <v>1.0</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
         <v>-32377000.0</v>
       </c>
       <c r="M22">
         <v>156000.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
-        <v>17912185000.0</v>
+        <v>18238029000.0</v>
       </c>
       <c r="C23">
         <v>16897900000.0</v>
       </c>
       <c r="D23">
         <v>14965578000.0</v>
       </c>
       <c r="E23">
         <v>8492592000.0</v>
       </c>
       <c r="F23">
         <v>3804594000.0</v>
       </c>
       <c r="G23">
         <v>3827425000.0</v>
       </c>
       <c r="H23">
         <v>4688288000.0</v>
       </c>
       <c r="I23">
         <v>4260021000.0</v>
       </c>
       <c r="J23">
         <v>3616569000.0</v>
       </c>
       <c r="K23">
         <v>2651642000.0</v>
       </c>
       <c r="L23">
         <v>616295000.0</v>
       </c>
       <c r="M23">
         <v>616201000.0</v>
       </c>
       <c r="N23">
         <v>472085000.0</v>
       </c>
       <c r="O23">
         <v>346455000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3545598000.0</v>
+      </c>
       <c r="C24">
         <v>4184233000.0</v>
       </c>
       <c r="D24">
         <v>3848781000.0</v>
       </c>
       <c r="E24">
         <v>2140798000.0</v>
       </c>
       <c r="F24">
         <v>825565000.0</v>
       </c>
       <c r="G24">
         <v>1068624000.0</v>
       </c>
       <c r="H24">
         <v>1057389000.0</v>
       </c>
       <c r="I24">
         <v>691630000.0</v>
       </c>
       <c r="J24">
         <v>390764000.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>3561120000.0</v>
+      </c>
       <c r="C25">
         <v>4199401000.0</v>
       </c>
       <c r="D25">
         <v>3863602000.0</v>
       </c>
       <c r="E25">
         <v>2140798000.0</v>
       </c>
       <c r="F25">
         <v>825565000.0</v>
       </c>
       <c r="G25">
         <v>1068624000.0</v>
       </c>
       <c r="H25">
         <v>1057389000.0</v>
       </c>
       <c r="I25">
         <v>691630000.0</v>
       </c>
       <c r="J25">
         <v>390764000.0</v>
       </c>
       <c r="K25">
@@ -1793,97 +1812,99 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-19092000.0</v>
+        <v>3542819000.0</v>
       </c>
       <c r="C28">
         <v>3826394000.0</v>
       </c>
       <c r="D28">
         <v>3836799000.0</v>
       </c>
       <c r="E28">
         <v>2152353000.0</v>
       </c>
       <c r="F28">
         <v>833600000.0</v>
       </c>
       <c r="G28">
         <v>1066401000.0</v>
       </c>
       <c r="H28">
         <v>1059752000.0</v>
       </c>
       <c r="I28">
         <v>673473000.0</v>
       </c>
       <c r="J28">
         <v>273449000.0</v>
       </c>
       <c r="K28">
         <v>-134083000.0</v>
       </c>
       <c r="L28">
         <v>136881000.0</v>
       </c>
       <c r="M28">
         <v>116983000.0</v>
       </c>
       <c r="N28">
         <v>-13183000.0</v>
       </c>
       <c r="O28">
         <v>-46542000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>13823880000.0</v>
+      </c>
       <c r="C29">
         <v>13322761000.0</v>
       </c>
       <c r="D29">
         <v>10184878000.0</v>
       </c>
       <c r="E29">
         <v>5076546000.0</v>
       </c>
       <c r="F29">
         <v>3576285000.0</v>
       </c>
       <c r="G29">
         <v>3672585000.0</v>
       </c>
       <c r="H29">
         <v>4315509000.0</v>
       </c>
       <c r="I29">
         <v>3791807000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -1944,208 +1965,212 @@
         <v>2935748000.0</v>
       </c>
       <c r="F31">
         <v>2750720000.0</v>
       </c>
       <c r="G31">
         <v>2603961000.0</v>
       </c>
       <c r="H31">
         <v>3258120000.0</v>
       </c>
       <c r="I31">
         <v>3100177000.0</v>
       </c>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-365689000.0</v>
+      </c>
       <c r="C32">
         <v>-205743000.0</v>
       </c>
       <c r="D32">
         <v>-591161000.0</v>
       </c>
       <c r="E32">
         <v>-141779000.0</v>
       </c>
       <c r="F32">
         <v>-81364000.0</v>
       </c>
       <c r="G32">
         <v>-66282000.0</v>
       </c>
       <c r="H32">
         <v>-134337000.0</v>
       </c>
       <c r="I32">
         <v>-117527000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
-        <v>16600042000.0</v>
+        <v>16925885999.0</v>
       </c>
       <c r="C33">
         <v>15776306000.0</v>
       </c>
       <c r="D33">
         <v>14315186000.0</v>
       </c>
       <c r="E33">
         <v>8028802000.0</v>
       </c>
       <c r="F33">
         <v>3718059000.0</v>
       </c>
       <c r="G33">
         <v>3761839000.0</v>
       </c>
       <c r="H33">
         <v>4568159000.0</v>
       </c>
       <c r="I33">
         <v>4129832000.0</v>
       </c>
       <c r="J33">
         <v>3413984000.0</v>
       </c>
       <c r="K33">
         <v>2500316000.0</v>
       </c>
       <c r="L33">
         <v>370691.0</v>
       </c>
       <c r="M33">
         <v>548699000.0</v>
       </c>
       <c r="N33">
         <v>405770000.0</v>
       </c>
       <c r="O33">
         <v>248203000.0</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>39460000.0</v>
+      </c>
       <c r="C34">
         <v>52701000.0</v>
       </c>
       <c r="D34">
         <v>73150000.0</v>
       </c>
       <c r="E34">
         <v>3211000.0</v>
       </c>
       <c r="F34">
         <v>24579000.0</v>
       </c>
       <c r="G34">
         <v>2952000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>744000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>4700470000.0</v>
+        <v>5026313999.0</v>
       </c>
       <c r="C35">
         <v>5052044000.0</v>
       </c>
       <c r="D35">
         <v>4494277000.0</v>
       </c>
       <c r="E35">
         <v>2230727000.0</v>
       </c>
       <c r="F35">
         <v>885975000.0</v>
       </c>
       <c r="G35">
         <v>1091596000.0</v>
       </c>
       <c r="H35">
         <v>1163121000.0</v>
       </c>
       <c r="I35">
         <v>768436000.0</v>
       </c>
       <c r="J35">
         <v>412824000.0</v>
       </c>
       <c r="K35">
         <v>7246000.0</v>
       </c>
       <c r="L35">
         <v>143298000.0</v>
       </c>
       <c r="M35">
         <v>134757000.0</v>
       </c>
       <c r="N35">
         <v>35369000.0</v>
       </c>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>16410227000.0</v>
+        <v>160093999.0</v>
       </c>
       <c r="C36">
         <v>183125000.0</v>
       </c>
       <c r="D36">
         <v>176071000.0</v>
       </c>
       <c r="E36">
         <v>74611000.0</v>
       </c>
       <c r="F36">
         <v>15854000.0</v>
       </c>
       <c r="G36">
         <v>19167000.0</v>
       </c>
       <c r="H36">
         <v>40365000.0</v>
       </c>
       <c r="I36">
         <v>42550000.0</v>
       </c>
       <c r="J36">
         <v>27743000.0</v>
       </c>
@@ -2168,51 +2193,53 @@
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37">
         <v>2720548000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>145963000.0</v>
+      </c>
       <c r="C38">
         <v>168092000.0</v>
       </c>
       <c r="D38">
         <v>160882000.0</v>
       </c>
       <c r="E38">
         <v>74611000.0</v>
       </c>
       <c r="F38">
         <v>15854000.0</v>
       </c>
       <c r="G38">
         <v>19167000.0</v>
       </c>
       <c r="H38">
         <v>40365000.0</v>
       </c>
       <c r="I38">
         <v>42550000.0</v>
       </c>
       <c r="J38">
         <v>27743000.0</v>
       </c>
       <c r="K38">
@@ -2255,51 +2282,51 @@
       </c>
       <c r="J39">
         <v>6484000.0</v>
       </c>
       <c r="K39">
         <v>2705000.0</v>
       </c>
       <c r="L39">
         <v>25165000.0</v>
       </c>
       <c r="M39">
         <v>34353000.0</v>
       </c>
       <c r="N39">
         <v>24132000.0</v>
       </c>
       <c r="O39">
         <v>50525000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>1598336000.0</v>
+        <v>1527017000.0</v>
       </c>
       <c r="C40">
         <v>1224156000.0</v>
       </c>
       <c r="D40">
         <v>1114014000.0</v>
       </c>
       <c r="E40">
         <v>524367000.0</v>
       </c>
       <c r="F40">
         <v>156750000.0</v>
       </c>
       <c r="G40">
         <v>123661000.0</v>
       </c>
       <c r="H40">
         <v>223750000.0</v>
       </c>
       <c r="I40">
         <v>191732000.0</v>
       </c>
       <c r="J40">
         <v>135769000.0</v>
       </c>
@@ -2331,51 +2358,51 @@
       </c>
       <c r="F41">
         <v>44408000.0</v>
       </c>
       <c r="G41">
         <v>22550000.0</v>
       </c>
       <c r="H41">
         <v>102378000.0</v>
       </c>
       <c r="I41">
         <v>76806000.0</v>
       </c>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>8710782000.0</v>
+        <v>8710698000.0</v>
       </c>
       <c r="C42">
         <v>8056552000.0</v>
       </c>
       <c r="D42">
         <v>5766881000.0</v>
       </c>
       <c r="E42">
         <v>2698465000.0</v>
       </c>
       <c r="F42">
         <v>3013017000.0</v>
       </c>
       <c r="G42">
         <v>3004433000.0</v>
       </c>
       <c r="H42">
         <v>2975756000.0</v>
       </c>
       <c r="I42">
         <v>2833611000.0</v>
       </c>
       <c r="J42">
         <v>2767558000.0</v>
       </c>
@@ -2409,129 +2436,133 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>23608127000.0</v>
+      </c>
       <c r="C45">
         <v>20756305000.0</v>
       </c>
       <c r="D45">
         <v>17541010000.0</v>
       </c>
       <c r="E45">
         <v>10373883000.0</v>
       </c>
       <c r="F45">
         <v>5691694000.0</v>
       </c>
       <c r="G45">
         <v>5620504000.0</v>
       </c>
       <c r="H45">
         <v>5459531000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
-        <v>189815000.0</v>
+        <v>16439202000.0</v>
       </c>
       <c r="C46">
         <v>15593181000.0</v>
       </c>
       <c r="D46">
         <v>14139115000.0</v>
       </c>
       <c r="E46">
         <v>7954191000.0</v>
       </c>
       <c r="F46">
         <v>3702205000.0</v>
       </c>
       <c r="G46">
         <v>3742672000.0</v>
       </c>
       <c r="H46">
         <v>4527794000.0</v>
       </c>
       <c r="I46">
         <v>4087282000.0</v>
       </c>
       <c r="J46">
         <v>3386241000.0</v>
       </c>
       <c r="K46">
         <v>2499271000.0</v>
       </c>
       <c r="L46">
         <v>578787000.0</v>
       </c>
       <c r="M46">
         <v>540468000.0</v>
       </c>
       <c r="N46">
         <v>357541000.0</v>
       </c>
       <c r="O46">
         <v>248203000.0</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>16454079000.0</v>
+      </c>
       <c r="C47">
         <v>15608214000.0</v>
       </c>
       <c r="D47">
         <v>14154304000.0</v>
       </c>
       <c r="E47">
         <v>7954191000.0</v>
       </c>
       <c r="F47">
         <v>3702205000.0</v>
       </c>
       <c r="G47">
         <v>3742672000.0</v>
       </c>
       <c r="H47">
         <v>4527794000.0</v>
       </c>
       <c r="I47">
         <v>4087282000.0</v>
       </c>
       <c r="J47">
         <v>3386241000.0</v>
       </c>
       <c r="K47">
@@ -2608,94 +2639,94 @@
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>134598000.0</v>
+        <v>3696509000.0</v>
       </c>
       <c r="C51">
         <v>4305737000.0</v>
       </c>
       <c r="D51">
         <v>3910089000.0</v>
       </c>
       <c r="E51">
         <v>2211898000.0</v>
       </c>
       <c r="F51">
         <v>842980000.0</v>
       </c>
       <c r="G51">
         <v>1072201000.0</v>
       </c>
       <c r="H51">
         <v>1069975000.0</v>
       </c>
       <c r="I51">
         <v>691630000.0</v>
       </c>
       <c r="J51">
         <v>390764000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51">
         <v>138649000.0</v>
       </c>
       <c r="M51">
         <v>130000000.0</v>
       </c>
       <c r="N51">
         <v>29000000.0</v>
       </c>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>79496000.0</v>
+        <v>80287000.0</v>
       </c>
       <c r="C52">
         <v>57216000.0</v>
       </c>
       <c r="D52">
         <v>33006000.0</v>
       </c>
       <c r="E52">
         <v>29759000.0</v>
       </c>
       <c r="F52">
         <v>1413000.0</v>
       </c>
       <c r="G52">
         <v>3155000.0</v>
       </c>
       <c r="H52">
         <v>9232000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
@@ -2730,51 +2761,51 @@
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
-        <v>17912185000.0</v>
+        <v>18238029000.0</v>
       </c>
       <c r="C55">
         <v>16897900000.0</v>
       </c>
       <c r="D55">
         <v>14965578000.0</v>
       </c>
       <c r="E55">
         <v>8492592000.0</v>
       </c>
       <c r="F55">
         <v>3804594000.0</v>
       </c>
       <c r="G55">
         <v>3827425000.0</v>
       </c>
       <c r="H55">
         <v>4688288000.0</v>
       </c>
       <c r="I55">
         <v>4260021000.0</v>
       </c>
       <c r="J55">
         <v>3616569000.0</v>
       </c>
@@ -2871,51 +2902,51 @@
       </c>
       <c r="J57">
         <v>199773000.0</v>
       </c>
       <c r="K57">
         <v>91461000.0</v>
       </c>
       <c r="L57">
         <v>453191.0</v>
       </c>
       <c r="M57">
         <v>103512000.0</v>
       </c>
       <c r="N57">
         <v>46169000.0</v>
       </c>
       <c r="O57">
         <v>42404000.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>6378302000.0</v>
+        <v>6704146000.0</v>
       </c>
       <c r="C58">
         <v>6379381000.0</v>
       </c>
       <c r="D58">
         <v>5735830000.0</v>
       </c>
       <c r="E58">
         <v>2836296000.0</v>
       </c>
       <c r="F58">
         <v>1053874000.0</v>
       </c>
       <c r="G58">
         <v>1223464000.0</v>
       </c>
       <c r="H58">
         <v>1417587000.0</v>
       </c>
       <c r="I58">
         <v>1016152000.0</v>
       </c>
       <c r="J58">
         <v>612597000.0</v>
       </c>
@@ -3038,366 +3069,375 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>15</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>91192000.0</v>
+      </c>
       <c r="C2">
+        <v>70528000.0</v>
+      </c>
+      <c r="D2">
         <v>90550000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>93891000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>87976000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45965000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105983000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46270000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43511000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>94533000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>101452000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>102531000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>136189000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51443000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>119517000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31134000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>38520000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9736000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26305000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19514000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19124000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5052000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10270000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8754000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50659000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21484000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33455000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54656000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>54088000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55984000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>27252000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>36586000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37136000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>64004000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35132000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44478000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20660000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11210000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>197145.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ2"/>
       <c r="AR2">
         <v>6800000.0</v>
       </c>
       <c r="AS2">
-        <v>30299000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="AT2">
         <v>30299000.0</v>
       </c>
       <c r="AU2">
-        <v>67419000.0</v>
+        <v>30299000.0</v>
       </c>
       <c r="AV2">
         <v>67419000.0</v>
       </c>
       <c r="AW2">
-        <v>40566000.0</v>
+        <v>67419000.0</v>
       </c>
       <c r="AX2">
         <v>40566000.0</v>
       </c>
-      <c r="AY2"/>
+      <c r="AY2">
+        <v>40566000.0</v>
+      </c>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3408,52 +3448,53 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3464,106 +3505,105 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5">
         <v>0.0</v>
       </c>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="S5"/>
+      <c r="T5">
         <v>0.0</v>
       </c>
+      <c r="U5"/>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="W5">
         <v>0.0</v>
       </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
@@ -3571,65 +3611,68 @@
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
-      <c r="AP5"/>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>296980000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3640,1186 +3683,1219 @@
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>141228000.0</v>
+      </c>
       <c r="C7">
+        <v>134598000.0</v>
+      </c>
+      <c r="D7">
         <v>144181000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>149452000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>152679000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>121504000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>113630000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>120202000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>125070000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>61308000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>60422000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>64054000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>76529000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>71100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>78615000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>56848000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16201000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>17415000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18211000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>15446000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>84000.0</v>
+      </c>
       <c r="C8">
         <v>84000.0</v>
       </c>
       <c r="D8">
-        <v>81000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="E8">
         <v>81000.0</v>
       </c>
       <c r="F8">
         <v>81000.0</v>
       </c>
       <c r="G8">
         <v>81000.0</v>
       </c>
       <c r="H8">
-        <v>78000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="I8">
         <v>78000.0</v>
       </c>
       <c r="J8">
+        <v>78000.0</v>
+      </c>
+      <c r="K8">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="L8">
         <v>57000.0</v>
       </c>
       <c r="M8">
         <v>57000.0</v>
       </c>
       <c r="N8">
         <v>57000.0</v>
       </c>
       <c r="O8">
         <v>57000.0</v>
       </c>
       <c r="P8">
+        <v>57000.0</v>
+      </c>
+      <c r="Q8">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="R8">
         <v>29000.0</v>
       </c>
       <c r="S8">
         <v>29000.0</v>
       </c>
       <c r="T8">
         <v>29000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>29000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>8710698000.0</v>
+      </c>
+      <c r="D9">
         <v>8676603000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8054604000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8080421000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8056552000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8025933000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>3278846000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2944785000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2891528000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2698465000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2654774000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3024236000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3017572000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3013017000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3007696000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2998516000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>170780000.0</v>
+      </c>
+      <c r="C10">
         <v>153690000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>111805000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>451002000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>702236000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>479343000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>272026000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47849000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12692000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>73290000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>211703000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18280000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25593000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59545000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45514000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>201092000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>50624000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9380000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4985000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4702000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10936000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5177000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7214000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3841000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10223000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10933000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>28444000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>89482000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18157000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>58922000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>42720000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>38224000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>117315000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2581000.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>54874000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>134083000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>137583.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>778524.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1713777.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1698777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10730000.0</v>
       </c>
       <c r="AR10">
         <v>10730000.0</v>
       </c>
       <c r="AS10">
-        <v>13017000.0</v>
+        <v>10730000.0</v>
       </c>
       <c r="AT10">
         <v>13017000.0</v>
       </c>
       <c r="AU10">
-        <v>55022000.0</v>
+        <v>13017000.0</v>
       </c>
       <c r="AV10">
         <v>55022000.0</v>
       </c>
       <c r="AW10">
-        <v>42183000.0</v>
+        <v>55022000.0</v>
       </c>
       <c r="AX10">
         <v>42183000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AY10">
+        <v>42183000.0</v>
+      </c>
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>-46542000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>153690000.0</v>
+      </c>
+      <c r="D11">
         <v>111805000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>451002000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>702236000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>479343000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>272026000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>211703000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18280000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>25593000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>59545000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45514000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>201092000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>50624000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9380000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4985000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4702000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>170780000.0</v>
+      </c>
+      <c r="C12">
         <v>153690000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>111805000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>451002000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>702236000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>479343000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>272026000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>47849000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12692000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>73290000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>211703000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18280000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25593000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59545000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45514000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>201092000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>50624000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9380000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4985000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4702000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10936000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5177000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7214000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3841000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10223000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10933000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28444000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>89482000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18157000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>58922000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>42720000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>38224000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>117315000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2581000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>54874000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>134083000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>137583.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>778524.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1713777.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1698777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10730000.0</v>
       </c>
       <c r="AR12">
         <v>10730000.0</v>
       </c>
       <c r="AS12">
-        <v>13017000.0</v>
+        <v>10730000.0</v>
       </c>
       <c r="AT12">
         <v>13017000.0</v>
       </c>
       <c r="AU12">
-        <v>55022000.0</v>
+        <v>13017000.0</v>
       </c>
       <c r="AV12">
         <v>55022000.0</v>
       </c>
       <c r="AW12">
-        <v>42183000.0</v>
+        <v>55022000.0</v>
       </c>
       <c r="AX12">
         <v>42183000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AY12">
+        <v>42183000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>46542000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>26</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>84000.0</v>
+      </c>
       <c r="C13">
         <v>84000.0</v>
       </c>
       <c r="D13">
-        <v>81000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="E13">
         <v>81000.0</v>
       </c>
       <c r="F13">
         <v>81000.0</v>
       </c>
       <c r="G13">
         <v>81000.0</v>
       </c>
       <c r="H13">
-        <v>78000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="I13">
         <v>78000.0</v>
       </c>
       <c r="J13">
+        <v>78000.0</v>
+      </c>
+      <c r="K13">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="L13">
         <v>57000.0</v>
       </c>
       <c r="M13">
         <v>57000.0</v>
       </c>
       <c r="N13">
         <v>57000.0</v>
       </c>
       <c r="O13">
         <v>57000.0</v>
       </c>
       <c r="P13">
+        <v>57000.0</v>
+      </c>
+      <c r="Q13">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="R13">
         <v>29000.0</v>
       </c>
       <c r="S13">
         <v>29000.0</v>
       </c>
       <c r="T13">
         <v>29000.0</v>
       </c>
       <c r="U13">
         <v>29000.0</v>
       </c>
       <c r="V13">
         <v>29000.0</v>
       </c>
       <c r="W13">
         <v>29000.0</v>
       </c>
       <c r="X13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="Y13">
         <v>28000.0</v>
       </c>
       <c r="Z13">
         <v>28000.0</v>
       </c>
       <c r="AA13">
         <v>28000.0</v>
       </c>
       <c r="AB13">
         <v>28000.0</v>
       </c>
       <c r="AC13">
         <v>28000.0</v>
       </c>
       <c r="AD13">
         <v>28000.0</v>
       </c>
       <c r="AE13">
         <v>28000.0</v>
       </c>
       <c r="AF13">
         <v>28000.0</v>
       </c>
       <c r="AG13">
         <v>28000.0</v>
       </c>
       <c r="AH13">
         <v>28000.0</v>
       </c>
       <c r="AI13">
         <v>28000.0</v>
       </c>
       <c r="AJ13">
         <v>28000.0</v>
       </c>
       <c r="AK13">
+        <v>28000.0</v>
+      </c>
+      <c r="AL13">
         <v>23000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>22000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>478249388.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>478773452.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>478774826.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>478701497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430582000.0</v>
       </c>
       <c r="AR13">
         <v>430582000.0</v>
       </c>
       <c r="AS13">
-        <v>377932000.0</v>
+        <v>430582000.0</v>
       </c>
       <c r="AT13">
         <v>377932000.0</v>
       </c>
       <c r="AU13">
-        <v>353036000.0</v>
+        <v>377932000.0</v>
       </c>
       <c r="AV13">
         <v>353036000.0</v>
       </c>
       <c r="AW13">
-        <v>389859000.0</v>
+        <v>353036000.0</v>
       </c>
       <c r="AX13">
         <v>389859000.0</v>
       </c>
-      <c r="AY13"/>
+      <c r="AY13">
+        <v>389859000.0</v>
+      </c>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>827962000.0</v>
+      </c>
+      <c r="C14">
         <v>761364000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>720738000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>746024000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>748197000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>746693000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>736239000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>656372000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>595352000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>500919000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>366174000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>351915000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>335848000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>329454000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>321986000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>319710000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>319680000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>315198039.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>316209000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>278388889.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>278935000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>277046875.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>271205263.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>277208000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>275952000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>320600000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>266205000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>276395000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>264365000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>258166667.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>279914000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>267006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265183000.0</v>
       </c>
       <c r="AH14">
         <v>265183000.0</v>
       </c>
       <c r="AI14">
+        <v>265183000.0</v>
+      </c>
+      <c r="AJ14">
         <v>245376000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>230688889.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>204942000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>165684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62500000.0</v>
       </c>
       <c r="AN14">
         <v>62500000.0</v>
       </c>
       <c r="AO14">
+        <v>62500000.0</v>
+      </c>
+      <c r="AP14">
         <v>12937500.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>20980083.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25001374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29022665.0</v>
       </c>
       <c r="AT14">
         <v>29022665.0</v>
       </c>
       <c r="AU14">
         <v>29022665.0</v>
       </c>
       <c r="AV14">
         <v>29022665.0</v>
       </c>
       <c r="AW14">
         <v>29022665.0</v>
       </c>
       <c r="AX14">
         <v>29022665.0</v>
       </c>
       <c r="AY14">
         <v>29022665.0</v>
       </c>
       <c r="AZ14">
         <v>29022665.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>29022665.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>57000.0</v>
       </c>
       <c r="N15">
         <v>57000.0</v>
       </c>
       <c r="O15">
         <v>57000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>57000.0</v>
+      </c>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>29000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-52329000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1043353000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-101452000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-102531000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>4430000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>80696000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>120520000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>124306000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>138304000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>125834000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>105387000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>106107000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>113606000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>172992000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>222825000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>234507000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>212781000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>187152000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>3815000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4830,118 +4906,120 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>78685000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>50414000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4430000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>80696000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>2589000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4952,52 +5030,53 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5008,52 +5087,53 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -5064,476 +5144,489 @@
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>2662000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87737000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>108293000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>100797000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AJ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK22"/>
       <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>1.0</v>
+      </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
+      <c r="AS22"/>
       <c r="AT22">
         <v>156000.0</v>
       </c>
       <c r="AU22">
         <v>156000.0</v>
       </c>
       <c r="AV22">
         <v>156000.0</v>
       </c>
-      <c r="AW22"/>
+      <c r="AW22">
+        <v>156000.0</v>
+      </c>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
-        <v>17912185000.0</v>
+        <v>17994450000.0</v>
       </c>
       <c r="C23">
+        <v>18238029000.0</v>
+      </c>
+      <c r="D23">
         <v>17325473000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17494406000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17076443000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16897900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16615593000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15408702000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15081309000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14965578000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9209798000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8926325000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8723158000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8492592000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8609632000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4224030000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3958532000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3804594000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3882341000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3874349000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3848321000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3827425000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3923036000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4020886000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4106250000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4688288000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4646131000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4535327000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4478546000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4260021000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4017372000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3838890000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3692563000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3616569000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3274612000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3098569000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2653756000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2644396000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>501049924.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>501274000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>501804305.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>501708777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>591832000.0</v>
       </c>
       <c r="AR23">
         <v>591832000.0</v>
       </c>
       <c r="AS23">
-        <v>616201000.0</v>
+        <v>591832000.0</v>
       </c>
       <c r="AT23">
         <v>616201000.0</v>
       </c>
       <c r="AU23">
-        <v>505243000.0</v>
+        <v>616201000.0</v>
       </c>
       <c r="AV23">
         <v>505243000.0</v>
       </c>
       <c r="AW23">
-        <v>472085000.0</v>
+        <v>505243000.0</v>
       </c>
       <c r="AX23">
         <v>472085000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AY23">
+        <v>472085000.0</v>
+      </c>
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>296980000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3546370000.0</v>
+      </c>
       <c r="C24">
+        <v>3545598000.0</v>
+      </c>
+      <c r="D24">
         <v>3544836000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3711355000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3710381000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4184233000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4184259000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3872077000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3909418000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3848781000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2254178000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2060070000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2042916000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2140798000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2303670000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>801849000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>801203000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>825565000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1004937000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1054317000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>3561120000.0</v>
+      </c>
+      <c r="D25">
         <v>3560268000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3726699000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3725639000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4199401000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4199339000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2268913000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2060070000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2042916000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2140798000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2303670000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>801849000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>801203000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>825565000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1004937000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1054317000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5544,52 +5637,53 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5600,1834 +5694,1880 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-19092000.0</v>
+        <v>3516818000.0</v>
       </c>
       <c r="C28">
+        <v>3542819000.0</v>
+      </c>
+      <c r="D28">
         <v>3593430000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3695931000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3449427000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3826394000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4025863000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3944430000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4021796000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3836799000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2102897000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2105844000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2093852000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2152353000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2336771000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>657605000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>766780000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>833600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1018163000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1065061000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1055515000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1066401000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1091576000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1104203000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1123070000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1059752000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1008947000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>876987000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>820650000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>673473000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>472468000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>378434000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>352697000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>273449000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>162419000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>35000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-54874000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-134083000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-137583.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-778524.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1713777.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1698777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119270000.0</v>
       </c>
       <c r="AR28">
         <v>119270000.0</v>
       </c>
       <c r="AS28">
-        <v>116983000.0</v>
+        <v>119270000.0</v>
       </c>
       <c r="AT28">
         <v>116983000.0</v>
       </c>
       <c r="AU28">
-        <v>19978000.0</v>
+        <v>116983000.0</v>
       </c>
       <c r="AV28">
         <v>19978000.0</v>
       </c>
       <c r="AW28">
-        <v>-13183000.0</v>
+        <v>19978000.0</v>
       </c>
       <c r="AX28">
         <v>-13183000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AY28">
+        <v>-13183000.0</v>
+      </c>
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>46542000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>14875187000.0</v>
+      </c>
       <c r="C29">
+        <v>13823880000.0</v>
+      </c>
+      <c r="D29">
         <v>13570892000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13455910000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13383160000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13322761000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13182170000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12218241000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10867499000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10184878000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5909014000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5368793000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5258178000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5076546000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5128162000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3771417000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3572280000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3576285000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3589585000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3592661000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>932874000.0</v>
+      </c>
+      <c r="C30">
         <v>840653000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>571778000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>513121000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>528593000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>530452000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>439338000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>498142000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>557243000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>481060000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>339495000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>309624000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>301581000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>282846000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>238090000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>141598000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>131837000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>71295000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>99851000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>89586000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>70571000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>54557000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>51352000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64095000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62892000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>101912000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>141312000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>121546000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>114119000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>100623000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>88817000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>101553000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>108431000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>78786000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>49283000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>34455000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>23194000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14538000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>197145.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ30"/>
       <c r="AR30">
         <v>8164000.0</v>
       </c>
       <c r="AS30">
-        <v>19976000.0</v>
+        <v>8164000.0</v>
       </c>
       <c r="AT30">
         <v>19976000.0</v>
       </c>
       <c r="AU30">
-        <v>17496000.0</v>
+        <v>19976000.0</v>
       </c>
       <c r="AV30">
         <v>17496000.0</v>
       </c>
-      <c r="AW30"/>
+      <c r="AW30">
+        <v>17496000.0</v>
+      </c>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>3654836000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3308723000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3215262000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2935748000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2824492000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2969568000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2771077000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2750720000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2584648000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-623610000.0</v>
+      </c>
       <c r="C32">
+        <v>-365689000.0</v>
+      </c>
+      <c r="D32">
         <v>-454118000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-679876000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-228439000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-205743000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-406427000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-589517000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-504655000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-591161000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-194821000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-296687000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-238003000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-141779000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-170002000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>33778000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-110293000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-81364000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-118990000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-120537000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
-        <v>16600042000.0</v>
+        <v>16810224000.0</v>
       </c>
       <c r="C33">
+        <v>16925885999.0</v>
+      </c>
+      <c r="D33">
         <v>16408610000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>16345335000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15719610000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15776306000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15750055000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14830585000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14473932000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14315186000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8644608000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>8500288000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>8279163000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8028802000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8163868000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3874151000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3769098000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3718059000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3772795000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3774007000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3761312000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3761839000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3858527000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3943258000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4032520000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4568159000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4484955000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4375315000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4264138000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4129832000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3851485000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3659568000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3526239000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3413984000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3215337000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3059813000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2572700000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2500316000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>500549802.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>500296824.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>500062592.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551060000.0</v>
       </c>
       <c r="AR33">
         <v>551060000.0</v>
       </c>
       <c r="AS33">
-        <v>548699000.0</v>
+        <v>551060000.0</v>
       </c>
       <c r="AT33">
         <v>548699000.0</v>
       </c>
       <c r="AU33">
-        <v>432298000.0</v>
+        <v>548699000.0</v>
       </c>
       <c r="AV33">
         <v>432298000.0</v>
       </c>
       <c r="AW33">
-        <v>405770000.0</v>
+        <v>432298000.0</v>
       </c>
       <c r="AX33">
         <v>405770000.0</v>
       </c>
-      <c r="AY33"/>
-      <c r="AZ33">
+      <c r="AY33">
+        <v>405770000.0</v>
+      </c>
+      <c r="AZ33"/>
+      <c r="BA33">
         <v>-46542000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>39835000.0</v>
+      </c>
       <c r="C34">
+        <v>39460000.0</v>
+      </c>
+      <c r="D34">
         <v>54538000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>56241000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>44465000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>52701000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>54510000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>72138000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>69766000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>73150000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>74708000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>138836000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>139144000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3211000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>88974000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>32344000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>45571000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>24579000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>27232000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>25498000.0</v>
       </c>
-      <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>4700470000.0</v>
+        <v>4857797000.0</v>
       </c>
       <c r="C35">
+        <v>5026313999.0</v>
+      </c>
+      <c r="D35">
         <v>4680968000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4760941000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4687371000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5052044000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4979896000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4581146000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4621081000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4494277000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2482851000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2277591000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2232474000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2230727000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2473340000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>938361000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>887728000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>885975000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1069157000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1115126000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1095227000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1091596000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1114508000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1128482000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1140418000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1163121000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1104829000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>966501000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>962587000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>768436000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>600903000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>479577000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>426314000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>412824000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>191630000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>52924000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7585000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>205000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="AN35">
         <v>17500000.0</v>
       </c>
       <c r="AO35">
         <v>17500000.0</v>
       </c>
       <c r="AP35">
         <v>17500000.0</v>
       </c>
       <c r="AQ35">
-        <v>135585000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="AR35">
         <v>135585000.0</v>
       </c>
       <c r="AS35">
-        <v>134757000.0</v>
+        <v>135585000.0</v>
       </c>
       <c r="AT35">
         <v>134757000.0</v>
       </c>
       <c r="AU35">
-        <v>79690000.0</v>
+        <v>134757000.0</v>
       </c>
       <c r="AV35">
         <v>79690000.0</v>
       </c>
       <c r="AW35">
-        <v>35369000.0</v>
+        <v>79690000.0</v>
       </c>
       <c r="AX35">
         <v>35369000.0</v>
       </c>
-      <c r="AY35"/>
+      <c r="AY35">
+        <v>35369000.0</v>
+      </c>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>16410227000.0</v>
+        <v>16586968000.0</v>
       </c>
       <c r="C36">
+        <v>160093999.0</v>
+      </c>
+      <c r="D36">
         <v>140687000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>151402000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>209691000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>183125000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>207028000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>154548000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>145208000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>176071000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>99345000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>104061000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>76306000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>74611000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>111897000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>33660000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>27321000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15854000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>17807000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17402000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>18758000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>19167000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>42747000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>41877000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>44547000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>40365000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>42940000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>28628000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>41192000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>42550000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>35036000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>25158000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>20795000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>27743000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>11008000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1389000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1109000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2876000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2589000.0</v>
       </c>
       <c r="AR36">
         <v>2589000.0</v>
       </c>
       <c r="AS36">
-        <v>8231000.0</v>
+        <v>2589000.0</v>
       </c>
       <c r="AT36">
         <v>8231000.0</v>
       </c>
       <c r="AU36">
-        <v>701000.0</v>
+        <v>8231000.0</v>
       </c>
       <c r="AV36">
         <v>701000.0</v>
       </c>
       <c r="AW36">
-        <v>48229000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="AX36">
         <v>48229000.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AY36">
+        <v>48229000.0</v>
+      </c>
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-46542000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>2617287000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>2593424000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>2720548000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>2696034000.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>145963000.0</v>
+      </c>
+      <c r="D38">
         <v>148504000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>156012000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>194697000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>168092000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>191956000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>84117000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>104061000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>76306000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>74611000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>111897000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>33660000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>27321000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>15854000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>17807000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17402000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
-    </row>
-    <row r="39" spans="1:52">
+      <c r="BA38"/>
+    </row>
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>80572000.0</v>
+      </c>
+      <c r="C39">
         <v>317800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>233280000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>184948000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>126004000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>111799000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>154174000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>32126000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>37442000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>96042000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13992000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>98133000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>116821000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>121399000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>162160000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7189000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6973000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5860000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4710000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6054000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5502000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5229000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7980000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6319000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6997000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7994000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8931000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10022000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10807000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11409000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18148000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>35049000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>19669000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6484000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7411000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4301000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4149000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2705000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>165394.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>198652.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>27936.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21878000.0</v>
       </c>
       <c r="AR39">
         <v>21878000.0</v>
       </c>
       <c r="AS39">
-        <v>34353000.0</v>
+        <v>21878000.0</v>
       </c>
       <c r="AT39">
         <v>34353000.0</v>
       </c>
       <c r="AU39">
-        <v>271000.0</v>
+        <v>34353000.0</v>
       </c>
       <c r="AV39">
         <v>271000.0</v>
       </c>
       <c r="AW39">
-        <v>24132000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="AX39">
         <v>24132000.0</v>
       </c>
-      <c r="AY39"/>
+      <c r="AY39">
+        <v>24132000.0</v>
+      </c>
       <c r="AZ39"/>
-    </row>
-    <row r="40" spans="1:52">
+      <c r="BA39"/>
+    </row>
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>1598336000.0</v>
+        <v>1633889000.0</v>
       </c>
       <c r="C40">
+        <v>1527017000.0</v>
+      </c>
+      <c r="D40">
         <v>1202263000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1374334000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1138650000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1224156000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1113653000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1069431000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1015349000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1114014000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>624293000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>584033000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>510850000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>524367000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>466109000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>263843000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>259479000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>156750000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>200709000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>201125000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>172370000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>123661000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>107020000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>145516000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>181946000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>223750000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>239882000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>228052000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>199008000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>191732000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>184011000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>164526000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>143395000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>135769000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>101813000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>75215000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>59259000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>80251000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>302000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>530975.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>508777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18865000.0</v>
       </c>
       <c r="AR40">
         <v>18865000.0</v>
       </c>
       <c r="AS40">
-        <v>73213000.0</v>
+        <v>18865000.0</v>
       </c>
       <c r="AT40">
         <v>73213000.0</v>
       </c>
       <c r="AU40">
-        <v>5098000.0</v>
+        <v>73213000.0</v>
       </c>
       <c r="AV40">
         <v>5098000.0</v>
       </c>
       <c r="AW40">
-        <v>5603000.0</v>
+        <v>5098000.0</v>
       </c>
       <c r="AX40">
         <v>5603000.0</v>
       </c>
-      <c r="AY40"/>
+      <c r="AY40">
+        <v>5603000.0</v>
+      </c>
       <c r="AZ40"/>
-    </row>
-    <row r="41" spans="1:52">
+      <c r="BA40"/>
+    </row>
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>187782000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>174937000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>147988000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>48588000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>121195000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>100788000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>72052000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>44408000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>47531000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-    </row>
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+    </row>
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>8710782000.0</v>
+        <v>9853585000.0</v>
       </c>
       <c r="C42">
+        <v>8710698000.0</v>
+      </c>
+      <c r="D42">
         <v>8676603000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>8054604000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8080421000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8056552000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8025933000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7611052000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6331073000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>5766881000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3278846000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2944785000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2891528000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2698465000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2654774000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3024236000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3017572000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3013017000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3007696000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2998516000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2994020000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3004433000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2999640000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2994832000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2982187000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2975756000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2967149000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2846520000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2839803000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2833611000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2827756000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2819052000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2814051000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2767558000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2704298000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2700473000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2369504000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2364049000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>5460091.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4936027.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4967865.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5000503.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7438,52 +7578,53 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -7494,888 +7635,911 @@
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>24291556000.0</v>
+      </c>
       <c r="C45">
+        <v>23608127000.0</v>
+      </c>
+      <c r="D45">
         <v>22897435000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22304906000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>21138589000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>20756305000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>20224011000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>18907320000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>18137314000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>17541010000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>11582939000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>11207807000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10803533000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10373883000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10290877000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
-        <v>189815000.0</v>
+        <v>196622000.0</v>
       </c>
       <c r="C46">
+        <v>16439202000.0</v>
+      </c>
+      <c r="D46">
         <v>16260106000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>16174368000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15509919000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>15593181000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15543027000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14676037000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14328724000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14139115000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8545263000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8396227000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8202857000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7954191000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8051971000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3840491000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3741777000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3702205000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3754988000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3756605000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3742554000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3742672000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3815780000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3901381000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3987973000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4527794000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4442015000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>4346687000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4222946000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4087282000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3816449000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3634410000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3505444000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3386241000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3204329000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3058424000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2571591000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2497440000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ46"/>
       <c r="AR46">
         <v>548471000.0</v>
       </c>
       <c r="AS46">
-        <v>540468000.0</v>
+        <v>548471000.0</v>
       </c>
       <c r="AT46">
         <v>540468000.0</v>
       </c>
       <c r="AU46">
-        <v>431597000.0</v>
+        <v>540468000.0</v>
       </c>
       <c r="AV46">
         <v>431597000.0</v>
       </c>
       <c r="AW46">
-        <v>357541000.0</v>
+        <v>431597000.0</v>
       </c>
       <c r="AX46">
         <v>357541000.0</v>
       </c>
-      <c r="AY46"/>
+      <c r="AY46">
+        <v>357541000.0</v>
+      </c>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>16454079000.0</v>
+      </c>
+      <c r="D47">
         <v>16260106000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>16189323000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>15524913000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>15608214000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>15558099000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>8560491000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8334178000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8132568000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>7954191000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8051971000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3840491000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3741777000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3702205000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3754988000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3756605000.0</v>
       </c>
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-    </row>
-    <row r="48" spans="1:52">
+      <c r="BA47"/>
+    </row>
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>1475148000.0</v>
+      </c>
+      <c r="C48">
         <v>1567500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1349369000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1403744000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1303674000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1081895000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>971897000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>735034000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>626930000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>569139000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>375933000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>363881000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>323677000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>237226000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>169661000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-54698000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-246524000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-262326000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-423077000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-460201000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-435146000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-400501000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-311846000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-260317000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-265647000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>282336000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>272718000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>276303000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>258426000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>266538000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>235558000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>196270000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>132729000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>66639000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>36103000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>21656000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>894000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-8929000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-461555.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>62521.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>30639.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-2000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
-    </row>
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+    </row>
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>363881000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>323677000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>237226000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>169661000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49">
         <v>-262326000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>286126000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>288603000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>134598000.0</v>
+        <v>3687598000.0</v>
       </c>
       <c r="C51">
+        <v>3696509000.0</v>
+      </c>
+      <c r="D51">
         <v>3705235000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4146933000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4151663000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4305737000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4297889000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3992279000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4034488000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3910089000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2314600000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2124124000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2119445000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2211898000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2382285000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>858697000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>817404000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>842980000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1023148000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1069763000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1066451000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1072201000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1096753000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1111417000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1126911000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1069975000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1019880000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>905431000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>910132000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>691630000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>531390000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>421154000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>390921000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>390764000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>165000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>35000000.0</v>
       </c>
-      <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>300000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ51"/>
       <c r="AR51">
         <v>130000000.0</v>
       </c>
       <c r="AS51">
         <v>130000000.0</v>
       </c>
       <c r="AT51">
         <v>130000000.0</v>
       </c>
       <c r="AU51">
-        <v>75000000.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="AV51">
         <v>75000000.0</v>
       </c>
       <c r="AW51">
-        <v>29000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="AX51">
         <v>29000000.0</v>
       </c>
-      <c r="AY51"/>
+      <c r="AY51">
+        <v>29000000.0</v>
+      </c>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>79496000.0</v>
+        <v>82755000.0</v>
       </c>
       <c r="C52">
+        <v>80287000.0</v>
+      </c>
+      <c r="D52">
         <v>78168000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>360722000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>358646000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>57216000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>52329000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>51933000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>53172000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>33006000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>34266000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>36160000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>34959000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>29759000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30140000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>21124000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1728000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1413000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1522000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>240000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2697000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3155000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3415000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3591000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6440000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9232000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14151000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>18875000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>21339000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>300000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -8385,55 +8549,56 @@
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>93084000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:52">
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8444,670 +8609,683 @@
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
-        <v>17912185000.0</v>
+        <v>17994450000.0</v>
       </c>
       <c r="C55">
+        <v>18238029000.0</v>
+      </c>
+      <c r="D55">
         <v>17325473000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17494406000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>17076443000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16897900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16615593000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15408702000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15081309000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14965578000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9209798000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8926325000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8723158000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8492592000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8609632000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4224030000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3958532000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3804594000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3882341000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3874349000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3848321000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3827425000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3923036000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4020886000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4106250000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4688288000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4646131000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4535327000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4478546000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4260021000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4017372000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3838890000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3692563000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3616569000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3274612000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3098569000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2653756000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2651642000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>501049924.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>501274000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>501804305.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>501708777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>591832000.0</v>
       </c>
       <c r="AR55">
         <v>591832000.0</v>
       </c>
       <c r="AS55">
-        <v>616201000.0</v>
+        <v>591832000.0</v>
       </c>
       <c r="AT55">
         <v>616201000.0</v>
       </c>
       <c r="AU55">
-        <v>505243000.0</v>
+        <v>616201000.0</v>
       </c>
       <c r="AV55">
         <v>505243000.0</v>
       </c>
       <c r="AW55">
-        <v>472085000.0</v>
+        <v>505243000.0</v>
       </c>
       <c r="AX55">
         <v>472085000.0</v>
       </c>
-      <c r="AY55"/>
+      <c r="AY55">
+        <v>472085000.0</v>
+      </c>
       <c r="AZ55"/>
-    </row>
-    <row r="56" spans="1:52">
+      <c r="BA55"/>
+    </row>
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1184226000.0</v>
+      </c>
+      <c r="C56">
         <v>1312143000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>916863000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1149071000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1356833000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1121594000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>865538000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>578117000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>607377000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>650392000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>565190000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>426037000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>443995000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>463790000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>445764000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>349879000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>189434000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>86535000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>109546000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>100342000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>87009000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>65586000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>64509000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>77628000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>73730000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>120129000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>161176000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>160012000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>214408000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>130189000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>165887000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>179322000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>166324000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>202585000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>59275000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>38756000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>81056000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>151326000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>500122.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>977176.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1741713.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1708777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40772000.0</v>
       </c>
       <c r="AR56">
         <v>40772000.0</v>
       </c>
       <c r="AS56">
-        <v>67502000.0</v>
+        <v>40772000.0</v>
       </c>
       <c r="AT56">
         <v>67502000.0</v>
       </c>
       <c r="AU56">
-        <v>72945000.0</v>
+        <v>67502000.0</v>
       </c>
       <c r="AV56">
         <v>72945000.0</v>
       </c>
       <c r="AW56">
-        <v>66315000.0</v>
+        <v>72945000.0</v>
       </c>
       <c r="AX56">
         <v>66315000.0</v>
       </c>
-      <c r="AY56"/>
-      <c r="AZ56">
+      <c r="AY56">
+        <v>66315000.0</v>
+      </c>
+      <c r="AZ56"/>
+      <c r="BA56">
         <v>46542000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:52">
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1807836000.0</v>
+      </c>
+      <c r="C57">
         <v>1677832000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1370981000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1828947000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1585272000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1327337000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1271965000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1167634000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1112032000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1241553000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>760011000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>722724000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>681998000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>605569000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>615766000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>316101000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>299727000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>167899000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>228536000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>220879000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>194191000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>131868000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>120705000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>157861000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>239045000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>254466000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>287488000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>301583000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>274435000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>247716000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>211263000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>201112000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>180531000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>199773000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>136945000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>119693000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>79919000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>91461000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>302000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>530975.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>508777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25665000.0</v>
       </c>
       <c r="AR57">
         <v>25665000.0</v>
       </c>
       <c r="AS57">
-        <v>103512000.0</v>
+        <v>25665000.0</v>
       </c>
       <c r="AT57">
         <v>103512000.0</v>
       </c>
       <c r="AU57">
-        <v>72517000.0</v>
+        <v>103512000.0</v>
       </c>
       <c r="AV57">
         <v>72517000.0</v>
       </c>
       <c r="AW57">
-        <v>46169000.0</v>
+        <v>72517000.0</v>
       </c>
       <c r="AX57">
         <v>46169000.0</v>
       </c>
-      <c r="AY57"/>
+      <c r="AY57">
+        <v>46169000.0</v>
+      </c>
       <c r="AZ57"/>
-    </row>
-    <row r="58" spans="1:52">
+      <c r="BA57"/>
+    </row>
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
-        <v>6378302000.0</v>
+        <v>6665633000.0</v>
       </c>
       <c r="C58">
+        <v>6704146000.0</v>
+      </c>
+      <c r="D58">
         <v>6051949000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6589888000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6272643000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6379381000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6251861000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5748780000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5733113000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5735830000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3242862000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3000315000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2914472000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2836296000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3089106000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1254462000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1187455000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1053874000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1297693000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1336005000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1289418000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1223464000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1235213000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1286343000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1379463000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1417587000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1392317000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1268084000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1237022000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1016152000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>812166000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>680689000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>606845000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>612597000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>328575000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>172617000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>87504000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>91461000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>17802000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>17502000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>18030975.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>18008777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161250000.0</v>
       </c>
       <c r="AR58">
         <v>161250000.0</v>
       </c>
       <c r="AS58">
-        <v>238269000.0</v>
+        <v>161250000.0</v>
       </c>
       <c r="AT58">
         <v>238269000.0</v>
       </c>
       <c r="AU58">
-        <v>152207000.0</v>
+        <v>238269000.0</v>
       </c>
       <c r="AV58">
         <v>152207000.0</v>
       </c>
       <c r="AW58">
-        <v>81538000.0</v>
+        <v>152207000.0</v>
       </c>
       <c r="AX58">
         <v>81538000.0</v>
       </c>
-      <c r="AY58"/>
+      <c r="AY58">
+        <v>81538000.0</v>
+      </c>
       <c r="AZ58"/>
-    </row>
-    <row r="59" spans="1:52">
+      <c r="BA58"/>
+    </row>
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9118,208 +9296,212 @@
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>11328817000.0</v>
+      </c>
+      <c r="C60">
         <v>10278282000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10026055999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9458429000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9384176000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9138528000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8997911000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8346164000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>6958081000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6336097000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3654836000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3308723000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3215262000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2935748000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2824492000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2969568000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2771077000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2750720000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2584648000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2538344000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2558903000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2603961000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2687823000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2734543000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2716568000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3258120000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3239895000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3122851000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3098257000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3100177000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3063342000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3015350000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2946808000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2834225000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2740429000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2722157000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2370421000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2355142000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>483247924.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>483772000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>483773330.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>483700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430582000.0</v>
       </c>
       <c r="AR60">
         <v>430582000.0</v>
       </c>
       <c r="AS60">
-        <v>377932000.0</v>
+        <v>430582000.0</v>
       </c>
       <c r="AT60">
         <v>377932000.0</v>
       </c>
       <c r="AU60">
-        <v>353036000.0</v>
+        <v>377932000.0</v>
       </c>
       <c r="AV60">
         <v>353036000.0</v>
       </c>
       <c r="AW60">
-        <v>389859000.0</v>
+        <v>353036000.0</v>
       </c>
       <c r="AX60">
         <v>389859000.0</v>
       </c>
-      <c r="AY60"/>
-      <c r="AZ60">
+      <c r="AY60">
+        <v>389859000.0</v>
+      </c>
+      <c r="AZ60"/>
+      <c r="BA60">
         <v>296980000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9330,52 +9512,53 @@
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9386,50 +9569,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9482,1135 +9666,1149 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>3408026000.0</v>
       </c>
       <c r="C2">
         <v>2645447000.0</v>
       </c>
       <c r="D2">
         <v>1470630000.0</v>
       </c>
       <c r="E2">
         <v>714460000.0</v>
       </c>
       <c r="F2">
         <v>481437000.0</v>
       </c>
       <c r="G2">
         <v>539145000.0</v>
       </c>
       <c r="H2">
         <v>663053000.0</v>
       </c>
       <c r="I2">
         <v>467399000.0</v>
       </c>
       <c r="J2">
         <v>237223000.0</v>
       </c>
       <c r="K2">
         <v>99188000.0</v>
       </c>
       <c r="L2">
         <v>116989000.0</v>
       </c>
       <c r="M2">
         <v>91572000.0</v>
       </c>
       <c r="N2">
         <v>23346000.0</v>
       </c>
       <c r="O2">
         <v>26855000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>2032507000.0</v>
       </c>
       <c r="C3">
         <v>1776673000.0</v>
       </c>
       <c r="D3">
         <v>1007576000.0</v>
       </c>
       <c r="E3">
         <v>444678000.0</v>
       </c>
       <c r="F3">
         <v>289122000.0</v>
       </c>
       <c r="G3">
         <v>358554000.0</v>
       </c>
       <c r="H3">
         <v>444243000.0</v>
       </c>
       <c r="I3">
         <v>326462000.0</v>
       </c>
       <c r="J3">
         <v>161628000.0</v>
       </c>
       <c r="K3">
         <v>77841000.0</v>
       </c>
       <c r="L3">
         <v>90084000.0</v>
       </c>
       <c r="M3">
         <v>68954000.0</v>
       </c>
       <c r="N3">
         <v>36685000.0</v>
       </c>
       <c r="O3">
         <v>29635000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>1666177000.0</v>
       </c>
       <c r="C5">
         <v>1840459000.0</v>
       </c>
       <c r="D5">
         <v>1196779000.0</v>
       </c>
       <c r="E5">
         <v>965777000.0</v>
       </c>
       <c r="F5">
         <v>200032000.0</v>
       </c>
       <c r="G5">
         <v>-701131000.0</v>
       </c>
       <c r="H5">
         <v>78202000.0</v>
       </c>
       <c r="I5">
         <v>298534000.0</v>
       </c>
       <c r="J5">
         <v>119214000.0</v>
       </c>
       <c r="K5">
         <v>-222172000.0</v>
       </c>
       <c r="L5">
         <v>-32631000.0</v>
       </c>
       <c r="M5">
         <v>21787000.0</v>
       </c>
       <c r="N5">
         <v>-11674000.0</v>
       </c>
       <c r="O5">
         <v>-2084000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>3698684000.0</v>
       </c>
       <c r="C6">
         <v>3617132000.0</v>
       </c>
       <c r="D6">
         <v>2204355000.0</v>
       </c>
       <c r="E6">
         <v>1410455000.0</v>
       </c>
       <c r="F6">
         <v>489154000.0</v>
       </c>
       <c r="G6">
         <v>-342577000.0</v>
       </c>
       <c r="H6">
         <v>522445000.0</v>
       </c>
       <c r="I6">
         <v>624996000.0</v>
       </c>
       <c r="J6">
         <v>280842000.0</v>
       </c>
       <c r="K6">
         <v>-144331000.0</v>
       </c>
       <c r="L6">
         <v>57453000.0</v>
       </c>
       <c r="M6">
         <v>90741000.0</v>
       </c>
       <c r="N6">
         <v>25011000.0</v>
       </c>
       <c r="O6">
         <v>27551000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>4400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>1657185000.0</v>
       </c>
       <c r="C9">
         <v>2355287000.0</v>
       </c>
       <c r="D9">
         <v>1650263000.0</v>
       </c>
       <c r="E9">
         <v>1416805000.0</v>
       </c>
       <c r="F9">
         <v>548455000.0</v>
       </c>
       <c r="G9">
         <v>41311000.0</v>
       </c>
       <c r="H9">
         <v>281277000.0</v>
       </c>
       <c r="I9">
         <v>423646000.0</v>
       </c>
       <c r="J9">
         <v>192679000.0</v>
       </c>
       <c r="K9">
         <v>-355000.0</v>
       </c>
       <c r="L9">
         <v>-26529000.0</v>
       </c>
       <c r="M9">
         <v>40253000.0</v>
       </c>
       <c r="N9">
         <v>47424000.0</v>
       </c>
       <c r="O9">
         <v>33403000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>1383115000.0</v>
       </c>
       <c r="C10">
         <v>1550851000.0</v>
       </c>
       <c r="D10">
         <v>1035648000.0</v>
       </c>
       <c r="E10">
         <v>870132000.0</v>
       </c>
       <c r="F10">
         <v>138744000.0</v>
       </c>
       <c r="G10">
         <v>-770323000.0</v>
       </c>
       <c r="H10">
         <v>22211000.0</v>
       </c>
       <c r="I10">
         <v>272176000.0</v>
       </c>
       <c r="J10">
         <v>113485000.0</v>
       </c>
       <c r="K10">
         <v>-228115000.0</v>
       </c>
       <c r="L10">
         <v>-38897000.0</v>
       </c>
       <c r="M10">
         <v>19312000.0</v>
       </c>
       <c r="N10">
         <v>4691000.0</v>
       </c>
       <c r="O10">
         <v>32845000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>284179000.0</v>
       </c>
       <c r="C11">
         <v>300342000.0</v>
       </c>
       <c r="D11">
         <v>155945000.0</v>
       </c>
       <c r="E11">
         <v>120292000.0</v>
       </c>
       <c r="F11">
         <v>569000.0</v>
       </c>
       <c r="G11">
         <v>-85124000.0</v>
       </c>
       <c r="H11">
         <v>5797000.0</v>
       </c>
       <c r="I11">
         <v>59440000.0</v>
       </c>
       <c r="J11">
         <v>29930000.0</v>
       </c>
       <c r="K11">
         <v>-406000.0</v>
       </c>
       <c r="L11">
         <v>-572000.0</v>
       </c>
       <c r="M11">
         <v>1524000.0</v>
       </c>
       <c r="N11">
         <v>1079000.0</v>
       </c>
       <c r="O11">
         <v>563000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>283062000.0</v>
       </c>
       <c r="C12">
         <v>304756000.0</v>
       </c>
       <c r="D12">
         <v>177209000.0</v>
       </c>
       <c r="E12">
         <v>95645000.0</v>
       </c>
       <c r="F12">
         <v>61288000.0</v>
       </c>
       <c r="G12">
         <v>69192000.0</v>
       </c>
       <c r="H12">
         <v>55991000.0</v>
       </c>
       <c r="I12">
         <v>26358000.0</v>
       </c>
       <c r="J12">
         <v>5729000.0</v>
       </c>
       <c r="K12">
         <v>6004000.0</v>
       </c>
       <c r="L12">
         <v>6266000.0</v>
       </c>
       <c r="M12">
         <v>2475000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>126</v>
+      </c>
+      <c r="B13">
+        <v>162662000.0</v>
+      </c>
       <c r="C13">
         <v>209770000.0</v>
       </c>
       <c r="D13">
         <v>63193000.0</v>
       </c>
       <c r="E13">
         <v>138013000.0</v>
       </c>
       <c r="F13">
         <v>210113000.0</v>
       </c>
       <c r="G13">
         <v>133727000.0</v>
       </c>
       <c r="H13">
         <v>57552000.0</v>
       </c>
       <c r="I13">
         <v>11022000.0</v>
       </c>
       <c r="J13">
         <v>591000.0</v>
       </c>
       <c r="K13">
         <v>14390000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>127</v>
+      </c>
+      <c r="B14">
+        <v>-163762000.0</v>
+      </c>
       <c r="C14">
         <v>-265808000.0</v>
       </c>
       <c r="D14">
         <v>-361790000.0</v>
       </c>
       <c r="E14">
         <v>-234803000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>2362000.0</v>
       </c>
       <c r="H14">
         <v>-616000.0</v>
       </c>
       <c r="I14">
         <v>-12837000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>935174000.0</v>
       </c>
       <c r="C15">
         <v>984701000.0</v>
       </c>
       <c r="D15">
         <v>476306000.0</v>
       </c>
       <c r="E15">
         <v>515037000.0</v>
       </c>
       <c r="F15">
         <v>138175000.0</v>
       </c>
       <c r="G15">
         <v>-682837000.0</v>
       </c>
       <c r="H15">
         <v>15798000.0</v>
       </c>
       <c r="I15">
         <v>199899000.0</v>
       </c>
       <c r="J15">
         <v>75568000.0</v>
       </c>
       <c r="K15">
         <v>-226805000.0</v>
       </c>
       <c r="L15">
         <v>-38325000.0</v>
       </c>
       <c r="M15">
         <v>17790000.0</v>
       </c>
       <c r="N15">
         <v>3618000.0</v>
       </c>
       <c r="O15">
         <v>32282000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>129</v>
+      </c>
+      <c r="B16">
+        <v>935174000.0</v>
+      </c>
       <c r="C16">
         <v>984701000.0</v>
       </c>
       <c r="D16">
         <v>476306000.0</v>
       </c>
       <c r="E16">
         <v>515037000.0</v>
       </c>
       <c r="F16">
         <v>138175000.0</v>
       </c>
       <c r="G16">
         <v>-682837000.0</v>
       </c>
       <c r="H16">
         <v>15798000.0</v>
       </c>
       <c r="I16">
         <v>199899000.0</v>
       </c>
       <c r="J16">
         <v>75568000.0</v>
       </c>
       <c r="K16">
         <v>-226805000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>130</v>
+      </c>
+      <c r="B17">
+        <v>1098936000.0</v>
+      </c>
       <c r="C17">
         <v>1250509000.0</v>
       </c>
       <c r="D17">
         <v>665792000.0</v>
       </c>
       <c r="E17">
         <v>749840000.0</v>
       </c>
       <c r="F17">
         <v>138175000.0</v>
       </c>
       <c r="G17">
         <v>-685199000.0</v>
       </c>
       <c r="H17">
         <v>16414000.0</v>
       </c>
       <c r="I17">
         <v>212736000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>131</v>
+      </c>
+      <c r="B18">
+        <v>-283062000.0</v>
+      </c>
       <c r="C18">
         <v>-296171000.0</v>
       </c>
       <c r="D18">
         <v>-153543000.0</v>
       </c>
       <c r="E18">
         <v>-95645000.0</v>
       </c>
       <c r="F18">
         <v>-61288000.0</v>
       </c>
       <c r="G18">
         <v>-69192000.0</v>
       </c>
       <c r="H18">
         <v>-55991000.0</v>
       </c>
       <c r="I18">
         <v>-26358000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-41759000.0</v>
       </c>
       <c r="F19">
         <v>-170586000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>93991000.0</v>
       </c>
       <c r="F20">
         <v>6226000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>1470714000.0</v>
       </c>
       <c r="C21">
         <v>1744534000.0</v>
       </c>
       <c r="D21">
         <v>1096508000.0</v>
       </c>
       <c r="E21">
         <v>1007536000.0</v>
       </c>
       <c r="F21">
         <v>370618000.0</v>
       </c>
       <c r="G21">
         <v>-780120000.0</v>
       </c>
       <c r="H21">
         <v>79429000.0</v>
       </c>
       <c r="I21">
         <v>283190000.0</v>
       </c>
       <c r="J21">
         <v>114076000.0</v>
       </c>
       <c r="K21">
         <v>-213766000.0</v>
       </c>
       <c r="L21">
         <v>-55846000.0</v>
       </c>
       <c r="M21">
         <v>-20437000.0</v>
       </c>
       <c r="N21">
         <v>-11674000.0</v>
       </c>
       <c r="O21">
         <v>-2084000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>3594497000.0</v>
       </c>
       <c r="C23">
         <v>3256200000.0</v>
       </c>
       <c r="D23">
         <v>2024385000.0</v>
       </c>
       <c r="E23">
         <v>1123729000.0</v>
       </c>
       <c r="F23">
         <v>659274000.0</v>
       </c>
       <c r="G23">
         <v>1360576000.0</v>
       </c>
       <c r="H23">
         <v>864901000.0</v>
       </c>
       <c r="I23">
         <v>607855000.0</v>
       </c>
       <c r="J23">
         <v>315826000.0</v>
       </c>
       <c r="K23">
         <v>312599000.0</v>
       </c>
       <c r="L23">
         <v>146306000.0</v>
       </c>
       <c r="M23">
         <v>152262000.0</v>
       </c>
       <c r="N23">
         <v>65566000.0</v>
       </c>
       <c r="O23">
         <v>27381000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>138</v>
+      </c>
+      <c r="B25">
+        <v>2032507000.0</v>
+      </c>
       <c r="C25">
         <v>1776673000.0</v>
       </c>
       <c r="D25">
         <v>822201000.0</v>
       </c>
       <c r="E25">
         <v>444678000.0</v>
       </c>
       <c r="F25">
         <v>289122000.0</v>
       </c>
       <c r="G25">
         <v>358554000.0</v>
       </c>
       <c r="H25">
         <v>444243000.0</v>
       </c>
       <c r="I25">
         <v>326462000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>19337000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>1161000.0</v>
       </c>
       <c r="O27">
         <v>1781000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>186471000.0</v>
       </c>
       <c r="C28">
         <v>174630000.0</v>
       </c>
       <c r="D28">
         <v>161855000.0</v>
       </c>
       <c r="E28">
         <v>159554000.0</v>
       </c>
       <c r="F28">
         <v>110454000.0</v>
       </c>
       <c r="G28">
         <v>72867000.0</v>
       </c>
       <c r="H28">
         <v>79156000.0</v>
       </c>
       <c r="I28">
         <v>63304000.0</v>
       </c>
       <c r="J28">
         <v>49882000.0</v>
       </c>
       <c r="K28">
         <v>203146000.0</v>
       </c>
       <c r="L28">
         <v>14206000.0</v>
       </c>
       <c r="M28">
         <v>31694000.0</v>
       </c>
       <c r="N28">
         <v>16842000.0</v>
       </c>
       <c r="O28">
         <v>6939000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>142</v>
+      </c>
+      <c r="B29">
+        <v>284179000.0</v>
+      </c>
       <c r="C29">
         <v>300342000.0</v>
       </c>
       <c r="D29">
         <v>117916000.0</v>
       </c>
       <c r="E29">
         <v>120292000.0</v>
       </c>
       <c r="F29">
         <v>569000.0</v>
       </c>
       <c r="G29">
         <v>-85124000.0</v>
       </c>
       <c r="H29">
         <v>5797000.0</v>
       </c>
       <c r="I29">
         <v>59440000.0</v>
       </c>
       <c r="J29">
         <v>34330000.0</v>
       </c>
       <c r="K29">
         <v>-406000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>186471000.0</v>
       </c>
       <c r="C30">
         <v>610753000.0</v>
       </c>
       <c r="D30">
         <v>553755000.0</v>
       </c>
       <c r="E30">
         <v>409269000.0</v>
       </c>
       <c r="F30">
         <v>177837000.0</v>
       </c>
       <c r="G30">
         <v>821431000.0</v>
       </c>
       <c r="H30">
         <v>201848000.0</v>
       </c>
       <c r="I30">
         <v>140456000.0</v>
       </c>
       <c r="J30">
         <v>78603000.0</v>
       </c>
       <c r="K30">
         <v>213411000.0</v>
       </c>
       <c r="L30">
         <v>29317000.0</v>
       </c>
       <c r="M30">
         <v>60690000.0</v>
       </c>
       <c r="N30">
         <v>42220000.0</v>
       </c>
       <c r="O30">
         <v>526000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
         <v>-87599000.0</v>
       </c>
       <c r="C31">
         <v>-193683000.0</v>
       </c>
       <c r="D31">
         <v>-60860000.0</v>
       </c>
       <c r="E31">
         <v>-137404000.0</v>
       </c>
       <c r="F31">
         <v>-231874000.0</v>
       </c>
       <c r="G31">
         <v>9797000.0</v>
       </c>
       <c r="H31">
         <v>-57218000.0</v>
       </c>
       <c r="I31">
         <v>-11014000.0</v>
       </c>
       <c r="J31">
         <v>-591000.0</v>
       </c>
       <c r="K31">
         <v>-14349000.0</v>
       </c>
       <c r="L31">
         <v>16949000.0</v>
       </c>
       <c r="M31">
         <v>39749000.0</v>
       </c>
       <c r="N31">
         <v>-4801000.0</v>
       </c>
       <c r="O31">
         <v>34929000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>5065211000.0</v>
       </c>
       <c r="C32">
         <v>5000734000.0</v>
       </c>
       <c r="D32">
         <v>3120893000.0</v>
       </c>
       <c r="E32">
         <v>2131265000.0</v>
       </c>
       <c r="F32">
         <v>1029892000.0</v>
       </c>
       <c r="G32">
         <v>580456000.0</v>
       </c>
       <c r="H32">
         <v>944330000.0</v>
       </c>
       <c r="I32">
         <v>891045000.0</v>
       </c>
@@ -10632,529 +10830,538 @@
       <c r="O32">
         <v>60258000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:51">
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>769809000.0</v>
+      </c>
+      <c r="C2">
         <v>855539000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>878638000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>750136000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>700480000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>720620000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>677078000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>629844000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>617905000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>529182000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>342745000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>320470000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>278233000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>275587000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>180466000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>136773000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>121634000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>126373000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>128896000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>115899000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>110269000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>119049000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>133117000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>136143000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>150836000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>182464000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>175903000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>163242000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>141444000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>138642000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>123219000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>109424000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>96114000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>84880000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>63685000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>49976000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>38682000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20605000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23897000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25238000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7620000.0</v>
       </c>
       <c r="AQ2">
         <v>7620000.0</v>
       </c>
       <c r="AR2">
-        <v>2048500.0</v>
+        <v>7620000.0</v>
       </c>
       <c r="AS2">
         <v>2048500.0</v>
       </c>
       <c r="AT2">
-        <v>5486000.0</v>
+        <v>2048500.0</v>
       </c>
       <c r="AU2">
         <v>5486000.0</v>
       </c>
       <c r="AV2">
-        <v>6690500.0</v>
+        <v>5486000.0</v>
       </c>
       <c r="AW2">
         <v>6690500.0</v>
       </c>
       <c r="AX2">
-        <v>4982500.0</v>
+        <v>6690500.0</v>
       </c>
       <c r="AY2">
         <v>4982500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:51">
+      <c r="AZ2">
+        <v>4982500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>526288000.0</v>
+      </c>
+      <c r="C3">
         <v>524979000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>526915000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>506410000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>474203000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>486463000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>453603000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>426428000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>410179000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>367427000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>236204000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>215726000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>188219000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>182052000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>109500000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>82117000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>71009000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>75863000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>76047000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>73429000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>63783000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>74832000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>89444000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>93020000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>101258000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>122851000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>112720000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>112114000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>96558000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>102083000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>83423000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>74946000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>66010000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>58781000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>42387000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34300000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>26160000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14877000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20479000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21222000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23987000.0</v>
       </c>
       <c r="AQ3">
         <v>23987000.0</v>
       </c>
       <c r="AR3">
-        <v>29994000.0</v>
+        <v>23987000.0</v>
       </c>
       <c r="AS3">
         <v>29994000.0</v>
       </c>
       <c r="AT3">
-        <v>14573000.0</v>
+        <v>29994000.0</v>
       </c>
       <c r="AU3">
         <v>14573000.0</v>
       </c>
       <c r="AV3">
+        <v>14573000.0</v>
+      </c>
+      <c r="AW3">
         <v>13030500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5312000.0</v>
       </c>
       <c r="AX3">
         <v>5312000.0</v>
       </c>
       <c r="AY3">
         <v>5312000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3">
+        <v>5312000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11162,364 +11369,371 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>129154000.0</v>
+      </c>
+      <c r="C5">
         <v>482922999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>238241000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>378117000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>562597000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>393096000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>636067000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>461688000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>349608000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>550312000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>149585000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>208846000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>288036000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>276120000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>394860000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>244905000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>34240000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>174194000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>50766000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10913000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-19007000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-72784000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-35589000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>19250000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-617931000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>25758000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12143000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>38592000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1152000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>49248000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>59408000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>92786000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>95343000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>49615000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>25375000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>32853000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>11024000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8607000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3151000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-14741000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-12820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12925000.0</v>
       </c>
       <c r="AQ5">
         <v>-12925000.0</v>
       </c>
       <c r="AR5">
-        <v>14143500.0</v>
+        <v>-12925000.0</v>
       </c>
       <c r="AS5">
         <v>14143500.0</v>
       </c>
       <c r="AT5">
-        <v>-2342500.0</v>
+        <v>14143500.0</v>
       </c>
       <c r="AU5">
         <v>-2342500.0</v>
       </c>
       <c r="AV5">
-        <v>-3294000.0</v>
+        <v>-2342500.0</v>
       </c>
       <c r="AW5">
         <v>-3294000.0</v>
       </c>
       <c r="AX5">
-        <v>-2543000.0</v>
+        <v>-3294000.0</v>
       </c>
       <c r="AY5">
         <v>-2543000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:51">
+      <c r="AZ5">
+        <v>-2543000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>655442000.0</v>
+      </c>
+      <c r="C6">
         <v>1007901999.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>765156000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>884527000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1036800000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>879559000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1089670000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>888116000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>759787000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>917739000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>385789000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>424572000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>476255000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>458172000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>504360000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>327022000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>105249000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>250057000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>126813000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>62516000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>44776000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2048000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>53855000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>112270000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-516673000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>148609000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>124863000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>150706000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>95406000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>151331000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>142831000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>167732000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>161353000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>108396000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>67762000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>67153000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>37184000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6270000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>17328000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6481000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11062000.0</v>
       </c>
       <c r="AQ6">
         <v>11062000.0</v>
       </c>
       <c r="AR6">
-        <v>44137500.0</v>
+        <v>11062000.0</v>
       </c>
       <c r="AS6">
         <v>44137500.0</v>
       </c>
       <c r="AT6">
-        <v>12230500.0</v>
+        <v>44137500.0</v>
       </c>
       <c r="AU6">
         <v>12230500.0</v>
       </c>
       <c r="AV6">
+        <v>12230500.0</v>
+      </c>
+      <c r="AW6">
         <v>9736500.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2769000.0</v>
       </c>
       <c r="AY6">
         <v>2769000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6">
+        <v>2769000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11527,54 +11741,55 @@
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11582,1529 +11797,1571 @@
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>618337000.0</v>
+      </c>
+      <c r="C9">
         <v>313829000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>443158000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>447460000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>675971000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>575461000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>538493000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>616239000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>625094000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>593504000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>415796000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>302928000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>338035000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>485969000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>369312000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>335881000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>225643000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>190046000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>159609000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>116678000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>82122000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29028000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15984000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-45634000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41933000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>73928000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>53227000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>80997000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>73125000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>83862000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>111661000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>108339000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>119784000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>81250000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47926000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>41088000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22415000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9112000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3424000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1891000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-11354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15803500.0</v>
       </c>
       <c r="AQ9">
         <v>15803500.0</v>
       </c>
       <c r="AR9">
-        <v>31933000.0</v>
+        <v>15803500.0</v>
       </c>
       <c r="AS9">
         <v>31933000.0</v>
       </c>
       <c r="AT9">
-        <v>26445000.0</v>
+        <v>31933000.0</v>
       </c>
       <c r="AU9">
         <v>26445000.0</v>
       </c>
       <c r="AV9">
-        <v>16887000.0</v>
+        <v>26445000.0</v>
       </c>
       <c r="AW9">
         <v>16887000.0</v>
       </c>
       <c r="AX9">
-        <v>6825000.0</v>
+        <v>16887000.0</v>
       </c>
       <c r="AY9">
         <v>6825000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9">
+        <v>6825000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>63880000.0</v>
+      </c>
+      <c r="C10">
         <v>415856000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>168855000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>307507000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>490897000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>318124000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>562995000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>391180000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>278552000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>491508000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>114583000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>175502000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>254055000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>239568000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>374673000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>233313000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>22578000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>161320000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>37124000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-25055000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-34645000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-88655000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-51529000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3414000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-633553000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10401000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2320000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24930000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41519000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>53326000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>87422000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>89909000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>46018000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24493000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32267000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10707000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8985000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-524077.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>31882.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>32639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14304000.0</v>
       </c>
       <c r="AQ10">
         <v>-14304000.0</v>
       </c>
       <c r="AR10">
-        <v>14473500.0</v>
+        <v>-14304000.0</v>
       </c>
       <c r="AS10">
         <v>14473500.0</v>
       </c>
       <c r="AT10">
-        <v>-4817500.0</v>
+        <v>14473500.0</v>
       </c>
       <c r="AU10">
         <v>-4817500.0</v>
       </c>
       <c r="AV10">
-        <v>4532000.0</v>
+        <v>-4817500.0</v>
       </c>
       <c r="AW10">
         <v>4532000.0</v>
       </c>
       <c r="AX10">
-        <v>-2186500.0</v>
+        <v>4532000.0</v>
       </c>
       <c r="AY10">
         <v>-2186500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:51">
+      <c r="AZ10">
+        <v>-2186500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>13486000.0</v>
+      </c>
+      <c r="C11">
         <v>33965000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>87394000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>62486000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>100334000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>62645000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>106468000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>82272000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>48957000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>78889000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16254000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26548000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>34254000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>40860000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>31169000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>41487000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6776000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>569000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>52529000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>80339000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>60355000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>67802000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22309000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1916000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-83208000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>739000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1393000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5928000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2263000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8711000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11652000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>19940000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>19137000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>12628000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8233000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9069000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3070000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>620000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-252978.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-234232.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-62582.0</v>
       </c>
-      <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
+      <c r="AR11"/>
       <c r="AS11">
         <v>248500.0</v>
       </c>
       <c r="AT11">
-        <v>513499.0</v>
+        <v>248500.0</v>
       </c>
       <c r="AU11">
         <v>513499.0</v>
       </c>
       <c r="AV11">
-        <v>316000.0</v>
+        <v>513499.0</v>
       </c>
       <c r="AW11">
         <v>316000.0</v>
       </c>
       <c r="AX11">
-        <v>223500.0</v>
+        <v>316000.0</v>
       </c>
       <c r="AY11">
         <v>223500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11">
+        <v>223500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>65274000.0</v>
+      </c>
+      <c r="C12">
         <v>67066999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>69386000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>72770000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>79665000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>76783000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>79934000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>75452000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>72587000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63024000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40582000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36826000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>36777000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39358000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28807000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14326000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13154000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13931000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14690000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15182000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17485000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17682000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17718000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17371000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16421000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16148000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15246000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14437000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10160000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8220000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6082000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5364000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5434000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3597000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1015000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>707000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>410000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>378000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1983000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1798000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1641000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>142193000.0</v>
+      </c>
+      <c r="D13">
         <v>36328000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>249000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16108000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>113499000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>158599000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>192363000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16225000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>17735000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>99377000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>152501000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>48460000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>142677000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12071000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>59217000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>70141000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>127</v>
+      </c>
+      <c r="B14">
+        <v>-6774000.0</v>
+      </c>
       <c r="C14">
+        <v>-42386000.0</v>
+      </c>
+      <c r="D14">
         <v>-22227000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-37884000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-61265000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-38829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-70151000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-73808000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-83020000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-157265000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-52896000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>75555000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>117681000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-115658000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>119145000.0</v>
       </c>
-      <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
-    </row>
-    <row r="15" spans="1:51">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>43620000.0</v>
+      </c>
+      <c r="C15">
         <v>339505000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>59234000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>207137000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>329298000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>216650000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>386376000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>235100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>146575000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>255354000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45433000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>73399000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>102120000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>83050000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>224359000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>191826000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15802000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>160751000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>37124000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-25055000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-34645000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-88655000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-51529000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5330000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-547983000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9618000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-3585000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17877000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-8112000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>30980000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>39288000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>63541000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>66090000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>30536000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14447000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20762000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9823000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-8081000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5134000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-16133000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-14461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14304000.0</v>
       </c>
       <c r="AQ15">
         <v>-14304000.0</v>
       </c>
       <c r="AR15">
-        <v>14225000.0</v>
+        <v>-14304000.0</v>
       </c>
       <c r="AS15">
         <v>14225000.0</v>
       </c>
       <c r="AT15">
-        <v>-5330000.0</v>
+        <v>14225000.0</v>
       </c>
       <c r="AU15">
         <v>-5330000.0</v>
       </c>
       <c r="AV15">
-        <v>4218500.0</v>
+        <v>-5330000.0</v>
       </c>
       <c r="AW15">
         <v>4218500.0</v>
       </c>
       <c r="AX15">
-        <v>-2409500.0</v>
+        <v>4218500.0</v>
       </c>
       <c r="AY15">
         <v>-2409500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15">
+        <v>-2409500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>339505000.0</v>
+      </c>
+      <c r="D16">
         <v>59234000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>207137000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>329298000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>216650000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>386376000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>45433000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73399000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>102120000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>83050000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>224359000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>191826000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15802000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>160751000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>37124000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-25055000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>130</v>
+      </c>
+      <c r="B17">
+        <v>50394000.0</v>
+      </c>
       <c r="C17">
+        <v>381891000.0</v>
+      </c>
+      <c r="D17">
         <v>81461000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>245021000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>390563000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>255479000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>456527000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>308908000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>229595000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>412619000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>98329000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>148954000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>219801000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>198708000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>343504000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>191826000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15802000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>160751000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>37124000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-25055000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>131</v>
+      </c>
+      <c r="B18">
+        <v>-67020000.0</v>
+      </c>
       <c r="C18">
+        <v>-67067000.0</v>
+      </c>
+      <c r="D18">
         <v>-69386000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-72770000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-73839000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-76783000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-74824000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-71977000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-72587000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-63024000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-40582000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-36826000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-36777000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-39358000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-28807000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14326000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13154000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13931000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14690000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15182000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>20920000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>54632000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-59728000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>181423000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>1984000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>9857000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>17852000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>17465000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>62123000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>-24837000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>570568000.0</v>
+      </c>
+      <c r="C21">
         <v>270216000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>393195000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>297485000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>504463000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>425212000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>395149000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>455137000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>469036000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>362200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>306700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>191408000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>236200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>338654000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>222057000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>281688000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>165137000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>173267000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>96220000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>67099000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>34032000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-46878000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-31866000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-92802000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-608574000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25876000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11342000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>37106000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5105000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>48811000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>69418000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>76530000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>87867000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>48289000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>26545000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>23254000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7192000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7083000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-4907000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-6904000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-14734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12925000.0</v>
       </c>
       <c r="AQ21">
         <v>-12925000.0</v>
       </c>
       <c r="AR21">
-        <v>14143500.0</v>
+        <v>-12925000.0</v>
       </c>
       <c r="AS21">
         <v>14143500.0</v>
       </c>
       <c r="AT21">
-        <v>-2342500.0</v>
+        <v>14143500.0</v>
       </c>
       <c r="AU21">
         <v>-2342500.0</v>
       </c>
       <c r="AV21">
-        <v>-3294000.0</v>
+        <v>-2342500.0</v>
       </c>
       <c r="AW21">
         <v>-3294000.0</v>
       </c>
       <c r="AX21">
-        <v>-2543000.0</v>
+        <v>-3294000.0</v>
       </c>
       <c r="AY21">
         <v>-2543000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:51">
+      <c r="AZ21">
+        <v>-2543000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13112,209 +13369,213 @@
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>817578000.0</v>
+      </c>
+      <c r="C23">
         <v>899152000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>928601000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>900111000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>871988000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>870869000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>820422000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>790946000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>773963000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>760486000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>451841000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>431990000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>380068000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>422902000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>327721000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>190966000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>182140000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>143152000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>192285000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>165478000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>158359000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>194955000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>180967000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>183311000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>801343000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>230516000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>217788000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>207133000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>209464000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>173693000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>165462000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>141233000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>128031000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>117841000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>85066000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>67810000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>53905000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>36800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>32228000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30251000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>29855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36090500.0</v>
       </c>
       <c r="AQ23">
         <v>36090500.0</v>
       </c>
       <c r="AR23">
-        <v>22667000.0</v>
+        <v>36090500.0</v>
       </c>
       <c r="AS23">
         <v>22667000.0</v>
       </c>
       <c r="AT23">
-        <v>36449000.0</v>
+        <v>22667000.0</v>
       </c>
       <c r="AU23">
         <v>36449000.0</v>
       </c>
       <c r="AV23">
-        <v>18865500.0</v>
+        <v>36449000.0</v>
       </c>
       <c r="AW23">
         <v>18865500.0</v>
       </c>
       <c r="AX23">
-        <v>13917500.0</v>
+        <v>18865500.0</v>
       </c>
       <c r="AY23">
         <v>13917500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:51">
+      <c r="AZ23">
+        <v>13917500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13322,181 +13583,187 @@
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>138</v>
+      </c>
+      <c r="B25">
+        <v>526288000.0</v>
+      </c>
       <c r="C25">
+        <v>524979000.0</v>
+      </c>
+      <c r="D25">
         <v>526915000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>506410000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>474203000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>486463000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>453603000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>426428000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>410179000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>367427000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>236204000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>215726000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>188219000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>182052000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>109500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>82117000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>71009000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>75863000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>76047000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>73429000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>63783000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>74832000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>89444000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>93020000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>101258000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>122851000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>112720000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>112114000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>96558000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>102083000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>83423000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>74946000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>66010000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>58781000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>42387000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>34414000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26046000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>14828000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -13504,840 +13771,859 @@
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>5978000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>537000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2203000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
-[...1 lines deleted...]
-      </c>
+      <c r="AP27"/>
       <c r="AQ27">
         <v>3389500.0</v>
       </c>
       <c r="AR27">
-        <v>10340000.0</v>
+        <v>3389500.0</v>
       </c>
       <c r="AS27">
         <v>10340000.0</v>
       </c>
       <c r="AT27">
-        <v>891000.0</v>
+        <v>10340000.0</v>
       </c>
       <c r="AU27">
         <v>891000.0</v>
       </c>
       <c r="AV27">
-        <v>531500.0</v>
+        <v>891000.0</v>
       </c>
       <c r="AW27">
         <v>531500.0</v>
       </c>
       <c r="AX27">
-        <v>49000.0</v>
+        <v>531500.0</v>
       </c>
       <c r="AY27">
         <v>49000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27">
+        <v>49000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>43772000.0</v>
+      </c>
+      <c r="C28">
         <v>43613000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49963000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49839000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>43056000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>44745000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43783000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>48729000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>37373000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36923000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34519000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>52736000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36638000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75617000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>43959000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10498000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>31034000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18805000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35748000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29267000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25631000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19944000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17256000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15110000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19387000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>23215000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20036000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18435000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18717000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17314000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17014000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14298000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14678000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12733000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13776000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12249000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11124000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13091000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4848000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2607000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765500.0</v>
       </c>
       <c r="AQ28">
         <v>2765500.0</v>
       </c>
       <c r="AR28">
-        <v>5605500.0</v>
+        <v>2765500.0</v>
       </c>
       <c r="AS28">
         <v>5605500.0</v>
       </c>
       <c r="AT28">
-        <v>10241500.0</v>
+        <v>5605500.0</v>
       </c>
       <c r="AU28">
         <v>10241500.0</v>
       </c>
       <c r="AV28">
-        <v>5006000.0</v>
+        <v>10241500.0</v>
       </c>
       <c r="AW28">
         <v>5006000.0</v>
       </c>
       <c r="AX28">
-        <v>3415000.0</v>
+        <v>5006000.0</v>
       </c>
       <c r="AY28">
         <v>3415000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:51">
+      <c r="AZ28">
+        <v>3415000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>142</v>
+      </c>
+      <c r="B29">
+        <v>13486000.0</v>
+      </c>
       <c r="C29">
+        <v>33965000.0</v>
+      </c>
+      <c r="D29">
         <v>87394000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>62486000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>100334000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>62645000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>106468000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82272000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48957000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>78889000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16254000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26548000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34254000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>40860000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>31169000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>41487000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6776000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>47769000.0</v>
+      </c>
+      <c r="C30">
         <v>43613000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49963000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>149975000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>171508000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>150249000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>143344000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>161102000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>156058000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>231304000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>109096000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111520000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>101835000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>147315000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>147255000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54193000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>60506000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16779000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>63389000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49579000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>48090000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>75906000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>47850000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>47168000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>650507000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>48052000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>41885000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>43891000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>68020000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>35051000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>42243000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>31809000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31917000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32961000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21381000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17834000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15223000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16195000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8331000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5013000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28470500.0</v>
       </c>
       <c r="AQ30">
         <v>28470500.0</v>
       </c>
       <c r="AR30">
-        <v>20618500.0</v>
+        <v>28470500.0</v>
       </c>
       <c r="AS30">
         <v>20618500.0</v>
       </c>
       <c r="AT30">
-        <v>30963000.0</v>
+        <v>20618500.0</v>
       </c>
       <c r="AU30">
         <v>30963000.0</v>
       </c>
       <c r="AV30">
-        <v>12175000.0</v>
+        <v>30963000.0</v>
       </c>
       <c r="AW30">
         <v>12175000.0</v>
       </c>
       <c r="AX30">
-        <v>8935000.0</v>
+        <v>12175000.0</v>
       </c>
       <c r="AY30">
         <v>8935000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:51">
+      <c r="AZ30">
+        <v>8935000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-506688000.0</v>
+      </c>
+      <c r="C31">
         <v>145640000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-224340000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>10022000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13566000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-107088000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>167846000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-63957000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-190484000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>129308000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-192117000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15906000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>17855000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-99086000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>152616000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-48375000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-142559000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11947000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-59096000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-92154000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-68677000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-41777000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-19663000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>96216000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-24979000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-15475000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13662000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-12176000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-15905000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7841000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-16092000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>10892000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2042000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2271000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2052000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>9013000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3515000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1902000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-227000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9635000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2147000.0</v>
       </c>
       <c r="AQ31">
         <v>-2147000.0</v>
       </c>
       <c r="AR31">
-        <v>23136500.0</v>
+        <v>-2147000.0</v>
       </c>
       <c r="AS31">
         <v>23136500.0</v>
       </c>
       <c r="AT31">
-        <v>-3262000.0</v>
+        <v>23136500.0</v>
       </c>
       <c r="AU31">
         <v>-3262000.0</v>
       </c>
       <c r="AV31">
-        <v>-1640500.0</v>
+        <v>-3262000.0</v>
       </c>
       <c r="AW31">
         <v>-1640500.0</v>
       </c>
       <c r="AX31">
-        <v>356500.0</v>
+        <v>-1640500.0</v>
       </c>
       <c r="AY31">
         <v>356500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:51">
+      <c r="AZ31">
+        <v>356500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>1388146000.0</v>
+      </c>
+      <c r="C32">
         <v>1169368000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1321796000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1197596000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1376451000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1296081000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1215571000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1246083000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1242999000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1122686000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>758541000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>623398000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>616268000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>761556000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>549778000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>472654000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>347277000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>316419000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>288505000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>232577000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>192391000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>148077000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>149101000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>90509000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>192769000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>256392000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>229130000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>244239000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>214569000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>222504000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>234880000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>217763000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>215898000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>166130000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>111611000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>91064000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>61097000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>29717000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>27321000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>23347000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>15121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23423500.0</v>
       </c>
       <c r="AQ32">
         <v>23423500.0</v>
       </c>
       <c r="AR32">
-        <v>33981500.0</v>
+        <v>23423500.0</v>
       </c>
       <c r="AS32">
         <v>33981500.0</v>
       </c>
       <c r="AT32">
-        <v>31931000.0</v>
+        <v>33981500.0</v>
       </c>
       <c r="AU32">
         <v>31931000.0</v>
       </c>
       <c r="AV32">
-        <v>23577500.0</v>
+        <v>31931000.0</v>
       </c>
       <c r="AW32">
         <v>23577500.0</v>
       </c>
       <c r="AX32">
+        <v>23577500.0</v>
+      </c>
+      <c r="AY32">
         <v>11807500.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>11807500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -14392,1075 +14678,1079 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>479343000.0</v>
       </c>
       <c r="C2">
         <v>73864000.0</v>
       </c>
       <c r="D2">
         <v>69932000.0</v>
       </c>
       <c r="E2">
         <v>9935000.0</v>
       </c>
       <c r="F2">
         <v>8339000.0</v>
       </c>
       <c r="G2">
         <v>15543000.0</v>
       </c>
       <c r="H2">
         <v>21422000.0</v>
       </c>
       <c r="I2">
         <v>125915000.0</v>
       </c>
       <c r="J2">
         <v>134083000.0</v>
       </c>
       <c r="K2">
         <v>1768000.0</v>
       </c>
       <c r="L2">
         <v>13017000.0</v>
       </c>
       <c r="M2">
         <v>42183000.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>3050155000</v>
       </c>
       <c r="C3">
         <v>3120640000</v>
       </c>
       <c r="D3">
         <v>1793670000</v>
       </c>
       <c r="E3">
         <v>783998000</v>
       </c>
       <c r="F3">
         <v>327051000</v>
       </c>
       <c r="G3">
         <v>328012000</v>
       </c>
       <c r="H3">
         <v>967719000</v>
       </c>
       <c r="I3">
         <v>1216813000</v>
       </c>
       <c r="J3">
         <v>1006895000</v>
       </c>
       <c r="K3">
         <v>975984000</v>
       </c>
       <c r="L3">
         <v>201326000</v>
       </c>
       <c r="M3">
         <v>298303000</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>59997000.0</v>
       </c>
       <c r="F4">
         <v>1596000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>418753000.0</v>
       </c>
       <c r="F5">
         <v>312602000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>-325653000.0</v>
       </c>
       <c r="C6">
         <v>405479000.0</v>
       </c>
       <c r="D6">
         <v>3932000.0</v>
       </c>
       <c r="E6">
         <v>59997000.0</v>
       </c>
       <c r="F6">
         <v>1596000.0</v>
       </c>
       <c r="G6">
         <v>-7204000.0</v>
       </c>
       <c r="H6">
         <v>-5879000.0</v>
       </c>
       <c r="I6">
         <v>-104493000.0</v>
       </c>
       <c r="J6">
         <v>-8168000.0</v>
       </c>
       <c r="K6">
         <v>132315000.0</v>
       </c>
       <c r="L6">
         <v>-11249000.0</v>
       </c>
       <c r="M6">
         <v>-29166000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
         <v>2678000.0</v>
       </c>
       <c r="C7">
         <v>18466000.0</v>
       </c>
       <c r="D7">
         <v>92229000.0</v>
       </c>
       <c r="E7">
         <v>22354000.0</v>
       </c>
       <c r="F7">
         <v>-2552000.0</v>
       </c>
       <c r="G7">
         <v>-19194000.0</v>
       </c>
       <c r="H7">
         <v>21853000.0</v>
       </c>
       <c r="I7">
         <v>32491000.0</v>
       </c>
       <c r="J7">
         <v>-20869000.0</v>
       </c>
       <c r="K7">
         <v>1629000.0</v>
       </c>
       <c r="L7">
         <v>-4289000.0</v>
       </c>
       <c r="M7">
         <v>12078000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-66824000.0</v>
       </c>
       <c r="F8">
         <v>-21475000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>-321456000.0</v>
       </c>
       <c r="C9">
         <v>-51396000.0</v>
       </c>
       <c r="D9">
         <v>36336000.0</v>
       </c>
       <c r="E9">
         <v>-66824000.0</v>
       </c>
       <c r="F9">
         <v>-21475000.0</v>
       </c>
       <c r="G9">
         <v>44572000.0</v>
       </c>
       <c r="H9">
         <v>-10098000.0</v>
       </c>
       <c r="I9">
         <v>-33001000.0</v>
       </c>
       <c r="J9">
         <v>-43553000.0</v>
       </c>
       <c r="K9">
         <v>-14000.0</v>
       </c>
       <c r="L9">
         <v>5244000.0</v>
       </c>
       <c r="M9">
         <v>-6322000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>90929000.0</v>
       </c>
       <c r="F11">
         <v>16016000.0</v>
       </c>
       <c r="G11">
         <v>-59962000.0</v>
       </c>
       <c r="H11">
         <v>33833000.0</v>
       </c>
       <c r="I11">
         <v>66660000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>163611000.0</v>
       </c>
       <c r="F12">
         <v>63371000.0</v>
       </c>
       <c r="G12">
         <v>-182260000.0</v>
       </c>
       <c r="H12">
         <v>32173000.0</v>
       </c>
       <c r="I12">
         <v>98274000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1751000.0</v>
       </c>
       <c r="F13">
         <v>2907000.0</v>
       </c>
       <c r="G13">
         <v>-3804000.0</v>
       </c>
       <c r="H13">
         <v>-1882000.0</v>
       </c>
       <c r="I13">
         <v>-1168000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>2032507000.0</v>
       </c>
       <c r="C14">
         <v>1776673000.0</v>
       </c>
       <c r="D14">
         <v>1007576000.0</v>
       </c>
       <c r="E14">
         <v>444678000.0</v>
       </c>
       <c r="F14">
         <v>289122000.0</v>
       </c>
       <c r="G14">
         <v>358554000.0</v>
       </c>
       <c r="H14">
         <v>444243000.0</v>
       </c>
       <c r="I14">
         <v>326462000.0</v>
       </c>
       <c r="J14">
         <v>161628000.0</v>
       </c>
       <c r="K14">
         <v>77841000.0</v>
       </c>
       <c r="L14">
         <v>90084000.0</v>
       </c>
       <c r="M14">
         <v>68954000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>-447714000.0</v>
       </c>
       <c r="C15">
         <v>-466915000.0</v>
       </c>
       <c r="D15">
         <v>-141947000.0</v>
       </c>
       <c r="E15">
         <v>14426000.0</v>
       </c>
       <c r="F15">
         <v>132000.0</v>
       </c>
       <c r="G15">
         <v>14426000.0</v>
       </c>
       <c r="H15">
         <v>14426000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
-        <v>-3051000.0</v>
+        <v>3051000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>153690000.0</v>
       </c>
       <c r="C16">
         <v>479343000.0</v>
       </c>
       <c r="D16">
         <v>73864000.0</v>
       </c>
       <c r="E16">
         <v>69932000.0</v>
       </c>
       <c r="F16">
         <v>9935000.0</v>
       </c>
       <c r="G16">
         <v>8339000.0</v>
       </c>
       <c r="H16">
         <v>15543000.0</v>
       </c>
       <c r="I16">
         <v>21422000.0</v>
       </c>
       <c r="J16">
         <v>125915000.0</v>
       </c>
       <c r="K16">
         <v>134083000.0</v>
       </c>
       <c r="L16">
         <v>1768000.0</v>
       </c>
       <c r="M16">
         <v>13017000.0</v>
       </c>
       <c r="N16">
         <v>42183000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
-        <v>538619000.0</v>
+        <v>557386000.0</v>
       </c>
       <c r="C18">
         <v>291328000.0</v>
       </c>
       <c r="D18">
         <v>419829000.0</v>
       </c>
       <c r="E18">
         <v>587673000.0</v>
       </c>
       <c r="F18">
         <v>198568000.0</v>
       </c>
       <c r="G18">
         <v>-156636000.0</v>
       </c>
       <c r="H18">
         <v>-403546000.0</v>
       </c>
       <c r="I18">
         <v>-546802000.0</v>
       </c>
       <c r="J18">
         <v>-746977000.0</v>
       </c>
       <c r="K18">
         <v>-914834000.0</v>
       </c>
       <c r="L18">
         <v>-132444000.0</v>
       </c>
       <c r="M18">
         <v>-201055000.0</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3104195000.0</v>
       </c>
       <c r="D19">
         <v>-1403798000.0</v>
       </c>
       <c r="E19">
         <v>-1205049000.0</v>
       </c>
       <c r="F19">
         <v>-226476000.0</v>
       </c>
       <c r="G19">
         <v>-326323000.0</v>
       </c>
       <c r="H19">
         <v>-932989000.0</v>
       </c>
       <c r="I19">
         <v>-1068664000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>164</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>402211000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>165</v>
+      </c>
+      <c r="B21">
+        <v>-464548000.0</v>
+      </c>
       <c r="C21">
         <v>343649000.0</v>
       </c>
       <c r="D21">
         <v>-217500000.0</v>
       </c>
       <c r="E21">
         <v>-59833000.0</v>
       </c>
       <c r="F21">
         <v>-262073000.0</v>
       </c>
       <c r="G21">
         <v>155000000.0</v>
       </c>
       <c r="H21">
         <v>371175000.0</v>
       </c>
       <c r="I21">
         <v>300000000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>1098936000.0</v>
       </c>
       <c r="C22">
         <v>1250509000.0</v>
       </c>
       <c r="D22">
         <v>879703000.0</v>
       </c>
       <c r="E22">
         <v>749840000.0</v>
       </c>
       <c r="F22">
         <v>138175000.0</v>
       </c>
       <c r="G22">
         <v>-685199000.0</v>
       </c>
       <c r="H22">
         <v>16414000.0</v>
       </c>
       <c r="I22">
         <v>212736000.0</v>
       </c>
       <c r="J22">
         <v>83555000.0</v>
       </c>
       <c r="K22">
         <v>-227709000.0</v>
       </c>
       <c r="L22">
         <v>-38325000.0</v>
       </c>
       <c r="M22">
         <v>17788000.0</v>
       </c>
       <c r="N22">
         <v>3618000.0</v>
       </c>
       <c r="O22">
         <v>32282000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>-73997000.0</v>
       </c>
       <c r="C23">
         <v>-120191000.0</v>
       </c>
       <c r="D23">
         <v>-109321000.0</v>
       </c>
       <c r="E23">
         <v>1081702000.0</v>
       </c>
       <c r="F23">
         <v>-20977000.0</v>
       </c>
       <c r="G23">
         <v>-6650000.0</v>
       </c>
       <c r="H23">
         <v>-8238000.0</v>
       </c>
       <c r="I23">
         <v>-5840000.0</v>
       </c>
       <c r="J23">
         <v>-357924000.0</v>
       </c>
       <c r="K23">
         <v>331638000.0</v>
       </c>
       <c r="L23">
         <v>109504000.0</v>
       </c>
       <c r="M23">
         <v>58289000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
-        <v>-2873454000.0</v>
+        <v>-1789225000.0</v>
       </c>
       <c r="C24">
         <v>-2044222000.0</v>
       </c>
       <c r="D24">
         <v>-1409440000.0</v>
       </c>
       <c r="E24">
         <v>-429909000.0</v>
       </c>
       <c r="F24">
         <v>-219065000.0</v>
       </c>
       <c r="G24">
         <v>-316776000.0</v>
       </c>
       <c r="H24">
         <v>-820423000.0</v>
       </c>
       <c r="I24">
         <v>-850093000.0</v>
       </c>
       <c r="J24">
         <v>-551838000.0</v>
       </c>
       <c r="K24">
         <v>430849000.0</v>
       </c>
       <c r="L24">
         <v>-153315000.0</v>
       </c>
       <c r="M24">
         <v>63142000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
         <v>117649000.0</v>
       </c>
       <c r="C25">
         <v>6902000.0</v>
       </c>
       <c r="D25">
         <v>3190000.0</v>
       </c>
       <c r="E25">
         <v>-57186000.0</v>
       </c>
       <c r="F25">
         <v>42191000.0</v>
       </c>
       <c r="G25">
         <v>577771000.0</v>
       </c>
       <c r="H25">
         <v>46869000.0</v>
       </c>
       <c r="I25">
         <v>18212000.0</v>
       </c>
       <c r="J25">
         <v>-8085000.0</v>
       </c>
       <c r="K25">
         <v>43068000.0</v>
       </c>
       <c r="L25">
         <v>21984000.0</v>
       </c>
       <c r="M25">
         <v>-15516000.0</v>
       </c>
       <c r="N25">
         <v>-3618000.0</v>
       </c>
       <c r="O25">
         <v>-32282000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
         <v>-73700000.0</v>
       </c>
       <c r="C26">
         <v>-61048000.0</v>
       </c>
       <c r="D26">
         <v>-162420000.0</v>
       </c>
       <c r="E26">
         <v>-19010000.0</v>
       </c>
       <c r="F26">
         <v>-14497000.0</v>
       </c>
       <c r="G26">
         <v>-607000.0</v>
       </c>
       <c r="H26">
         <v>-1038000.0</v>
       </c>
       <c r="I26">
         <v>-1665000.0</v>
       </c>
       <c r="J26">
         <v>-644000.0</v>
       </c>
       <c r="K26">
         <v>1920050000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
         <v>-119272000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
         <v>70371000.0</v>
       </c>
       <c r="C27">
         <v>60399000.0</v>
       </c>
       <c r="D27">
         <v>78418000.0</v>
       </c>
       <c r="E27">
         <v>92306000.0</v>
       </c>
       <c r="F27">
         <v>58114000.0</v>
       </c>
       <c r="G27">
         <v>24568000.0</v>
       </c>
       <c r="H27">
         <v>28997000.0</v>
       </c>
       <c r="I27">
         <v>20670000.0</v>
       </c>
       <c r="J27">
         <v>13759000.0</v>
       </c>
       <c r="K27">
         <v>166727000.0</v>
       </c>
       <c r="L27">
         <v>21502000.0</v>
       </c>
       <c r="M27">
         <v>12420000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
         <v>-1059740000.0</v>
       </c>
       <c r="C28">
         <v>97706000.0</v>
       </c>
       <c r="D28">
         <v>-631188000.0</v>
       </c>
       <c r="E28">
         <v>-106625000.0</v>
       </c>
       <c r="F28">
         <v>-297547000.0</v>
       </c>
       <c r="G28">
         <v>147743000.0</v>
       </c>
       <c r="H28">
         <v>362937000.0</v>
       </c>
       <c r="I28">
         <v>294160000.0</v>
       </c>
       <c r="J28">
         <v>724220000.0</v>
       </c>
       <c r="K28">
         <v>1922194000.0</v>
       </c>
       <c r="L28">
         <v>118504000.0</v>
       </c>
       <c r="M28">
         <v>36966000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
         <v>3607541000.0</v>
       </c>
       <c r="C29">
         <v>3411968000.0</v>
       </c>
       <c r="D29">
         <v>2213499000.0</v>
       </c>
       <c r="E29">
         <v>1371671000.0</v>
       </c>
       <c r="F29">
         <v>525619000.0</v>
       </c>
       <c r="G29">
         <v>171376000.0</v>
       </c>
       <c r="H29">
         <v>564173000.0</v>
       </c>
       <c r="I29">
         <v>670011000.0</v>
       </c>
       <c r="J29">
         <v>259918000.0</v>
       </c>
       <c r="K29">
         <v>61150000.0</v>
       </c>
       <c r="L29">
         <v>68882000.0</v>
       </c>
       <c r="M29">
         <v>97248000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>-2873454000.0</v>
       </c>
       <c r="C30">
         <v>-3104195000.0</v>
       </c>
       <c r="D30">
         <v>-1578379000.0</v>
       </c>
       <c r="E30">
         <v>-1205049000.0</v>
       </c>
       <c r="F30">
         <v>-226476000.0</v>
       </c>
       <c r="G30">
         <v>-326323000.0</v>
       </c>
       <c r="H30">
         <v>-932989000.0</v>
       </c>
       <c r="I30">
         <v>-1068664000.0</v>
       </c>
@@ -15478,1830 +15768,1866 @@
       </c>
       <c r="N30"/>
       <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:51">
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
+        <v>153690000.0</v>
+      </c>
+      <c r="C2">
         <v>111805000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>451002000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>702236000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>479343000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>272631000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48449000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13279000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73864000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>212277000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18849000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26154000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69932000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46067000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>201647000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>51179000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9935000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7527000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7244000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13478000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8339000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10518000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12554000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9177000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15543000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16241000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31739000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>92758000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21422000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>61155000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>42720000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38224000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>125915000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2581000.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>54874000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>134083000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>138000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>778524.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1713777.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>105500.0</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AR2"/>
+      <c r="AS2">
         <v>34019500.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>55022000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>48602500.0</v>
       </c>
-      <c r="AU2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV2"/>
       <c r="AW2">
         <v>30391000.0</v>
       </c>
       <c r="AX2">
+        <v>30391000.0</v>
+      </c>
+      <c r="AY2">
         <v>38466500.0</v>
       </c>
-      <c r="AY2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:51">
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
+        <v>673047000</v>
+      </c>
+      <c r="C3">
         <v>723125000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>665913000</v>
+      </c>
+      <c r="E3">
         <v>1123312000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>537805000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>541242000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1277047000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>682937000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>619414000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>579280000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>391018000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>406128000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>417244000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>378041000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>176491000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>145330000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>84136000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>106722000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>92555000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>81008000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>46766000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18628000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>31071000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>110137000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>168176000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>241221000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>242059000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>239852000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>244587000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>374434000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>262918000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>225397000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>354064000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>229427000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>171468000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>504062000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>101938000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>874550000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>15520000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>63036000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22419000</v>
-      </c>
-[...1 lines deleted...]
-        <v>59982000</v>
       </c>
       <c r="AQ3">
         <v>59982000</v>
       </c>
       <c r="AR3">
-        <v>73922000</v>
+        <v>59982000</v>
       </c>
       <c r="AS3">
         <v>73922000</v>
       </c>
       <c r="AT3">
-        <v>82349500</v>
+        <v>73922000</v>
       </c>
       <c r="AU3">
         <v>82349500</v>
       </c>
       <c r="AV3">
-        <v>0</v>
+        <v>82349500</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
-        <v>42912500</v>
+        <v>0</v>
       </c>
       <c r="AY3">
         <v>42912500</v>
       </c>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3">
+        <v>42912500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-7305000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-43778000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>23865000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-155580000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>2408000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>212773000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>187203000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>180339000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>86362000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>77590000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
-    </row>
-    <row r="6" spans="1:51">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
+        <v>17090000.0</v>
+      </c>
+      <c r="C6">
         <v>41885000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-339197000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-251234000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>222893000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>206712000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>224182000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>35170000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-60585000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-138413000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>193428000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7305000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-43778000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>23865000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-155580000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>150468000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41244000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2408000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>283000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6234000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5139000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2179000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2036000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3377000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6366000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-698000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-15498000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-61019000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>71336000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-39733000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>18435000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4496000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-87691000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>123334000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2581000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-54874000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-79209000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>133945000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2441024.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-935253.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1608277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1143500.0</v>
       </c>
       <c r="AQ6">
         <v>-1143500.0</v>
       </c>
       <c r="AR6">
-        <v>-21002500.0</v>
+        <v>-1143500.0</v>
       </c>
       <c r="AS6">
         <v>-21002500.0</v>
       </c>
       <c r="AT6">
-        <v>6419500.0</v>
+        <v>-21002500.0</v>
       </c>
       <c r="AU6">
         <v>6419500.0</v>
       </c>
-      <c r="AV6"/>
+      <c r="AV6">
+        <v>6419500.0</v>
+      </c>
       <c r="AW6"/>
-      <c r="AX6">
-[...1 lines deleted...]
-      </c>
+      <c r="AX6"/>
       <c r="AY6">
         <v>-8075500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6">
+        <v>-8075500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
+        <v>-163881000.0</v>
+      </c>
+      <c r="C7">
         <v>20782000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-181807000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>221711000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-58008000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-31891000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>132419000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>96637000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-178699000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>153031000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-53440000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1968000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-9330000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-40494000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>89309000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16953000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-43414000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21194000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2555000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10084000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11107000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-17799000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13767000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-17958000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6398000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>36057000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-11639000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>25920000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-28485000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>18705000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1254000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>34061000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-21529000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>9692000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-28256000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>13695000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-16000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-463000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2290652.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-178270.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-20382.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624500.0</v>
       </c>
       <c r="AQ7">
         <v>2624500.0</v>
       </c>
       <c r="AR7">
-        <v>-6887500.0</v>
+        <v>2624500.0</v>
       </c>
       <c r="AS7">
         <v>-6887500.0</v>
       </c>
       <c r="AT7">
-        <v>3687500.0</v>
+        <v>-6887500.0</v>
       </c>
       <c r="AU7">
         <v>3687500.0</v>
       </c>
-      <c r="AV7"/>
+      <c r="AV7">
+        <v>3687500.0</v>
+      </c>
       <c r="AW7"/>
-      <c r="AX7">
-[...1 lines deleted...]
-      </c>
+      <c r="AX7"/>
       <c r="AY7">
         <v>3785500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7">
+        <v>3785500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-10385000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1503000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-60071000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>55998000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>21523000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
+        <v>-87283000.0</v>
+      </c>
+      <c r="C9">
         <v>-281226000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-63690000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9283000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14177000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-103963000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>78413000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>59292000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-85138000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>94123000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-45899000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10385000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1503000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-60071000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>55998000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8927000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-53824000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21523000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9515000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-18486000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14997000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3567000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12074000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4961000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41026000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>37673000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-25020000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4043000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-18708000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-14674000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1640000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12868000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-29555000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-15381000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7605000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-11424000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-9143000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-983000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1239000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2452000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2870000.0</v>
       </c>
       <c r="AQ9">
         <v>2870000.0</v>
       </c>
       <c r="AR9">
-        <v>-4336000.0</v>
+        <v>2870000.0</v>
       </c>
       <c r="AS9">
         <v>-4336000.0</v>
       </c>
       <c r="AT9">
-        <v>1175500.0</v>
+        <v>-4336000.0</v>
       </c>
       <c r="AU9">
         <v>1175500.0</v>
       </c>
-      <c r="AV9"/>
+      <c r="AV9">
+        <v>1175500.0</v>
+      </c>
       <c r="AW9"/>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
+      <c r="AX9"/>
       <c r="AY9">
         <v>3216500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9">
+        <v>3216500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-30484000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38358000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7874000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
-    </row>
-    <row r="11" spans="1:51">
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>16300000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15306000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6811000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>21290000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>27148000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31666000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10825000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1433000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5148000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>246779000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>78361000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>36727000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>185222000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-162863000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>843000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>112604000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-72778000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34130000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-23841000.0</v>
       </c>
       <c r="M13">
+        <v>-23841000.0</v>
+      </c>
+      <c r="N13">
         <v>-1016000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1713000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6163000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-5786000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-415000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1104000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1812000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>158</v>
+      </c>
+      <c r="B14">
+        <v>526288000.0</v>
+      </c>
       <c r="C14">
-        <v>531179999.0</v>
+        <v>524979000.0</v>
       </c>
       <c r="D14">
+        <v>526915000.0</v>
+      </c>
+      <c r="E14">
         <v>506410000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>474203000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>486463000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>453603000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>426428000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>410179000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>367427000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>398058000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>234648000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>188219000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>182052000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>109500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>82117000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>71009000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>75863000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>76047000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>73429000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63783000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>74832000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>89444000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>93020000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>101258000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>122851000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>112720000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>112114000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>96558000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>102083000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>83423000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>74946000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>66010000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>58781000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42387000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26160000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>14877000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20479000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21222000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23987000.0</v>
       </c>
       <c r="AQ14">
         <v>23987000.0</v>
       </c>
       <c r="AR14">
-        <v>29994000.0</v>
+        <v>23987000.0</v>
       </c>
       <c r="AS14">
         <v>29994000.0</v>
       </c>
       <c r="AT14">
-        <v>14573000.0</v>
+        <v>29994000.0</v>
       </c>
       <c r="AU14">
         <v>14573000.0</v>
       </c>
-      <c r="AV14"/>
+      <c r="AV14">
+        <v>14573000.0</v>
+      </c>
       <c r="AW14"/>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
+      <c r="AX14"/>
       <c r="AY14">
         <v>5312000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:51">
+      <c r="AZ14">
+        <v>5312000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
+        <v>-134915000.0</v>
+      </c>
+      <c r="C15">
         <v>-123513000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-112424000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-105707000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-105513000.0</v>
+        <v>106070000.0</v>
       </c>
       <c r="G15">
-        <v>-148384000.0</v>
+        <v>105513000.0</v>
       </c>
       <c r="H15">
-        <v>-125824000.0</v>
+        <v>148384000.0</v>
       </c>
       <c r="I15">
-        <v>-87194000.0</v>
+        <v>125824000.0</v>
       </c>
       <c r="J15">
-        <v>-61154000.0</v>
+        <v>87194000.0</v>
       </c>
       <c r="K15">
+        <v>61154000.0</v>
+      </c>
+      <c r="L15">
         <v>33174000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>32427000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15192000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14426000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>38000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
+        <v>170780000.0</v>
+      </c>
+      <c r="C16">
         <v>153690000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>111805000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>451002000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>702236000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>479343000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>272631000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>48449000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13279000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>73864000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>212277000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>18849000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26154000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>69932000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46067000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>201647000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51179000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9935000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7527000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7244000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13478000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8339000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10518000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12554000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9177000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15543000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16241000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>31739000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>92758000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21422000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>61155000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>42720000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>38224000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>125915000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2581000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>54874000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>134083000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1662500.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>778524.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1713777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1143500.0</v>
       </c>
       <c r="AQ16">
         <v>-1143500.0</v>
       </c>
       <c r="AR16">
+        <v>-1143500.0</v>
+      </c>
+      <c r="AS16">
         <v>-21002500.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34019500.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>55022000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6419500.0</v>
       </c>
-      <c r="AV16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW16"/>
       <c r="AX16">
         <v>30391000.0</v>
       </c>
       <c r="AY16">
+        <v>30391000.0</v>
+      </c>
+      <c r="AZ16">
         <v>-8075500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17309,1757 +17635,1801 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
-        <v>180970000.0</v>
+        <v>142029000.0</v>
       </c>
       <c r="C18">
-        <v>2427603000.0</v>
+        <v>181202000.0</v>
       </c>
       <c r="D18">
+        <v>100573000.0</v>
+      </c>
+      <c r="E18">
         <v>-84616000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>360227000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>330336000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-322689000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>255497000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>28184000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>266714000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>89783000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42363000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20969000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>150254000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>211786000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>149649000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>75984000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>85765000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>60952000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26271000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25580000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22516000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14658000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-126452000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-67358000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-61923000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-137378000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-60686000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-143559000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-199118000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-92125000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-33321000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-222238000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-106659000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-127458000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-430170000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-82690000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-865140000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>36354131.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-63182388.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-22406743.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42764000.0</v>
       </c>
       <c r="AQ18">
         <v>-42764000.0</v>
       </c>
       <c r="AR18">
-        <v>-52269500.0</v>
+        <v>-42764000.0</v>
       </c>
       <c r="AS18">
         <v>-52269500.0</v>
       </c>
       <c r="AT18">
-        <v>-55378000.0</v>
+        <v>-52269500.0</v>
       </c>
       <c r="AU18">
         <v>-55378000.0</v>
       </c>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>-55378000.0</v>
+      </c>
       <c r="AW18"/>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
+      <c r="AX18"/>
       <c r="AY18">
         <v>-41507000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18">
+        <v>-41507000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-662285000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1123313000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-361816000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-540376000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1268869000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-675602000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-619348000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-483192000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-395801000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-407258000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-292128000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-308611000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-667835000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-144515000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-84088000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10158000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-89242000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-80478000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>165</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-286822000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2726000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-175000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>325000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>200000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14397000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-100000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-165222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="P21">
         <v>150000000.0</v>
       </c>
       <c r="Q21">
+        <v>150000000.0</v>
+      </c>
+      <c r="R21">
         <v>-25000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-180000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-50000000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-    </row>
-    <row r="22" spans="1:51">
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
-        <v>1098936000.0</v>
+        <v>50394000.0</v>
       </c>
       <c r="C22">
-        <v>59234000.0</v>
+        <v>381891000.0</v>
       </c>
       <c r="D22">
+        <v>81461000.0</v>
+      </c>
+      <c r="E22">
         <v>245021000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>390563000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>255479000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>456527000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>308908000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>229595000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>412619000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>98329000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>148954000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>219801000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>198708000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>343504000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>191826000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15802000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>160751000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>37124000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-25055000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-34645000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-88655000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-51529000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5330000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-550345000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9662000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3713000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>19002000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-8537000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32808000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>41674000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>67482000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>70772000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>33390000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>16260000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>23198000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10707000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-8985000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-188130000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-16133000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-14461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14304000.0</v>
       </c>
       <c r="AQ22">
         <v>-14304000.0</v>
       </c>
       <c r="AR22">
-        <v>14225000.0</v>
+        <v>-14304000.0</v>
       </c>
       <c r="AS22">
         <v>14225000.0</v>
       </c>
       <c r="AT22">
-        <v>-5330000.0</v>
+        <v>14225000.0</v>
       </c>
       <c r="AU22">
         <v>-5330000.0</v>
       </c>
       <c r="AV22">
-        <v>4218500.0</v>
+        <v>-5330000.0</v>
       </c>
       <c r="AW22">
         <v>4218500.0</v>
       </c>
       <c r="AX22">
-        <v>-2409500.0</v>
+        <v>4218500.0</v>
       </c>
       <c r="AY22">
         <v>-2409500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22">
+        <v>-2409500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
-        <v>-12657000.0</v>
+        <v>-293000.0</v>
       </c>
       <c r="C23">
+        <v>-12889000.0</v>
+      </c>
+      <c r="D23">
         <v>-13959000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-32253000.0</v>
+        <v>-14875000.0</v>
       </c>
       <c r="F23">
+        <v>-32274000.0</v>
+      </c>
+      <c r="G23">
         <v>-18977000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>362077000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-30931000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-30149000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-40589000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-30760000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-25162000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>146676000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>131267000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-11040000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-8529000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>79000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-13982000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-962000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-20609000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1806000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5234000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-208000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-127000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-579000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-543000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6989000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1351000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-763000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2792000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-934000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-8882000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>140000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>333139000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-37000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>333712000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-841000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-430000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-500803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40275000.0</v>
       </c>
       <c r="AQ23">
         <v>40275000.0</v>
       </c>
       <c r="AR23">
-        <v>40814000.0</v>
+        <v>40275000.0</v>
       </c>
       <c r="AS23">
         <v>40814000.0</v>
       </c>
       <c r="AT23">
-        <v>37305000.0</v>
+        <v>40814000.0</v>
       </c>
       <c r="AU23">
         <v>37305000.0</v>
       </c>
-      <c r="AV23"/>
+      <c r="AV23">
+        <v>37305000.0</v>
+      </c>
       <c r="AW23"/>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
+      <c r="AX23"/>
       <c r="AY23">
         <v>22021500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:51">
+      <c r="AZ23">
+        <v>22021500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>167</v>
+      </c>
+      <c r="B24">
+        <v>-457188000.0</v>
+      </c>
       <c r="C24">
-        <v>-662285000.0</v>
+        <v>-483433000.0</v>
       </c>
       <c r="D24">
+        <v>-476052000.0</v>
+      </c>
+      <c r="E24">
         <v>-504997000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-324743000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-503593000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-511995000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-509077000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-519557000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-401950000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2334000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1130000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>125116000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-429909000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-665225000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-142040000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-81108000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-7718000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-85380000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-79983000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-45984000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-17491000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-29159000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-109431000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-160695000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-203856000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-204574000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-220544000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-191449000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-274406000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-252773000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-207847000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-115067000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-208037000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-156177000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-129021000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-58603000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>476454000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-12561000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-16838000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-16206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345500.0</v>
       </c>
       <c r="AQ24">
         <v>1345500.0</v>
       </c>
       <c r="AR24">
-        <v>6533000.0</v>
+        <v>1345500.0</v>
       </c>
       <c r="AS24">
         <v>6533000.0</v>
       </c>
       <c r="AT24">
-        <v>68048500.0</v>
+        <v>6533000.0</v>
       </c>
       <c r="AU24">
         <v>68048500.0</v>
       </c>
-      <c r="AV24"/>
+      <c r="AV24">
+        <v>68048500.0</v>
+      </c>
       <c r="AW24"/>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
+      <c r="AX24"/>
       <c r="AY24">
         <v>11410000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24">
+        <v>11410000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
-        <v>-215391000.0</v>
+        <v>373054000.0</v>
       </c>
       <c r="C25">
-        <v>251214000.0</v>
+        <v>-77404000.0</v>
       </c>
       <c r="D25">
+        <v>233252000.0</v>
+      </c>
+      <c r="E25">
         <v>-14950000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-23249000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>77584000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-205189000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4594000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>129913000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-174846000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5580000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3482000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-11802000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>91673000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-204673000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-34868000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>90682000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-71755000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24782000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>49848000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>39316000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>67964000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-10981000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-99518000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>620306000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2343000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2190000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9444000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>37272000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6668000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>27449000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-9008000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-6897000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3938000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1561000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-9355000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-4229000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2648000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18679000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14458000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4910500.0</v>
       </c>
       <c r="AQ25">
         <v>4910500.0</v>
       </c>
       <c r="AR25">
-        <v>-15679000.0</v>
+        <v>4910500.0</v>
       </c>
       <c r="AS25">
         <v>-15679000.0</v>
       </c>
       <c r="AT25">
-        <v>7831000.0</v>
+        <v>-15679000.0</v>
       </c>
       <c r="AU25">
         <v>7831000.0</v>
       </c>
       <c r="AV25">
-        <v>-4218500.0</v>
+        <v>7831000.0</v>
       </c>
       <c r="AW25">
         <v>-4218500.0</v>
       </c>
       <c r="AX25">
-        <v>-5282500.0</v>
+        <v>-4218500.0</v>
       </c>
       <c r="AY25">
         <v>-5282500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25">
+        <v>-5282500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>219000.0</v>
+      </c>
+      <c r="D26">
         <v>-30353000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-43347000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>21000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>257000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>61048000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-29556000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-31492000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-66972000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-27922000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5948000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-61578000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2769000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-14982000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1259000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-38000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-13982000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-477000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-9000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-297000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-93000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-208000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-127000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-579000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-332000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-291000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-546000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-862000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-65000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-192000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-644000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
+      <c r="AR26"/>
       <c r="AS26">
         <v>-16080000.0</v>
       </c>
       <c r="AT26">
-        <v>-43556000.0</v>
+        <v>-16080000.0</v>
       </c>
       <c r="AU26">
         <v>-43556000.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>-43556000.0</v>
+      </c>
       <c r="AW26"/>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>-10551000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26">
+        <v>-10551000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>170</v>
+      </c>
+      <c r="B27">
+        <v>16202000.0</v>
+      </c>
       <c r="C27">
+        <v>15027000.0</v>
+      </c>
+      <c r="D27">
         <v>18251000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20164000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>16929000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13686000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14106000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22976000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9631000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8833000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16020000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>35694000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17871000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>55509000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19468000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-1936000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19265000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5865000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18109000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>19141000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14999000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4802000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5028000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4727000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6409000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7646000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8110000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6758000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6483000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6341000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5341000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4655000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4333000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4339000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3825000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2985000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2610000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1333000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>165394000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
-[...1 lines deleted...]
-      </c>
+      <c r="AT27"/>
       <c r="AU27">
         <v>6210000.0</v>
       </c>
-      <c r="AV27"/>
+      <c r="AV27">
+        <v>6210000.0</v>
+      </c>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
-        <v>-136170000.0</v>
+        <v>-133981000.0</v>
       </c>
       <c r="C28">
+        <v>-136402000.0</v>
+      </c>
+      <c r="D28">
         <v>-443398000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-166617000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-313323000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-124490000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>538693000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-227662000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-88835000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-501215000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>108428000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-48538000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-189863000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-195819000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>123978000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-34788000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-179921000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63982000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-33035000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-20609000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25009000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16806000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>129766000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>59792000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>54873000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>119421000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-543000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>189186000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>158649000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>109237000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>27208000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-934000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>226118000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>130000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>368139000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-37000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1874088000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-661000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>46570000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40275000.0</v>
       </c>
       <c r="AQ28">
         <v>40275000.0</v>
       </c>
       <c r="AR28">
-        <v>24734000.0</v>
+        <v>40275000.0</v>
       </c>
       <c r="AS28">
         <v>24734000.0</v>
       </c>
       <c r="AT28">
-        <v>-6251000.0</v>
+        <v>24734000.0</v>
       </c>
       <c r="AU28">
         <v>-6251000.0</v>
       </c>
-      <c r="AV28"/>
+      <c r="AV28">
+        <v>-6251000.0</v>
+      </c>
       <c r="AW28"/>
-      <c r="AX28">
-[...1 lines deleted...]
-      </c>
+      <c r="AX28"/>
       <c r="AY28">
         <v>22021500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:51">
+      <c r="AZ28">
+        <v>22021500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
+        <v>815076000.0</v>
+      </c>
+      <c r="C29">
         <v>904327000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>766486000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1038696000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>898032000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>871578000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>954358000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>938434000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>647598000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>845994000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>480801000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>448491000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>438213000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>528295000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>388277000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>294979000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>160120000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>192487000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>153507000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>107279000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>72346000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>41144000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45729000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16315000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>100818000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>179298000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>104681000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>179166000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>101028000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>175316000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>170793000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>192076000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>131826000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>122768000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>44010000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>73892000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>19248000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>9410000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>51874131.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-146388.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>12257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17218000.0</v>
       </c>
       <c r="AQ29">
         <v>17218000.0</v>
       </c>
       <c r="AR29">
-        <v>21652500.0</v>
+        <v>17218000.0</v>
       </c>
       <c r="AS29">
         <v>21652500.0</v>
       </c>
       <c r="AT29">
-        <v>26971500.0</v>
+        <v>21652500.0</v>
       </c>
       <c r="AU29">
         <v>26971500.0</v>
       </c>
-      <c r="AV29"/>
+      <c r="AV29">
+        <v>26971500.0</v>
+      </c>
       <c r="AW29"/>
-      <c r="AX29">
-[...1 lines deleted...]
-      </c>
+      <c r="AX29"/>
       <c r="AY29">
         <v>1405500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29">
+        <v>1405500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>-664005000.0</v>
+      </c>
+      <c r="C30">
         <v>-726040000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-662285000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1123313000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-361816000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-540376000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1268869000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-675602000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-619348000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-483192000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1095187000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-407258000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-292128000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1205049000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-667835000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-144515000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-84088000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10158000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-89242000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-80478000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-46598000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18314000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-30959000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-110074000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-166976000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-234869000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-239600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-239642000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-218878000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-373698000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-261595000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-214788000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-218583000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-225552000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-171429000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-496905000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-98420000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1749733000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>398862824.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-234232.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-500062592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58636500.0</v>
       </c>
       <c r="AQ30">
         <v>-58636500.0</v>
       </c>
       <c r="AR30">
-        <v>-67389000.0</v>
+        <v>-58636500.0</v>
       </c>
       <c r="AS30">
         <v>-67389000.0</v>
       </c>
       <c r="AT30">
-        <v>-14301000.0</v>
+        <v>-67389000.0</v>
       </c>
       <c r="AU30">
         <v>-14301000.0</v>
       </c>
-      <c r="AV30"/>
+      <c r="AV30">
+        <v>-14301000.0</v>
+      </c>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-31502500.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-31502500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>