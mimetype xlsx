--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3511,51 +3511,53 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
@@ -5701,51 +5703,51 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>3516818000.0</v>
+        <v>3533228000.0</v>
       </c>
       <c r="C28">
         <v>3542819000.0</v>
       </c>
       <c r="D28">
         <v>3593430000.0</v>
       </c>
       <c r="E28">
         <v>3695931000.0</v>
       </c>
       <c r="F28">
         <v>3449427000.0</v>
       </c>
       <c r="G28">
         <v>3826394000.0</v>
       </c>
       <c r="H28">
         <v>4025863000.0</v>
       </c>
       <c r="I28">
         <v>3944430000.0</v>
       </c>
       <c r="J28">
         <v>4021796000.0</v>
       </c>
@@ -7155,51 +7157,51 @@
         <v>34353000.0</v>
       </c>
       <c r="AU39">
         <v>34353000.0</v>
       </c>
       <c r="AV39">
         <v>271000.0</v>
       </c>
       <c r="AW39">
         <v>271000.0</v>
       </c>
       <c r="AX39">
         <v>24132000.0</v>
       </c>
       <c r="AY39">
         <v>24132000.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>1633889000.0</v>
+        <v>1633093000.0</v>
       </c>
       <c r="C40">
         <v>1527017000.0</v>
       </c>
       <c r="D40">
         <v>1202263000.0</v>
       </c>
       <c r="E40">
         <v>1374334000.0</v>
       </c>
       <c r="F40">
         <v>1138650000.0</v>
       </c>
       <c r="G40">
         <v>1224156000.0</v>
       </c>
       <c r="H40">
         <v>1113653000.0</v>
       </c>
       <c r="I40">
         <v>1069431000.0</v>
       </c>
       <c r="J40">
         <v>1015349000.0</v>
       </c>
@@ -8236,51 +8238,51 @@
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
     </row>
     <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>3687598000.0</v>
+        <v>3704008000.0</v>
       </c>
       <c r="C51">
         <v>3696509000.0</v>
       </c>
       <c r="D51">
         <v>3705235000.0</v>
       </c>
       <c r="E51">
         <v>4146933000.0</v>
       </c>
       <c r="F51">
         <v>4151663000.0</v>
       </c>
       <c r="G51">
         <v>4305737000.0</v>
       </c>
       <c r="H51">
         <v>4297889000.0</v>
       </c>
       <c r="I51">
         <v>3992279000.0</v>
       </c>
       <c r="J51">
         <v>4034488000.0</v>
       </c>
@@ -8383,51 +8385,51 @@
         <v>130000000.0</v>
       </c>
       <c r="AU51">
         <v>130000000.0</v>
       </c>
       <c r="AV51">
         <v>75000000.0</v>
       </c>
       <c r="AW51">
         <v>75000000.0</v>
       </c>
       <c r="AX51">
         <v>29000000.0</v>
       </c>
       <c r="AY51">
         <v>29000000.0</v>
       </c>
       <c r="AZ51"/>
       <c r="BA51"/>
     </row>
     <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>82755000.0</v>
+        <v>83551000.0</v>
       </c>
       <c r="C52">
         <v>80287000.0</v>
       </c>
       <c r="D52">
         <v>78168000.0</v>
       </c>
       <c r="E52">
         <v>360722000.0</v>
       </c>
       <c r="F52">
         <v>358646000.0</v>
       </c>
       <c r="G52">
         <v>57216000.0</v>
       </c>
       <c r="H52">
         <v>52329000.0</v>
       </c>
       <c r="I52">
         <v>51933000.0</v>
       </c>
       <c r="J52">
         <v>53172000.0</v>
       </c>
@@ -15118,57 +15120,57 @@
         <v>444243000.0</v>
       </c>
       <c r="I14">
         <v>326462000.0</v>
       </c>
       <c r="J14">
         <v>161628000.0</v>
       </c>
       <c r="K14">
         <v>77841000.0</v>
       </c>
       <c r="L14">
         <v>90084000.0</v>
       </c>
       <c r="M14">
         <v>68954000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>159</v>
       </c>
       <c r="B15">
-        <v>-447714000.0</v>
+        <v>447714000.0</v>
       </c>
       <c r="C15">
-        <v>-466915000.0</v>
+        <v>466915000.0</v>
       </c>
       <c r="D15">
-        <v>-141947000.0</v>
+        <v>141947000.0</v>
       </c>
       <c r="E15">
         <v>14426000.0</v>
       </c>
       <c r="F15">
         <v>132000.0</v>
       </c>
       <c r="G15">
         <v>14426000.0</v>
       </c>
       <c r="H15">
         <v>14426000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>3051000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
@@ -17346,60 +17348,60 @@
         <v>29994000.0</v>
       </c>
       <c r="AT14">
         <v>29994000.0</v>
       </c>
       <c r="AU14">
         <v>14573000.0</v>
       </c>
       <c r="AV14">
         <v>14573000.0</v>
       </c>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14">
         <v>5312000.0</v>
       </c>
       <c r="AZ14">
         <v>5312000.0</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>159</v>
       </c>
       <c r="B15">
-        <v>-134915000.0</v>
+        <v>134915000.0</v>
       </c>
       <c r="C15">
-        <v>-123513000.0</v>
+        <v>123513000.0</v>
       </c>
       <c r="D15">
-        <v>-112424000.0</v>
+        <v>112424000.0</v>
       </c>
       <c r="E15">
-        <v>-105707000.0</v>
+        <v>105707000.0</v>
       </c>
       <c r="F15">
         <v>106070000.0</v>
       </c>
       <c r="G15">
         <v>105513000.0</v>
       </c>
       <c r="H15">
         <v>148384000.0</v>
       </c>
       <c r="I15">
         <v>125824000.0</v>
       </c>
       <c r="J15">
         <v>87194000.0</v>
       </c>
       <c r="K15">
         <v>61154000.0</v>
       </c>
       <c r="L15">
         <v>33174000.0</v>
       </c>
       <c r="M15">
         <v>32427000.0</v>
       </c>
@@ -18209,96 +18211,96 @@
       </c>
       <c r="AZ22">
         <v>-2409500.0</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>166</v>
       </c>
       <c r="B23">
         <v>-293000.0</v>
       </c>
       <c r="C23">
         <v>-12889000.0</v>
       </c>
       <c r="D23">
         <v>-13959000.0</v>
       </c>
       <c r="E23">
         <v>-14875000.0</v>
       </c>
       <c r="F23">
         <v>-32274000.0</v>
       </c>
       <c r="G23">
-        <v>-18977000.0</v>
+        <v>-15061000.0</v>
       </c>
       <c r="H23">
-        <v>362077000.0</v>
+        <v>-40134000.0</v>
       </c>
       <c r="I23">
         <v>-30931000.0</v>
       </c>
       <c r="J23">
         <v>-30149000.0</v>
       </c>
       <c r="K23">
         <v>-40589000.0</v>
       </c>
       <c r="L23">
         <v>-30760000.0</v>
       </c>
       <c r="M23">
         <v>-25162000.0</v>
       </c>
       <c r="N23">
         <v>146676000.0</v>
       </c>
       <c r="O23">
         <v>131267000.0</v>
       </c>
       <c r="P23">
         <v>-11040000.0</v>
       </c>
       <c r="Q23">
         <v>4000.0</v>
       </c>
       <c r="R23">
         <v>-8529000.0</v>
       </c>
       <c r="S23">
-        <v>79000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="T23">
         <v>-13982000.0</v>
       </c>
       <c r="U23">
         <v>-962000.0</v>
       </c>
       <c r="V23">
-        <v>-20609000.0</v>
+        <v>-20132000.0</v>
       </c>
       <c r="W23">
         <v>-9000.0</v>
       </c>
       <c r="X23">
         <v>-1806000.0</v>
       </c>
       <c r="Y23">
         <v>-5234000.0</v>
       </c>
       <c r="Z23">
         <v>-208000.0</v>
       </c>
       <c r="AA23">
         <v>-127000.0</v>
       </c>
       <c r="AB23">
         <v>-579000.0</v>
       </c>
       <c r="AC23">
         <v>-543000.0</v>
       </c>
       <c r="AD23">
         <v>-6989000.0</v>
       </c>