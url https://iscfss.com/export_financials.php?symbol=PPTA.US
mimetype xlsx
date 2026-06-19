--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,2602 +944,2717 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>17</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>5722979.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4997226.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2741516.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2838214.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3736222.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4228719.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2921175.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3244854.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1272708.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>561144.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>934516.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2233943.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4911936.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3460697.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>107747.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>26176265.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25882517.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24394532.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23635063.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>22101334.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>21414405.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20867078.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20192839.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17941573.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>22</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>28288.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27897.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>70449.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69987.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>266961.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>443857.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>23</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>668664443.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>618581910.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>615553448.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>615359152.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>528715788.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>283489579.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>267595776.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>32203858.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>29454696.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>773721000.0</v>
+      </c>
+      <c r="C10">
         <v>44104825.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3229462.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22667047.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47852846.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25037766.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17504622.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29886558.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18915423.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37180354.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4502325.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9622501.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14589264.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19618855.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>36954210.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4805707.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>773721000.0</v>
+      </c>
+      <c r="C12">
         <v>44104825.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3229462.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22667047.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47852846.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25037766.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17504622.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29886558.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18915423.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>37180354.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4502325.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9622501.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14589264.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19618855.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36954210.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4805707.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>1490420000.0</v>
+      </c>
+      <c r="C13">
         <v>668664443.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>618581910.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>615553448.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>615359152.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>528715788.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>283489579.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>267595776.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>228787138.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>225168974.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>217913718.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>212649668.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>203134630.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>193860089.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>93225494.0</v>
+      </c>
+      <c r="C14">
         <v>65619452.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>63190941.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>62986816.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54530322.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34227710.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25462796.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21689342.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18400905.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17397232.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15349396.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13925114.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12107699.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11274700.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8473900.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3824700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>615553448.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>615359152.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-4997225.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>-3736222.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-456350.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-6700.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>100770.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>288349.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>134829.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>877644000.0</v>
+      </c>
+      <c r="C23">
         <v>117609997.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>83087238.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>99445155.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>124497766.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>98131612.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90504860.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>101950530.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>90641162.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>109030690.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>213036244.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>209264310.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>201415074.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>195821058.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>156467170.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12880852.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>9562293.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>27336373.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>23433664.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>22944867.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>-773477000.0</v>
+      </c>
+      <c r="C28">
         <v>-44076537.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3201565.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-22596598.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-47782859.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-15208512.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10275608.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6452894.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4029444.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-17836596.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4502325.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9428324.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14206568.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-19053131.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-36210790.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3889765.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>44</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>108858730.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72297508.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85830522.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>111600595.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>67193119.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>60079349.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>50094739.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57325822.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>1830000.0</v>
+      </c>
+      <c r="C30">
         <v>2585309.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3181152.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>280150.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>279946.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>107727.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>123576.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>264047.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36792.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23315.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5676.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7029.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10016.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52188.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>276599.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19975.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>85830522.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>111600595.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>57630826.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>32742976.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>26661075.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>34380955.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>37521323.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>47</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>40601313.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-935804.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11159396.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43335872.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21854442.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13728878.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>27044772.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15743114.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>31000.0</v>
+      </c>
+      <c r="C33">
         <v>70257417.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>76233312.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>75883028.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>75418693.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>72339123.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>72094246.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>71529764.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>71400598.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>71544905.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>208401572.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>199499953.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>186672961.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>175956685.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>119125742.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7996603.0</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>7053200.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>16099000.0</v>
+      </c>
+      <c r="C35">
         <v>2000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1211902.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7153970.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>36562739.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>53080148.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>71913461.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>52762758.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>68381594.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>561144.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>456350.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>918877.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>379491.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>562708.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>743421.0</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B36"/>
       <c r="C36">
         <v>3000000.0</v>
       </c>
       <c r="D36">
         <v>3000000.0</v>
       </c>
       <c r="E36">
         <v>3000000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="F36">
+        <v>3000000.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36">
         <v>7.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>-2.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>18000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38">
+        <v>102062000.0</v>
+      </c>
+      <c r="C38">
         <v>70891574.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>76648726000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>76315871.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>54</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>662446.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>443312.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>614930.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>946281.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>646996.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>782416.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>270161.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>288349.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>282116.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>265742.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>134829.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>142833.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>193330.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>110619.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>58567.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>55</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>1000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2764607.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9590766.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2835000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-61825.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>274723.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>454819.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>252595.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1855065.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>284572.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>6700.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9904.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12918.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16027.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1211902.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>7153970.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>26060446.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>25478212.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>48479797.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>29817891.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>49037836.0</v>
       </c>
-      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>66453999.0</v>
+      </c>
+      <c r="C42">
         <v>35375252.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>34413562.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>32203858.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>29454696.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>26176265.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>25882517.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>24394532.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>23635063.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>22101334.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
-      <c r="O42">
+      <c r="O42"/>
+      <c r="P42">
         <v>166538536.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12691816.0</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>60</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>73475039.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>79478218.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>79091302.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>78857748.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>78719256.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>78384148.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>31000.0</v>
+      </c>
+      <c r="C46">
         <v>67257417.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>73233312.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>72883028.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>72418693.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>72339123.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>72094239.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>71529764.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>71400598.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>71544907.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>208383572.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>199481953.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>186654961.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>175938685.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>119107742.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>7978603.0</v>
       </c>
     </row>
-    <row r="47" spans="1:16">
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>72814353.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>72369590.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>72339123.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>72094246.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>71529764.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>71400598.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>71544905.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-695573000.0</v>
+      </c>
+      <c r="C48">
         <v>-595180965.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-580697964.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-561926784.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-533213253.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-497261227.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-276629120.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-265329233.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-218041246.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-209748985.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-27137595.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-25837479.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-25263734.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-21468168.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-14288401.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-850680.0</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-561926784.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-533213253.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>244000.0</v>
+      </c>
+      <c r="C51">
         <v>28288.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>27897.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>70449.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>69987.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9829254.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>27780230.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23433664.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>22944867.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19343758.0</v>
       </c>
-      <c r="K51"/>
-      <c r="L51">
+      <c r="L51"/>
+      <c r="M51">
         <v>194177.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>382696.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>565724.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>743420.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>915942.0</v>
       </c>
     </row>
-    <row r="52" spans="1:16">
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>244000.0</v>
+      </c>
+      <c r="C52">
         <v>28288.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>27897.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>70449.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>69987.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>201825.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>178294.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>194177.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>191819.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>186233.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>180712.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>172521.0</v>
       </c>
     </row>
-    <row r="53" spans="1:16">
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>68</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>22785267.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1135645.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>18411692.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>45428872.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>22792927.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>17093921.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>27782470.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>17822374.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>877644000.0</v>
+      </c>
+      <c r="C55">
         <v>117609997.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>83087238.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>99445155.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>124497766.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>98131612.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>90504860.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>101950530.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>90641162.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>109030690.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>213036244.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>209264310.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>201415074.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>195821058.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>156467170.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12880852.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>775551000.0</v>
+      </c>
+      <c r="C56">
         <v>47352580.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6853926.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23562127.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>49079073.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>25792489.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18410614.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>30420766.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>19240563.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>37485785.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4634672.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9764357.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>14742113.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>19864373.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>37341428.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4884249.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>244000.0</v>
+      </c>
+      <c r="C57">
         <v>6751267.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7789730.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12402731.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5743201.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3938047.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4681736.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3375994.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3497449.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3127773.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>845716.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1128693.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2432462.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5108073.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3654327.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>296295.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>16343000.0</v>
+      </c>
+      <c r="C58">
         <v>8751267.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>10789730.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13614633.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12897171.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>40500786.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>57761884.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>75289455.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>56260207.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>71509367.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>845716.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1585043.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3351339.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5487564.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4217035.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1039716.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>861301000.0</v>
+      </c>
+      <c r="C60">
         <v>108858730.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>72297508.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>85830522.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>111600595.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>57630826.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>32742976.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>26661075.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>34380955.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>37521323.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>212190528.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>207679267.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>198063735.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>190333494.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>152250135.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>11841136.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BG1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="BJ1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:63">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>32425000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>10843385.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5220179.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5923685.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5722979.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7295805.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4326321.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2743758.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4997226.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5535730.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4889022.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2720126.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2741516.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2741743.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2324547.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2032038.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2838214.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4101250.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3550314.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3315268.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3736222.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4410731.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3653797.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3137065.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4228719.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3975124.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3168581.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3256625.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2921175.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2914834.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2992604.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2190803.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3244854.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1498117.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1848642.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>755157.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1272708.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>698382.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>500190.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1093262.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>561144.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>515603.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>706832.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>680706.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>934516.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1214906.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2013239.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1861607.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2233943.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2538323.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1471516.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2207353.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>4921840.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>4574904.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5384768.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3568650.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3460697.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3058319.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1570070.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>107747.0</v>
       </c>
-      <c r="BJ2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3553,54 +3674,56 @@
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-    </row>
-    <row r="4" spans="1:63">
+      <c r="BL3"/>
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3620,203 +3743,207 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="N5">
         <v>0.0</v>
       </c>
+      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
         <v>28681483.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>28319132.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>27729855.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>26176265.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>25972769.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>26648518.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>26350535.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>25882517.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>25600585.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>25240699.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>24868104.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>24394532.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>24138523.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>23956373.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>23897328.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>23635063.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>23376645.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>23068039.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>22828165.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>22101334.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>21986040.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>21785878.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>21565518.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>21414405.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>21373827.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>21308546.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>21246702.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>20867078.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>20797117.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>20702627.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>20549952.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>20192839.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>20102922.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>19682482.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>18935083.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>17941573.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>16395639.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3836,538 +3963,556 @@
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
-    </row>
-    <row r="7" spans="1:63">
+      <c r="BL6"/>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>3563000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>48706.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>65691.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>11455.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>28288.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>44706.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>60721.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11297.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>27897.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>55279.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>81988.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>43812.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>70449.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>95551.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>120034.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>112993.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>69987.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>117553.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>174814.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>219156.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>266961.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>309873.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>353031.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>392720.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>443857.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>1495742000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>1136586740.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>1089215016.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>674632596.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>668664443.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>632677284.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>621022849.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>619428017.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>618581910.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>616330139.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>616189014.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>616068044.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>615553448.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>615426460.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>615426460.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>615371530.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>615359152.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>615163442.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>560859186.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>33275592.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>32570761.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>32203858.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>31622273.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>30890037.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>30118567.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>29454696.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>669505000.0</v>
+      </c>
+      <c r="C10">
+        <v>773721000.0</v>
+      </c>
+      <c r="D10">
         <v>445834284.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>425374000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>19141223.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>44104825.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>11210662.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1882785.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8040313.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3229462.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7104937.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14105012.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>18559712.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>22667047.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>29392624.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>36088536.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>41168724.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>47852846.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>56082017.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8521564.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>14786055.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>25037766.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>33997059.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>38864647.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>45415134.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>17504622.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>25882651.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>32828086.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>24563911.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>29886558.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>37171629.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>43546096.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>11974723.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>18915423.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>25256533.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>31482484.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>33013364.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>37180354.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>40032740.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>42159157.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>44629091.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4502325.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6899380.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>9935426.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>6976395.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>9622501.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>13201428.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>17820990.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>21682436.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>14589264.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>22387500.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>18681081.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>9898153.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>19618855.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>32402705.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>48301596.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>61855357.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>36954210.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>51249600.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>18821191.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>4805707.0</v>
       </c>
-      <c r="BJ10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4387,773 +4532,797 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>669505000.0</v>
+      </c>
+      <c r="C12">
+        <v>773721000.0</v>
+      </c>
+      <c r="D12">
         <v>445834284.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>425374000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>19141223.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>44104825.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>11210662.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1882785.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>8040313.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3229462.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7104937.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14105012.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>18559712.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>22667047.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29392624.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>36088536.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>41168724.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>47852846.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>56082017.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8521564.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14786055.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>25037766.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>33997059.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>38864647.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>45415134.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>17504622.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>25882651.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>32828086.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>24563911.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>29886558.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>37171629.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>43546096.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>11974723.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>18915423.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>25256533.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>31482484.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>33013364.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>37180354.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>40032740.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>42159157.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>44629091.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4502325.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>6899380.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9935426.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>6976395.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>9622501.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>13201428.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>17820990.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>21682436.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>14589264.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>22387500.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>18681081.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>9898153.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>19618855.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>32402705.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>48301596.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>61855357.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>36954210.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>51249600.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>18821191.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>4805707.0</v>
       </c>
-      <c r="BJ12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>1495742000.0</v>
+      </c>
+      <c r="C13">
+        <v>1490420000.0</v>
+      </c>
+      <c r="D13">
         <v>1136586740.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1089215000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>674632596.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>668664443.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>632677284.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>621022849.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>619428017.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>618581910.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>616330139.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>616189014.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>616068044.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>615553448.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>615426460.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>615426460.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>615371530.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>615359152.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>615163442.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>560859186.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>529392591.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>528715788.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>528629002.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>283767418.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>283703049.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>283489579.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>283156807.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>283156808.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>268194963.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>267595776.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>267575666.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>267493610.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>229411531.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>228787138.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>228764530.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>228764530.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>225367419.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>225168974.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>223701969.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>222098023.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>221787129.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>217913718.0</v>
       </c>
       <c r="AQ13">
         <v>217913718.0</v>
       </c>
       <c r="AR13">
-        <v>212649668.0</v>
+        <v>217913718.0</v>
       </c>
       <c r="AS13">
-        <v>212649668.0</v>
+        <v>217913718.0</v>
       </c>
       <c r="AT13">
         <v>212649668.0</v>
       </c>
       <c r="AU13">
         <v>212649668.0</v>
       </c>
       <c r="AV13">
         <v>212649668.0</v>
       </c>
       <c r="AW13">
+        <v>212649668.0</v>
+      </c>
+      <c r="AX13">
+        <v>212649668.0</v>
+      </c>
+      <c r="AY13">
         <v>203134630.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>203134630.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>193860089.0</v>
       </c>
       <c r="BA13">
         <v>193860089.0</v>
       </c>
       <c r="BB13">
+        <v>193860089.0</v>
+      </c>
+      <c r="BC13">
+        <v>193860089.0</v>
+      </c>
+      <c r="BD13">
         <v>193785000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>124694794.0</v>
+      </c>
+      <c r="C14">
+        <v>93225494.0</v>
+      </c>
+      <c r="D14">
         <v>76471846.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>76471846.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>70619291.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>67811231.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>65537015.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>64514387.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64123456.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>63463489.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>63176063.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>63164231.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>63018308.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>62994024.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>62987859.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>62987859.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>62972155.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>63038721.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>57079291.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>50300052.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>47550311.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>47570810.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>34965513.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>27164143.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>27154000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>27092327.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>27048177.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>24103122.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>23589000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>23498588.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>23470249.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>21055176.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>18680723.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>18636593.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>18630652.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>18315130.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>18014474.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>17935000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>17726666.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>17591996.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>16330128.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>16091000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>16082928.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>15032148.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14173208.0</v>
       </c>
       <c r="AT14">
         <v>14170509.0</v>
       </c>
       <c r="AU14">
+        <v>14173208.0</v>
+      </c>
+      <c r="AV14">
+        <v>14170509.0</v>
+      </c>
+      <c r="AW14">
         <v>14187000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>13176400.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>12760560.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>12698021.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>11479400.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>11479400.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>11481000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>11461000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>11446693.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>10700799.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>10700800.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>10255700.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>8690300.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>4384700.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4384700.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>4365500.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>3754300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>616189014.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>616068044.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>615553448.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>615426460.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>615426460.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>615371530.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>615359152.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-4326321.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-2743758.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-4997225.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>5673214.0</v>
       </c>
-      <c r="R16"/>
-[...1 lines deleted...]
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
         <v>-3736222.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-374730.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
-[...4 lines deleted...]
-      </c>
+      <c r="AR16"/>
+      <c r="AS16"/>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>-456350.0</v>
+      </c>
+      <c r="AV16">
         <v>0.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-6700.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5173,123 +5342,127 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>100770.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5309,54 +5482,56 @@
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5376,54 +5551,56 @@
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -5443,403 +5620,415 @@
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>-1353327.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
         <v>-279946.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22">
         <v>339339.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>288349.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22">
+        <v>138301.0</v>
+      </c>
+      <c r="AT22"/>
+      <c r="AU22">
         <v>134829.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>170958.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-    </row>
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>854721000.0</v>
+      </c>
+      <c r="C23">
+        <v>877644000.0</v>
+      </c>
+      <c r="D23">
         <v>544886946.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>518029000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>111485737.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>117609997.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>89294891.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>78297544.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>78316527.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>83087238.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>86676225.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>94243170.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>96457415.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>99445155.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>106281753.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>112607957.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>117650800.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>124497766.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>132413951.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>84104790.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>91069448.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>98131612.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>106708805.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>111456823.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>118146070.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>90504860.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>98296817.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>105180331.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>96818816.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>101950530.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>109212037.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>115434602.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>83701538.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>90641162.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>97010277.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>103230928.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>104662545.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>109030690.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>111927929.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>113855019.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>116391793.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>213036244.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>213431459.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>214071321.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>208651942.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>209264310.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>210187416.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>211384680.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>211640086.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>201415074.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>202582489.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>192371819.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>192759053.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>195821058.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>195340848.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>196071222.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>194892281.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>156467170.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>154881865.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>114210141.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>12880852.0</v>
       </c>
-      <c r="BJ23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:63">
+      <c r="BL23"/>
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
         <v>16201.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>9934395.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>9562293.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>9091855.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>44857807.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>41973131.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>27336373.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -5859,54 +6048,56 @@
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5926,54 +6117,56 @@
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5993,1311 +6186,1353 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>-665942000.0</v>
+      </c>
+      <c r="C28">
+        <v>-773477000.0</v>
+      </c>
+      <c r="D28">
         <v>-445785579.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-425308309.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-19129768.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-44076537.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-11165956.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1822064.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-8029016.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3201565.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-7049658.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-14023024.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-18515900.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-22596598.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-29297073.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-35968502.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-41055731.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-47782859.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-55964464.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-8330549.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-4632504.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-15208512.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24595331.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6346191.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3049283.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10275608.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>503615.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6798158.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>75800.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-6452894.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-13120379.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-20519122.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10927747.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4029444.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2794235.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-10444602.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-13022117.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-17836596.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-20753945.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-23088823.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-26157517.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-4502325.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-6899380.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-9935426.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-6782218.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-9428324.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-13007251.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-17626813.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-21299740.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-14206568.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-22004804.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-18298385.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-9332429.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-19053131.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-31836981.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-47735872.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-61111937.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-36210790.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-50506180.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-18077770.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>-3889765.0</v>
       </c>
-      <c r="BJ28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:63">
+      <c r="BL28"/>
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>816175000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>531994855.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>509744024.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>102550597.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>108858730.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>77205023.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>68623530.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>70361060.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>72297508.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>73330949.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>75264977.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>82111928.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>85830522.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>95578889.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>100600979.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>106031950.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>111600595.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>120917851.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>72787196.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>64989148.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>67193119.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>71378830.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>34177024.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>74802189.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-    </row>
-    <row r="30" spans="1:63">
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>2957000.0</v>
+      </c>
+      <c r="C30">
+        <v>1830000.0</v>
+      </c>
+      <c r="D30">
         <v>2615808.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2091519.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2656266.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2585309.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8822428.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7609136.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1907192.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3181152.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1978508.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3187600.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1360978.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>280150.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>120760.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>43161.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>62044.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>279946.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>77931.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>69140.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>30164.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>107727.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>85464.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>59635.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>117693.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>123576.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>143735.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>60581.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>283659.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>264047.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>197924.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>92271.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17844.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>36792.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>64463.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>41370.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>39607.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>23315.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6901.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>11265.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>40709.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5676.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6258.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>11092.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>9951.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7029.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4750.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>12189.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>12712.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>10016.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>9206.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>29491.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>36914.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>52188.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>65430.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>148833.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>289561.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>276599.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>19975.0</v>
       </c>
-      <c r="BJ30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:63">
+      <c r="BL30"/>
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>75264977.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>82111928.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>85830522.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>95578889.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>100600979.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>106031950.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>111600595.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>120917851.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>72770995.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>55054753.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>57630826.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>62286975.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-10680783.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>32829058.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>32742976.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
-    </row>
-    <row r="32" spans="1:63">
+      <c r="BL31"/>
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>664329000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>449262741.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>440682779.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>34340946.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>40601313.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11867823.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3572659.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5487855.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-935804.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2048240.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4344866.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>7158224.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>11159396.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>21888364.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>28824382.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>36112789.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>43335872.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>49405756.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2588601.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>11261382.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>21854442.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>28920108.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>35353281.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>42689777.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
-    </row>
-    <row r="33" spans="1:63">
+      <c r="BL32"/>
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>3140000.0</v>
+      </c>
+      <c r="C33">
+        <v>31000.0</v>
+      </c>
+      <c r="D33">
         <v>84732113.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>71061000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>70209651.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>70257417.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>68337200.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>68050871.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>67873205.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>76233312.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>76239453.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>76014471.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>75839881.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>75883028.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>75810320.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>75561413.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>75461884.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>75418693.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>75418132.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>75207443.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>75272530.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>72339123.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>72167898.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>71948291.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>72018823.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>72094246.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>71923695.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>71733172.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>71690895.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>71529764.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>71544231.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>71328891.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>71369632.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>71400598.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>71398112.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>71239242.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>71310806.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>71544905.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>71404478.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>71227761.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>71510889.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>208401572.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>206401541.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>203986501.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>201545216.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>199499953.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>196810281.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>193417699.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>189818842.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>186672961.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>180042704.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>173560686.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>182692124.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>175956685.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>162720340.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>147527697.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>132648776.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>119125742.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>103338767.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>95187619.0</v>
       </c>
-      <c r="BH33"/>
-      <c r="BI33">
+      <c r="BJ33"/>
+      <c r="BK33">
         <v>7996603.0</v>
       </c>
-      <c r="BJ33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:63">
+      <c r="BL33"/>
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
         <v>7053200.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
-    </row>
-    <row r="35" spans="1:63">
+      <c r="BL34"/>
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
-        <v>2000000.0</v>
+        <v>34983000.0</v>
       </c>
       <c r="C35">
-        <v>1999130.0</v>
+        <v>16099000.0</v>
       </c>
       <c r="D35">
         <v>2000000.0</v>
       </c>
       <c r="E35">
+        <v>1999130.0</v>
+      </c>
+      <c r="F35">
         <v>2000000.0</v>
       </c>
-      <c r="F35">
-[...1 lines deleted...]
-      </c>
       <c r="G35">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="H35">
         <v>3000000.0</v>
       </c>
       <c r="I35">
         <v>3000000.0</v>
       </c>
       <c r="J35">
+        <v>3000000.0</v>
+      </c>
+      <c r="K35">
+        <v>3000000.0</v>
+      </c>
+      <c r="L35">
         <v>4956744.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>5094360.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>886177.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1211902.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2119795.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3784816.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>5542723.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7153970.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3906037.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>5025049.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>31389270.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>36562739.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>38801031.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>117982355.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>81879542.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>53080148.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>50494157.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>53399620.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>65508948.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>71913461.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>73472963.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>76695238.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>76007461.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>52762758.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>57075780.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>60255582.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>64708086.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>68381594.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>71386111.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>73438810.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>38475260.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>561144.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>319032.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>777033.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>292421.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>456350.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>825198.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2028879.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2579496.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>918877.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1165302.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>972728.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>378138.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>379491.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>380875.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>382259.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>561287.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>562708.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>565723.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>565724.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35">
+      <c r="BJ35"/>
+      <c r="BK35">
         <v>743421.0</v>
       </c>
-      <c r="BJ35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:63">
+      <c r="BL35"/>
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>59550000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>80226326.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2999755.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="F36">
         <v>3000000.0</v>
       </c>
       <c r="G36">
         <v>3000000.0</v>
       </c>
       <c r="H36">
         <v>3000000.0</v>
       </c>
       <c r="I36">
         <v>3000000.0</v>
       </c>
       <c r="J36">
         <v>3000000.0</v>
       </c>
       <c r="K36">
         <v>3000000.0</v>
       </c>
       <c r="L36">
         <v>3000000.0</v>
       </c>
       <c r="M36">
         <v>3000000.0</v>
       </c>
       <c r="N36">
         <v>3000000.0</v>
       </c>
       <c r="O36">
         <v>3000000.0</v>
       </c>
       <c r="P36">
         <v>3000000.0</v>
       </c>
       <c r="Q36">
         <v>3000000.0</v>
       </c>
       <c r="R36">
         <v>3000000.0</v>
       </c>
       <c r="S36">
         <v>3000000.0</v>
       </c>
       <c r="T36">
         <v>3000000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36"/>
+      <c r="U36">
+        <v>3000000.0</v>
+      </c>
+      <c r="V36">
+        <v>3000000.0</v>
+      </c>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>7.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-2.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
-[...4 lines deleted...]
-      </c>
+      <c r="AP36"/>
+      <c r="AQ36"/>
       <c r="AR36">
         <v>18000.0</v>
       </c>
-      <c r="AS36"/>
+      <c r="AS36">
+        <v>18000.0</v>
+      </c>
       <c r="AT36">
         <v>18000.0</v>
       </c>
-      <c r="AU36">
-[...1 lines deleted...]
-      </c>
+      <c r="AU36"/>
       <c r="AV36">
         <v>18000.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36"/>
+      <c r="AW36">
+        <v>18000.0</v>
+      </c>
+      <c r="AX36">
+        <v>18000.0</v>
+      </c>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36">
         <v>18000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>18000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36">
         <v>-1.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1496653.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
-    </row>
-    <row r="37" spans="1:63">
+      <c r="BL36"/>
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7317,743 +7552,763 @@
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
-    </row>
-    <row r="38" spans="1:63">
+      <c r="BL37"/>
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38">
+        <v>179119000.0</v>
+      </c>
+      <c r="C38">
+        <v>102062000.0</v>
+      </c>
+      <c r="D38">
         <v>99003955.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>92589614.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>92333058.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="G38"/>
+      <c r="H38">
         <v>69217094.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>22756780.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>76869457000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>76494243000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3000000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>76064735.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>76315871.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
         <v>1.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38">
         <v>1.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>0.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
-    </row>
-    <row r="39" spans="1:63">
+      <c r="BL38"/>
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>54</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>11704740.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>21594000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>19478597.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>662446.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>924601.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>754752.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>495817.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>443312.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1353327.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>936087.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>696844.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>614930.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>958049.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>914847.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>958148.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>946281.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>835871.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>306643.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>980699.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>646996.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>458384.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>584250.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>594420.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>782416.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>346735.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>558492.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>280351.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>270161.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>298254.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>467344.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>339339.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>288349.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>291169.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>467832.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>298768.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>282116.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>483810.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>456836.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>211104.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>265742.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>124280.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>138301.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>120380.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>134829.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>170958.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>133802.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>126096.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>142833.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>143079.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>100561.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>131862.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>193330.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>152373.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>93096.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>98587.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>110619.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>293498.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>201331.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>58567.0</v>
       </c>
-      <c r="BJ39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:63">
+      <c r="BL39"/>
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>55</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
         <v>10843385.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="E40">
         <v>1000000.0</v>
       </c>
       <c r="F40">
+        <v>1000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1000000.0</v>
+      </c>
+      <c r="H40">
         <v>1749357.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2286972.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2200412.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2764607.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2797523.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>8912823.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10695372.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>9590766.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>5756965.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5799685.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3963847.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2835000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3371260.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>2598107.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1038993.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>874864.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1016010.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>313768.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>119879.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>274723.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>102582.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>130592.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>285823.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>454819.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>443611.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>537825.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>563977.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>252595.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>323947.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>374730.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1429086.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1855065.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2637589.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>3457854.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>537942.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>284572.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40">
         <v>6700.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>3806.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>912.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>14089.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>9904.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>5626.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1348.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>18525.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>12918.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>9157.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>2287.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>16027.0</v>
       </c>
-      <c r="BJ40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:63">
+      <c r="BL40"/>
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>5094360.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>1211902.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2108605.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>3762712.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>5509972.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>7153970.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>3906037.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4994359.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>21118418.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>26060446.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>29593361.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>72959203.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>39694217.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>25478212.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
-    </row>
-    <row r="42" spans="1:63">
+      <c r="BL41"/>
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>64633000.0</v>
+      </c>
+      <c r="C42">
+        <v>66454000.0</v>
+      </c>
+      <c r="D42">
         <v>30576132.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>29940000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>31303569.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>35375252.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>35408923.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>34916885.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>34575532.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>34413562.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>33830533.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>33275592.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>32570761.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>32203858.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>31622273.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>30890037.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>30118567.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>29454696.0</v>
       </c>
-      <c r="R42">
-[...2 lines deleted...]
-      <c r="S42">
+      <c r="T42">
+        <v>-1.0</v>
+      </c>
+      <c r="U42">
         <v>28319132.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>27729855.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>26176265.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-794.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-301.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-477.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>25882517.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
-      <c r="AN42">
+      <c r="AN42"/>
+      <c r="AO42"/>
+      <c r="AP42">
         <v>-189.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>136447910.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-106.0</v>
       </c>
-      <c r="AQ42"/>
-      <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42">
         <v>-101.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-105.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-34.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-0.8</v>
       </c>
       <c r="BA42"/>
       <c r="BB42">
+        <v>-0.8</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42">
         <v>193785842.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>208823202.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>207295533.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>166538536.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>163055671.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>117122580.0</v>
       </c>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>12691816.0</v>
       </c>
-      <c r="BJ42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:63">
+      <c r="BL42"/>
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8073,54 +8328,56 @@
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
-    </row>
-    <row r="44" spans="1:63">
+      <c r="BL43"/>
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8140,695 +8397,717 @@
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
-    </row>
-    <row r="45" spans="1:63">
+      <c r="BL44"/>
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>103119000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>68626777.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>68061245.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>67209651.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>73475039.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>65337200.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>65050871.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>64873205.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>79478218.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>73239453.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>73014471.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>72839881.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>79091302.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>72810320.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
-    </row>
-    <row r="46" spans="1:63">
+      <c r="BL45"/>
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>3140000.0</v>
+      </c>
+      <c r="C46">
+        <v>31000.0</v>
+      </c>
+      <c r="D46">
         <v>1505787.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>68061245.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>67209651.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>67257417.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>65337200.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>65050871.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>64873205.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>73233312.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>73239453.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>73014471.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>72839881.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>72883028.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>72810320.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>72561413.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>72461884.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>72418693.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>72418132.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>72207443.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>72272530.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>72339123.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>72167898.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>71948291.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>72018823.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>72094239.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>71923695.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>71733172.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>71690895.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>71529764.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>71544231.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>71328891.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>71369632.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>71400598.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>71398112.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>71239242.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>71310806.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>71544907.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>71404478.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>71227761.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>71510889.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>208383572.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>206383541.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>203968501.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>201527216.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>199481953.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>196792281.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>193399699.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>189800842.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>186654961.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>180024704.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>173542686.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>182674124.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>175938685.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>162702340.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>147509697.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>132630776.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>119107742.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>103320768.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>93672966.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>7978603.0</v>
       </c>
-      <c r="BJ46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:63">
+      <c r="BL46"/>
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>72933370.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>72797399.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>72814353.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>75810320.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>72441379.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>72358124.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>72369590.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>75418132.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>75207443.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>75272530.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>72339123.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>72167898.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>71948291.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>72018823.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>72094246.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
-    </row>
-    <row r="48" spans="1:63">
+      <c r="BL47"/>
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-744200000.0</v>
+      </c>
+      <c r="C48">
+        <v>-695573000.0</v>
+      </c>
+      <c r="D48">
         <v>-635168017.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-609411000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-603385568.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-595180965.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-590881184.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-587316204.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-583642489.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-580697964.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-576829723.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-574199629.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-566526877.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-561926784.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-551469844.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-545715518.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-539458147.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-533213253.0</v>
       </c>
-      <c r="R48">
-[...2 lines deleted...]
-      <c r="S48">
+      <c r="T48">
+        <v>-522927073.0</v>
+      </c>
+      <c r="U48">
         <v>-516407323.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-501977804.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-497261227.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-492314796.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-321096719.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-277224526.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-276629120.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-265119795.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-260000997.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-265352587.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-265329233.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-259333560.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-256241048.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-248369562.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-218041246.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-214028742.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-211080595.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-210425368.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-209748985.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-208482162.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-207425736.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-167067318.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-27137595.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-26690721.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-26634808.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-26411732.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-25837479.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-25493650.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-26203910.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-26193851.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-25263734.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-24552888.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-23804876.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-22823285.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-21468168.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-19986887.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-18703820.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-16733847.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-14288401.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-11984702.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-5228217.0</v>
       </c>
-      <c r="BH48"/>
-      <c r="BI48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>-850680.0</v>
       </c>
-      <c r="BJ48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:63">
+      <c r="BL48"/>
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-574199629.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-566526877.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-561926784.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-551469844.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-545715518.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-539458147.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-533213253.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
-    </row>
-    <row r="50" spans="1:63">
+      <c r="BL49"/>
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -8848,487 +9127,503 @@
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
-    </row>
-    <row r="51" spans="1:63">
+      <c r="BL50"/>
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>3563000.0</v>
+      </c>
+      <c r="C51">
+        <v>244000.0</v>
+      </c>
+      <c r="D51">
         <v>48705.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>65691.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>11455.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>28288.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>44706.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>60721.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>11297.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>27897.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>55279.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>81988.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>43812.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>70449.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>95551.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>120034.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>112993.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>69987.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>117553.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>191015.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>10153551.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>9829254.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>9401728.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>45210838.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>42365851.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>27780230.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>26386266.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>26029928.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>24639711.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>23433664.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>24051250.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>23026974.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>22902470.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>22944867.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>22462298.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>21037882.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>19991247.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>19343758.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>19278795.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>19070334.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>18471574.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51"/>
       <c r="AQ51"/>
-      <c r="AR51">
-[...4 lines deleted...]
-      </c>
+      <c r="AR51"/>
+      <c r="AS51"/>
       <c r="AT51">
         <v>194177.0</v>
       </c>
       <c r="AU51">
         <v>194177.0</v>
       </c>
       <c r="AV51">
-        <v>382696.0</v>
+        <v>194177.0</v>
       </c>
       <c r="AW51">
-        <v>382696.0</v>
+        <v>194177.0</v>
       </c>
       <c r="AX51">
         <v>382696.0</v>
       </c>
       <c r="AY51">
         <v>382696.0</v>
       </c>
       <c r="AZ51">
-        <v>565724.0</v>
+        <v>382696.0</v>
       </c>
       <c r="BA51">
-        <v>565724.0</v>
+        <v>382696.0</v>
       </c>
       <c r="BB51">
         <v>565724.0</v>
       </c>
       <c r="BC51">
         <v>565724.0</v>
       </c>
       <c r="BD51">
-        <v>743420.0</v>
+        <v>565724.0</v>
       </c>
       <c r="BE51">
-        <v>743420.0</v>
+        <v>565724.0</v>
       </c>
       <c r="BF51">
         <v>743420.0</v>
       </c>
       <c r="BG51">
+        <v>743420.0</v>
+      </c>
+      <c r="BH51">
+        <v>743420.0</v>
+      </c>
+      <c r="BI51">
         <v>743421.0</v>
       </c>
-      <c r="BH51"/>
-      <c r="BI51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>915942.0</v>
       </c>
-      <c r="BJ51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:63">
+      <c r="BL51"/>
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>3563000.0</v>
+      </c>
+      <c r="C52">
+        <v>244000.0</v>
+      </c>
+      <c r="D52">
         <v>48706.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>65691.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>11455.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>28288.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>44706.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>60721.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>11297.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>27897.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>55279.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>81988.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>43812.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>70449.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>84361.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>97930.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>80242.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>69987.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>117553.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>160325.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>181275.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>201825.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>194058.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>187686.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>180526.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>178294.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>87357.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>85028.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>56940.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>374730.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-      <c r="AR52">
-[...4 lines deleted...]
-      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
       <c r="AT52">
         <v>194177.0</v>
       </c>
       <c r="AU52">
         <v>194177.0</v>
       </c>
       <c r="AV52">
+        <v>194177.0</v>
+      </c>
+      <c r="AW52">
+        <v>194177.0</v>
+      </c>
+      <c r="AX52">
         <v>193214.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>191819.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>190394.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>188968.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>187586.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>186233.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>184849.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>183465.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>182133.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>180712.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>177697.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>177697.0</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>172521.0</v>
       </c>
-      <c r="BJ52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:63">
+      <c r="BL52"/>
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>22785267.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>5144334.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>852450.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>3518370.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1135645.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>4000308.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>10623699.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>13432901.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>18411692.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>23239493.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>20085176.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>35434487.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="S53"/>
+      <c r="T53">
         <v>50724827.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>5119454.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>12761585.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
-    </row>
-    <row r="54" spans="1:63">
+      <c r="BL53"/>
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9348,794 +9643,820 @@
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
-    </row>
-    <row r="55" spans="1:63">
+      <c r="BL54"/>
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>854721000.0</v>
+      </c>
+      <c r="C55">
+        <v>877644000.0</v>
+      </c>
+      <c r="D55">
         <v>544886946.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>518029000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>111485737.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>117609997.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>89294891.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>78297544.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>78316527.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>83087238.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>86676225.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>94243170.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>96457415.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>99445155.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>106281753.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>112607957.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>117650800.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>124497766.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>132413951.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>84104790.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>91069448.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>98131612.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>106708805.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>111456823.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>118146070.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>90504860.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>98296817.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>105180331.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>96818816.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>101950530.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>109212038.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>115434602.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>83701538.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>90641162.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>97010277.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>103230928.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>104662545.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>109030690.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>111927929.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>113855019.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>116391793.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>213036244.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>213431459.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>214071321.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>208651942.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>209264310.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>210187416.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>211384680.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>211640086.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>201415074.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>202582489.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>192371819.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>192759053.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>195821058.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>195340848.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>196071222.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>194892281.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>156467170.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>154881865.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>114210141.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>12880852.0</v>
       </c>
-      <c r="BJ55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:63">
+      <c r="BL55"/>
+      <c r="BM55"/>
+    </row>
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>672462000.0</v>
+      </c>
+      <c r="C56">
+        <v>775551000.0</v>
+      </c>
+      <c r="D56">
         <v>460154832.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>446968000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>41276086.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>47352580.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>20957691.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>10246673.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>10443322.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6853926.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>10436772.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>18228699.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>20617534.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>23562127.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>30471433.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>37046544.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>42188916.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>49079073.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>56995819.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>8897347.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>15796918.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>25792489.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>34540907.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>39508532.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>46127247.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>18410614.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>26373121.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>33447159.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>25127921.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>30420766.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>37667807.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>44105711.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>12331906.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>19240563.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>25612165.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>31991686.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>33351739.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>37485785.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>40523451.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>42627258.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>44880904.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>4634672.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>7029918.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>10084820.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>7106726.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>9764357.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>13377135.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>17966981.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>21821244.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>14742113.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>22539785.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>18811133.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>10066929.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>19864373.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>32620508.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>48543525.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>62243505.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>37341428.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>51543098.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>19022522.0</v>
       </c>
-      <c r="BH56"/>
-      <c r="BI56">
+      <c r="BJ56"/>
+      <c r="BK56">
         <v>4884249.0</v>
       </c>
-      <c r="BJ56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:63">
+      <c r="BL56"/>
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>3563000.0</v>
+      </c>
+      <c r="C57">
+        <v>244000.0</v>
+      </c>
+      <c r="D57">
         <v>10892091.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6285870.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>6935140.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>6751267.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>9089868.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>6674014.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>4955467.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7789730.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>8388532.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>13883833.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>13459310.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>12402731.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8583069.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>8222162.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>6076127.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>5743201.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7590063.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6308746.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4535536.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3938047.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5620799.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>4155251.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>3437470.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>4681736.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4165063.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3384201.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>3599388.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3375994.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3358445.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3530429.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>2754780.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>3497449.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1822064.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2223372.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2184243.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3127773.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3335971.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3958044.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1631204.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>845716.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>515603.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>706832.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>874883.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1128693.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1409083.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2207416.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>2054821.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>2432462.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2732523.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1661396.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2409028.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>5108073.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>4765379.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>5569581.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>3769308.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>3654327.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>3245173.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1750054.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>296295.0</v>
       </c>
-      <c r="BJ57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:63">
+      <c r="BL57"/>
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>38546000.0</v>
+      </c>
+      <c r="C58">
+        <v>16343000.0</v>
+      </c>
+      <c r="D58">
         <v>12892091.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8285000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>8935140.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>8751267.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>12089868.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9674014.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>7955467.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>10789730.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>13345276.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>18978193.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>14345487.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>13614633.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>10702864.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>12006978.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>11618850.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>12897171.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>11496100.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11333795.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>35924806.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>40500786.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>44421830.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>122137606.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>85317012.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>57761884.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>54659220.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>56783821.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>69108336.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>75289455.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>76831408.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>80225667.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>78762241.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>56260207.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>58897844.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>62478954.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>66892329.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>71509367.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>74722082.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>77396854.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>40106464.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>845716.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>834635.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1483865.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1167304.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1585043.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2234281.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>4236295.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>4634317.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>3351339.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3897825.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2634124.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>2787166.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>5487564.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5146254.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>5951840.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>4330595.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>4217035.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>3810896.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>2315778.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>1039716.0</v>
       </c>
-      <c r="BJ58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:63">
+      <c r="BL58"/>
+      <c r="BM58"/>
+    </row>
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10155,239 +10476,247 @@
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
-    </row>
-    <row r="60" spans="1:63">
+      <c r="BL59"/>
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>816175000.0</v>
+      </c>
+      <c r="C60">
+        <v>861301000.0</v>
+      </c>
+      <c r="D60">
         <v>531994855.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>509744000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>102550597.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>108858730.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>77205023.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>68623530.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>70361060.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>72297508.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>73330949.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>75264977.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>82111928.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>85830522.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>95578889.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>100600979.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>106031950.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>111600595.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>120917851.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>72770995.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>55144642.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>57630826.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>62286975.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-10680783.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>32829058.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>32742976.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>43637597.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>48396510.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>27710480.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>26661075.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>32380629.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>35208935.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>4939297.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>34380955.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>38112433.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>40751974.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>37770216.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>37521323.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>37205847.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>36458165.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>76285329.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>212190528.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>212596824.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>212587456.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>207484638.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>207679267.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>207953135.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>207148385.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>207005769.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>198063735.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>198684664.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>189737695.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>189971887.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>190333494.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>190194594.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>190119382.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>190561686.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>152250135.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>151070969.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>111894363.0</v>
       </c>
-      <c r="BH60"/>
-      <c r="BI60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>11841136.0</v>
       </c>
-      <c r="BJ60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:63">
+      <c r="BL60"/>
+      <c r="BM60"/>
+    </row>
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10407,54 +10736,56 @@
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
-    </row>
-    <row r="62" spans="1:63">
+      <c r="BL61"/>
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10474,1817 +10805,1904 @@
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>168000.0</v>
+      </c>
+      <c r="C2">
         <v>1643574.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>981914.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4625905.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12257573.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>284414.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>249300.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>267085.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>639731.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1033331.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1190191.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>168000.0</v>
+      </c>
+      <c r="C3">
         <v>1643574.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>981914.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4625905.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12257573.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>284414.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>249300.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>267085.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>639731.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1033331.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8938.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25379.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>34267.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>35317.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10229.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22832.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-112983000.0</v>
+      </c>
+      <c r="C5">
         <v>-14482998.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18771181.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-28713527.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-35589472.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-217244407.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8592615.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-44812324.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-24818083.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12402608.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9742275.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2050227.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3795561.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7179764.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13098612.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-611026.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-112815000.0</v>
+      </c>
+      <c r="C6">
         <v>-12839424.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-17789267.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-24087622.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23331899.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-216959993.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8343315.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-44545239.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24178352.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11369277.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9733337.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2024848.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3761294.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7144447.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13088383.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-588194.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-168000.0</v>
+      </c>
+      <c r="C9">
         <v>-1643574.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-981914.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4625905.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-12257573.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-284414.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-249300.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-267085.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-639731.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1033331.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1190191.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-100392000.0</v>
+      </c>
+      <c r="C10">
         <v>-14483001.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18771180.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-28713531.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-35952026.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-220632107.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11299887.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-47287985.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8292264.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-46163054.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1300116.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-573745.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3795566.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7179767.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13714181.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>135</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>14483001.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-5.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-167191.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>362551.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3163490.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2707277.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2475660.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2232309.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1675461.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-681918.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1841483.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-111969.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-633172.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-276460.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-22832.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>618328.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>362551.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3163490.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2707277.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2475660.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2232310.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1675461.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>681918.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1841483.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>111969.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>633172.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2446057.0</v>
       </c>
-      <c r="P12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>12056000.0</v>
+      </c>
+      <c r="C13">
         <v>246444.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>649456.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>485469.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>58308.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>277818.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>548042.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>636724.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>293546.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-100392000.0</v>
+      </c>
+      <c r="C15">
         <v>-14483001.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18771180.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-28713531.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-35952026.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-220632107.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-11299887.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-47287985.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8292263.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-46163054.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1300116.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-573745.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3795566.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7179767.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13437721.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-588194.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-28713531.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-35952026.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-220632107.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-11299887.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-47287985.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-8292263.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-46163054.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-100392000.0</v>
+      </c>
+      <c r="C17">
         <v>-14483001.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-25359879.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-28713531.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-35952026.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-220632107.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-11299887.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-47287985.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-8292264.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>12056000.0</v>
+      </c>
+      <c r="C18">
         <v>246444.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>649456.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>485469.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-304243.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3109882.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2159235.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1838936.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1938764.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>618328.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>5337835.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>23613293.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>34915457.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-127957000.0</v>
+      </c>
+      <c r="C21">
         <v>-52139468.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-35299208.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29372074.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-41289861.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29958232.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-31242691.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-28410180.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-25203102.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-12719086.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1982034.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2415228.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3907535.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7812939.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11268124.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-611026.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>127957000.0</v>
+      </c>
+      <c r="C23">
         <v>52139468.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>35299208.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29372074.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41289861.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>29958232.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31242691.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28410180.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25203103.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12719086.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1982034.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2415228.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3907535.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7812939.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11268124.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>611026.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>149</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>119572.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>79188.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>61294.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>58922.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>284414.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>249300.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>267085.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>639731.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>31678.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>6497000.0</v>
+      </c>
+      <c r="C28">
         <v>1243744.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2145.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9575564.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18514133.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4415786.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4116085.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3070871.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3585018.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2668333.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1982034.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2415228.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3907535.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7812939.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11268124.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>611026.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>127789000.0</v>
+      </c>
+      <c r="C30">
         <v>50495894.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34317294.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24746169.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29032288.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29673818.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30993391.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28143095.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24563372.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11685755.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1982034.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2415228.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3907535.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7812939.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11268124.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>611026.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>27565000.0</v>
+      </c>
+      <c r="C31">
         <v>37656467.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>16528028.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>658543.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5337835.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-190673875.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>19942804.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-18877805.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16910838.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-33443968.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>681918.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1841483.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>111969.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>633172.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2446057.0</v>
       </c>
-      <c r="P31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="J32"/>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
+      <c r="Q32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BG1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="BJ1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BK1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:63">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>125000.0</v>
+      </c>
+      <c r="C2">
+        <v>69116.0</v>
+      </c>
+      <c r="D2">
         <v>35694.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>32257.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30933.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>132647.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>885548.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>445589.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>179790.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>318144.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>46130.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>-517618.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1135257.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3686105.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>248094.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>680240.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11465.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>-110828.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1181769.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5697.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7492927.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>68800.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>69659.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>70531.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>75422.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>63780.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>60317.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>58698.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>66505.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>54467.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>55098.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>79445.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>78075.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>75224.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>92699.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>237709.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>234099.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>236671.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>230687.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>282909.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>283064.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>125000.0</v>
+      </c>
+      <c r="C3">
+        <v>69116.0</v>
+      </c>
+      <c r="D3">
         <v>35694.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>32257.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>30933.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>132647.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>885548.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>445589.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>179790.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>318144.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>46130.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>-517618.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1135257.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3686105.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>248094.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>680240.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11465.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>18961.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1181769.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5697.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7492927.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>68800.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>69659.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>70531.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>75422.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>63780.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>60317.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>58698.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>66505.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>54467.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>55098.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>79445.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>78075.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>75224.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>92699.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>237709.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>234099.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>236671.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>230687.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>282909.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>283064.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2138.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1924.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2364.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2512.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3495.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6114.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>7775.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7995.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>8405.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>8495.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>8621.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>8746.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>8900.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>8870.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>8735.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>8812.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>7199.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>2673.0</v>
       </c>
-      <c r="BG3"/>
-[...1 lines deleted...]
-      <c r="BI3">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>3596.0</v>
       </c>
-      <c r="BJ3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:63">
+      <c r="BL3"/>
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12304,428 +12722,442 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-48627000.0</v>
+      </c>
+      <c r="C5">
+        <v>-67249224.0</v>
+      </c>
+      <c r="D5">
         <v>-25756120.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
+        <v>-6821603.0</v>
+      </c>
+      <c r="F5">
+        <v>-8576114.0</v>
+      </c>
+      <c r="G5">
         <v>-4313114.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3564980.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3673714.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2944530.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3893245.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2630092.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-7672748.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4600095.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-10456943.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5754322.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6257369.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6244892.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-10439754.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-6501585.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-14222496.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4459582.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-8159978.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-170323310.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-42719231.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>494182.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-10800176.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-4429032.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6010622.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>625974.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5364517.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2470883.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7258395.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-29718530.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3421540.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2363558.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-124836.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-150014.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-758298.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-549834.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-39857794.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2919240.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-446901.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2438993.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2504833.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2620666.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-694164.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-406818.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-615181.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-699065.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-800904.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-838586.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-992085.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1275960.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1450735.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1568455.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1866047.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2927702.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-3949015.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2988449.0</v>
       </c>
-      <c r="BG5"/>
-[...1 lines deleted...]
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-187967.0</v>
       </c>
-      <c r="BJ5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-48502000.0</v>
+      </c>
+      <c r="C6">
+        <v>-67180108.0</v>
+      </c>
+      <c r="D6">
         <v>-25720426.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-6789346.0</v>
+      </c>
+      <c r="F6">
+        <v>-8545181.0</v>
+      </c>
+      <c r="G6">
         <v>-4180467.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2679432.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3228125.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2764740.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3575101.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2583962.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8190366.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3464838.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6770838.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5506228.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5577129.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6233427.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10420793.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5319816.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-14216799.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3033345.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8091178.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-170253651.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-42648700.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>569604.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-10736396.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4368715.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>6069320.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>692479.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5310050.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2415785.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-7178950.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-29640455.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-3346316.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2270859.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>112873.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>84085.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-521627.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-319147.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-39574885.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2636176.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-444763.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-2437069.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2502469.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2618154.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-690669.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-400704.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-607406.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-691070.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-792499.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-830091.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-983464.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1267214.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1441835.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1559585.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1857312.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2918890.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3941816.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2985776.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-3349600.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-981060.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-187967.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-126066.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-151518.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12745,54 +13177,56 @@
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12812,845 +13246,869 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>-125000.0</v>
+      </c>
+      <c r="C9">
+        <v>-69116.0</v>
+      </c>
+      <c r="D9">
         <v>-35694.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-32257.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-30933.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-132647.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-885548.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-445589.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-179790.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-318144.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-46130.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>517618.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1135257.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-3686105.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-248094.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-680240.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-11465.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>110828.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1181769.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-5697.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-7492927.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-68800.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-69659.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-70531.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-75422.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-63780.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-60317.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-58698.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-66505.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-54467.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-55098.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-79445.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-78075.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-75224.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-92699.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-237709.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-234099.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-236671.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-230687.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-282909.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-283064.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-48627000.0</v>
+      </c>
+      <c r="C10">
+        <v>-60404948.0</v>
+      </c>
+      <c r="D10">
         <v>-25756120.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6026329.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8204603.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-4299781.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3564980.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-3673715.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2944525.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3868241.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2630094.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-7672752.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4600093.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-10456940.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5754326.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6257371.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6244894.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10405817.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6502421.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-14327211.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4716577.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4946431.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-171218075.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-43872194.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-595406.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-11509323.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-5118798.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5351590.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-23354.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5995672.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3092514.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-7871484.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-30328316.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4012507.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2948145.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-655226.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-676383.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1266823.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1056426.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-40358417.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3481387.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-446874.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-55912.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-223077.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-574253.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-343828.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>710259.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-10059.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-930117.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-710846.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-748012.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-981591.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1355117.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1481281.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1283067.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2039134.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-2485725.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-2423554.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-6869978.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-3439589.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-1.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-4.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-23846.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4838347.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-163507.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-11547043.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-11763.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-665370.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5583192.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2813.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>98730.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>200368.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>56658500.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>894765.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1152959.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>865382.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>709150.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>689767.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>659032.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>649328.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>631150.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>621633.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>613090.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>609786.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>590967.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>584586.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>530387.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>526370.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>508700.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>506591.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>500621.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>160281.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-27.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>156.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-285974.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-139534.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-350336.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-1117077.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-605122.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>231052.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-90058.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-90574.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-10494.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>79157.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>30546.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-285388.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-69161.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-40279.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-119855.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-113493.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-38270.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>976217.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>184371.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>116170.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>144889.0</v>
       </c>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>13313870000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>254683.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>170658.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>52583.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>31442.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11194.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>834.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>104713.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>256998.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>250384.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>894765.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1152959.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1089592.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>709151.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>689766.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>659032.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>649328.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>631151.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>621633.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>613090.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>609786.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>590968.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>584585.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>530387.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>526370.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>508700.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>506591.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>500621.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>160281.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>27.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>156.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4134.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>12921.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>350336.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>14551.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>16883.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>15720.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>90058.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>23093.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>16897.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>15266.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>30546.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>42817.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>69161.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>40279.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1525461.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>113493.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>38270.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>4843.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>9896.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>6629.0</v>
       </c>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>6919000.0</v>
+      </c>
+      <c r="C13">
+        <v>6240863.0</v>
+      </c>
+      <c r="D13">
         <v>4673147.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>764024.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>377966.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>145276.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>41810.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>42821.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>16537.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>24273.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>92620.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>163587.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>162463.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>230786.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>170658.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>52583.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>31442.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>22522.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9006.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2910.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>23871.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>44417.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>61640.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>89395.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>82366.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>104791.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13670,921 +14128,953 @@
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-48627000.0</v>
+      </c>
+      <c r="C15">
+        <v>-60404948.0</v>
+      </c>
+      <c r="D15">
         <v>-25756120.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-6026329.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8204603.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4299781.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-3564980.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-3673715.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2944525.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3868241.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2630094.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-7672752.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4600093.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-10456940.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5754326.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-6257371.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6244894.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-10405817.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-6502421.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-14327211.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4716577.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4946431.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-171218075.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-43872194.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-595406.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-11509323.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-5118799.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>5351590.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-23354.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-5995671.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3092514.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-7871484.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-30328316.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-4012506.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-2948146.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-655226.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-676383.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1266823.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-1056426.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-40358417.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-3481387.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-446874.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-55912.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-223077.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-574253.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-343828.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>710259.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-10059.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-930117.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-710846.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-748012.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-981591.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1355117.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1481281.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1283067.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-1969973.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-2445446.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-2303699.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-6756485.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-3401319.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-976217.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-184371.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-116170.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-144889.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-7672752.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-4600093.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-10456940.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-5754326.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-6257371.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-6244894.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-10286179.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-6519754.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-14339630.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4806466.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4946431.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-171218075.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-43872194.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-595406.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-11509323.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-48627000.0</v>
+      </c>
+      <c r="C17">
+        <v>-60404948.0</v>
+      </c>
+      <c r="D17">
         <v>-25756120.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6026329.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8204603.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4299781.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-3564980.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-3673715.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-2944525.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-3868241.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2630094.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-7672752.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-4600093.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-10456940.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-5754326.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-6257371.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-6244894.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-10286179.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6519754.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-14339630.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4806466.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4946431.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-171218075.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-43872194.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-595406.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-11509324.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>6919000.0</v>
+      </c>
+      <c r="C18">
+        <v>6240863.0</v>
+      </c>
+      <c r="D18">
         <v>4673147.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>764024.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>377966.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>145276.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>41810.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>42821.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>16537.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>24273.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>92620.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>163587.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>162463.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>230786.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>170658.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>52583.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>31442.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>33716.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5979.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-104989.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-238949.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-205967.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-833125.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1063564.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1007226.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-604360.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>4247399.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>3445218.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>289089.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>183815.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>129485.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>15939.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>10776261.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>6824728.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>9308016.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>4818332.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4926892.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>4560053.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-56564000.0</v>
+      </c>
+      <c r="C21">
+        <v>-67517174.0</v>
+      </c>
+      <c r="D21">
         <v>-33737540.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>11742782.0</v>
+      </c>
+      <c r="F21">
         <v>-14959504.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-15289508.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-16534907.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-12189720.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-8125340.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-10717912.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9615834.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6920151.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-8045311.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-10737071.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5942551.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-6431619.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6260833.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10487221.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-6988417.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7550061.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-16264162.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>51712069.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7576751.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7667604.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6509483.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-8947150.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-8188174.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-7180821.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6926544.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7668416.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-6674733.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-7300196.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-6766836.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-8378811.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6417972.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-5663805.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4742513.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-4647275.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3117019.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-2486120.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2468672.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-446901.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-312295.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-509051.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-713787.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-694164.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-406818.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-615181.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-699065.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-800904.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-838586.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-992085.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1275960.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1450735.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1568455.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-1866047.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2927702.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-3949015.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-2988449.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-3349600.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-981060.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-187967.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-126066.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-151518.0</v>
       </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14604,245 +15094,253 @@
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-    </row>
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>56564000.0</v>
+      </c>
+      <c r="C23">
+        <v>67517174.0</v>
+      </c>
+      <c r="D23">
         <v>33737540.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11742782.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14959504.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>15289508.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>16534907.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12189718.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>8125335.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10717912.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>9615834.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6920151.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8045311.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>10737071.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5942551.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6431619.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6260833.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10487221.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6988417.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7550061.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>16264162.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>8204395.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7576751.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7667604.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6509483.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8947150.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8188173.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7180821.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6926544.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7668416.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6674733.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>7300196.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6766836.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8378812.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6417972.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5663805.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4742513.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4647275.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3117019.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2486120.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2468672.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>446901.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>312295.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>509051.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>713787.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>694164.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>406818.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>615181.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>699065.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>800904.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>838586.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>992085.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1275960.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1450735.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1568455.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1866047.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2927702.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3949015.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2988449.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>3349600.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>981060.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>187967.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>126066.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>151518.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14862,185 +15360,191 @@
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>115000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>35694.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>32257.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>30933.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>30933.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>30886.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>31392.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>26361.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>24193.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>23846.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>18748.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>16954.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>19640.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>15318.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>14870.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11466.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-110828.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>49499.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>53658.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>66593.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>68800.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>69659.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>70532.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>75423.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>63780.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
         <v>54467.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25">
         <v>75224.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25"/>
       <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25">
         <v>236671.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>2138.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25">
         <v>3495.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25"/>
       <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25">
         <v>8405.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
         <v>8900.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25">
         <v>7199.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15060,322 +15564,334 @@
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>151</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>32538350.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27"/>
+      <c r="D27">
+        <v>32538350.0</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>11358593.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>7538066.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9330092.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>5719519.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>3351000.0</v>
+      </c>
+      <c r="C28">
+        <v>2810730.0</v>
+      </c>
+      <c r="D28">
         <v>1043375.0</v>
       </c>
-      <c r="C28">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
+        <v>560757.0</v>
+      </c>
+      <c r="F28">
+        <v>1670971.0</v>
+      </c>
+      <c r="G28">
         <v>1246473.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>253185.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1140769.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1248543.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1069676.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>230243.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>979425.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1203629.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5084838.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1337267.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2110464.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1689314.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1143055.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>927243.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1907852.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9412552.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1726537.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>933316.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>813922.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>942012.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1104138.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>770566.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>971995.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1269385.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>869301.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>574486.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>741623.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>891462.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>969770.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>728385.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>724624.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1209294.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>861208.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>543394.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>572108.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>691623.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>446901.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>312295.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>509051.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>713787.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>694164.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>406818.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>615181.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>699065.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>800904.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>838586.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>992085.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1275960.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1450735.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1568455.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1866047.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2927702.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3949015.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2988449.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3349600.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>981060.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>187967.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>126066.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>151518.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15395,454 +15911,468 @@
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-    </row>
-    <row r="30" spans="1:63">
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>56439000.0</v>
+      </c>
+      <c r="C30">
+        <v>67448058.0</v>
+      </c>
+      <c r="D30">
         <v>33701846.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>-11775039.0</v>
+      </c>
+      <c r="F30">
         <v>14928571.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15156861.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>15649359.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11744129.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7945545.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10399768.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9569703.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7437769.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6910054.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7050966.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5694457.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5751379.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6249367.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10487221.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5806648.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7544364.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8771235.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8135595.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7507092.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7597072.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6434060.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8883370.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8127856.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7122123.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6860039.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7613949.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6619635.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7220751.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6688761.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8303588.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6325273.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5426096.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4508414.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4410604.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2886332.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2203211.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2185608.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>446901.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>312295.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>509051.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>713787.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>694164.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>406818.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>615181.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>699065.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>800904.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>838586.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>992085.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1275960.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1450735.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1568455.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1866047.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2927702.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3949015.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2988449.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3349600.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>981060.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>187967.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>126066.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>151518.0</v>
       </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>7937000.0</v>
+      </c>
+      <c r="C31">
+        <v>7112226.0</v>
+      </c>
+      <c r="D31">
         <v>7981420.0</v>
       </c>
-      <c r="C31">
-[...2 lines deleted...]
-      <c r="D31">
+      <c r="E31">
+        <v>-17769111.0</v>
+      </c>
+      <c r="F31">
         <v>6754901.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>10989727.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>12969927.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>8516005.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5180810.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>6849671.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>6985740.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-752601.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3445218.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>280131.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>188225.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>174248.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>15939.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-20893038.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>485996.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-6777150.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>11547585.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3463931.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-163641324.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-36204590.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>5914077.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2562173.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3069376.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>12532411.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>6903190.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1672744.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3582219.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-571288.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-23561480.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>4366304.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3469827.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5008579.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>4066130.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>3380452.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2060593.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-37872297.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1012715.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>27.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>256383.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>285974.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>139534.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>350336.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1117077.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>605122.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-231052.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>90058.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>90574.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>10494.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-79157.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-30546.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>285388.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-173087.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>441977.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1525461.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-3881529.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-89989.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>981060.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>187967.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>126066.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>151518.0</v>
       </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>1312530.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>1312530.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
@@ -15854,5616 +16384,5819 @@
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
+        <v>0.0</v>
+      </c>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>21319558.0</v>
+      </c>
+      <c r="C2">
         <v>3229462.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22667047.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47852846.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25037766.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17504622.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29886558.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18915423.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37180354.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4502325.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9622499.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14589264.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19618855.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36954210.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4805707.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1554745.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>13860000</v>
+      </c>
+      <c r="C3">
         <v>2676636</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>449802</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>515015</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>325354</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>529291</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>310942</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>396250</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>495424</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>786823</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8860940</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13463063</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26145451</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53206312</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24396324</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4748971</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-25180027.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>22815080.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-3419562.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9094387.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>692851442.0</v>
+      </c>
+      <c r="C6">
         <v>40875363.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19437585.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-25185799.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22815080.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7533144.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12381936.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10971135.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18264931.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>32678029.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5120174.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4966765.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5029591.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17335355.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>32148503.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3250962.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-12134000.0</v>
+      </c>
+      <c r="C7">
         <v>-2986579.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6409951.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3436536.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3697265.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-539308.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>945214.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-468337.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1922642.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>623396.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-74474.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-213985.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>153160.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-152671.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>345237.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11692.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-204.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-182331.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>755000.0</v>
+      </c>
+      <c r="C9">
         <v>595843.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2901000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-204000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-182331000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18383.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>149925.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-162845.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-43271.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18227.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1353.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2.99</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42.17</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>229793.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-2253935.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>115808.0</v>
       </c>
-      <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-115808.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-905198.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-682198.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1307544.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-323679.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1972146.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>621543.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7473626.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17065517.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>192291362.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-16954516.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20163552.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-15162425.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>33526703.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3320524.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2609736.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>135420.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-512255.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18187.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-6233.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-16374.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>168000.0</v>
+      </c>
+      <c r="C14">
         <v>119572.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>83741.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>61294.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>58922.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>284414.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>249300.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>267085.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>639731.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1033331.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8938.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25379.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>34267.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35317.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10229.0</v>
       </c>
-      <c r="P14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="J15"/>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>714171000.0</v>
+      </c>
+      <c r="C16">
         <v>44104825.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3229462.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22667047.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47852846.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>25037766.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17504622.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>29886558.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18915423.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37180354.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4502325.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9622499.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14589264.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19618855.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>36954210.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4805707.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-1545.0</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-118420000.0</v>
+      </c>
+      <c r="C18">
         <v>-14567063.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21638454.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25229200.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-28972312.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29335894.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-27370831.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-27721935.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21387739.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11312994.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10760568.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15783700.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-28238324.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-55477357.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-27331117.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5368093.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>5670479.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-531663.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-315039.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-290470.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-245507.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>246146.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>176063.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-172084.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>45984533.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2771679.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>57500005.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>14929176.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>38065907.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81803.0</v>
       </c>
       <c r="H21">
         <v>-81803.0</v>
       </c>
       <c r="I21">
         <v>-81803.0</v>
       </c>
       <c r="J21">
+        <v>-81803.0</v>
+      </c>
+      <c r="K21">
         <v>38508431.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-100392000.0</v>
+      </c>
+      <c r="C22">
         <v>-14483001.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-18771180.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-28713531.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-35952026.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-220632107.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11299887.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-47287985.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-8292263.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-46163054.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1300116.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-573745.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3795566.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7179767.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13437721.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-588194.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>845019000.0</v>
+      </c>
+      <c r="C23">
         <v>1162680.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-571917.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-465842.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2711068.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-256711.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-444703.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>177490.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2622591.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>38508431.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5823.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-11481.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14417488.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-22304.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-27479.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-32501.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-13860000.0</v>
+      </c>
+      <c r="C24">
         <v>8347115.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>49.17</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>275284.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>538588.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>572313.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>323340.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>197210.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>23146.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>56573.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>84634.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>192333.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>156266.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1236.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>3937000.0</v>
+      </c>
+      <c r="C25">
         <v>1562571.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>870334.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4431130.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12561196.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2885672.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2159235.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1838937.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1938764.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1460385.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-23146.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-56573.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-84634.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-197715.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1486044.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-19236.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>54788937.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>3861000.0</v>
+      </c>
+      <c r="C27">
         <v>3897010.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3038404.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2943458.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3949204.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1546771.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2878587.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1305433.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1609354.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>745841.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>214147.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>216473.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1372998.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5267392.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8661418.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>845019000.0</v>
+      </c>
+      <c r="C28">
         <v>47147213.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2199762.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44363.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54788937.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36573675.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14402670.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38243397.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2622591.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>43955303.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5826843.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10857267.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23509000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>37906068.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>61085858.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8617819.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-104560000.0</v>
+      </c>
+      <c r="C29">
         <v>-11890427.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-21188652.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-24714185.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28646958.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-28806603.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-27059889.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-27325685.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-20892315.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10526171.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1899628.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2320637.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2092873.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2271045.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2934793.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-619122.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-13860000.0</v>
+      </c>
+      <c r="C30">
         <v>5670479.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-449802.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-465842.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3325354.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-245507.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>246146.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>176063.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-172084.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-589613.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8837794.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13406490.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-26060817.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-53013979.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-24240058.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4747735.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BG1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="BJ1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:62">
+        <v>123</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>773721000.0</v>
+      </c>
+      <c r="C2">
+        <v>445834284.0</v>
+      </c>
+      <c r="D2">
         <v>425374589.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19141223.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21319558.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11210662.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1882785.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8040313.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3229462.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7104937.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14105012.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5126811.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4255355.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29392624.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36088536.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>41168724.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>47852846.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>56082017.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8521564.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14786055.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>25037766.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>33997059.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4614758.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3617637.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17504622.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1979075.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>32828086.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>24563911.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>29886558.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>37171629.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>43546096.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>11974722.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>18915423.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>25256533.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>31482484.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>33013364.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>37180354.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>40032740.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>42159155.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>44629091.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4502325.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6899380.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>9935427.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6976395.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9622499.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>13201427.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>17820990.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>21682436.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>14589264.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>22387500.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>18681081.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>9898153.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>19618855.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>32402705.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>48301596.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>61855357.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>36954210.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>51249600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>18821191.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3959462.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>4805707.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>6137083.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>8597953.0</v>
       </c>
     </row>
-    <row r="3" spans="1:62">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>19355000</v>
+      </c>
+      <c r="C3">
+        <v>12759317</v>
+      </c>
+      <c r="D3">
         <v>13723547</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>829616</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1967568</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>532798</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>158251</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>18018</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>19990</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>275093</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>155263</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>126851</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>290040</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>97728</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>98124</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>40000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>250470</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>34884</v>
       </c>
-      <c r="T3">
-[...2 lines deleted...]
-      <c r="U3">
+      <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="W3">
         <v>240025</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>39324</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0.39</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>289266</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>48.11</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>250486</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>20456</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>40000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>270437</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>38704</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>47109</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>77711</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>251569</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>166144</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>377098</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>404904</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>15180</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1964663</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2503086</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2400241</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1992950</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2997109</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4109313</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2683280</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3656388</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>7174757</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5192861</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4861522</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>8916311</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12179633</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>15486039</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>12941488</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>12599152</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>15360692</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>6023102</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>2294725</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>717805</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>959822</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2668594</v>
       </c>
     </row>
-    <row r="4" spans="1:62">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-4456364.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-4107465.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-6724091.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5087692.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-6684122.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4"/>
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>2724489.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-421336.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-386248.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1979278.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-527018.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-44666000.0</v>
+      </c>
+      <c r="C6">
+        <v>268336716.0</v>
+      </c>
+      <c r="D6">
         <v>20459695.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>406233366.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2178335.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>32894163.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9327877.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6157527.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4810851.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3875475.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7000075.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1645498.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>871456.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6725577.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6695912.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5080188.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6684122.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-8229171.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>47560453.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6264491.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-10251711.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-8959293.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2892318.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>997121.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>27910512.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1568374.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-6945435.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>8264175.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5322647.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-7285071.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-6374467.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>31571374.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6940701.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-6341110.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6225951.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1530880.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4166990.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2852386.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2126415.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2469934.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>40126766.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2397055.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3036047.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2959032.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2646104.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3578928.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-4619563.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3861446.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>7093172.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-7798236.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3706419.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>8782928.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-9720702.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-12783850.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-15898891.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-13553761.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>24901147.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-14295390.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>32428409.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>14861729.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-846245.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1331376.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-2460870.0</v>
       </c>
     </row>
-    <row r="7" spans="1:62">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>19717000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5101326.0</v>
+      </c>
+      <c r="D7">
         <v>12792659.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1058643.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-18686402.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3075377.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>393634.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-6288516.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1749637.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3115187.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-4837086.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3070038.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1522265.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-547366.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1625855.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-151836.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1111695.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3905619.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>18330.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>943061.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-795533.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-846733.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>867933.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>554471.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1110830.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-225390.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1245467.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-402327.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>323568.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-84450.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>56576.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>660465.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1100926.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1721655.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-172098.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>908579.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-535493.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>777473.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>174850.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-378332.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>47941.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>50604.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-50107.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>9994.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-84966.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>101933.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-22996.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-659271.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>366348.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>299334.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-103613.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>45364.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-87925.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>110718.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-272408.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>337210.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-328191.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>569753.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-234561.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-321066.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>331111.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-222995.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>111009.0</v>
       </c>
     </row>
-    <row r="8" spans="1:62">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-1826622.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-1080828.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-159390.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-253316.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>206251.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-1127000.0</v>
+      </c>
+      <c r="C9">
+        <v>787550.0</v>
+      </c>
+      <c r="D9">
         <v>-524289.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>564747.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-70956.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6237119.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1244628.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5670608.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1273960.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1202644.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1212226.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1836898.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1080828.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-159390.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>159185.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>236785.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>206251.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-214532.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3381.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>33960.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>77563.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16384.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-10571.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>19156.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-6559.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-40058.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>227.17</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-36.14</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1.69</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-118.88</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-34744.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-13331.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4114.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-27.9</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1.76</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-15.84</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1.29</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1.45</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4.36</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>29.44</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-17.03</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>0.58</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>4.83</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1.14</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-2.92</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2.28</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>7.44</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>0.52</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-2.7</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-0.81</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>20.29</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>7.42</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>15.27</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8101.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>73954.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>538947.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1212226.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2168452.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-21833.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>216.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>418528.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>271624.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-806176.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1270226.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>550939.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>235045.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-420953.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-674506.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>756930.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>516728.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1292267.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>253595.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>219521.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1958999.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4385482.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>958745.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1368187.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>675694.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6352056.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>60172.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7004475.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-2114186.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-3211069.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>164049042.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>36512739.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-5270312.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3056373.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2722757.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2722757.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-387976.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-1966784.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-453994.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-511770.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2420861.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-529228.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>674056.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-333703.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-188611.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>125866.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>10170.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>187996.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-435681.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>115000.0</v>
+      </c>
+      <c r="C14">
+        <v>69116.0</v>
+      </c>
+      <c r="D14">
         <v>35694.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>32257.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>30933.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>30933.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>30886.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>31392.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>26361.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24193.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>23846.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-517618.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1135257.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>19640.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>15318.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14870.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11466.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-110828.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>49499.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>53658.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19122.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>68800.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>69659.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>70531.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>75423.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>63780.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>60317.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>58698.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>66505.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>54467.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>55098.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>79445.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>78075.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>75224.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>92699.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>237709.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>234099.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>236671.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>230687.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>282909.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>283064.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2138.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1924.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2364.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2512.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3495.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6114.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>7775.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7995.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>8405.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>8495.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>8621.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>8746.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>8900.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>8870.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>8735.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>8812.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>7199.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2673.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14"/>
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...4 lines deleted...]
-      </c>
+      <c r="R15"/>
+      <c r="S15"/>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
+      <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
+        <v>0.0</v>
+      </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="BK15"/>
+      <c r="BL15"/>
+    </row>
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>729055000.0</v>
+      </c>
+      <c r="C16">
+        <v>714171000.0</v>
+      </c>
+      <c r="D16">
         <v>445834284.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>425374589.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19141223.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>44104825.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>11210662.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1882785.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>8040313.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3229462.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7104937.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3481313.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5126811.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>22667047.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>29392624.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>36088536.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>41168724.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>47852846.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>56082017.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8521564.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>14786055.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>25037766.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1722440.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4614758.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>45415134.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>410701.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>25882651.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>32828086.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>24563911.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>29886558.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>37171629.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>43546096.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>11974722.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>18915423.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>25256533.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>31482484.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>33013364.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>37180354.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>40032740.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>42159157.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>44629091.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4502325.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6899380.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>9935427.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>6976395.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>9622499.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>13201427.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>17820990.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>21682436.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>14589264.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>22387500.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>18681081.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>9898153.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>19618855.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>32402705.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>48301596.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>61855357.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>36954210.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>51249600.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>18821191.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3959462.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>4805707.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>6137083.0</v>
       </c>
     </row>
-    <row r="17" spans="1:62">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17">
         <v>555.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-46391000.0</v>
+      </c>
+      <c r="C18">
+        <v>-72563240.0</v>
+      </c>
+      <c r="D18">
         <v>-25796874.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7413589.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-25644430.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2019378.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1870955.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7153904.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3522825.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5968992.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6998442.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4553530.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4148139.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-6724091.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6696158.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5123878.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-6684677.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8374675.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6635552.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6364150.0</v>
       </c>
-      <c r="T18">
-[...2 lines deleted...]
-      <c r="U18">
+      <c r="V18">
+        <v>-7553680.0</v>
+      </c>
+      <c r="W18">
         <v>-9175458.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6695220.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6418650.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6901125.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-8447700.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-6751351.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6244619.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5724196.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-7489885.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-6610329.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6330013.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-7291708.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-6429341.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6356149.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4312617.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-4289632.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-4222715.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2920453.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-2272229.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1907954.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2413264.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2963638.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-2767267.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2616400.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3582342.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-4555562.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-3817689.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3811135.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-7665752.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-5515745.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-5369985.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-9686842.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-12789376.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-16371904.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-13173831.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-13142245.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-14805252.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-8801948.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-2862829.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-861088.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-1386424.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-2673754.0</v>
       </c>
     </row>
-    <row r="19" spans="1:62">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-13723547.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-829616.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1967568.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-532798.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-146301.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>8317146.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-44990.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-275093.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-129719.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>0.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-25000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-290039.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-53361.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>0.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-73380.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-246875.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-104910.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2900189.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-225756.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-242672.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>128113.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>94807.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>124358.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>48751560.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>34979359.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>11005174.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>57500005.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>-27000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>128847.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-69166.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6054.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-53627.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-49890.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-51223.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-48763.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>34948863.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-33622.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-48627000.0</v>
+      </c>
+      <c r="C22">
+        <v>-60404948.0</v>
+      </c>
+      <c r="D22">
         <v>-25756120.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-6026329.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8204603.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4299781.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3564980.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-3673715.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2944525.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3868241.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2630094.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-7672752.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4600093.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10456939.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5754326.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-6257371.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6244894.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-10286179.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-6519754.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-14339630.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4716577.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4946431.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-171218075.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-43872194.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-595406.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-11509323.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5118799.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5351590.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-23354.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5995671.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-3092514.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-7871484.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-30328316.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-4012506.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-2948146.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-655226.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-676383.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1266823.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1056426.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-40358417.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-3481387.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-446874.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-55912.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-223077.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-574253.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-343828.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>710259.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-10059.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-930117.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-710846.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-748012.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-981591.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1355117.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1481281.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1283067.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1969973.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-2445446.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-2303699.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-6756485.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-3401320.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-976217.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-184371.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-116169.0</v>
       </c>
     </row>
-    <row r="23" spans="1:62">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-27000.0</v>
+      </c>
+      <c r="C23">
+        <v>428649381.0</v>
+      </c>
+      <c r="D23">
         <v>-2502680.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>413640139.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>680642.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-17109.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>40500.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6978.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>8317146.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2117571.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-275093.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>41519.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>40672.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-296874.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-285630.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-53361.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>296874.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>51553.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3231252.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>173688.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>350501.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>200442.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-55007.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-47157.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-125280.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-82228.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-383137.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-844832.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>260390.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>10349.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>29711.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-222487.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-19276.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-186396.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2584654.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-18512.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>913513.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-384835.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-431760.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3512017.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>544858.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-2503242.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-550681.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1980029.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5491.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-4094762.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-16972.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-436870.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>9274541.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-5169768.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>14417488.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-8901045.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-12129034.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-15433773.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-22304.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-12596899.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-76531.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>346567.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-470037.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-712962.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-32501.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>26150.0</v>
       </c>
     </row>
-    <row r="24" spans="1:62">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-19355000.0</v>
+      </c>
+      <c r="C24">
+        <v>-13667682.0</v>
+      </c>
+      <c r="D24">
         <v>-14553163.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-829616.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>11950.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>8335.16</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-25000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-16.77</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>458.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="N24"/>
+      <c r="O24">
         <v>1148.79</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>690.47</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-215.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-3000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-33380.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3595.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-70026.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-3000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>5769.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>46594.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>128113.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>94807.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>164358.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-132651.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>386852.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>138529.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>261662.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>163126.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>84490.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>63035.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>112547.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>65173.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>84874.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>60746.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>147717.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>20069.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>27490.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>12292.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>6247.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-156.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>4134.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>12921.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>9420.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>14551.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>16883.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>15720.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>29378.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>23093.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>16897.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>15266.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>50599.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>52266.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>87215.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>2253.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>156266.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>-4843.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>4843.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>101547.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-190.0</v>
       </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>4000.0</v>
+      </c>
+      <c r="C25">
+        <v>5633235.0</v>
+      </c>
+      <c r="D25">
         <v>-7690.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-6815.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-187.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>150423.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>854766.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1985028.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>154917.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>293004.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22285.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>722065.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>838964.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3678853.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>226509.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>541787.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-15803.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5043539.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-302146.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6287194.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3994213.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-18243.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>163624586.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>36828540.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-5821557.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3223185.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>530596.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>531401.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>492878.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>422250.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>387597.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>467505.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>561585.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>533997.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>494555.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>459589.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>450623.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-110336.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>487256.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>473349.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>611582.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-6247.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>156.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-4134.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-12921.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-9419.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-14551.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-16883.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-15720.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-29378.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-23093.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-16897.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-15266.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-45458.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-42817.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-69161.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-93054.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-625019.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>2119440.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-3177.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-4843.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-19236.0</v>
       </c>
-      <c r="BJ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:62">
+      <c r="BL25"/>
+    </row>
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>41519.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>40672.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>-23.77</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-542635.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-1313.48</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-1543.44</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-106466.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>1755000.0</v>
+      </c>
+      <c r="C27">
+        <v>1307485.0</v>
+      </c>
+      <c r="D27">
         <v>862130.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>475557.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1215828.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>991238.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>947537.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>950158.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1008077.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>717229.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>696066.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>784282.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>840827.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>708573.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>732236.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>826400.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>676249.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>924412.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>368989.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>726451.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1933519.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>314048.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>346632.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>334847.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>551245.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>474964.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>359886.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1250095.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>793642.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>265768.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>234498.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>297701.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>507465.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>266102.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>308606.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>294080.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>740566.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>160867.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>205040.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>228820.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>151113.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2023.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>29135.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>15507.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>167482.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>19938.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>54.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>50015.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>146466.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>24628.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>273869.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>444596.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>629905.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>719192.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>933247.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1300167.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2314786.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2907206.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>2090087.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3157459.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>506666.0</v>
       </c>
-      <c r="BI27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>1719000.0</v>
+      </c>
+      <c r="C28">
+        <v>379217179.0</v>
+      </c>
+      <c r="D28">
         <v>46248880.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>413640139.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>680642.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>34962250.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11198936.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>986027.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2117571.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>55.12</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>41809.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>40672.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-296874.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>41519.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>0.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>296874.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>180400.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>54199587.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>167634.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>296874.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>150552.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2644767.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-528731.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>34813367.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>73013.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-28378.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14081806.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>243135.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10349.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>29711.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>37843420.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>359917.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>14924.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>2584654.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>23013.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1339987.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>840858.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-245991.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>42020448.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-5823.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5832666.0</v>
       </c>
       <c r="AR28"/>
       <c r="AS28">
-        <v>5491.0</v>
+        <v>5832666.0</v>
       </c>
       <c r="AT28"/>
       <c r="AU28">
+        <v>5491.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28">
         <v>-205491.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11040295.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>9274541.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>9274541.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>14234460.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>33113.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>191057.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-306466.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>37988364.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5037.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>43349797.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>17721024.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>10000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-46499.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>213075.0</v>
       </c>
     </row>
-    <row r="29" spans="1:62">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-27036000.0</v>
+      </c>
+      <c r="C29">
+        <v>-59803923.0</v>
+      </c>
+      <c r="D29">
         <v>-12073327.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-6583973.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-25644431.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-51810.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1338157.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-6995653.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3504807.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5949002.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6723349.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4398266.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4148136.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6597240.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6406118.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-5026150.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6684677.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-8334675.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-6385082.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6329266.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-7553682.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-8935433.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6655895.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-6418649.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6901125.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-8447748.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-6500865.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-6224163.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-5724196.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-7449885.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-6339892.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6291309.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-7244599.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-6351630.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-6104580.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-4146473.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-4289632.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-3845617.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2515549.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2272229.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1892774.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-448601.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-460552.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-367026.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-623450.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-585233.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-446249.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1134409.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-154747.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-490995.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-322884.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-508463.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-770531.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-609743.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-885865.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-232343.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-543093.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>555440.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-2778846.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-568104.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-143283.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-426602.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-5160.0</v>
       </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-19355000.0</v>
+      </c>
+      <c r="C30">
+        <v>885481.0</v>
+      </c>
+      <c r="D30">
         <v>-13723547.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-829616.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-1967568.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-532798.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-146301.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8317146.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-44990.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-275093.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-130177.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-129719.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-126851.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-285630.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-53361.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-73380.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-246875.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-104910.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-225756.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-293170.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>128113.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>94807.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-39614.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-383137.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>366396.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>138529.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>221662.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-107311.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>45786.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>15926.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>34836.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-186396.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-81270.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>60746.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-229381.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-384835.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>27490.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2888.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-1958416.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2503242.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2396107.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1980029.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2987689.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-4094762.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2666397.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-3640668.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-7145379.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-5169768.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-4844625.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-8901045.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-12129034.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-15433773.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-12854273.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-12596899.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-15204426.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-6023102.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-2299568.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-712962.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-858275.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-2668784.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>