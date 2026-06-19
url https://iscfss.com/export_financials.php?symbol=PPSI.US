--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -956,79 +962,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1039,3185 +1046,3327 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>2249000.0</v>
+      </c>
+      <c r="C2">
         <v>3054000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5396000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5615000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4159000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4027000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7533000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7257000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20381000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14123000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20030000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14396000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8370000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12044000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11316000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2567000.0</v>
       </c>
-      <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>14000.0</v>
       </c>
       <c r="F5">
         <v>14000.0</v>
       </c>
       <c r="G5">
         <v>14000.0</v>
       </c>
       <c r="H5">
+        <v>14000.0</v>
+      </c>
+      <c r="I5">
         <v>-5897000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5802000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5863000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5669000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3325000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1429000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-936000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-823000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-305000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-690698.0</v>
       </c>
-      <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>1501000.0</v>
+      </c>
+      <c r="C7">
         <v>775000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1214000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1215000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2326000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D8">
         <v>10000.0</v>
       </c>
       <c r="E8">
         <v>10000.0</v>
       </c>
       <c r="F8">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>9000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>32859000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>23981000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23978000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>23966000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23801000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23215000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23153000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18370000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16164000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8065000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7795000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>14959000.0</v>
+      </c>
+      <c r="C10">
         <v>41622000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3582000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10296000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9924000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7567000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8213000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>211000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>218000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>246000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>648000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3832000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>425000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>467000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1398000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>516000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1560229.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>14959000.0</v>
+      </c>
+      <c r="C12">
         <v>41622000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10296000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9924000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7567000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9149000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>211000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>218000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>246000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>648000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3832000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>425000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>467000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1398000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>516000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1560229.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
-      <c r="C13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C13">
+        <v>11000.0</v>
+      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>9000.0</v>
       </c>
       <c r="L13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
+        <v>6000.0</v>
+      </c>
+      <c r="Q13">
         <v>30000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>29000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>11187868.0</v>
+      </c>
+      <c r="C14">
         <v>10953861.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10250099.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9727542.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8726000.0</v>
       </c>
       <c r="G14">
         <v>8726000.0</v>
       </c>
       <c r="H14">
         <v>8726000.0</v>
       </c>
       <c r="I14">
+        <v>8726000.0</v>
+      </c>
+      <c r="J14">
         <v>8717000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7746000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7185000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6298000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5907255.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5949000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5931000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4658520.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>10000.0</v>
       </c>
-      <c r="E15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>9000.0</v>
       </c>
       <c r="H15">
         <v>9000.0</v>
       </c>
       <c r="I15">
         <v>9000.0</v>
       </c>
       <c r="J15">
         <v>9000.0</v>
       </c>
       <c r="K15">
         <v>9000.0</v>
       </c>
       <c r="L15">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="M15">
         <v>7000.0</v>
       </c>
       <c r="N15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
+        <v>6000.0</v>
+      </c>
+      <c r="Q15">
         <v>30000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8400.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>791000.0</v>
+      </c>
+      <c r="C16">
         <v>991000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>10665000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2423000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>714000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1441000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1695000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1164000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1135000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>445000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>1775516.0</v>
       </c>
-      <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>2971000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2729000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5659000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3642000.0</v>
       </c>
-      <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>1091000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>700000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>679000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>1592000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1665000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>781000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3306000.0</v>
       </c>
-      <c r="N18">
-[...1 lines deleted...]
-      </c>
       <c r="O18">
+        <v>0.0</v>
+      </c>
+      <c r="P18">
         <v>3301000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
-        <v>8527000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
         <v>8527000.0</v>
       </c>
       <c r="J20">
+        <v>8527000.0</v>
+      </c>
+      <c r="K20">
         <v>9972000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>10068000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>9606000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>7998000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6892000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6862000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5534000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>3584000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4922000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8168000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9956000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9791000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5285000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5329000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5585000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4436000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>6315000.0</v>
+      </c>
+      <c r="C22">
         <v>6068000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7579000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8748000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4160000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2403000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4554000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27310000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23192000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26528000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17663000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14429000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>12643000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14912000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13711000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7814000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6432897.0</v>
       </c>
-      <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>36241000.0</v>
+      </c>
+      <c r="C23">
         <v>65951000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23">
+        <v>33022000.0</v>
+      </c>
+      <c r="E23">
         <v>37175000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27927000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21287000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28119000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72512000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>69890000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>77536000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>66939000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>72838000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>53861000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>52178000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>48838000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32103000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14595545.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>633000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>2619000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4153000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4005000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9539000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7205000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9795000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9015000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>633000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>546000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2619000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4153000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4005000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9539000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7205000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9795000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9015000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26">
+        <v>418000.0</v>
+      </c>
+      <c r="C26">
         <v>2000000.0</v>
       </c>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>300000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>-13458000.0</v>
+      </c>
+      <c r="C28">
         <v>-40847000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-8023000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8504000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6154000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7839000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26106000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28794000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17414000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15050000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9683000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16663000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16487000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5564000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1426724.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>29317000.0</v>
+      </c>
+      <c r="C29">
         <v>35429000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14218000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16933000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19552000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15272000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16809000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38268000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>46514000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>3133000.0</v>
+      </c>
+      <c r="C30">
         <v>7826000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9010000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11139000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8207000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3089000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5516000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3384000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13432000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14338000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14799000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13575000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9804000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10648000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8689000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6454000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5492000.0</v>
       </c>
-      <c r="R30"/>
+      <c r="S30"/>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>16933000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>19552000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>13859000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16435000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-160000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4053000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8059000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7370000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>11437000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>17509000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5694000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2321000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
+      <c r="S31"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>20659000.0</v>
+      </c>
+      <c r="C32">
         <v>26679000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9421000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14074000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18553000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8418000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10123000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-5492000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1648000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
+      <c r="S32"/>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>10700000.0</v>
+      </c>
+      <c r="C33">
         <v>9294000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5339000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4139000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2792000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7331000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8105000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>25588000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22558000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>30966000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>32070000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>38859000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>27716000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>24656000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>23409000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16404000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1007432.0</v>
       </c>
-      <c r="R33"/>
+      <c r="S33"/>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>101000.0</v>
+      </c>
+      <c r="C34">
         <v>122000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>49000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>65000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1793000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1257000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1793000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3934000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>886000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1064000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>435000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>213000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>837000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>569000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
+      <c r="S34"/>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>2042000.0</v>
+      </c>
+      <c r="C35">
         <v>544000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>542000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1280000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1793000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1890000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1793000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8145000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6704000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>7469000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1237000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17742000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10724000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13624000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12885000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3345000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>361751.0</v>
       </c>
-      <c r="R35"/>
+      <c r="S35"/>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>44000.0</v>
+      </c>
+      <c r="C36">
         <v>40000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>82000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>70000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>39000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>43000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7465000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4357000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>45000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>830000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>855000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1143000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1129000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>798000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>300000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1066000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20171.0</v>
       </c>
-      <c r="R36"/>
+      <c r="S36"/>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
+      <c r="S37"/>
     </row>
-    <row r="38" spans="1:18">
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>39000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6898000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5128000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19409000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>7380000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>10204000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4269000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7467000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1620000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>898000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>679000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1311000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>20000.0</v>
       </c>
-      <c r="R38"/>
+      <c r="S38"/>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>1134000.0</v>
+      </c>
+      <c r="C39">
         <v>1141000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7512000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2853000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1069000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>897000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>795000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39652000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5328000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9325000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1924000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2143000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3273000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1495000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1631000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1153000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>102771.0</v>
       </c>
-      <c r="R39"/>
+      <c r="S39"/>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>1496000.0</v>
+      </c>
+      <c r="C40">
         <v>21501000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9468000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1624000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4159000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-47000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>543000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18893000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3719000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4130000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>237000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>523000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1072000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>125000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>554000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>114000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>150220.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>274000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1257000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>772000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>5526000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>5801000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>3464000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1216000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>351000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>213000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>837000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>569000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1008000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>362000.0</v>
       </c>
-      <c r="R41"/>
+      <c r="S41"/>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>35305000.0</v>
+      </c>
+      <c r="C42">
         <v>35418000.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>32859000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>31840000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>23981000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>23978000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>23966000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>23801000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>23215000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>23153000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>18370000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>16164000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>8065000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7795000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7541000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>5364548.0</v>
       </c>
-      <c r="R42"/>
+      <c r="S42"/>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
+      <c r="S43"/>
     </row>
-    <row r="44" spans="1:18">
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
+      <c r="S44"/>
     </row>
-    <row r="45" spans="1:18">
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>9615000.0</v>
+      </c>
+      <c r="C45">
         <v>9447000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7633000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3977000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2753000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>433000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>640000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5284000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6335000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6591000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>7349000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>11195000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>12213000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10937000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9983000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5123000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>987261.0</v>
       </c>
-      <c r="R45"/>
+      <c r="S45"/>
     </row>
-    <row r="46" spans="1:18">
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>6876000.0</v>
+      </c>
+      <c r="C46">
         <v>7254000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5062000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3977000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2753000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1938000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>640000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5284000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6335000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6591000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7349000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11195000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12213000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10937000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>9983000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5123000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>987261.0</v>
       </c>
-      <c r="R46"/>
+      <c r="S46"/>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1800000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2753000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>433000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>640000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5284000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>6335000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6591000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>7349000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>11195000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>12213000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10937000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>9983000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5123000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>988000.0</v>
       </c>
-      <c r="R47"/>
+      <c r="S47"/>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
-        <v>-19629000.0</v>
+        <v>-5999000.0</v>
       </c>
       <c r="C48">
         <v>-19629000.0</v>
       </c>
       <c r="D48">
+        <v>-19629000.0</v>
+      </c>
+      <c r="E48">
         <v>-15950000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-12312000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-10145000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7566000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-6127000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-506000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9332000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>9901000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>15782000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>16050000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>10780000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>7790000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>7850000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4904208.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-15950000.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-10145000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-7566000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-6127000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-506000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>8838000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>9901000.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>16050000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>10780000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>7790000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
+      <c r="S49"/>
     </row>
-    <row r="50" spans="1:18">
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>780000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>374000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>23698000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>24859000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>24241000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6037000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>2483000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
+      <c r="S50"/>
     </row>
-    <row r="51" spans="1:18">
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>1501000.0</v>
+      </c>
+      <c r="C51">
         <v>775000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>2273000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1420000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1413000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>920000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>26317000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>29012000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>28246000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18062000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18882000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10108000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>17130000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>17885000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6080000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>133505.0</v>
       </c>
-      <c r="R51"/>
+      <c r="S51"/>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>346000.0</v>
+      </c>
+      <c r="C52">
         <v>353000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>1058000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4159000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>780000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>374000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>23698000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>25207000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>24127000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17834000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9343000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2903000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7335000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8870000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6063000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>134000.0</v>
       </c>
-      <c r="R52"/>
+      <c r="S52"/>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53">
         <v>936000.0</v>
       </c>
-      <c r="H53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H53">
+        <v>936000.0</v>
+      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
+      <c r="S53"/>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
+      <c r="S54"/>
     </row>
-    <row r="55" spans="1:18">
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>36241000.0</v>
+      </c>
+      <c r="C55">
         <v>65951000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>33022000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>37175000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>27927000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>21287000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>28119000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>72512000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>69890000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>77536000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>66939000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>72838000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>53861000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>52178000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>48838000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>32103000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>14595545.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>25541000.0</v>
+      </c>
+      <c r="C56">
         <v>56657000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>27683000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>33036000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25135000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13956000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>20014000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>46924000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>47332000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>46570000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>34869000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>33979000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>26145000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>27522000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>25429000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>15699000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>13588113.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>4882000.0</v>
+      </c>
+      <c r="C57">
         <v>29978000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18262000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>18962000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6582000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5538000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9891000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>52416000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45684000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>43374000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>38308000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>24262000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12345000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20639000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>21185000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>13666000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4626736.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>6924000.0</v>
+      </c>
+      <c r="C58">
         <v>30522000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18804000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20242000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8375000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7428000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11684000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>60561000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>52388000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>50843000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>39545000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>42004000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>23069000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>34263000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>34070000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17011000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4988487.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
+      <c r="S59"/>
     </row>
-    <row r="60" spans="1:18">
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>29317000.0</v>
+      </c>
+      <c r="C60">
         <v>35429000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>14218000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16933000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>19552000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13859000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16435000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11951000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>17502000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>26693000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>27394000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>30834000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>30792000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>17915000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>14768000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>15092000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>9607058.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2500.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
+      <c r="S61"/>
     </row>
-    <row r="62" spans="1:18">
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>2608000.0</v>
+      </c>
+      <c r="C2">
+        <v>2249000.0</v>
+      </c>
+      <c r="D2">
         <v>3305000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3255000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3376000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3054000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9627000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5628000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5628000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5396000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4961000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5542000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4894000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5615000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3433000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4191000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5094000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4159000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4673000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4857000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4303000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4027000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4852000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4837000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6770000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7533000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7198000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>12074000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>29946000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7257000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20882000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>22852000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>20794000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>17106000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>18205000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>22683000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>20711000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14123000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>17772000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>17645000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>15226000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20030000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>17914000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>16838000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>16757000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>14396000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12689000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11308000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>10020000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8370000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>12403000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>10665000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>12382000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>13179000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11411000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>11974000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10214000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>11316000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10605000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>8344000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>9115000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>7328000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>7908000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>8398000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>4291818.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2567000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4243,54 +4392,56 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4316,276 +4467,276 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...9 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
-        <v>14000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>14000.0</v>
       </c>
       <c r="O5">
         <v>14000.0</v>
       </c>
       <c r="P5">
         <v>14000.0</v>
       </c>
       <c r="Q5">
         <v>14000.0</v>
       </c>
       <c r="R5">
         <v>14000.0</v>
       </c>
       <c r="S5">
         <v>14000.0</v>
       </c>
       <c r="T5">
         <v>14000.0</v>
       </c>
       <c r="U5">
         <v>14000.0</v>
       </c>
       <c r="V5">
         <v>14000.0</v>
       </c>
       <c r="W5">
         <v>14000.0</v>
       </c>
       <c r="X5">
         <v>14000.0</v>
       </c>
       <c r="Y5">
         <v>14000.0</v>
       </c>
       <c r="Z5">
         <v>14000.0</v>
       </c>
       <c r="AA5">
+        <v>14000.0</v>
+      </c>
+      <c r="AB5">
+        <v>14000.0</v>
+      </c>
+      <c r="AC5">
         <v>-5725000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-6119000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5897000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-5967000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-5981000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5979000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-6000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5810000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-5768000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5775000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-5863000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5333000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5218000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5297000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5669000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5697000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4520000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4743000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2328000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1375000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2042000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1429000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1088000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1390000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1018000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-750000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-935000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-640000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-823000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1015000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-78000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-77000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-305000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-518000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-811000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-355545.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-1000000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4608,124 +4759,134 @@
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
-      <c r="BB6"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB6">
+        <v>0.0</v>
+      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6"/>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>1427000.0</v>
+      </c>
+      <c r="C7">
+        <v>1501000.0</v>
+      </c>
+      <c r="D7">
         <v>752000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>849000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>691000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>775000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3862000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>746000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>964000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1214000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1457000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1701000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2032000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1215000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>972000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>976000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>847000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
@@ -4733,531 +4894,547 @@
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
         <v>11000.0</v>
       </c>
       <c r="D8">
         <v>11000.0</v>
       </c>
       <c r="E8">
         <v>11000.0</v>
       </c>
       <c r="F8">
         <v>11000.0</v>
       </c>
       <c r="G8">
         <v>11000.0</v>
       </c>
       <c r="H8">
         <v>11000.0</v>
       </c>
       <c r="I8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="J8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="K8">
         <v>10000.0</v>
       </c>
       <c r="L8">
         <v>10000.0</v>
       </c>
       <c r="M8">
         <v>10000.0</v>
       </c>
       <c r="N8">
         <v>10000.0</v>
       </c>
       <c r="O8">
         <v>10000.0</v>
       </c>
       <c r="P8">
         <v>10000.0</v>
       </c>
       <c r="Q8">
         <v>10000.0</v>
       </c>
       <c r="R8">
+        <v>10000.0</v>
+      </c>
+      <c r="S8">
+        <v>10000.0</v>
+      </c>
+      <c r="T8">
         <v>9000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>9000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>33821000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>32859000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>23005000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>24014000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>23981000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>23981000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>23980000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>23980000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>23978000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>23976000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>23974000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>23971000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>23966000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>23961000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>23947000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>23949000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>23801000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>23653000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>23445000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>23304000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>23215000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>23187000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>23159000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>23207000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>23153000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>22489000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>18488000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>18431000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>18370000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>16312000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>16254000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>16201000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>16164000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>16084000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>8184000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>8143000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8065000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>7997000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>7928000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>7860000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>7795000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>7730000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>7666000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>13583000.0</v>
+      </c>
+      <c r="C10">
+        <v>14959000.0</v>
+      </c>
+      <c r="D10">
         <v>17336000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>17999000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>25840000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41622000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3080000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>6227000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6227000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3582000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7581000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9624000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>11556000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10296000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7210000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9785000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13138000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9924000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3372000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>5134000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4733000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7567000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9631000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7537000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6758000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>8213000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>13509000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>490000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>175000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>211000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>659000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>315000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>268000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>218000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>950000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>342000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>235000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>246000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>837000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3452000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>159000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>648000.0</v>
       </c>
-      <c r="AP10">
-[...4 lines deleted...]
-      </c>
       <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>3832000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3832000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>682000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>58000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>425000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>425000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3290000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>822000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>196000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>467000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>83000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>150000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1398000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1398000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>624000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>14097000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>140000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>516000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>65000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>134000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3116149.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1560000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>14519.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>15769.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>15769.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5283,303 +5460,307 @@
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>13583000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>17336000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>17999000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>25840000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="G12"/>
+      <c r="H12">
         <v>3080000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6227000.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>7581000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>9624000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>11556000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10296000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7210000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9785000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13138000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9924000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3372000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5134000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4733000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7567000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9631000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6965000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9149000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>15537000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4372000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7723000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>211000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>659000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>315000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>268000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>218000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>950000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>342000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>235000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>246000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>837000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3452000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>159000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>648000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1394000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>843000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3832000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>682000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>58000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>425000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3290000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>822000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>196000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>467000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>83000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>150000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1246000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1398000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>624000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>14097000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>140000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>516000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>65000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>134000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3116149.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>14519.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>15769.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>15769.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>11000.0</v>
       </c>
-      <c r="E13"/>
+      <c r="E13">
+        <v>11000.0</v>
+      </c>
       <c r="F13">
         <v>11000.0</v>
       </c>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>11000.0</v>
       </c>
-      <c r="H13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I13">
+        <v>11000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>10000.0</v>
       </c>
       <c r="M13">
         <v>10000.0</v>
       </c>
       <c r="N13">
         <v>10000.0</v>
       </c>
       <c r="O13">
         <v>10000.0</v>
       </c>
       <c r="P13">
         <v>10000.0</v>
       </c>
       <c r="Q13">
         <v>10000.0</v>
       </c>
       <c r="R13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="S13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="T13">
         <v>9000.0</v>
       </c>
       <c r="U13">
         <v>9000.0</v>
       </c>
       <c r="V13">
         <v>9000.0</v>
       </c>
       <c r="W13">
         <v>9000.0</v>
       </c>
       <c r="X13">
         <v>9000.0</v>
       </c>
       <c r="Y13">
         <v>9000.0</v>
       </c>
       <c r="Z13">
         <v>9000.0</v>
       </c>
       <c r="AA13">
         <v>9000.0</v>
       </c>
@@ -5607,371 +5788,379 @@
       <c r="AI13">
         <v>9000.0</v>
       </c>
       <c r="AJ13">
         <v>9000.0</v>
       </c>
       <c r="AK13">
         <v>9000.0</v>
       </c>
       <c r="AL13">
         <v>9000.0</v>
       </c>
       <c r="AM13">
         <v>9000.0</v>
       </c>
       <c r="AN13">
         <v>9000.0</v>
       </c>
       <c r="AO13">
         <v>9000.0</v>
       </c>
       <c r="AP13">
         <v>9000.0</v>
       </c>
       <c r="AQ13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AR13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AS13">
         <v>7000.0</v>
       </c>
       <c r="AT13">
         <v>7000.0</v>
       </c>
       <c r="AU13">
         <v>7000.0</v>
       </c>
       <c r="AV13">
         <v>7000.0</v>
       </c>
       <c r="AW13">
         <v>7000.0</v>
       </c>
       <c r="AX13">
         <v>7000.0</v>
       </c>
       <c r="AY13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AZ13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BA13">
         <v>6000.0</v>
       </c>
       <c r="BB13">
         <v>6000.0</v>
       </c>
       <c r="BC13">
         <v>6000.0</v>
       </c>
       <c r="BD13">
         <v>6000.0</v>
       </c>
       <c r="BE13">
         <v>6000.0</v>
       </c>
       <c r="BF13">
         <v>6000.0</v>
       </c>
       <c r="BG13">
         <v>6000.0</v>
       </c>
       <c r="BH13">
-        <v>30000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BI13">
-        <v>30000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BJ13">
         <v>30000.0</v>
       </c>
       <c r="BK13">
         <v>30000.0</v>
       </c>
       <c r="BL13">
+        <v>30000.0</v>
+      </c>
+      <c r="BM13">
+        <v>30000.0</v>
+      </c>
+      <c r="BN13">
         <v>29000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>29000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8400.0</v>
       </c>
       <c r="BP13">
         <v>8400.0</v>
       </c>
       <c r="BQ13">
         <v>8400.0</v>
       </c>
+      <c r="BR13">
+        <v>8400.0</v>
+      </c>
+      <c r="BS13">
+        <v>8400.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
+        <v>11095588.0</v>
+      </c>
+      <c r="C14">
+        <v>11095266.0</v>
+      </c>
+      <c r="D14">
         <v>11186975.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>11104058.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>11187484.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11120266.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10917038.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10112310.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10821860.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10250099.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10250099.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9908434.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9769565.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9791000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9769545.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9728000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9641000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8858000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8726000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8789000.0</v>
       </c>
       <c r="U14">
         <v>8726000.0</v>
       </c>
       <c r="V14">
-        <v>8726000.0</v>
+        <v>8789000.0</v>
       </c>
       <c r="W14">
         <v>8726000.0</v>
       </c>
       <c r="X14">
         <v>8726000.0</v>
       </c>
       <c r="Y14">
         <v>8726000.0</v>
       </c>
       <c r="Z14">
-        <v>8730000.0</v>
+        <v>8726000.0</v>
       </c>
       <c r="AA14">
         <v>8726000.0</v>
       </c>
       <c r="AB14">
         <v>8730000.0</v>
       </c>
       <c r="AC14">
         <v>8726000.0</v>
       </c>
       <c r="AD14">
-        <v>8734000.0</v>
+        <v>8730000.0</v>
       </c>
       <c r="AE14">
         <v>8726000.0</v>
       </c>
       <c r="AF14">
-        <v>8726000.0</v>
+        <v>8734000.0</v>
       </c>
       <c r="AG14">
         <v>8726000.0</v>
       </c>
       <c r="AH14">
+        <v>8726000.0</v>
+      </c>
+      <c r="AI14">
+        <v>8726000.0</v>
+      </c>
+      <c r="AJ14">
         <v>8725000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8743000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8737000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8700000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8708000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8706000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>8709000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>7468000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>7406000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>7406000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7222000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>7226000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7249000.0</v>
       </c>
       <c r="AW14">
         <v>7237000.0</v>
       </c>
       <c r="AX14">
+        <v>7249000.0</v>
+      </c>
+      <c r="AY14">
+        <v>7237000.0</v>
+      </c>
+      <c r="AZ14">
         <v>6083000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>5924000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>5919000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5907000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>5915000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>5908000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>5907000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>5907000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>5982000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5985000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>5950000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>5907200.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5974000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>5947000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>5813200.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>13780000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1680000.0</v>
       </c>
       <c r="BP14">
         <v>1680000.0</v>
       </c>
       <c r="BQ14">
+        <v>1680000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1680000.0</v>
+      </c>
+      <c r="BS14">
         <v>1360000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>10000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...4 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>9000.0</v>
       </c>
       <c r="V15">
         <v>9000.0</v>
       </c>
       <c r="W15">
         <v>9000.0</v>
       </c>
       <c r="X15">
         <v>9000.0</v>
       </c>
       <c r="Y15">
         <v>9000.0</v>
       </c>
       <c r="Z15">
         <v>9000.0</v>
       </c>
       <c r="AA15">
         <v>9000.0</v>
       </c>
       <c r="AB15">
         <v>9000.0</v>
       </c>
       <c r="AC15">
@@ -5995,567 +6184,581 @@
       <c r="AI15">
         <v>9000.0</v>
       </c>
       <c r="AJ15">
         <v>9000.0</v>
       </c>
       <c r="AK15">
         <v>9000.0</v>
       </c>
       <c r="AL15">
         <v>9000.0</v>
       </c>
       <c r="AM15">
         <v>9000.0</v>
       </c>
       <c r="AN15">
         <v>9000.0</v>
       </c>
       <c r="AO15">
         <v>9000.0</v>
       </c>
       <c r="AP15">
         <v>9000.0</v>
       </c>
       <c r="AQ15">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AR15">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AS15">
         <v>7000.0</v>
       </c>
       <c r="AT15">
         <v>7000.0</v>
       </c>
       <c r="AU15">
         <v>7000.0</v>
       </c>
       <c r="AV15">
         <v>7000.0</v>
       </c>
       <c r="AW15">
         <v>7000.0</v>
       </c>
       <c r="AX15">
         <v>7000.0</v>
       </c>
       <c r="AY15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AZ15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BA15">
         <v>6000.0</v>
       </c>
       <c r="BB15">
         <v>6000.0</v>
       </c>
       <c r="BC15">
         <v>6000.0</v>
       </c>
       <c r="BD15">
         <v>6000.0</v>
       </c>
       <c r="BE15">
         <v>6000.0</v>
       </c>
       <c r="BF15">
         <v>6000.0</v>
       </c>
       <c r="BG15">
         <v>6000.0</v>
       </c>
       <c r="BH15">
-        <v>30000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BI15">
-        <v>30000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BJ15">
         <v>30000.0</v>
       </c>
       <c r="BK15">
         <v>30000.0</v>
       </c>
       <c r="BL15">
         <v>30000.0</v>
       </c>
       <c r="BM15">
         <v>30000.0</v>
       </c>
       <c r="BN15">
-        <v>8400.0</v>
+        <v>30000.0</v>
       </c>
       <c r="BO15">
-        <v>8400.0</v>
+        <v>30000.0</v>
       </c>
       <c r="BP15">
         <v>8400.0</v>
       </c>
       <c r="BQ15">
         <v>8400.0</v>
       </c>
+      <c r="BR15">
+        <v>8400.0</v>
+      </c>
+      <c r="BS15">
+        <v>8400.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16">
+        <v>1041000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>871000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>923000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1146000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>10409000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4932000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>5980000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4462000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10095000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10665000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6621000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9289000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7318000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2423000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2263000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2553000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2564000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>714000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2312000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1344000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1745000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1441000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2033000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>102000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>2971000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>712000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-20794000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>5659000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>3642000.0</v>
       </c>
-      <c r="AP16"/>
-[...1 lines deleted...]
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16">
         <v>472000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>1982000.0</v>
       </c>
-      <c r="AX16"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16">
+        <v>563000.0</v>
+      </c>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>524000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>318000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>357000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>753000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>77000.0</v>
       </c>
-      <c r="BG16"/>
-[...1 lines deleted...]
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>245000.0</v>
       </c>
-      <c r="BJ16"/>
-[...1 lines deleted...]
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16">
         <v>236366.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>2588000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4041000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>3670000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2971000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3047000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>2983000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>2895000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>2729000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>5913000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>6155000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>5588000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>5659000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>4737000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>4783000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>5033000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>3642000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>7687000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>7099000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>7083000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>7124000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1064000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>1062000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>1067000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>1091000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>577000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>614000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>654000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>700000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>830000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1096000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>957000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>679000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>1037000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>1525000.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18">
         <v>1025000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2920000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>3892000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1592000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1575000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1614000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1644000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1665000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1954000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1850000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>2508000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>2400000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>2091000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>2304000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2193000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>781000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>7318000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>7755000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>7738000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>7852000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3229000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>3302000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>3248000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>3306000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>2933000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2909000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>2950000.0</v>
       </c>
-      <c r="BA18">
-[...2 lines deleted...]
-      <c r="BB18">
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
         <v>3238000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>3244000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>3277000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>3301000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>3540000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>2952000.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6581,1147 +6784,1173 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...2 lines deleted...]
-      <c r="Z20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
+        <v>0.0</v>
+      </c>
+      <c r="AB20">
         <v>2969000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>2969000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8527000.0</v>
       </c>
       <c r="AD20">
         <v>8527000.0</v>
       </c>
       <c r="AE20">
         <v>8527000.0</v>
       </c>
       <c r="AF20">
         <v>8527000.0</v>
       </c>
       <c r="AG20">
         <v>8527000.0</v>
       </c>
       <c r="AH20">
-        <v>9972000.0</v>
+        <v>8527000.0</v>
       </c>
       <c r="AI20">
-        <v>9972000.0</v>
+        <v>8527000.0</v>
       </c>
       <c r="AJ20">
         <v>9972000.0</v>
       </c>
       <c r="AK20">
         <v>9972000.0</v>
       </c>
       <c r="AL20">
         <v>9972000.0</v>
       </c>
       <c r="AM20">
-        <v>10068000.0</v>
+        <v>9972000.0</v>
       </c>
       <c r="AN20">
-        <v>10068000.0</v>
+        <v>9972000.0</v>
       </c>
       <c r="AO20">
         <v>10068000.0</v>
       </c>
       <c r="AP20">
+        <v>10068000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>10068000.0</v>
+      </c>
+      <c r="AR20">
         <v>12646000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>10624000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>10624000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>9606000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>7934000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>7994000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>7950000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>7998000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>8409000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>7886000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>7931000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>6892000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>6908000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>6861000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>6888000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>6862000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>6800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5534000.0</v>
       </c>
       <c r="BI20">
         <v>5534000.0</v>
       </c>
       <c r="BJ20">
+        <v>5534000.0</v>
+      </c>
+      <c r="BK20">
+        <v>5534000.0</v>
+      </c>
+      <c r="BL20">
         <v>5568000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>5568000.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>93000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>103000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3530000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3584000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3913000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4233000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>4569000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4922000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6783000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7362000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>7756000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8168000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8717000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>9088000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>9510000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>9956000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8251000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>8866000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>9291000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>10013000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4989000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5122000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5162000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>5285000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5071000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5117000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>5231000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>5329000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5416000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5441000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>5540000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>5585000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>5995000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4328000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4383000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4436000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>4265000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>4316000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>5834000.0</v>
+      </c>
+      <c r="C22">
+        <v>6315000.0</v>
+      </c>
+      <c r="D22">
         <v>6780000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5783000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6456000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>6068000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16099000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9590000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9590000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>7579000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>8279999.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8457000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9589000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8748000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8479000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9017000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>6965000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4160000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3500000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3313000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3183000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2403000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3983000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3318000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4653000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4554000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5248000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5020000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>27694000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>27310000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>26010000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>27173000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>24570000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>23192000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>28324000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>30413000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>29828000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>26528000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>26891000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>25869000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>20624000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>17663000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>15941000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>15582000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>13859000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>14429000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>14671000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>14983000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>13393000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>12643000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>13436000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>13844000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>14887000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>14912000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>15421000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>15235000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>14937000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>13711000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>11985000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>9150000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>9478000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>7814000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>7394000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>8495000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>6297985.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>6430000.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>33021000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>37580000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>39115000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>47476000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>40058000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>39306000.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>35761000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>30695000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>35857000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>37175000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29445000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>34116000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>34983000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>27927000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>21051000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>22078000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>22286000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>21287000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>24190000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>21961000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>23690000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>28119000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>39976000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>79009000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>81878000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>72512000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>77406000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>79397000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>75460000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>69890000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>81749000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>82679000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>80084000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>77536000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>79928000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>83458000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>72399000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>66939000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>72577000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>72024000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>70911000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>72838000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>60308000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>57860000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>56542000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>53861000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>58554000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>52873000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>55603000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>52178000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>53487000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>52198000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>49638000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>48838000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>47105000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>47923000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>35785000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>32103000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>30856000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>30534000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>15351419.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>14600000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>14519.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>15769.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>15769.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>633000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1107000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1407000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>2324000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2619000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3127000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>3449000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>3817000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>4153000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>4005000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>4778000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>4830000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>4005000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>4079000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>5053000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>5249000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>21000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>96000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>5361000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>5978000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>9539000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>5452000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>6209000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>6524000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>7205000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>8090000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>8477000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>9173000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>9795000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>10394000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>9342000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>8853000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>9015000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>8351000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>9912000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>13000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>17000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>2352000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>2523000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>633000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1107000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1407000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>394000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>546000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>433000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>483000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2324000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2619000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3127000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3449000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3817000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4153000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>4778000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4830000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4005000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>4079000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>5053000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5249000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>21000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>96000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>5361000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>5978000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>9539000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>5452000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6209000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>6524000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>7205000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>8090000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>8477000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>9173000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>9795000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>10394000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>9342000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>8853000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>9015000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>8351000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>9912000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>418000.0</v>
+      </c>
+      <c r="D26">
         <v>821000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2240000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1943000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>600000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>600000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>300000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7747,1686 +7976,1732 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>-12156000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-16584000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-17150000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-25149000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="G28"/>
+      <c r="H28">
         <v>782000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-5263000.0</v>
       </c>
-      <c r="H28"/>
-[...1 lines deleted...]
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
         <v>-6124000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-7923000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-9524000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-9081000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-6238000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-8809000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-12291000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-8504000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1808000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5134000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-4733000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-6154000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-8221000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-6130000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-6589000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-7839000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-13373000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>24573000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25542000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>26106000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>29134000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>30902000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>28228000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>28794000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>30898000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>27744000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>28041000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>28000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>26857000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>27554000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>22667000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>17414000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>17217000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>17135000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>15797000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>15050000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>8969000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>10424000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>11871000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>9683000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>9204000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>17206000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>19883000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>16663000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>20620000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>19251000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>19078000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>16487000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>17046000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>5424000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>6715000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>5564000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>6643000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>5998000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3024270.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-1430000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-14519.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-15769.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-15769.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-18000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>26821000.0</v>
+      </c>
+      <c r="C29">
+        <v>29317000.0</v>
+      </c>
+      <c r="D29">
         <v>30699000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>33039000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>34513000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>35429000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>14680000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>15788000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>18059000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>14218000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18499000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>17684000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>17184000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>16933000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>15842000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>16980000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18838000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>19552000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>12172000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>12548000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>14243000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15272000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>16013000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>14670000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13685000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>3362000.0</v>
+      </c>
+      <c r="C30">
+        <v>3133000.0</v>
+      </c>
+      <c r="D30">
         <v>4606000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4884000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5345000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7826000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9799000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11195000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11195000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9010000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8936000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5835000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7863000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11139000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9922000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11204000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10031000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8207000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3304000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3994000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4467000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3089000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2805000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2442000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3761000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5516000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3617000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5335000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>17961000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3384000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>15403000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15740000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>14412000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>14175000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>19801000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17968000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>17157000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>17580000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>18775000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>19661000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>16100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>14223000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>15837000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>15192000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>15960000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>13575000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>14186000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>11549000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>12433000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>9804000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>12202000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>9708000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>11972000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10648000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>11897000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>10476000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>9297000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>8689000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>9133000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>6734000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8837000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>6454000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7107000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>6284000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>4699209.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>5490000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>17684000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>16933000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>15842000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>16980000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>18838000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>19552000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>12172000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>12548000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>14243000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>13859000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>14603000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>13263000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>13516000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>16435000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>11472000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>10684000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5323000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-160000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3788000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3382000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3846000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>4053000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>10613000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>10651000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>8781000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>8059000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>10160000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>9458000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>8811000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>7370000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>7093000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>9225000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>9337000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>11437000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>19792000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>18712000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>17694000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>17509000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>15486000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>6752000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>5662000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>5694000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>4502000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>4045000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>3344000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>2321000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>1220000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>6770000.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>18657000.0</v>
+      </c>
+      <c r="C32">
+        <v>20659000.0</v>
+      </c>
+      <c r="D32">
         <v>22766000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>23916000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>26151000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>26679000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9103000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11140000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13508000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>9421000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>13702000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>14363000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14294000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>14074000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>14152000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>15384000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>17443000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>18553000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5661000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6538000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8286000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8418000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9692000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>8327000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>7428000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:71">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>9288000.0</v>
+      </c>
+      <c r="C33">
+        <v>9914000.0</v>
+      </c>
+      <c r="D33">
         <v>8532999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>9791000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>8850000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>9294000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>8604000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4992000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4992000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>5339000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5446000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4154000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3949000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4139000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2994000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>3036000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2821000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2792000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>8454000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>7083000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>7133000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>7331000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>7014000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>7437000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>7517000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>8105000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>14685000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>10700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>25869000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>25588000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>26580000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>26159000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>26798000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>22558000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>29909000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>30639000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>30945000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>30966000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>31149000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>32269000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>33134000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>32070000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>37427000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>38282000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>38490000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>38859000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>26552000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>27314000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>27155000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>27716000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>27664000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>26096000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>26290000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>24656000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>24806000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>24796000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>23890000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>23409000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>23393000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>16668000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>16465000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>16404000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>15669000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>15101000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>985823.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:71">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34">
+        <v>62000.0</v>
+      </c>
+      <c r="C34">
+        <v>101000.0</v>
+      </c>
+      <c r="D34">
         <v>118000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>141000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>127000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>122000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>36000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>40000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>45000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>49000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>53000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>833000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1280000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>65000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1304000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1440000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1426000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>1793000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1943000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1073000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1176000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1257000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>996000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1094000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1429000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1793000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1829000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1275000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>3680000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>3934000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>4237000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>3796000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>3915000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>886000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>755000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>694000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>578000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>1064000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>2572000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>3174000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>3284000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>435000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>742000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>725000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>692000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>351000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>34000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>65000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>107000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>213000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>653000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>730000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>749000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>837000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>512000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>581000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>510000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>569000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>426000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>308000.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:71">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>1124000.0</v>
+      </c>
+      <c r="C35">
+        <v>1256000.0</v>
+      </c>
+      <c r="D35">
         <v>600000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>668000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>488000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>544000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3027000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>441000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>441000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>542000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>649000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>833000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1059000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1280000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1304000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1440000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1426000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1793000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1943000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1073000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1176000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1890000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2103000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2501000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1429000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1793000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2854000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4195000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>9896000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>8145000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>8939000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>8859000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>9376000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>6704000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>2709000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>7322000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>7916000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>7469000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>8742000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>10531000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>10726000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1237000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>8156000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>13841000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>14408000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>17742000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>8715000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>9576000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>9879000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>10724000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>11676000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>12116000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>12872000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>10632000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>14144000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>13167000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>12640000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>12885000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>12317000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>13172000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>3319000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>3345000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>4203000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>4583000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>328116.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:71">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>304000.0</v>
+      </c>
+      <c r="C36">
+        <v>44000.0</v>
+      </c>
+      <c r="D36">
         <v>1318999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1354000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>44000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>40000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>81000.0</v>
       </c>
       <c r="H36">
         <v>75000.0</v>
       </c>
       <c r="I36">
+        <v>81000.0</v>
+      </c>
+      <c r="J36">
+        <v>75000.0</v>
+      </c>
+      <c r="K36">
         <v>82000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>277000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>138000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>150000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>162000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>84000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>80000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>49000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>39000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>22000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>15000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>15000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>5393000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5252000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>5145000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5231000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>6934000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>8343000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2826000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>4974000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>5222000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5204000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>4501000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>4632000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>45000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>216000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>197000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>820000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>830000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>804000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1077000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1029000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1055000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1048000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1024000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>926000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>921000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1170000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1116000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1180000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1129000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>968000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>782000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>795000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>798000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>810000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>600000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>600000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>300000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>788000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1280000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>1173000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>1311000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>-1000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>20000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>20000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:71">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -9449,1043 +9724,1067 @@
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
-      <c r="BB37"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37"/>
+      <c r="BE37"/>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
-      <c r="BH37"/>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:71">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>138000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>150000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>84000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>80000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>49000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>39000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5693000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6665000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6739000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>6898000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5252000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>5145000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>5231000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>5128000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>9188000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>4967000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>8193000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>8251000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>7484000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>7527000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>16223000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>22884000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>23686000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>24136000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>24629000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>24230000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>25016000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>25640000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>24721000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>29632000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>27613000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>27924000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>27664000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>15157000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>15294000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>15359000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>15503000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>15025000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>14399000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>14612000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>13719000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>13964000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>13998000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>13985000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>13426000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>13832000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>11387000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>11335000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>11281000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>10035000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>10051000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>13000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>20000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:71">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>954000.0</v>
+      </c>
+      <c r="C39">
+        <v>1134000.0</v>
+      </c>
+      <c r="D39">
         <v>325000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>658000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>985000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1141000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2476000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>7302000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>7302000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>7512000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5518001.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2625000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2900000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2853000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>840000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1074000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2028000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1069000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>646000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2554000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>995000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>897000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>757000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>774000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>794000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>795000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>889000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2204000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2630000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>5072000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>8754000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>10010000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>9412000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>9747000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2765000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>6634000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1919000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>9325000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>2276000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>2207000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2382000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>2500000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>3372000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2968000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2602000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1671000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>4217000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3956000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3561000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3273000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1962000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>2403000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2257000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>932000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1280000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1541000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1514000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1631000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1970000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>1274000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>865000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>2771000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>621000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>520000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>252253.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>103000.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:71">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>1062000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>1835000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>801000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3544000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>1444000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14610000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="J40"/>
+      <c r="K40">
         <v>9468000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>10791000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1141000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1250000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>8297000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1273000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1240000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1460000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4159000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4673000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1047000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4303000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>17000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>821000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>16000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>61000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>543000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>13221000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>23819000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1262000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>20588000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3791000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3064000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1340000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4552000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1619000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1400000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1502000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>4016000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>950000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>715000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>481000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-3405000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1396000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>856000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>51000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>523000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1990000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>875000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>490000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-910000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1105000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1075000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>125000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>3117000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>273000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>333000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>430000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>554000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>772000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>166000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>165000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>114000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>31000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>320000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>150000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>150000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>50624.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>7000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>6250.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>6250.0</v>
       </c>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:71">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>57000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>61000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1304000.0</v>
       </c>
       <c r="O41"/>
       <c r="P41">
+        <v>1304000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41">
         <v>1426000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>274000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>379000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1073000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1176000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1257000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>412000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>337000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>679000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>772000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1785000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>2920000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>4326000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>2134000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3625000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>3096000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>3238000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>886000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>755000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>694000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>578000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1064000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>2572000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>3174000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>3284000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>435000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>742000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>725000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>692000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>351000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>34000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>65000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>107000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>213000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>653000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>730000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>749000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>837000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>512000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>581000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>510000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>569000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>426000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>993000.0</v>
       </c>
       <c r="BI41">
         <v>1008000.0</v>
       </c>
       <c r="BJ41">
+        <v>993000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1008000.0</v>
+      </c>
+      <c r="BL41">
         <v>252000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>377000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>328000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>362000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:71">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
+        <v>35317000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>35295000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>35285000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>35431000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="G42"/>
+      <c r="H42">
         <v>38737000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>38712000.0</v>
       </c>
-      <c r="H42"/>
-[...1 lines deleted...]
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
         <v>33612000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>33821000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>33002000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>32859000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>32716000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>32573000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>31914000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>31840000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>23063000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>23005000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>24014000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>23981000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>23981000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>23980000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>23980000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>23978000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>12021000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>23974000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>23971000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>23966000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>23961000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>23947000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>23949000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-5802000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>23653000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>23445000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>23304000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>23215000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>23187000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>23159000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>23207000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>23153000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>22489000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>18488000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>18431000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-3325000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>16312000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>16254000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>16201000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>16164000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>16084000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>8184000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>8143000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-936000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>7997000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>7928000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>7860000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>7795000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>7730000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>7666000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>7578000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>7541000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>15330000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>15994000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>5285729.0</v>
       </c>
-      <c r="BM42"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BO42"/>
       <c r="BP42">
         <v>9600.0</v>
       </c>
       <c r="BQ42">
         <v>9600.0</v>
       </c>
+      <c r="BR42">
+        <v>9600.0</v>
+      </c>
+      <c r="BS42">
+        <v>9600.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:71">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10511,89 +10810,87 @@
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
     </row>
-    <row r="44" spans="1:69">
+    <row r="44" spans="1:71">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -10616,1551 +10913,1585 @@
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
-      <c r="BB44"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44"/>
+      <c r="BE44"/>
       <c r="BF44">
         <v>0.0</v>
       </c>
-      <c r="BG44"/>
-      <c r="BH44"/>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
     </row>
-    <row r="45" spans="1:69">
+    <row r="45" spans="1:71">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>6470000.0</v>
+      </c>
+      <c r="C45">
+        <v>9615000.0</v>
+      </c>
+      <c r="D45">
         <v>6393000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>6197000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6863000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>9447000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>11571000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>7792000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>7604000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>7633000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>7713000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6417000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>3799000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3977000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>4969000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>1504000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1661000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>433000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1762000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2037000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2169000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>640000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>692000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>761000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>5168000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>5284000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>5889000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>5915000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>6335000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>6335000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>7025000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>6953000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>6809000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>6591000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>6919000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>7253000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>7494000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>7349000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>7795000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>10669000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>11195000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>11195000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>11395000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>12020000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>11796000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>12213000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>12639000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>11697000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>10937000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>10937000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>10842000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>10798000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>9905000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>9983000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>9561000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>5281000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>5130000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>5123000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>5634000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>5050000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>990000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>990000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
     </row>
-    <row r="46" spans="1:69">
+    <row r="46" spans="1:71">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>6470000.0</v>
+      </c>
+      <c r="C46">
+        <v>6876000.0</v>
+      </c>
+      <c r="D46">
         <v>6393000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>6197000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6863000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7254000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>8529000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4911000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>4911000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5062000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5169000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4016000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3799000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3977000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2910000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2956000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2772000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2753000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2761000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1504000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1661000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1938000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1762000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2037000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2169000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>640000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>692000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>761000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>5168000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>5284000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5889000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5915000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>6175000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>7025000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>6953000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>6809000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>6591000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>6919000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>7253000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>7494000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>7349000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>7795000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>10669000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>10566000.0</v>
       </c>
-      <c r="AS46"/>
-      <c r="AT46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>11395000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>12020000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>11796000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>12213000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>12639000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>11697000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>11679000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>10842000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>10798000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>9905000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>9983000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>9561000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>5281000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>5130000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>5123000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>5634000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>5050000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>972336.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
     </row>
-    <row r="47" spans="1:69">
+    <row r="47" spans="1:71">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2383000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1800000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2910000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2956000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2772000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2753000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2761000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>418000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>394000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>433000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>472000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2037000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>582000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>640000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>692000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>761000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>5168000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>5284000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5889000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>5915000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>6175000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>6335000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>7025000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>6953000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>6809000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>6591000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>6919000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>7253000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>7494000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>7349000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>7795000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>10669000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>10566000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>11195000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>11395000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>12020000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>11796000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>12213000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>12639000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>11697000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>11679000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>10937000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>10842000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>10798000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>9905000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>9983000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>9561000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>5281000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>5130000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>5123000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>5634000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>5050000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>972000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>988000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
     </row>
-    <row r="48" spans="1:69">
+    <row r="48" spans="1:71">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-8507000.0</v>
+      </c>
+      <c r="C48">
+        <v>-5999000.0</v>
+      </c>
+      <c r="D48">
         <v>-4607000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2257000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-929000.0</v>
       </c>
-      <c r="E48">
-[...2 lines deleted...]
-      <c r="F48">
+      <c r="G48">
+        <v>0.0</v>
+      </c>
+      <c r="H48">
         <v>-24068000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-20664000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-20664000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-19629000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-15123000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-16147000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-15828000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-15950000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-16898000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-15617000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-13100000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-12312000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-10914000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-10480000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-9794000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-10145000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-9401000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-10740000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-10487000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-7566000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>2490000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-4502000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-480000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-6127000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-1775000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1833000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1037000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-506000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>9516000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>10280000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>8971000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>9332000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>10986000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>10664000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>10470000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>9901000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>11189000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>14740000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>15557000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>15782000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>18724000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>16942000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>16640000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>16050000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>13963000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>12955000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>11693000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>10780000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>9573000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>9348000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>8546000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>7790000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>7294000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>9038000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>8813000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>7850000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>7055000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>6667000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>5294056.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>4900000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-54105.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-9231.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-8481.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-6250.0</v>
       </c>
     </row>
-    <row r="49" spans="1:69">
+    <row r="49" spans="1:71">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-16147000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-15950000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
         <v>-10480000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-9794000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-10145000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-9401000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-10740000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-10487000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-7566000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>2490000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-4502000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-480000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-6127000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-1775000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-1833000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1037000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-506000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>9516000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>10280000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>8971000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>8838000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>10986000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>10664000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>10470000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>9901000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>11189000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>14740000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>15557000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>15782000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>18724000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>16942000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>16640000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>16050000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>13963000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>12955000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>11693000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>10780000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>9573000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>9348000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>8546000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>7790000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>7294000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>9038000.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
     </row>
-    <row r="50" spans="1:69">
+    <row r="50" spans="1:71">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>780000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>303000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>169000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>374000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>136000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>25063000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>23393000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>1174000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>1316000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>1289000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>1040000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>782000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>4923000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>28086000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>28276000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>1379000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>6037000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>2483000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
     </row>
-    <row r="51" spans="1:69">
+    <row r="51" spans="1:71">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>1427000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>752000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>849000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>691000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="G51"/>
+      <c r="H51">
         <v>3862000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>964000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51">
         <v>1457000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1701000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2032000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1215000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>972000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>976000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>847000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1420000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1564000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="U51"/>
+      <c r="V51">
         <v>1413000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1413000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1410000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1407000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>563000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>920000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>569000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>25546000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>25717000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>26317000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>29793000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>31217000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>28496000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>29012000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>31848000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>28086000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>28276000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>28246000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>27694000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>31006000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>22826000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>18062000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>17217000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>17135000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>15797000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>18882000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>9651000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>10482000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>11871000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>10108000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>12494000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>18028000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>20079000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>17130000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>20703000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>19401000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>19078000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>17885000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>17670000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>19521000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>6855000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>6080000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>6708000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>6132000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>91879.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>130000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
     </row>
-    <row r="52" spans="1:69">
+    <row r="52" spans="1:71">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>365000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>270000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>322000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>330000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="G52"/>
+      <c r="H52">
         <v>871000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>568000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
         <v>861000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>925000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1034000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="O52"/>
+      <c r="P52">
         <v>972000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>976000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>847000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4159000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4673000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="U52"/>
+      <c r="V52">
         <v>4303000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>780000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>303000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>169000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>374000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>136000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>25063000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>23393000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>23698000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>26666000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>27768000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>25719000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>24859000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>31848000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>23308000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>23446000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>24241000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>23615000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>25953000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>17577000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>18041000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>17121000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>11774000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>9819000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>9343000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>4199000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>4273000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>5347000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>2903000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>4404000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>8476000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>10906000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>7335000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>10309000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>10059000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>10225000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>8870000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>9319000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>9609000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>6842000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>6063000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>4356000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>3609000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>91879.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:71">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
-[...2 lines deleted...]
-      <c r="V53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
+        <v>0.0</v>
+      </c>
+      <c r="X53">
         <v>936000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>453000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>207000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>936000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2028000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>3882000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>7548000.0</v>
       </c>
-      <c r="AC53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -12183,111 +12514,113 @@
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
-      <c r="BB53"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53"/>
       <c r="BF53">
         <v>0.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53"/>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:71">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -12310,947 +12643,973 @@
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
-      <c r="BB54"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54"/>
+      <c r="BE54"/>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
-      <c r="BH54"/>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:71">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>33021000.0</v>
+      </c>
+      <c r="C55">
+        <v>35455000.0</v>
+      </c>
+      <c r="D55">
         <v>37580000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>39115000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>47476000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>65951000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>40058000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>39306000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>39306000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>33022000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>35761000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>30695000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>35857000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>37175000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>29445000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>34116000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>34983000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>27927000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>21051000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>22078000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>22286000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>21287000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>24190000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>21961000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>23690000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>28119000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>39976000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>79009000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>81878000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>72512000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>77406000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>79397000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>75460000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>69890000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>81749000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>82679000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>80084000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>77536000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>79928000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>83458000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>72399000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>66939000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>72577000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>72024000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>70911000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>72838000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>60308000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>57860000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>56542000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>53861000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>58554000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>52873000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>55603000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>52178000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>53487000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>52198000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>49638000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>48838000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>47105000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>47923000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>35785000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>32103000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>30856000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>30534000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>15351419.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>14600000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>14519.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>15769.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>15769.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:71">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>23733000.0</v>
+      </c>
+      <c r="C56">
+        <v>25541000.0</v>
+      </c>
+      <c r="D56">
         <v>29047000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>29324000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>38626000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>56657000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>31454000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>34314000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>34314000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>27683000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>30315000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>26541000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>31908000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>33036000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>26451000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>31080000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>32162000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>25135000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>12597000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>14995000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>15153000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>13956000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>17176000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>14524000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>16173000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>20014000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>25291000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>68309000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>56008000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>46924000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>50826000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>53238000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>48662000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>47332000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>51840000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>52040000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>49139000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>46570000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>48779000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>51189000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>39265000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>34869000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>35150000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>33742000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>32421000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>33979000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>33756000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>30546000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>29387000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>26145000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>30890000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>26777000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>29313000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>27522000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>28681000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>27402000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>25748000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>25429000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>23712000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>31255000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>19320000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>15699000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>15187000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>15433000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>14365596.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>13590000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>14519.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>15769.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>15769.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:71">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>5076000.0</v>
+      </c>
+      <c r="C57">
+        <v>4882000.0</v>
+      </c>
+      <c r="D57">
         <v>6281000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>5408000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>12475000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>29978000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>22351000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>20806000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>20806000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>18262000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>16613000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12178000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>17614000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>18962000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>12299000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15696000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>14719000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6582000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6936000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8457000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>6867000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>5538000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>7484000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6197000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>8745000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>9891000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>22588000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>61058000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>54601000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>52416000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>52239000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>54396000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>49142000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>45684000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>51672000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>47391000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>45659000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>43374000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>42337000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>44313000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>33284000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>38308000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>36431000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>29468000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>27251000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>24262000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>18878000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>16456000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>15857000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>12345000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>17912000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>21002000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>23907000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>20639000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>22517000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>22684000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>21226000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>21185000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>20773000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>18119000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>16122000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>13666000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>12295000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>12327000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>4770063.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>4630000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>50624.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>7000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>6250.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>6250.0</v>
       </c>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:71">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>6200000.0</v>
+      </c>
+      <c r="C58">
+        <v>6138000.0</v>
+      </c>
+      <c r="D58">
         <v>6881000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>6076000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>12963000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>30522000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>25378000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>21247000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>21247000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>18804000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>17262000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>13011000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>18673000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>20242000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>13603000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>17136000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>16145000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8375000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8879000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>9530000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8043000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>7428000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>9587000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>8698000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>10174000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>11684000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>25442000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>65253000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>64497000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>60561000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>61178000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>63255000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>58518000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>52388000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>54381000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>54713000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>53575000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>50843000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>51079000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>54844000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>44010000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>39545000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>44587000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>43309000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>41659000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>42004000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>27593000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>26032000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>25736000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>23069000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>29588000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>33118000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>36779000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>34263000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>36661000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>35851000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>33866000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>34070000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>33090000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>31291000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>19441000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>17011000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>16498000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>16910000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>5098179.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>4990000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>50624.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>7000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>6250.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>6250.0</v>
       </c>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:71">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -13273,320 +13632,328 @@
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
-      <c r="BB59"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59"/>
+      <c r="BE59"/>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
-      <c r="BH59"/>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:71">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>26821000.0</v>
+      </c>
+      <c r="C60">
+        <v>29317000.0</v>
+      </c>
+      <c r="D60">
         <v>30699000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>33039000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>34513000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>35429000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>14680000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>18059000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>18059000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>14218000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>18499000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>17684000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>17184000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>16933000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>15842000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>16980000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>18838000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>19552000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>12172000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>12548000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>14243000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>13859000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>14603000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>13263000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>13516000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>16435000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>14534000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>13756000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>17381000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>11951000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>16228000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>16142000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>16942000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>17502000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>27368000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>27966000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>26509000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>26693000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>28849000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>28614000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>28389000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>27394000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>27990000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>28715000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>29252000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>30834000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>32715000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>31828000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>30806000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>30792000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>28966000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>19755000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>18824000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>17915000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>16826000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>16347000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>15772000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>14768000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>14015000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>16632000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>16344000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>15092000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>14358000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>13624000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>10253240.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>9607000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>-36105.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>8769.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>9519.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>11750.0</v>
       </c>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:71">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -13609,76 +13976,82 @@
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
-      <c r="BB61"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61"/>
+      <c r="BE61"/>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61"/>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:71">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13704,101 +14077,104 @@
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13809,2673 +14185,2769 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>24201000.0</v>
+      </c>
+      <c r="C2">
         <v>17365000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31209000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23052000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16918000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18609000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19417000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>87139000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>81400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>89500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>85417000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74022000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66392000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65020000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52813000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35637000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28733839.0</v>
       </c>
-      <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>1164000.0</v>
+      </c>
+      <c r="C3">
         <v>845000.0</v>
       </c>
-      <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>466000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>438000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>464000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-2770000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3304000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3594000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2822000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3159000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1601000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1555000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1536000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1086000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>767000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>167614.0</v>
       </c>
-      <c r="R3"/>
+      <c r="S3"/>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
+      <c r="G4"/>
+      <c r="H4">
         <v>10598000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>3645000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-6647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2517000.0</v>
       </c>
       <c r="K4">
         <v>-2517000.0</v>
       </c>
       <c r="L4">
         <v>-2517000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="M4">
+        <v>-2517000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4">
         <v>-199000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2531000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5">
-        <v>-5248000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-6374000.0</v>
+      </c>
+      <c r="C5">
+        <v>-4767000.0</v>
+      </c>
+      <c r="D5"/>
       <c r="E5">
-        <v>-3862000.0</v>
+        <v>-5412000.0</v>
       </c>
       <c r="F5">
+        <v>-2183000.0</v>
+      </c>
+      <c r="G5">
         <v>-4284000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11753000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9189000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3724000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4118000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7835000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>837000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6706000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5855000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3890000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3456000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7916690.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>-4403000.0</v>
+        <v>-5210000.0</v>
       </c>
       <c r="C6">
+        <v>-3922000.0</v>
+      </c>
+      <c r="D6">
         <v>617000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-3424000.0</v>
+        <v>-4946000.0</v>
       </c>
       <c r="F6">
+        <v>-1745000.0</v>
+      </c>
+      <c r="G6">
         <v>-3820000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14523000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5885000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-130000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6940000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4676000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2438000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8261000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7391000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4976000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4223000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8084304.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>10598000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3645000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-5528000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-2517000.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>3426000.0</v>
+      </c>
+      <c r="C9">
         <v>5514000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>40800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2826000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1393000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>881000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1165000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19251000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19990000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24902000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>21105000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18169000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>21770000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18940000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15977000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11599000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11862737.0</v>
       </c>
-      <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-6374000.0</v>
+      </c>
+      <c r="C10">
         <v>-4767000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>138000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5412000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2183000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2981000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10759000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5361000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>857000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>572000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8583000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>255000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5952000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4922000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3244000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3273000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7605192.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11">
+        <v>74000.0</v>
+      </c>
+      <c r="C11">
         <v>-1418000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>7000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-16000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1278000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>303000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3554000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1141000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2702000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>523000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>682000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1733000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>773000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>327000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2490000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>398000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>396000.0</v>
       </c>
       <c r="G12">
         <v>396000.0</v>
       </c>
       <c r="H12">
+        <v>396000.0</v>
+      </c>
+      <c r="I12">
         <v>916000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2301000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1736000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>748000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>582000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>754000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>933000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>646000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>183000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>311498.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13">
+        <v>739000.0</v>
+      </c>
+      <c r="C13">
         <v>431000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>335000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>465000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>387000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>334000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>396000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>916000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2462000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1739000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>748000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>-6448000.0</v>
+      </c>
+      <c r="C15">
         <v>31855000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>138000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-5419000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2167000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2986000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12037000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5664000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9344000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-569000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5881000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-268000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5270000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2990000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-60000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2946000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5115192.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-3638000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2167000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2986000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1439000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-5664000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-9344000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1063000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-5881000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-268000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5270000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2990000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-60000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2946000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5115000.0</v>
       </c>
-      <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>-6448000.0</v>
+      </c>
+      <c r="C17">
         <v>-3349000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1775000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3638000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2167000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2986000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12037000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5664000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2697000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1063000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5881000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-268000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5270000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3189000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4017000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>739000.0</v>
+      </c>
+      <c r="C18">
         <v>431000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>335000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>465000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>387000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>334000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-396000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2662000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2343000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1736000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-67000.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>969000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1390000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-826000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-229000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>205000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2535000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-92000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>820000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>-215000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2426000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5577000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1402000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-6595000.0</v>
+      </c>
+      <c r="C21">
         <v>-5248000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>617000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5810000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3862000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4284000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11753000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1873000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3387000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2103000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1750000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7134000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5947000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4710000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3690000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7916690.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
+      <c r="S22"/>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>34222000.0</v>
+      </c>
+      <c r="C23">
         <v>28127000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>40183000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>31688000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22173000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23774000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32335000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>108604000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>98112000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>110237000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106611000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>89244000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>81111000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>78201000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>63883000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>43546000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32681886.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>1392000.0</v>
+      </c>
+      <c r="C25">
         <v>1069000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1497000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1129000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>438000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>464000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1437000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3304000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3059000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>875000.0</v>
+      </c>
+      <c r="C26">
         <v>1050000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>885000.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>9146000.0</v>
+      </c>
+      <c r="C28">
         <v>9712000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9902000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8636000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5255000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5165000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12681000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21465000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16712000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19994000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21194000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15222000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14719000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13181000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11070000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8048000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>50605.0</v>
       </c>
-      <c r="R28"/>
+      <c r="S28"/>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>74000.0</v>
+      </c>
+      <c r="C29">
         <v>-1418000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>7000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1278000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>303000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3554000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>887000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2702000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>10021000.0</v>
+      </c>
+      <c r="C30">
         <v>10762000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-40183000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8636000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5255000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5165000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12918000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21465000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16712000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20737000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21194000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15222000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14719000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13181000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11070000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7909000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3948047.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>221000.0</v>
+      </c>
+      <c r="C31">
         <v>481000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-479000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>398000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1679000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1303000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>994000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2330000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3636000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1185000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3283000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1495000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1182000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1025000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1466000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-417000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-312000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3498459.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>27627000.0</v>
+      </c>
+      <c r="C32">
         <v>22879000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>40800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>25878000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18311000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>19490000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20582000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>106390000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>101390000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>114402000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>106522000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>92191000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>88162000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>83960000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>68790000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>47236000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>40596576.0</v>
       </c>
-      <c r="R32"/>
+      <c r="S32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>3684000.0</v>
+      </c>
+      <c r="C2">
+        <v>4305000.0</v>
+      </c>
+      <c r="D2">
         <v>6272000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7056000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6592000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-4029000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8845000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2780000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2780000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8698000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7755000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8404000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6722000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6764000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5390000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4800000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5161000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3473000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4972000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5130000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3343000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5089000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3312000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5384000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4824000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6504000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5313000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4839000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>27886000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20815000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>19390000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19047000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10980000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>24348000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>24926000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>21146000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>22514000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>22854000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>23803000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>20656000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20312000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>20083000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>21533000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>23489000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>21771000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>19403000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>16876000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>15973000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>15958000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>16548000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>16415000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>17470000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>17229000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>15008000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>17056000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15727000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14437000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14110000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>12860000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>11405000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>9061000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>10765000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>9367000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>6444382.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>6585000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>7431000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>8652000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>5759000.0</v>
       </c>
-      <c r="BQ2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>298000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>323000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>360000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>281000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="G3"/>
+      <c r="H3">
         <v>405000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>154000.0</v>
       </c>
-      <c r="H3"/>
-[...1 lines deleted...]
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3">
         <v>207000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>229000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>203000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>344000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>93000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>151000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>87000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>109000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>99000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>86000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>144000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>300000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>49000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>57000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>122000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>398000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>235000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>332000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>472000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1304000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>635000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>672000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>693000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>713000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>888000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>737000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>721000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>772000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>822000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>752000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>741000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>805000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>777000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>793000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>784000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>403000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>373000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>421000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>404000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>461000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>373000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>362000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>359000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>412000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>394000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>362000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>368000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>340000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>300000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>225000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>221000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>205000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>296000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>175539.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>90461.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>310000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
         <v>222000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>10244000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>132000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>1312000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>1440000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-730000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-718000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>7000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-6647000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-38871000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>22212000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-5553000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2517000.0</v>
       </c>
-      <c r="AL4">
-[...4 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-2517000.0</v>
       </c>
-      <c r="AP4">
-[...4 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-2517000.0</v>
       </c>
-      <c r="AT4">
-[...4 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
         <v>-38000.0</v>
       </c>
-      <c r="BB4">
-[...2 lines deleted...]
-      <c r="BC4">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
         <v>-78000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-83000.0</v>
       </c>
-      <c r="BE4">
-[...2 lines deleted...]
-      <c r="BF4">
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
         <v>-2029000.0</v>
       </c>
-      <c r="BG4">
-[...4 lines deleted...]
-      </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
-      <c r="BQ4"/>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5">
+        <v>-2508000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-1701000.0</v>
       </c>
-      <c r="C5">
-[...5 lines deleted...]
-      <c r="E5"/>
+      <c r="E5">
+        <v>-1228000.0</v>
+      </c>
       <c r="F5">
+        <v>-2076000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-1098000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1726000.0</v>
       </c>
-      <c r="H5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="J5"/>
+      <c r="K5"/>
       <c r="L5">
-        <v>675000.0</v>
+        <v>1010999.0</v>
       </c>
       <c r="M5">
+        <v>848000.0</v>
+      </c>
+      <c r="N5">
+        <v>742000.0</v>
+      </c>
+      <c r="O5">
         <v>760000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-1311000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2535000.0</v>
+      </c>
+      <c r="R5">
         <v>-823000.0</v>
       </c>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
       <c r="S5">
-        <v>-745000.0</v>
+        <v>-1395000.0</v>
       </c>
       <c r="T5">
+        <v>-432000.0</v>
+      </c>
+      <c r="U5">
+        <v>-686000.0</v>
+      </c>
+      <c r="V5">
         <v>-1106000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-901000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-451000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1174000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1757000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5174000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3587000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1550000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1657000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4742000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1167000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1694000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>114000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>354000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1460000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>921000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-827000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>948000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1403000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1305000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1840000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4109000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-873000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-161000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1321000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2640000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>571000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>993000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1255000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>2057000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1989000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1560000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1955000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1123000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1467000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1391000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>995000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>551000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>842000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1548000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1219000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>933000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>1146000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>563938.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>7960000.0</v>
       </c>
-      <c r="BN5">
-[...4 lines deleted...]
-      </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
-      <c r="BQ5"/>
+      <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-2210000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>-1378000.0</v>
       </c>
-      <c r="C6">
-[...5 lines deleted...]
-      <c r="E6"/>
+      <c r="E6">
+        <v>-868000.0</v>
+      </c>
       <c r="F6">
+        <v>-1795000.0</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6">
         <v>-693000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1572000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="J6"/>
+      <c r="K6">
         <v>-14000.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
-        <v>878000.0</v>
+        <v>1217999.0</v>
       </c>
       <c r="M6">
+        <v>1077000.0</v>
+      </c>
+      <c r="N6">
+        <v>945000.0</v>
+      </c>
+      <c r="O6">
         <v>1104000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
+        <v>-1218000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2384000.0</v>
+      </c>
+      <c r="R6">
         <v>-736000.0</v>
       </c>
-      <c r="Q6">
-[...4 lines deleted...]
-      </c>
       <c r="S6">
-        <v>-659000.0</v>
+        <v>-1286000.0</v>
       </c>
       <c r="T6">
+        <v>-333000.0</v>
+      </c>
+      <c r="U6">
+        <v>-600000.0</v>
+      </c>
+      <c r="V6">
         <v>-962000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-601000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-402000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1117000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1635000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4776000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3352000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1218000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1185000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3438000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-532000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1022000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>807000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>913000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1242000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2197000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1642000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-55000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1770000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2155000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2046000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1035000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-3332000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-80000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>623000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-918000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3013000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>992000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1397000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1716000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>2430000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2351000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1919000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2367000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1517000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1829000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1759000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1335000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>851000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1067000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1769000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1424000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>1229000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1321539.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>654399.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>8270000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-44874.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-750.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-2231.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-2750.0</v>
       </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16546,103 +17018,105 @@
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
-      <c r="BQ7"/>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-1089000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>10244000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>132000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>1312000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>170000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>1462000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -16707,1020 +17181,1046 @@
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
-      <c r="BQ8"/>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>582000.0</v>
+      </c>
+      <c r="C9">
+        <v>1324000.0</v>
+      </c>
+      <c r="D9">
         <v>616000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1314000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>148000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1067000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2066000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>535000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>535000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>7720000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3698000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3878000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2833000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2760000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>861000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>63000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>875000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>25000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>713000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>495000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>159000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>263000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>739000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-297000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>177000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>131000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>256000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>521000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>4099000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4480000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5141000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>5203000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>4428000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2457000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>5446000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5971000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>6116000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>5999000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>6535000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>6127000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5914000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>5938000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>4841000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>4927000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>5398000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2352000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>6708000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4188000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>4920000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5211000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5899000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>5580000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>5081000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>5369000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>4218000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>4764000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>4590000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>4288000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>3817000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>3552000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>4321000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>3767000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>3042000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2983000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1806435.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>12005000.0</v>
       </c>
-      <c r="BN9">
-[...4 lines deleted...]
-      </c>
       <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
         <v>406.0</v>
       </c>
-      <c r="BQ9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-2508000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1369000.0</v>
+      </c>
+      <c r="D10">
         <v>-1701000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1228000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2076000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-328000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1121000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1655000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1655000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-689000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1010999.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>848000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>742000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>948000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1311000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2535000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-781000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1395000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-432000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-686000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>330000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-744000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1339000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-658000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2918000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5226000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-5819000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5597000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7595000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-6039000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1203000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>85000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-609000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-217000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-234000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>895000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>413000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1412000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>392000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>799000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>793000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2442000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4775000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1052000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-315000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-3544000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2499000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>442000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>857000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1095000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1831000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1806000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1221000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1641000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>853000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1218000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1178000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>777000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>251000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>291000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1426000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>407000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>548000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1767000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>550848.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>7650000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-44874.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-750.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-2231.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-2750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11">
-        <v>69000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
-        <v>-1418000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="E11"/>
       <c r="F11">
+        <v>-1418000.0</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11">
         <v>-377000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-31000.0</v>
       </c>
-      <c r="H11"/>
-[...1 lines deleted...]
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-60000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-79000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-188000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-188000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-116000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-91000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-154000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-21000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-7000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3741000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3741000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-2567000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1442000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1948000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-247000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>415000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>163000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-28000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3158000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>530000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-414000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>280000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>242000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>70000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>605000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>224000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1154000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1224000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-235000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-90000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-602000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>717000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>140000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>267000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-992000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>822000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>544000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>308000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>396000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>640000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>358000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>339000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>189000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>48000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>65000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>463000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-388000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>160000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>394000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>161000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>2490000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>44874.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>750.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>2231.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>2750.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12">
         <v>615000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
-        <v>23000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>23000.0</v>
       </c>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
+        <v>23000.0</v>
+      </c>
+      <c r="I12">
         <v>67000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>79000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>67000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>116000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>104000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>101000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>99000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>99000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>95000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>93000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>92000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>55000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>77000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>110000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>152000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>84000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>240000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>499000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>536000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>727000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>750000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>649000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>681000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>588000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>565000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>508000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>585000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>556000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>310000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>285000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>602000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1359000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>179000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>154000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>176000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>141000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>129000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>136000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>161000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>226000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>183000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>185000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>234000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>270000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>249000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>213000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>218000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>271000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>105000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>122000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>117000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>81000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>13090.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>29000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>44874.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>750.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2231.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2750.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>143</v>
+      </c>
+      <c r="B13">
+        <v>156000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>183000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>247000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>406000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="H13"/>
+      <c r="I13">
         <v>17000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>31000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>40000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>60000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>79000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>54000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>144000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>116000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>104000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>101000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>99000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>99000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>95000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>93000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>110000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>152000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>84000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>240000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>224000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -17791,1023 +18291,1047 @@
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
-      <c r="BQ14"/>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>-2508000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1392000.0</v>
+      </c>
+      <c r="D15">
         <v>-1770000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1328000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-929000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>36294000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1121000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1034999.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1035000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-689000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1010999.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>848000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>742000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>948000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1311000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2535000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-788000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1398000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-434000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-686000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>351000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-744000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1339000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-660000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2921000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10056000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>6992000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-4023000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5647000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-4352000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>58000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-796000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-574000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-10022000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-764000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1285000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>109000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1654000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>322000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>194000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>569000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-1288000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-3551000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-817000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-225000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2942000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1782000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>302000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>590000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2087000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1009000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1262000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>913000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1207000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>227000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>801000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>756000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>497000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1826000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>225000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>963000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>795000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>388000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1373000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>390000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>5160000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-44874.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-750.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-2231.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-2750.0</v>
       </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-319000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>122000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>122000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1311000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2517000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-788000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1398000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-434000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-686000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>351000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-744000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1339000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-660000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2921000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-10055000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6992000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-4023000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5647000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-4352000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>58000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-796000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-574000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-10022000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-764000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1309000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>133000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-2148000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>322000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>194000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>569000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-1288000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-3551000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-817000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-225000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2942000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1782000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>302000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>590000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2086000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1009000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1262000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>913000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1239000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>213000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>782000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>756000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>588000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-1826000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>226000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1165000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1605000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>658000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>581000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>390000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1695000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1976000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1073000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>371000.0</v>
       </c>
-      <c r="BQ16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>-2508000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1374000.0</v>
+      </c>
+      <c r="D17">
         <v>-1770000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1228000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2076000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1090000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1121000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2283000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1655000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2725000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1024000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-319000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>122000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>948000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1311000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2517000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-788000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1398000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-434000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-686000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>351000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-744000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1339000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-660000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2921000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10277000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-3252000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-4155000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>5647000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-5793000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>788000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-78000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-581000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-3375000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-764000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>1309000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>133000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-2148000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>322000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>194000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>569000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-1288000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-3551000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-817000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-225000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2942000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>1782000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>302000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>590000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-1262000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>2653000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>2350000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>1529000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-1397000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>1493000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1576000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>1517000.0</v>
       </c>
-      <c r="BE17">
-[...2 lines deleted...]
-      <c r="BF17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>299000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>226000.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
-      <c r="BQ17"/>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>156000.0</v>
+      </c>
+      <c r="C18">
+        <v>124000.0</v>
+      </c>
+      <c r="D18">
         <v>184000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>183000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>247000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>406000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-23000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>17000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>31000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>40000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>60000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>79000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>54000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>144000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>116000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>104000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>101000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>99000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>99000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>95000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>93000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>92000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>55000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>77000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>110000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>152000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-84000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-240000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-499000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-20000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>13000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>-36000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1343000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>66000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1735000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>449000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1281000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-157000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2148000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3807000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>7502000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-669000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-19000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-22000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-116000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>418000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-245000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-167000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-235000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>760000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-264000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-275000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-16000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-1002000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-1270000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-186000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-77000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-169000.0</v>
       </c>
       <c r="AU19"/>
       <c r="AV19">
-        <v>-2000.0</v>
+        <v>-169000.0</v>
       </c>
       <c r="AW19"/>
       <c r="AX19">
+        <v>-2000.0</v>
+      </c>
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>236000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>74000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>93000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-161000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>39000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>1000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>29000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>352000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>441000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-375000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>1580000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>5000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>155000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>2226000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>19000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>62000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>119000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>2138000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>3439000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1402000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -18827,298 +19351,306 @@
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
-      <c r="BQ20"/>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-2020000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1093000.0</v>
+      </c>
+      <c r="D21">
         <v>-1447000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1708000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2346000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-745000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1097000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1725999.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1726000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-14000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>940000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>789000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>675000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>760000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1444000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2522000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-871000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1492000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-518000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-745000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1106000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-901000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-451000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1184000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1747000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5174000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3587000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1550000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>592000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-4835000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1949000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>857000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>156000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>599000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1627000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1156000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1586000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1212000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1384000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1094000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1198000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-3332000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-687000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-84000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1321000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2809000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>571000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>995000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1281000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>2293000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>2063000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1499000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1955000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1162000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1468000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1420000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1048000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>874000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>837000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1548000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1219000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>760000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1146000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>563938.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>7960000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-44874.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-750.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-2231.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-2750.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -19189,260 +19721,270 @@
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
-      <c r="BQ22"/>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>6286000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>8335000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>10078000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9086000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>12008000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5040999.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="J23"/>
+      <c r="K23">
         <v>7734000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10513000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11493000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8880000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8764000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7695000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7385000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6907000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4990000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6203000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6370000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4608000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6253000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4502000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6271000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6748000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11809000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>9156000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6910000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>24739000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>36925000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>24896000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>23539000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>23245000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13237000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>29389000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>29475000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>26011000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>28095000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>28210000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>28527000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>25404000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>25350000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>25051000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>27068000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>29142000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>25444000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>23474000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>20385000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>19942000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>20014000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>20158000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>19946000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>20991000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>20643000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>18224000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>20366000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>18969000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>17516000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>17005000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>15571000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>14178000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>11609000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>13047000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>11204000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>7686879.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>32630000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>44874.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>750.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2231.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2750.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19468,309 +20010,317 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>358000.0</v>
+      </c>
+      <c r="C25">
+        <v>370000.0</v>
+      </c>
+      <c r="D25">
         <v>323000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>360000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>339000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-46000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>405000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>377000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>333000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>258000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>586000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>195000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>372000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>344000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>260000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>275000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>250000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>109000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>99000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>86000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>144000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-216000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>271000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>132000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>277000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>398000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>235000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>332000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>472000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1304000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>635000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>672000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>713000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>713000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>888000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>737000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>721000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>772000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>822000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>752000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>741000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>805000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>777000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>793000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>403000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>403000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>373000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>421000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>404000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>461000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>373000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>362000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>412000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>412000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>394000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>362000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>368000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>340000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>300000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>225000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>221000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>205000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>296000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>175539.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>90461.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>310000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26">
+        <v>156000.0</v>
+      </c>
+      <c r="C26">
+        <v>149000.0</v>
+      </c>
+      <c r="D26">
         <v>111000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>534000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>80000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>345000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>256000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>211000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>211000.0</v>
       </c>
-      <c r="I26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -19841,55 +20391,61 @@
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
-      <c r="BQ26"/>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19915,1062 +20471,1095 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>2446000.0</v>
+      </c>
+      <c r="C28">
+        <v>2268000.0</v>
+      </c>
+      <c r="D28">
         <v>1976000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2466000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2399000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1536000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2881000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2715000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2048000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2303000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2726000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3089000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2158000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2273000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2557000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1719000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1518000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1207000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1215000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1274000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1274000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1157000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>839000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1895000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5255000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3793000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2071000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4139000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9039000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4081000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4149000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2257000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2257000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5041000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4549000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4342000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4838000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5356000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4724000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4748000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5038000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4968000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5535000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3673000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3673000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4071000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3509000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3969000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4057000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3610000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3531000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3414000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3414000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3216000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3310000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3242000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3079000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2895000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2711000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2790000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2589000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2323000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1987000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1103004.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4170000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>45280.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>750.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1875.0</v>
       </c>
-      <c r="BQ28"/>
+      <c r="BS28"/>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>5000.0</v>
+      </c>
+      <c r="D29">
         <v>69000.0</v>
       </c>
-      <c r="C29">
-[...4 lines deleted...]
-      </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>-1418000.0</v>
       </c>
-      <c r="F29">
-[...4 lines deleted...]
-      </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
         <v>7000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2000.0</v>
       </c>
-      <c r="S29">
-[...2 lines deleted...]
-      <c r="T29">
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
         <v>-21000.0</v>
       </c>
-      <c r="U29">
-[...4 lines deleted...]
-      </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>2000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3741000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2567000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1442000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1546000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>2602000.0</v>
+      </c>
+      <c r="C30">
+        <v>6722000.0</v>
+      </c>
+      <c r="D30">
         <v>2063000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3022000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2494000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2217000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3163000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2260999.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5041000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-7734000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2758000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3089000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2158000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2305000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2585000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1746000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1517000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1231000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1240000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1265000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1164000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1190000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>887000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1924000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5305000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3843000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2071000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4139000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9039000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4081000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>4149000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>4198000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2257000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5041000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4549000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4865000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5581000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5356000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4724000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4748000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5038000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4968000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>5535000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5653000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3673000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4071000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3509000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3969000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4056000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3610000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3531000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3521000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3414000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3216000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3310000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3242000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3079000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2895000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2711000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2773000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2548000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2282000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1837000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1242497.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>32630000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>44874.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>750.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2231.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2750.0</v>
       </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>-488000.0</v>
+      </c>
+      <c r="C31">
+        <v>-400000.0</v>
+      </c>
+      <c r="D31">
         <v>-254000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>480000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>270000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>11000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-24000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>70999.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>40000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-675000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>70999.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>59000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>67000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>188000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>133000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-13000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>90000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>97000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>86000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>59000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1436000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>157000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1790000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>526000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1171000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-204000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2232000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4047000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>9039000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-105000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2370000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1643000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-765000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>264000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1289000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-953000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-720000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-574000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-820000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-585000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-227000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1244000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1443000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-365000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-231000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-2047000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-310000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-129000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-138000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-59000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-462000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-257000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-278000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-80000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-295000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-231000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-242000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1330000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-535000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-337000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-122000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-812000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>118000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>621000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-13090.0</v>
       </c>
-      <c r="BM31">
-[...2 lines deleted...]
-      <c r="BN31">
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
+      <c r="BP31">
         <v>44874.0</v>
       </c>
-      <c r="BO31">
-[...4 lines deleted...]
-      </c>
       <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
         <v>2750.0</v>
       </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>4266000.0</v>
+      </c>
+      <c r="C32">
+        <v>5629000.0</v>
+      </c>
+      <c r="D32">
         <v>6888000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8370000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>6740000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-2962000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>10911000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3315000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3315000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7720000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>11453000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>12282000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9555000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>9524000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6251000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4863000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>6036000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3498000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>5685000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5625000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3502000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>5352000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>4051000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5087000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>5001000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>6635000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>5569000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5360000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>24699000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>32366000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>25956000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>24593000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>23475000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>13437000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>29794000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>30897000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>27262000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>28513000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>29389000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>29930000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>26570000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>26250000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>24924000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>26460000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>28887000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>24123000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>26111000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>21064000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>20893000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>21169000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>22447000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>21995000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>22551000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>22598000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>19226000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>21820000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>20317000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>18725000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>17927000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>16412000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>15726000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>12828000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>13807000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>12350000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>8250817.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>10201000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>11634000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>11481000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>406.0</v>
       </c>
-      <c r="BQ32"/>
+      <c r="BS32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20981,4987 +21570,5143 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>41622000.0</v>
+      </c>
+      <c r="C2">
         <v>3582000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10296000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11699000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7567000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8213000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>211000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>218000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>246000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>648000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3832000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>425000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>467000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1398000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>516000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1560000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>367668.0</v>
       </c>
-      <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>2677000</v>
+      </c>
+      <c r="C3">
         <v>3759000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2496000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1512000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>237000</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000</v>
       </c>
       <c r="G3">
         <v>153000</v>
       </c>
       <c r="H3">
+        <v>153000</v>
+      </c>
+      <c r="I3">
         <v>589000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1450000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>668000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1052000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>723000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2693000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2069000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1361000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1680000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>333939</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-1403000.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>-646000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>7967000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-1086000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>914000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-117000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-2845000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>4005000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>117000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1004000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>862000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-2006000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>721000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19683000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>642000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-256000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-43000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-175000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-251000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-686000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-658000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>88000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-26663000.0</v>
+      </c>
+      <c r="C6">
         <v>38040000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6714000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1403000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4132000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-646000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8002000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-28000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-402000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3184000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3407000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-42000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-931000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>882000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1044000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1192561.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>165000.0</v>
+      </c>
+      <c r="C7">
         <v>-5359000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4962000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1889000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>170000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1975000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-770000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3353000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>720000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11764000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1251000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3243000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2349000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2293000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-973000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>214000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1026369.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-8570000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>1158000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1855000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-1373000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2594000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-3560000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-2207000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1322000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>460000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2288000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-381000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>4791000.0</v>
+      </c>
+      <c r="C9">
         <v>-10360000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>585000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7441000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>115000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1158000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1855000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1373000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2594000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3560000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2207000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1322000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>460000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2288000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-381000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1721000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>104955.0</v>
       </c>
-      <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>193000.0</v>
+      </c>
+      <c r="C10">
         <v>-14536000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>511000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3931000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1883000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2139000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1145000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2118000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2077000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8244000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4840000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1634000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1912000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3775000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1502000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-81624.0</v>
       </c>
-      <c r="R10"/>
+      <c r="S10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>11941000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1736000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4079000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>824000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7552000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>220000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>193000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5971000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-36000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4035000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1722000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3436000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>75000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>862000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-782000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>884000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13215000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-265000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6896000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-63000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1451000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>106000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1204000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-195000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-692000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-504000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-1386000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-256000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-153000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-175000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-251000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>1027000.0</v>
+      </c>
+      <c r="C14">
         <v>1069000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1411000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1129000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>438000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>464000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1437000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3304000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3059000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3087000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3159000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1601000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1555000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1536000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1086000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>767000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>307077.0</v>
       </c>
-      <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>16665000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="C15">
+        <v>16665000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047000.0</v>
       </c>
       <c r="F15">
         <v>1047000.0</v>
       </c>
       <c r="G15">
         <v>1047000.0</v>
       </c>
       <c r="H15">
         <v>1047000.0</v>
       </c>
       <c r="I15">
-        <v>0.0</v>
+        <v>1047000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>10149000.0</v>
       </c>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
         <v>2705882.0</v>
       </c>
-      <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>14959000.0</v>
+      </c>
+      <c r="C16">
         <v>41622000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3582000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10296000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11699000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7567000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8213000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>211000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>218000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>246000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>648000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3832000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>425000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>467000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1398000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>516000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1560229.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>1079000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-942000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-285000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-339000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-598000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-159000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>73000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>20000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>-8495000.0</v>
+      </c>
+      <c r="C18">
         <v>-9971000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6391000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7284000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2578000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3613000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5726000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1564000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-51000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10126000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5015000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-628000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>332000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>339000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>237000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1629000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3978021.0</v>
       </c>
-      <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>180</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>38876000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2496000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>4722000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-237000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2630000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>39770000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>173000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1428000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-618000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-243000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-206000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="O19">
         <v>-300000.0</v>
       </c>
-      <c r="P19"/>
+      <c r="P19">
+        <v>-300000.0</v>
+      </c>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>4986000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>177000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>8663000.0</v>
       </c>
-      <c r="F20">
-[...2 lines deleted...]
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>-136000.0</v>
+      </c>
+      <c r="C21">
         <v>-129000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-355000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-241000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-864000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>734000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26195000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2998000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>823000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9959000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-34000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7173000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6456000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1043000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8755000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>-5999000.0</v>
+      </c>
+      <c r="C22">
         <v>31855000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1898000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5419000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2167000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2986000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1439000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5664000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9344000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1063000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5881000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-268000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5270000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2990000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2471000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2946000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5115192.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>-148000.0</v>
+      </c>
+      <c r="C23">
         <v>519000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-129000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-397000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15914000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>41280000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-251000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-61000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1520000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>455000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2496000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12541000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-258000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-237925.0</v>
       </c>
-      <c r="R23"/>
+      <c r="S23"/>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-1219000.0</v>
+      </c>
+      <c r="C24">
         <v>42635000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>6234000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>194000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>39923000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>762000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>22000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>50000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-243000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-206000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="O24">
         <v>-300000.0</v>
       </c>
       <c r="P24">
+        <v>-300000.0</v>
+      </c>
+      <c r="Q24">
         <v>202000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>-1046000.0</v>
+      </c>
+      <c r="C25">
         <v>-34832000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-14000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-595000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>251000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>881000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6058000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1324000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4297000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>625000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1318000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-205000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>58000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-716000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-563000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5115192.0</v>
       </c>
-      <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>17000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>58000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>120000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4553000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>990000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7872000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
         <v>10000.0</v>
       </c>
-      <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B27">
+        <v>35000.0</v>
+      </c>
+      <c r="C27">
         <v>1055000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1471000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1002000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>186000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>165000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>466000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>62000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>231000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>226000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>228000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>270000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>254000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>161000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-5201132.0</v>
       </c>
-      <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-16949000.0</v>
+      </c>
+      <c r="C28">
         <v>5376000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-323000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-353000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6710000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>337000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-26230000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3412000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>943000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9959000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4519000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5723000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1416000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1043000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8755000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2039000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2490302.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>-5818000.0</v>
+      </c>
+      <c r="C29">
         <v>-6212000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3895000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5772000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2341000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3613000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5573000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2153000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1399000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9458000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3963000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>95000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3025000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2408000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1598000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3309000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4311960.0</v>
       </c>
-      <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-3896000.0</v>
+      </c>
+      <c r="C30">
         <v>38876000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>4722000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-237000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2630000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39770000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>173000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1428000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-618000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3401000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1813000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4324000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2369000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-9491000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2310000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-333939.0</v>
       </c>
-      <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="BN1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BO1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>130</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>14959000.0</v>
+      </c>
+      <c r="C2">
+        <v>17336000.0</v>
+      </c>
+      <c r="D2">
         <v>17999000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25840000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>41622000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3080000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6512000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3582000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3582000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7581000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9624000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11556000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10296000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7210000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9785000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13643000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11699000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5147000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6909000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6508000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7567000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9631000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7537000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6758000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8213000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13509000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>490000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>175000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>211000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>659000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>315000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>268000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>218000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>950000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>342000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>235000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>246000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>837000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3452000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>159000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>648000.0</v>
       </c>
-      <c r="AO2"/>
-[...1 lines deleted...]
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2">
         <v>3832000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3832000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>682000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>58000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>425000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>425000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3290000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>822000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>196000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>467000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>83000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>150000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1398000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1398000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>624000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14097000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>140000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>516000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>65000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>134000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3116149.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1560229.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>15769.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>15769.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>18000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>233000</v>
+      </c>
+      <c r="C3">
+        <v>1145000</v>
+      </c>
+      <c r="D3">
         <v>792000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>145000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>595000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2482000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>663000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>213000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>213000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>151000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1535000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>616000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>194000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1121000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>217000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>62000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>112000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>81000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>94000</v>
-      </c>
-[...4 lines deleted...]
-        <v>62000</v>
       </c>
       <c r="U3">
         <v>62000</v>
       </c>
       <c r="V3">
-        <v>5000</v>
+        <v>62000</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>62000</v>
       </c>
       <c r="X3">
         <v>5000</v>
       </c>
       <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
         <v>5000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
+        <v>5000</v>
+      </c>
+      <c r="AB3">
         <v>26000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>66000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>56000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>220000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>181000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>36000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>152000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>205000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>374000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>375000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>496000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>192000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>159000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>168000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>149000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>256000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>201000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>359000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>236000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>129000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>89000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>265000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>240000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>192000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>770000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>570000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1161000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>525000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>123000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1317000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>104000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>647000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>292000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>305000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>117000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>274000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>733000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>628337</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>44663</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>330000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-1932000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>1260000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>401000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-1059000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-2064000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>2094000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>779000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-1455000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-5342000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>13019000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>256000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>34000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-1451000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>499000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-181000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>47000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-332000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>849000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>354000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>43000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-408000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-2600000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>3403000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-512000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>470000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>46000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>80000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-3441000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>3672000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>842000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>24000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-533000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-2588000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>2359000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>590000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-244000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>135000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-506000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>782000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1415000.0</v>
       </c>
-      <c r="BE4"/>
-[...1 lines deleted...]
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4">
         <v>226000.0</v>
       </c>
-      <c r="BH4"/>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>411000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>15000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>286000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>131000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2279000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1238000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1767000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>637000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-17921000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1715000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4114000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1151000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1168000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-771000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-906000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-332000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>556000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-788000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>308000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>335000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>221000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-596000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-514000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>264000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>190000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-115000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>89000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>24000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-64000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-264000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>232000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-133000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-521000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-138000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-220000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-1376000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2377000.0</v>
+      </c>
+      <c r="D6">
         <v>-663000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7841000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-15782000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>38542000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3432000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2645000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>2645000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3999000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2043000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1932000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1260000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3086000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2575000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3858000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1944000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6552000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1762000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>401000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1059000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2064000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2094000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>779000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1455000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5296000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>13019000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>315000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-36000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-448000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>344000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>47000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>50000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-732000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>608000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>107000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-11000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-591000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2615000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3293000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-489000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>648000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>4124000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1285000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-3441000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3150000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>624000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>58000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-533000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2865000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>2468000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>626000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-271000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>384000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-67000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>150000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1415000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>774000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-13473000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>13957000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-376000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>451000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-69000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-2982149.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1555920.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1190000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-1250.0</v>
       </c>
-      <c r="BO6"/>
-      <c r="BP6">
+      <c r="BQ6"/>
+      <c r="BR6">
         <v>-2231.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>554000.0</v>
+      </c>
+      <c r="C7">
+        <v>-18000.0</v>
+      </c>
+      <c r="D7">
         <v>603000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3558000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3138000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4277000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1937000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1522000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1522000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1443000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2304000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3258000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>269000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3502000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1301000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1831000.0</v>
       </c>
-      <c r="P7">
-[...2 lines deleted...]
-      <c r="Q7">
+      <c r="R7">
+        <v>2599000.0</v>
+      </c>
+      <c r="S7">
         <v>-652000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>446000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1174000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-94000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1566000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1782000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>549000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>858000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3012000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2948000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1488000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>782000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>3697000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1245000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2497000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>908000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1480000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-3313000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>185000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-206000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>715000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>2514000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-8410000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-6583000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-824000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>447000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-414000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-460000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-5161000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-216000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>1337000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-2728000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1440000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>563000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1211000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-2683000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>719000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1518000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-80000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3070000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>843000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-931000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>1262000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-2147000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-229000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-112000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-622569.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>1177569.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>8996105.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>43624.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>750.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-2231.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>2750.0</v>
       </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>2008000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>3275000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
         <v>57000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-1480000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-254000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-357000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>1493000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>276000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-87000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>3649000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-822000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-885000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-918000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>680000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1345000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>210000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>4028000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-1188000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-1367000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>1121000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>628000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>437000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-3519000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-1106000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>1170000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-994000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>841000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-3224000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>3432000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-2990000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>1111000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-2875000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>2203000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-2361000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>2051000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-1433000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>1132000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-2572000.0</v>
       </c>
-      <c r="BC8"/>
-      <c r="BD8">
+      <c r="BE8"/>
+      <c r="BF8">
         <v>-848000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>-222000.0</v>
+      </c>
+      <c r="C9">
+        <v>1731000.0</v>
+      </c>
+      <c r="D9">
         <v>273000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>308000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2479000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-9394000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-3799000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2235000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2235000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1220000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2132000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1466000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2308000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-7317000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1389000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-899000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1743000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>873000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>665000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>57000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1480000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-316000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2124000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1811000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>276000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-87000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3649000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-822000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-885000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-918000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>680000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1345000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>210000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>4028000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1188000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1367000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1121000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>628000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>437000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-3519000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1106000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1170000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-994000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>841000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-3224000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>3432000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-2990000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1111000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-2875000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2203000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-2361000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>2051000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1433000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1132000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1267000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-1305000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-848000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>994000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-1223000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1878000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-2030000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1856000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-596000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-498262.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>959262.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>105000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>481000.0</v>
+      </c>
+      <c r="C10">
+        <v>303000.0</v>
+      </c>
+      <c r="D10">
         <v>-815000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>673000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>32000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6016000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3442000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2011000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2011000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>43000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-800000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>117000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-412000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-270000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-332000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1460000.0</v>
       </c>
-      <c r="P10">
-[...2 lines deleted...]
-      <c r="Q10">
+      <c r="R10">
+        <v>-2527000.0</v>
+      </c>
+      <c r="S10">
         <v>-725000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-187000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-130000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-780000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1826000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-710000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>891000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>132000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>454000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-625000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-736000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-238000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1440000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>959000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3220000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1297000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-399000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2315000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-375000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3618000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>211000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-708000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-4972000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-2775000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2394000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-759000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-1628000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-59000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>778000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-86000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1302000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1024000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>551000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>739000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>732000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-110000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>398000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>141000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-490000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1049000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-1435000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1161000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>336000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1515000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-260000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1268000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>144808.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>349192.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-5339000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1318000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-3323000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>847000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7815000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-354000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-802000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>622000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2260000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2351000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>68000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1980000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1301000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-329000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-3506000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2634000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2025000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3374000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1562000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2839000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2901000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>518000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-4996000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2715000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1983000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-349000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2788000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-140000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-2106000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>914000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1936000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>183000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2938000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-5546000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2771000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1504000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1235000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-3930000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1953000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-1439000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-619000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1296000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1393000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>656000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-967000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2316000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1762000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>801000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1559000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>75000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>642000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1283000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1600000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>851000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>142000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>142000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>37000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>383000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-22000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-1239000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>149000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>94000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>96000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>183000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1748000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>33000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>953000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5767000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7778000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1501000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-1831000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-85000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>106000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-179000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-107000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7244000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>599000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-1203000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>256000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-129000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-562000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>134000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>494000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>415000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>509000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-320000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-594000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3054000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-583000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-170000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-416000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-1299000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>43000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-6000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-189000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-31000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>182000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>-45000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>108000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-227000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-227000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>68000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>247000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-639000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-442000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>129000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>212000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-94000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-740000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>16000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-270000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>302000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>302000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3430000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-2564000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>925000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-199000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1168000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-771000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-906000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-256000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>556000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-788000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>308000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-153000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-175000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-251000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>298000.0</v>
+      </c>
+      <c r="C14">
+        <v>370000.0</v>
+      </c>
+      <c r="D14">
         <v>323000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>360000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>339000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-46000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>405000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>333000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>333000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>258000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>381000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>400000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>372000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>344000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>384000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>151000.0</v>
       </c>
-      <c r="P14">
-[...2 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>250000.0</v>
+      </c>
+      <c r="S14">
         <v>109000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>258000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>218000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>274000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-216000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>112000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>126000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>277000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>398000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>235000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>332000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>472000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1304000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>635000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>672000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>693000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>713000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>888000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>737000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>721000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>772000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>822000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>752000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>741000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>805000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>777000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>793000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>784000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>403000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>373000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>421000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>404000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>461000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>373000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>362000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>359000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>412000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>394000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>362000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>368000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>340000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>300000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>225000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>221000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>205000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>296000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>175539.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>90461.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>310000.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>16665000.0</v>
       </c>
-      <c r="E15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15"/>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>1047000.0</v>
       </c>
       <c r="T15">
+        <v>1046999.0</v>
+      </c>
+      <c r="U15">
         <v>1047000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
+      <c r="V15">
+        <v>1047000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>11955000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>10131000.0</v>
       </c>
-      <c r="AS15">
-[...4 lines deleted...]
-      </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
-      <c r="BB15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
       <c r="BF15">
         <v>0.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15">
         <v>2710000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>2710000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>13583000.0</v>
+      </c>
+      <c r="C16">
+        <v>14959000.0</v>
+      </c>
+      <c r="D16">
         <v>17336000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>17999000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>25840000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>41622000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3080000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>6227000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6227000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3582000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7581000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9624000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>11556000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10296000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7210000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9785000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>13643000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>11699000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5147000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6909000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6508000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7567000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9631000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7537000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6758000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8213000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>13509000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>490000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>175000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>211000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>659000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>315000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>268000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>218000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>950000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>342000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>235000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>246000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>837000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3452000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>159000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>648000.0</v>
       </c>
-      <c r="AP16"/>
-[...1 lines deleted...]
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16">
         <v>391000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>3832000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>682000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>58000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-108000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>425000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3290000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>822000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>196000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>467000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>83000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>150000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-17000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1398000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>624000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>14097000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>140000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>516000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>65000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>134000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3116149.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1200000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>14519.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>15769.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>15769.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>259000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-153000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-70000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1003000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-155000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>228000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>3000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-400000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-241000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-247000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-54000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-183000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-15000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-110000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>23000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>178000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-46000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-80000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-391000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-522000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-218000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>34000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>108000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-277000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>109000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>36000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-27000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>249000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-193000.0</v>
       </c>
-      <c r="BC17"/>
-      <c r="BD17">
+      <c r="BE17"/>
+      <c r="BF17">
         <v>17000.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B18">
-        <v>-628000.0</v>
+        <v>-1120000.0</v>
       </c>
       <c r="C18">
+        <v>-2183000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1609000.0</v>
+      </c>
+      <c r="E18">
         <v>-5610000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>907000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4576000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3402000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2163000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2163000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3818000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2129000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1775000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1331000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2831000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2532000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3770000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1975000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3261000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-652000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>446000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-941000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2285000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-121000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-171000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1036000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3535000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3476000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>470000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>815000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1366000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2001000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2707000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>904000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1667000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-2928000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>728000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>482000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-790000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>3015000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-7452000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-4899000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1148000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2019000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1117000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-731000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1130000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1267000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1625000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-2390000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-383000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>1217000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2259000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-2761000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3589000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-832000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-309000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-2109000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1109000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-1008000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>1274000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-1138000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>1072000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-389000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-656791.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>1602791.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>3980000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-1250.0</v>
       </c>
-      <c r="BO18"/>
-      <c r="BP18">
+      <c r="BQ18"/>
+      <c r="BR18">
         <v>-2231.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>180</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>189000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2345000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-595000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>40153000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-663000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-401000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-213000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-151000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1535000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-616000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-194000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>5113000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-217000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-62000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-112000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-81000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-94000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-62000.0</v>
       </c>
-      <c r="T19">
-[...4 lines deleted...]
-      </c>
       <c r="V19">
-        <v>2436000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W19">
-        <v>194000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X19">
         <v>2436000.0</v>
       </c>
       <c r="Y19">
+        <v>194000.0</v>
+      </c>
+      <c r="Z19">
+        <v>2436000.0</v>
+      </c>
+      <c r="AA19">
         <v>-2007000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>41899000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-66000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-56000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-109000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-46000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-88000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-97000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-75000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>49000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-83000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-30000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-300000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>145000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>4841000.0</v>
       </c>
-      <c r="I20">
-[...2 lines deleted...]
-      <c r="J20">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>177000.0</v>
       </c>
-      <c r="K20">
-[...4 lines deleted...]
-      </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -25972,1910 +26717,1962 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>-32000.0</v>
+      </c>
+      <c r="C21">
+        <v>-46000.0</v>
+      </c>
+      <c r="D21">
         <v>-35000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-31000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-24000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-36000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-30000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-157000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-71000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-71000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-43000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-88000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-48000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-225000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-224000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1600000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1417000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>221000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-221000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1235000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-205000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>234000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-25901000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>125000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-653000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3541000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1374000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2650000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-733000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-2001000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3708000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-381000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-503000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>339000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5615000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>10848000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>4387000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1120000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>178000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1285000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2617000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>7218000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-335000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1650000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1940000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-2178000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-5781000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1668000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3171000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3454000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1417000.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>994000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B22">
-        <v>-1770000.0</v>
+        <v>-2508000.0</v>
       </c>
       <c r="C22">
+        <v>-1392000.0</v>
+      </c>
+      <c r="D22">
+        <v>-2350000.0</v>
+      </c>
+      <c r="E22">
         <v>-1328000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-929000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>36294000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1121000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1035000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1035000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-689000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1011000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>848000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>742000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>948000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1311000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2535000.0</v>
       </c>
-      <c r="P22">
-[...2 lines deleted...]
-      <c r="Q22">
+      <c r="R22">
+        <v>-740000.0</v>
+      </c>
+      <c r="S22">
         <v>-1398000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-434000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-686000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>351000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-744000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1339000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-660000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2921000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10056000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6992000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-4022000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5647000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-4352000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>58000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-796000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-574000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-10022000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-764000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1309000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>133000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-2148000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>322000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>194000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>569000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-1288000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-3551000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-817000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-225000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2942000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1782000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>302000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>590000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2087000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1008000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1262000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>913000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1207000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>213000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>782000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>756000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>497000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>203000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>226000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>963000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>795000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>388000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1373000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>389848.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5160000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-44874.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-750.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-2231.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-2750.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23">
-        <v>-35000.0</v>
+        <v>-148000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
-        <v>519000.0</v>
+        <v>-35000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
+        <v>519000.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
         <v>-663000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-122000.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>-23000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-157000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-129000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-241000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-43000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-88000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1317000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-62000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1417000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>374000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-15000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-397000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-205000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>477000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6670000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7044000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-34000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8407000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>96000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>32000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>11282000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>59000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-25000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1153000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-110000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>13189000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>193000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3884000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-40000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-152000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-1520000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-5000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-10000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2353000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-4824000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>7869000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-1271000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-598000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-525000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1162000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>666000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1864000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>716000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-1894000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>12785000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>934000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-140000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1104000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-13270.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-82730.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-330000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-226000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>981000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2200000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>42635000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>6234000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
+        <v>-175000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24">
         <v>-62000.0</v>
       </c>
-      <c r="T24"/>
-[...1 lines deleted...]
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>2436000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>194000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>194000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-2002000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>41925000.0</v>
       </c>
-      <c r="AA24"/>
-[...1 lines deleted...]
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>762000.0</v>
       </c>
-      <c r="AD24">
-[...4 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>2000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>2000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>8000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>7000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>43000.0</v>
       </c>
-      <c r="AL24">
-[...2 lines deleted...]
-      <c r="AM24">
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>7000.0</v>
       </c>
-      <c r="AN24">
-[...2 lines deleted...]
-      <c r="AO24">
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>-109000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-46000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-88000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-97000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-884000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-75000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>49000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-83000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-30000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-946000.0</v>
       </c>
-      <c r="AY24">
-[...2 lines deleted...]
-      <c r="AZ24">
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>-2069000.0</v>
       </c>
-      <c r="BA24">
-[...4 lines deleted...]
-      <c r="BD24">
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24">
         <v>-300000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-300000.0</v>
       </c>
-      <c r="BF24">
-[...4 lines deleted...]
-      <c r="BI24">
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>399000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>202000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-399000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B25">
-        <v>1008000.0</v>
+        <v>759000.0</v>
       </c>
       <c r="C25">
+        <v>-586000.0</v>
+      </c>
+      <c r="D25">
+        <v>597000.0</v>
+      </c>
+      <c r="E25">
         <v>-941000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1059000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>-99000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>49000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="J25"/>
+      <c r="K25">
         <v>1000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>34000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>32000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>357000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-230000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-152000.0</v>
       </c>
-      <c r="P25">
-[...2 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>-79000.0</v>
+      </c>
+      <c r="S25">
         <v>-1296000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-886000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-236000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1505000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>380000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>135000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-251000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-203000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7575000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-13126000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7105000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-7612000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>847000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>331000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>72000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>74000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>114000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>130000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-43000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>120000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>646000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-349000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-129000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>457000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>671000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2230000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>158000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-159000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>63000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-199000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>102000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-215000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-48000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-92000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>7000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-72000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>68000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-40000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>37000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>35000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>11000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-108000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-32000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-5000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>444000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-119000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-868649.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-19199.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-90000.0</v>
       </c>
-      <c r="BN25"/>
-[...1 lines deleted...]
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>2231.0</v>
       </c>
-      <c r="BQ25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>9710000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>120000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>59000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>59000.0</v>
       </c>
-      <c r="AG26">
-[...2 lines deleted...]
-      <c r="AH26">
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>61000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>59000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>59000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3946000.0</v>
       </c>
-      <c r="AM26">
-[...4 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>990000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-15000.0</v>
       </c>
-      <c r="AT26">
-[...4 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>-130000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>7869000.0</v>
       </c>
-      <c r="AY26">
-[...4 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26"/>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26">
         <v>5010000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>5010000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B27">
         <v>10000.0</v>
       </c>
       <c r="C27">
+        <v>10000.0</v>
+      </c>
+      <c r="D27">
+        <v>10000.0</v>
+      </c>
+      <c r="E27">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>721000.0</v>
       </c>
       <c r="F27">
         <v>13000.0</v>
       </c>
       <c r="G27">
-        <v>225000.0</v>
+        <v>721000.0</v>
       </c>
       <c r="H27">
-        <v>225000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="I27">
         <v>225000.0</v>
       </c>
       <c r="J27">
+        <v>225000.0</v>
+      </c>
+      <c r="K27">
+        <v>225000.0</v>
+      </c>
+      <c r="L27">
         <v>284000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>819000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="N27">
         <v>143000.0</v>
       </c>
       <c r="O27">
+        <v>143000.0</v>
+      </c>
+      <c r="P27">
+        <v>143000.0</v>
+      </c>
+      <c r="Q27">
         <v>659000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>57000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>57000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>58000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>38000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>33000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-243000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>-32000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AA27">
         <v>2000.0</v>
       </c>
       <c r="AB27">
+        <v>3000.0</v>
+      </c>
+      <c r="AC27">
+        <v>2000.0</v>
+      </c>
+      <c r="AD27">
         <v>5000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>14000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>-2000.0</v>
       </c>
-      <c r="AF27">
-[...2 lines deleted...]
-      <c r="AG27"/>
       <c r="AH27">
         <v>148000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>148000.0</v>
+      </c>
+      <c r="AK27">
         <v>141000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>30000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>28000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>28000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-48000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="AQ27">
         <v>57000.0</v>
       </c>
       <c r="AR27">
+        <v>57000.0</v>
+      </c>
+      <c r="AS27">
+        <v>57000.0</v>
+      </c>
+      <c r="AT27">
         <v>60000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>63000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>64000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>36000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>76000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>33000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>41000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>78000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>69000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>68000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>65000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>64000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>64000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>65000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>61000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>61000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>193000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>43000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>4000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-30000.0</v>
+      </c>
+      <c r="C28">
+        <v>-194000.0</v>
+      </c>
+      <c r="D28">
         <v>-35000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-31000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-16689000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>483000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-30000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4808000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4808000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-181000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>86000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-157000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-71000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-317000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-43000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-88000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-31000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9813000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1110000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-45000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-118000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>221000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-221000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>756000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-419000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>231000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-25689000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-781000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3579000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1502000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2526000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-857000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2001000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3769000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-381000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-444000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>339000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5615000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>10848000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4387000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1727000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4124000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1285000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-2617000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5783000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-350000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1650000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1940000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-2175000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2088000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1668000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3171000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-3454000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>863000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>554000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>994000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>303000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-4927000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>12614000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>765000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-624000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>552000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1839270.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-127730.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-2490000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-12000.0</v>
       </c>
-      <c r="BO28"/>
-[...1 lines deleted...]
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B29">
-        <v>164000.0</v>
+        <v>-887000.0</v>
       </c>
       <c r="C29">
+        <v>-1038000.0</v>
+      </c>
+      <c r="D29">
+        <v>-817000.0</v>
+      </c>
+      <c r="E29">
         <v>-5465000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1502000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2094000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2739000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1950000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1950000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3667000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-594000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1159000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1525000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1710000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2315000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3708000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2087000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3180000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-558000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>508000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-941000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2285000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-121000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-171000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1036000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3530000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3450000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>536000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>871000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1586000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2182000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2671000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1056000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1872000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2554000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1103000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>978000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-598000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>3174000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-7284000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-4750000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-892000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1818000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-758000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-495000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1001000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1356000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1890000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-2150000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-191000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1987000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>2829000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1600000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>4114000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-709000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>1008000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-2005000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>1756000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-716000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1579000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-1021000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>1346000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>344000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-28454.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1647454.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>4310000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-1250.0</v>
       </c>
-      <c r="BO29"/>
-      <c r="BP29">
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>-2231.0</v>
       </c>
-      <c r="BQ29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B30">
-        <v>-792000.0</v>
-[...1 lines deleted...]
-      <c r="C30">
+        <v>-459000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
+        <v>189000.0</v>
+      </c>
+      <c r="E30">
         <v>-2345000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-595000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-663000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-213000.0</v>
       </c>
-      <c r="H30"/>
-[...1 lines deleted...]
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>-1535000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-616000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-194000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-194000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-217000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-62000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-112000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-81000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-94000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-62000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-62000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2436000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2436000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>194000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>194000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2007000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>41899000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-66000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-56000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>542000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-181000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-36000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-152000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-203000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-366000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-368000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-491000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-149000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-159000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-161000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-149000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-365000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2260000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-447000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-329000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-1110000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-164000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-216000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-323000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-222000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-1716000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-570000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1816000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-525000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-123000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-1317000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-404000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-550000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-8519000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-305000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-117000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-274000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-964000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-1027337.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-44663.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>