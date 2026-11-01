--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -2935,65 +2935,81 @@
       <c r="A3" t="s">
         <v>72</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>73</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>74</v>
       </c>
-      <c r="B5"/>
-[...2 lines deleted...]
-      <c r="E5"/>
+      <c r="B5">
+        <v>12525000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3814000.0</v>
+      </c>
+      <c r="D5">
+        <v>106933000.0</v>
+      </c>
+      <c r="E5">
+        <v>-558000.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>75</v>
       </c>
-      <c r="B6"/>
-[...2 lines deleted...]
-      <c r="E6"/>
+      <c r="B6">
+        <v>36751000.0</v>
+      </c>
+      <c r="C6">
+        <v>21447000.0</v>
+      </c>
+      <c r="D6">
+        <v>127952000.0</v>
+      </c>
+      <c r="E6">
+        <v>-556000.0</v>
+      </c>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>76</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>77</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>