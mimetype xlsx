--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -18,53 +18,56 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Cash Flow (Yearly)" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
@@ -764,2869 +767,3100 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>8950000.0</v>
+      </c>
+      <c r="C2">
         <v>20573000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>148359000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>0.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>12732000.0</v>
+      </c>
+      <c r="C7">
         <v>12418000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9563000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>452940000.0</v>
       </c>
       <c r="C8">
+        <v>452940000.0</v>
+      </c>
+      <c r="D8">
         <v>376524000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143292000.0</v>
       </c>
       <c r="F8">
         <v>143292000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8">
+        <v>143292000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>6420000.0</v>
+      </c>
+      <c r="C10">
         <v>6369000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31637000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>379000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>693000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2071000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>1605967931.0</v>
       </c>
       <c r="C14">
+        <v>1605967931.0</v>
+      </c>
+      <c r="D14">
         <v>30670540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30670539.0</v>
       </c>
       <c r="E14">
         <v>30670539.0</v>
       </c>
       <c r="F14">
         <v>30670539.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>30670539.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>2712000.0</v>
+      </c>
+      <c r="C22">
         <v>2480000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2042000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>511833000.0</v>
+      </c>
+      <c r="C24">
         <v>494118000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>29180000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>505413000.0</v>
+      </c>
+      <c r="C28">
         <v>508517000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>456586000.0</v>
       </c>
-      <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>47426000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>695538000.0</v>
+      </c>
+      <c r="C29">
         <v>723153000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>701266000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>319000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29548000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87775000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>3748000.0</v>
+      </c>
+      <c r="C30">
         <v>4661000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13767000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>-25377000.0</v>
+      </c>
+      <c r="C32">
         <v>-52145000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-576731000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>319000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29546000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-18898000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>794433000.0</v>
+      </c>
+      <c r="C33">
         <v>777765000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>815346000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>86361000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>585351000.0</v>
+      </c>
+      <c r="C35">
         <v>517353000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>25572000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29185000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-    </row>
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>891901000.0</v>
+      </c>
+      <c r="C45">
         <v>873824000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>890514000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>74000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>97000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>753252000.0</v>
+      </c>
+      <c r="C46">
         <v>733870000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>784846000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-335847000.0</v>
+      </c>
+      <c r="C48">
         <v>-305982000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-258845000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2898000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-113485000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-104838000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>20768000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>488223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
         <v>20317000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>814451000.0</v>
+      </c>
+      <c r="C55">
         <v>803468000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>875274000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>417000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>80918000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>88643000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>20018000.0</v>
+      </c>
+      <c r="C56">
         <v>25703000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>59928000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>415000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>80913000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2282000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>45395000.0</v>
+      </c>
+      <c r="C57">
         <v>77848000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>636659000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>96000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>51367000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>21180000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>630746000.0</v>
+      </c>
+      <c r="C58">
         <v>595201000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>662231000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>98000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>51370000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>50365000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>183705000.0</v>
+      </c>
+      <c r="C60">
         <v>208267000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>213043000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>319000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>29548000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>38278000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
         <v>8950000.0</v>
       </c>
       <c r="C2">
         <v>23285000.0</v>
       </c>
       <c r="D2">
         <v>20573000.0</v>
       </c>
       <c r="E2">
         <v>32480000.0</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
         <v>12732000.0</v>
       </c>
       <c r="C7">
         <v>12976000.0</v>
       </c>
       <c r="D7">
         <v>12418000.0</v>
       </c>
       <c r="E7">
         <v>10516000.0</v>
       </c>
       <c r="F7">
         <v>1000.0</v>
       </c>
       <c r="G7">
         <v>2000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>452940000.0</v>
       </c>
       <c r="C8">
         <v>452940000.0</v>
       </c>
       <c r="D8">
         <v>452940000.0</v>
       </c>
       <c r="E8">
         <v>452940000.0</v>
       </c>
       <c r="F8">
         <v>3264000.0</v>
       </c>
       <c r="G8">
         <v>3264000.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
         <v>6420000.0</v>
       </c>
       <c r="C10">
         <v>5337000.0</v>
       </c>
       <c r="D10">
         <v>6369000.0</v>
       </c>
       <c r="E10">
         <v>15346000.0</v>
       </c>
       <c r="F10">
         <v>398000.0</v>
       </c>
       <c r="G10">
         <v>379000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>1605967931.0</v>
       </c>
       <c r="C14">
         <v>1605967931.0</v>
       </c>
       <c r="D14">
         <v>1605967931.0</v>
       </c>
       <c r="E14">
         <v>1605967931.0</v>
       </c>
       <c r="F14">
         <v>30670539.0</v>
       </c>
       <c r="G14">
         <v>30670539.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
         <v>2712000.0</v>
       </c>
       <c r="C22">
         <v>2141000.0</v>
       </c>
       <c r="D22">
         <v>2480000.0</v>
       </c>
       <c r="E22">
         <v>2218000.0</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
         <v>511833000.0</v>
       </c>
       <c r="C24">
         <v>509644000.0</v>
       </c>
       <c r="D24">
         <v>494118000.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
         <v>505413000.0</v>
       </c>
       <c r="C28">
         <v>504307000.0</v>
       </c>
       <c r="D28">
         <v>508517000.0</v>
       </c>
       <c r="E28">
         <v>492748000.0</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
         <v>695538000.0</v>
       </c>
       <c r="C29">
         <v>728101000.0</v>
       </c>
       <c r="D29">
         <v>723153000.0</v>
       </c>
       <c r="E29">
         <v>782952000.0</v>
       </c>
       <c r="F29">
         <v>95000.0</v>
       </c>
       <c r="G29">
         <v>319000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
         <v>3748000.0</v>
       </c>
       <c r="C30">
         <v>6175000.0</v>
       </c>
       <c r="D30">
         <v>4661000.0</v>
       </c>
       <c r="E30">
         <v>6438000.0</v>
       </c>
       <c r="F30">
         <v>2000.0</v>
       </c>
       <c r="G30">
         <v>9000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
         <v>-25377000.0</v>
       </c>
       <c r="C32">
         <v>-36046000.0</v>
       </c>
       <c r="D32">
         <v>-52145000.0</v>
       </c>
       <c r="E32">
         <v>-538365000.0</v>
       </c>
       <c r="F32">
         <v>95000.0</v>
       </c>
       <c r="G32">
         <v>319000.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
         <v>794433000.0</v>
       </c>
       <c r="C33">
         <v>825228000.0</v>
       </c>
       <c r="D33">
         <v>777765000.0</v>
       </c>
       <c r="E33">
         <v>840113000.0</v>
       </c>
       <c r="F33">
         <v>1000.0</v>
       </c>
       <c r="G33">
         <v>2000.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
         <v>585351000.0</v>
       </c>
       <c r="C35">
         <v>570725000.0</v>
       </c>
       <c r="D35">
         <v>517353000.0</v>
       </c>
       <c r="E35">
         <v>26890000.0</v>
       </c>
       <c r="F35">
         <v>1000.0</v>
       </c>
       <c r="G35">
         <v>2000.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
         <v>891901000.0</v>
       </c>
       <c r="C45"/>
       <c r="D45">
         <v>873824000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45">
         <v>18000.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
         <v>753252000.0</v>
       </c>
       <c r="C46">
         <v>791929000.0</v>
       </c>
       <c r="D46">
         <v>733870000.0</v>
       </c>
       <c r="E46">
         <v>801563000.0</v>
       </c>
       <c r="F46">
         <v>1000.0</v>
       </c>
       <c r="G46">
         <v>2000.0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
         <v>-335847000.0</v>
       </c>
       <c r="C48">
         <v>-319893000.0</v>
       </c>
       <c r="D48">
         <v>-305982000.0</v>
       </c>
       <c r="E48">
         <v>-278542000.0</v>
       </c>
       <c r="F48">
         <v>-3121000.0</v>
       </c>
       <c r="G48">
         <v>-2898000.0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
         <v>0.0</v>
       </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
         <v>20768000.0</v>
       </c>
       <c r="E50">
         <v>508094000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
         <v>814451000.0</v>
       </c>
       <c r="C55">
         <v>850265000.0</v>
       </c>
       <c r="D55">
         <v>803468000.0</v>
       </c>
       <c r="E55">
         <v>882039000.0</v>
       </c>
       <c r="F55">
         <v>417000.0</v>
       </c>
       <c r="G55">
         <v>417000.0</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
         <v>20018000.0</v>
       </c>
       <c r="C56">
         <v>25037000.0</v>
       </c>
       <c r="D56">
         <v>25703000.0</v>
       </c>
       <c r="E56">
         <v>41926000.0</v>
       </c>
       <c r="F56">
         <v>416000.0</v>
       </c>
       <c r="G56">
         <v>415000.0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
         <v>45395000.0</v>
       </c>
       <c r="C57">
         <v>61083000.0</v>
       </c>
       <c r="D57">
         <v>77848000.0</v>
       </c>
       <c r="E57">
         <v>580291000.0</v>
       </c>
       <c r="F57">
         <v>321000.0</v>
       </c>
       <c r="G57">
         <v>96000.0</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
         <v>630746000.0</v>
       </c>
       <c r="C58">
         <v>631808000.0</v>
       </c>
       <c r="D58">
         <v>595201000.0</v>
       </c>
       <c r="E58">
         <v>607181000.0</v>
       </c>
       <c r="F58">
         <v>322000.0</v>
       </c>
       <c r="G58">
         <v>98000.0</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
         <v>183705000.0</v>
       </c>
       <c r="C60">
         <v>218457000.0</v>
       </c>
       <c r="D60">
         <v>208267000.0</v>
       </c>
       <c r="E60">
         <v>274858000.0</v>
       </c>
       <c r="F60">
         <v>95000.0</v>
       </c>
       <c r="G60">
         <v>319000.0</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B2">
+        <v>116145000.0</v>
+      </c>
+      <c r="C2">
         <v>113458000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108257000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>0.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>93000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B9">
+        <v>140801000.0</v>
+      </c>
+      <c r="C9">
         <v>133472000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>134120000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>54000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>64000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10">
+        <v>-32348000.0</v>
+      </c>
+      <c r="C10">
         <v>-50078000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46479000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-554000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-333000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-536000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B12">
+        <v>44873000.0</v>
+      </c>
+      <c r="C12">
         <v>46264000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>60454000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13">
+        <v>141000.0</v>
+      </c>
+      <c r="C13">
         <v>321000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>783000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15">
+        <v>-29865000.0</v>
+      </c>
+      <c r="C15">
         <v>-47137000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43139000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6259000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8647000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7044000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B17">
+        <v>-29865000.0</v>
+      </c>
+      <c r="C17">
         <v>-47137000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>43139000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-554000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-333000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-539000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18">
+        <v>-48574000.0</v>
+      </c>
+      <c r="C18">
         <v>-47065000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-59804000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21">
+        <v>14817000.0</v>
+      </c>
+      <c r="C21">
         <v>4402000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>103467000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-558000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-336000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-606000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25">
+        <v>24226000.0</v>
+      </c>
+      <c r="C25">
         <v>25261000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21019000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>74000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28">
+        <v>127963000.0</v>
+      </c>
+      <c r="C28">
         <v>122340000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>110342000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>559000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>579000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>794000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29">
+        <v>-2483000.0</v>
+      </c>
+      <c r="C29">
         <v>-2941000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30">
+        <v>242129000.0</v>
+      </c>
+      <c r="C30">
         <v>242528000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>138910000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>558000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>483000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>780000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B32">
+        <v>256946000.0</v>
+      </c>
+      <c r="C32">
         <v>246930000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>242377000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>0.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>147000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>174000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>6369000.0</v>
+      </c>
+      <c r="C2">
         <v>31637000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46113000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1312000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2071000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5689000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>29731000</v>
+      </c>
+      <c r="C3">
         <v>27096000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28317000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>-33000.0</v>
+      </c>
+      <c r="C6">
         <v>-25785000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16121000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-933000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-759000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3618000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B7">
+        <v>8708000.0</v>
+      </c>
+      <c r="C7">
         <v>-7590000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6386000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-97000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-158000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>-198000.0</v>
+      </c>
+      <c r="C10">
         <v>-407000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-488000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B14">
+        <v>24226000.0</v>
+      </c>
+      <c r="C14">
         <v>25261000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21019000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>74000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B16">
+        <v>6420000.0</v>
+      </c>
+      <c r="C16">
         <v>6369000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31637000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>379000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1312000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2071000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>18233000.0</v>
+      </c>
+      <c r="C18">
         <v>14697000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10179000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1779000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2758000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3165000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>3870000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>58000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B20">
-        <v>58843000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C20">
+        <v>66432000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21">
-        <v>-58241000.0</v>
+        <v>19255000.0</v>
       </c>
       <c r="C21">
+        <v>-59588000.0</v>
+      </c>
+      <c r="D21">
         <v>1942000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2000000.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22">
+        <v>-29865000.0</v>
+      </c>
+      <c r="C22">
         <v>-47137000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43139000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6259000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8647000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7044000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>47165000.0</v>
+      </c>
+      <c r="C25">
         <v>54480000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>56988000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>189000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1789000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1978000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-4022000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
-        <v>39541000.0</v>
+        <v>47964000.0</v>
       </c>
       <c r="C29">
+        <v>41793000.0</v>
+      </c>
+      <c r="D29">
         <v>38496000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1779000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2758000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3165000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
+      <c r="G30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>