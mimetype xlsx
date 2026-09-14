--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -1761,1006 +1761,1113 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>68</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>69</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>3</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>4</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>17616000.0</v>
+      </c>
+      <c r="C2">
         <v>8950000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23285000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20573000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:7">
+      <c r="H2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>12790000.0</v>
+      </c>
+      <c r="C7">
         <v>12732000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12976000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12418000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10516000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
         <v>452940000.0</v>
       </c>
       <c r="C8">
         <v>452940000.0</v>
       </c>
       <c r="D8">
         <v>452940000.0</v>
       </c>
       <c r="E8">
         <v>452940000.0</v>
       </c>
       <c r="F8">
-        <v>3264000.0</v>
+        <v>452940000.0</v>
       </c>
       <c r="G8">
         <v>3264000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>3264000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>11652000.0</v>
+      </c>
+      <c r="C10">
         <v>6420000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5337000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6369000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15346000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>398000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>379000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
         <v>1605967931.0</v>
       </c>
       <c r="C14">
         <v>1605967931.0</v>
       </c>
       <c r="D14">
         <v>1605967931.0</v>
       </c>
       <c r="E14">
         <v>1605967931.0</v>
       </c>
       <c r="F14">
-        <v>30670539.0</v>
+        <v>1605967931.0</v>
       </c>
       <c r="G14">
         <v>30670539.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>30670539.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>2246000.0</v>
+      </c>
+      <c r="C22">
         <v>2712000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2141000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2480000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2218000.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-    </row>
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
+        <v>508430000.0</v>
+      </c>
+      <c r="C24">
         <v>511833000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>509644000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>494118000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>540211000.0</v>
+      </c>
+      <c r="C28">
         <v>505413000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>504307000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>508517000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>492748000.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>720408000.0</v>
+      </c>
+      <c r="C29">
         <v>695538000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>728101000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>723153000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>782952000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>95000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>319000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>7358000.0</v>
+      </c>
+      <c r="C30">
         <v>3748000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6175000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4661000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6438000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>-78705000.0</v>
+      </c>
+      <c r="C32">
         <v>-25377000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-36046000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-52145000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-538365000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>95000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>319000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>770743000.0</v>
+      </c>
+      <c r="C33">
         <v>794433000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>825228000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>777765000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>840113000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>523493000.0</v>
+      </c>
+      <c r="C35">
         <v>585351000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>570725000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>517353000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26890000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-    </row>
-    <row r="40" spans="1:7">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-    </row>
-    <row r="41" spans="1:7">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>891901000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>873824000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>741131000.0</v>
+      </c>
+      <c r="C46">
         <v>753252000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>791929000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>733870000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>801563000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-349794000.0</v>
+      </c>
+      <c r="C48">
         <v>-335847000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-319893000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-305982000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-278542000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3121000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2898000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>43433000.0</v>
       </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>20768000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>508094000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>0.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-    </row>
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>799389000.0</v>
+      </c>
+      <c r="C55">
         <v>814451000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>850265000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>803468000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>882039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417000.0</v>
       </c>
       <c r="G55">
         <v>417000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:7">
+      <c r="H55">
+        <v>417000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>28646000.0</v>
+      </c>
+      <c r="C56">
         <v>20018000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>25037000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>25703000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>41926000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>416000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>107351000.0</v>
+      </c>
+      <c r="C57">
         <v>45395000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>61083000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>77848000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>580291000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>321000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>96000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>630844000.0</v>
+      </c>
+      <c r="C58">
         <v>630746000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>631808000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>595201000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>607181000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>322000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>168545000.0</v>
+      </c>
+      <c r="C60">
         <v>183705000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>218457000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>208267000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>274858000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>95000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>319000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3647,68 +3754,68 @@
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3870000.0</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>58000.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>120</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
-        <v>66432000.0</v>
+        <v>58843000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>121</v>
       </c>
       <c r="B21">
         <v>19255000.0</v>
       </c>
       <c r="C21">
-        <v>-59588000.0</v>
+        <v>-58241000.0</v>
       </c>
       <c r="D21">
         <v>1942000.0</v>
       </c>
       <c r="E21">
         <v>1000000.0</v>
       </c>
       <c r="F21">
         <v>2000000.0</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>84</v>
       </c>
       <c r="B22">
         <v>-29865000.0</v>
       </c>
       <c r="C22">
         <v>-47137000.0</v>
       </c>
       <c r="D22">
         <v>43139000.0</v>
       </c>
@@ -3792,51 +3899,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>127</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>128</v>
       </c>
       <c r="B29">
         <v>47964000.0</v>
       </c>
       <c r="C29">
-        <v>41793000.0</v>
+        <v>39541000.0</v>
       </c>
       <c r="D29">
         <v>38496000.0</v>
       </c>
       <c r="E29">
         <v>-1779000.0</v>
       </c>
       <c r="F29">
         <v>-2758000.0</v>
       </c>
       <c r="G29">
         <v>-3165000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
     </row>