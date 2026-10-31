--- v1 (2026-09-14)
+++ v2 (2026-10-31)
@@ -16467,54 +16467,54 @@
       <c r="A3" t="s">
         <v>168</v>
       </c>
       <c r="B3">
         <v>14396813.0</v>
       </c>
       <c r="C3">
         <v>13589698.0</v>
       </c>
       <c r="D3">
         <v>13034306.0</v>
       </c>
       <c r="E3">
         <v>12700436.0</v>
       </c>
       <c r="F3">
         <v>17409294.0</v>
       </c>
       <c r="G3">
         <v>4876756.0</v>
       </c>
       <c r="H3">
         <v>4455962.0</v>
       </c>
       <c r="I3">
-        <v>602461.0</v>
+        <v>599863.0</v>
       </c>
       <c r="J3">
-        <v>72258.0</v>
+        <v>148860.0</v>
       </c>
       <c r="K3">
         <v>545096.0</v>
       </c>
       <c r="L3">
         <v>22816.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3">
         <v>1.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3">
         <v>-8643.0</v>
       </c>
       <c r="T3">
         <v>136344.0</v>
       </c>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3">
         <v>143535.0</v>
@@ -16573,57 +16573,57 @@
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
         <v>-820056.0</v>
       </c>
       <c r="C5">
         <v>-58852985.0</v>
       </c>
       <c r="D5">
         <v>-5851995.0</v>
       </c>
       <c r="E5">
         <v>2353392.0</v>
       </c>
       <c r="F5">
         <v>28547893.0</v>
       </c>
       <c r="G5">
         <v>-4803200.0</v>
       </c>
       <c r="H5">
         <v>-13837493.0</v>
       </c>
       <c r="I5">
-        <v>-11098461.0</v>
+        <v>-11099000.0</v>
       </c>
       <c r="J5">
-        <v>-5179258.0</v>
+        <v>-5094000.0</v>
       </c>
       <c r="K5">
-        <v>-136274.0</v>
+        <v>-136000.0</v>
       </c>
       <c r="L5">
         <v>-3370.0</v>
       </c>
       <c r="M5">
         <v>-4963.0</v>
       </c>
       <c r="N5">
         <v>-6768.0</v>
       </c>
       <c r="O5">
         <v>-16339.0</v>
       </c>
       <c r="P5">
         <v>-12607.0</v>
       </c>
       <c r="Q5">
         <v>-21237.0</v>
       </c>
       <c r="R5">
         <v>-17454.0</v>
       </c>
       <c r="S5">
         <v>-27044.0</v>
       </c>
@@ -16662,57 +16662,57 @@
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
         <v>13576757.0</v>
       </c>
       <c r="C6">
         <v>-45263287.0</v>
       </c>
       <c r="D6">
         <v>7182311.0</v>
       </c>
       <c r="E6">
         <v>15053828.0</v>
       </c>
       <c r="F6">
         <v>45957187.0</v>
       </c>
       <c r="G6">
         <v>73556.0</v>
       </c>
       <c r="H6">
         <v>-9381531.0</v>
       </c>
       <c r="I6">
-        <v>-10496000.0</v>
+        <v>-10499137.0</v>
       </c>
       <c r="J6">
-        <v>-5107000.0</v>
+        <v>-4945140.0</v>
       </c>
       <c r="K6">
-        <v>408822.0</v>
+        <v>409096.0</v>
       </c>
       <c r="L6">
         <v>-3370.0</v>
       </c>
       <c r="M6">
         <v>-4963.0</v>
       </c>
       <c r="N6">
         <v>-6768.0</v>
       </c>
       <c r="O6">
         <v>-16339.0</v>
       </c>
       <c r="P6">
         <v>-12606.0</v>
       </c>
       <c r="Q6">
         <v>-21237.0</v>
       </c>
       <c r="R6">
         <v>-17454.0</v>
       </c>
       <c r="S6">
         <v>-35687.0</v>
       </c>
@@ -18923,72 +18923,72 @@
       <c r="O3">
         <v>4568977.0</v>
       </c>
       <c r="P3">
         <v>4356004.0</v>
       </c>
       <c r="Q3">
         <v>4294845.0</v>
       </c>
       <c r="R3">
         <v>4300123.0</v>
       </c>
       <c r="S3">
         <v>4560990.0</v>
       </c>
       <c r="T3">
         <v>4623355.0</v>
       </c>
       <c r="U3">
         <v>4637897.0</v>
       </c>
       <c r="V3">
         <v>3516851.0</v>
       </c>
       <c r="W3">
-        <v>1287790.0</v>
+        <v>1408559.0</v>
       </c>
       <c r="X3">
         <v>1224130.0</v>
       </c>
       <c r="Y3">
         <v>1195835.0</v>
       </c>
       <c r="Z3">
         <v>1169001.0</v>
       </c>
       <c r="AA3">
         <v>1498625.0</v>
       </c>
       <c r="AB3">
         <v>715289.0</v>
       </c>
       <c r="AC3">
-        <v>1174000.0</v>
+        <v>1173617.0</v>
       </c>
       <c r="AD3">
-        <v>1068000.0</v>
+        <v>1068431.0</v>
       </c>
       <c r="AE3">
         <v>270385.0</v>
       </c>
       <c r="AF3">
         <v>125606.0</v>
       </c>
       <c r="AG3">
         <v>115180.0</v>
       </c>
       <c r="AH3">
         <v>88692.0</v>
       </c>
       <c r="AI3">
         <v>72258.0</v>
       </c>
       <c r="AJ3">
         <v>2707.0</v>
       </c>
       <c r="AK3">
         <v>38515.0</v>
       </c>
       <c r="AL3">
         <v>35277.0</v>
       </c>
@@ -19303,57 +19303,57 @@
       <c r="AC5">
         <v>-3245000.0</v>
       </c>
       <c r="AD5">
         <v>-3647000.0</v>
       </c>
       <c r="AE5">
         <v>-7171028.0</v>
       </c>
       <c r="AF5">
         <v>-569606.0</v>
       </c>
       <c r="AG5">
         <v>-1579180.0</v>
       </c>
       <c r="AH5">
         <v>-1779692.0</v>
       </c>
       <c r="AI5">
         <v>-1802258.0</v>
       </c>
       <c r="AJ5">
         <v>-1966886.0</v>
       </c>
       <c r="AK5">
-        <v>-544515.0</v>
+        <v>-545000.0</v>
       </c>
       <c r="AL5">
-        <v>-779277.0</v>
+        <v>-779000.0</v>
       </c>
       <c r="AM5">
-        <v>-684800.0</v>
+        <v>-685000.0</v>
       </c>
       <c r="AN5">
         <v>-7226.0</v>
       </c>
       <c r="AO5">
         <v>-5234.0</v>
       </c>
       <c r="AP5">
         <v>-5112.0</v>
       </c>
       <c r="AQ5">
         <v>-5774.0</v>
       </c>
       <c r="AR5">
         <v>-4632.0</v>
       </c>
       <c r="AS5">
         <v>-4940.0</v>
       </c>
       <c r="AT5">
         <v>-4888.0</v>
       </c>
       <c r="AU5">
         <v>-4772.0</v>
       </c>
@@ -19556,99 +19556,99 @@
       <c r="O6">
         <v>1081093.0</v>
       </c>
       <c r="P6">
         <v>-147674.0</v>
       </c>
       <c r="Q6">
         <v>3796430.0</v>
       </c>
       <c r="R6">
         <v>9556362.0</v>
       </c>
       <c r="S6">
         <v>7191751.0</v>
       </c>
       <c r="T6">
         <v>15233539.0</v>
       </c>
       <c r="U6">
         <v>18866215.0</v>
       </c>
       <c r="V6">
         <v>13218790.0</v>
       </c>
       <c r="W6">
-        <v>1129126.0</v>
+        <v>1249895.0</v>
       </c>
       <c r="X6">
         <v>1256323.0</v>
       </c>
       <c r="Y6">
         <v>-700705.0</v>
       </c>
       <c r="Z6">
         <v>-611188.0</v>
       </c>
       <c r="AA6">
         <v>-2796496.0</v>
       </c>
       <c r="AB6">
         <v>-1934805.0</v>
       </c>
       <c r="AC6">
-        <v>-2071000.0</v>
+        <v>-2071383.0</v>
       </c>
       <c r="AD6">
-        <v>-2579000.0</v>
+        <v>-2578569.0</v>
       </c>
       <c r="AE6">
         <v>-6900643.0</v>
       </c>
       <c r="AF6">
         <v>-444000.0</v>
       </c>
       <c r="AG6">
         <v>-1464000.0</v>
       </c>
       <c r="AH6">
         <v>-1691000.0</v>
       </c>
       <c r="AI6">
         <v>-1730000.0</v>
       </c>
       <c r="AJ6">
         <v>-1964179.0</v>
       </c>
       <c r="AK6">
-        <v>-506000.0</v>
+        <v>-506485.0</v>
       </c>
       <c r="AL6">
-        <v>-744000.0</v>
+        <v>-743723.0</v>
       </c>
       <c r="AM6">
-        <v>-665000.0</v>
+        <v>-665200.0</v>
       </c>
       <c r="AN6">
         <v>-8876.0</v>
       </c>
       <c r="AO6">
         <v>-1236.0</v>
       </c>
       <c r="AP6">
         <v>-1158.0</v>
       </c>
       <c r="AQ6">
         <v>-1820.0</v>
       </c>
       <c r="AR6">
         <v>-634.0</v>
       </c>
       <c r="AS6">
         <v>-942.0</v>
       </c>
       <c r="AT6">
         <v>-934.0</v>
       </c>
       <c r="AU6">
         <v>-861.0</v>
       </c>
@@ -25816,78 +25816,78 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>210</v>
       </c>
       <c r="B14">
         <v>14396813.0</v>
       </c>
       <c r="C14">
-        <v>14123765.0</v>
+        <v>13589698.0</v>
       </c>
       <c r="D14">
-        <v>13510558.0</v>
+        <v>13034306.0</v>
       </c>
       <c r="E14">
         <v>17519949.0</v>
       </c>
       <c r="F14">
         <v>17339093.0</v>
       </c>
       <c r="G14">
         <v>4876756.0</v>
       </c>
       <c r="H14">
         <v>4455962.0</v>
       </c>
       <c r="I14">
         <v>599863.0</v>
       </c>
       <c r="J14">
         <v>148860.0</v>
       </c>
       <c r="K14">
-        <v>148860.0</v>
+        <v>545096.0</v>
       </c>
       <c r="L14">
-        <v>505110.0</v>
+        <v>545096.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>143535.0</v>
       </c>
       <c r="X14">
         <v>136907.0</v>
       </c>
       <c r="Y14">
         <v>27940.0</v>
       </c>
       <c r="Z14">
         <v>21217.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14">
@@ -26507,77 +26507,79 @@
         <v>142613.0</v>
       </c>
       <c r="X24">
         <v>-7607.0</v>
       </c>
       <c r="Y24">
         <v>-105690.0</v>
       </c>
       <c r="Z24">
         <v>-288606.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
         <v>-409740.0</v>
       </c>
       <c r="C25">
-        <v>-35896166.0</v>
+        <v>-35362099.0</v>
       </c>
       <c r="D25">
-        <v>21493967.0</v>
+        <v>21970219.0</v>
       </c>
       <c r="E25">
         <v>1209841.0</v>
       </c>
       <c r="F25">
         <v>4084010.0</v>
       </c>
       <c r="G25">
         <v>3967910.0</v>
       </c>
       <c r="H25">
         <v>239179.0</v>
       </c>
       <c r="I25">
         <v>3354190.0</v>
       </c>
       <c r="J25">
         <v>857215.0</v>
       </c>
       <c r="K25">
-        <v>306304.0</v>
-[...1 lines deleted...]
-      <c r="L25"/>
+        <v>-298528.0</v>
+      </c>
+      <c r="L25">
+        <v>-545096.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
         <v>6611.0</v>
       </c>
       <c r="P25">
         <v>-26243.0</v>
       </c>
       <c r="Q25">
         <v>-33853.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25">
         <v>-126364.0</v>
       </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25">
         <v>1958723.0</v>
       </c>
       <c r="X25">
         <v>-531755.0</v>
       </c>
       <c r="Y25">
@@ -29720,63 +29722,63 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
     </row>
     <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>210</v>
       </c>
       <c r="B14">
         <v>3713954.0</v>
       </c>
       <c r="C14">
         <v>3677479.0</v>
       </c>
       <c r="D14">
         <v>3633722.0</v>
       </c>
       <c r="E14">
         <v>3575591.0</v>
       </c>
       <c r="F14">
-        <v>3695394.0</v>
+        <v>3510021.0</v>
       </c>
       <c r="G14">
-        <v>-653182.0</v>
+        <v>3421795.0</v>
       </c>
       <c r="H14">
         <v>4804492.0</v>
       </c>
       <c r="I14">
         <v>4734011.0</v>
       </c>
       <c r="J14">
-        <v>4692556.0</v>
+        <v>3345804.0</v>
       </c>
       <c r="K14">
         <v>4766681.0</v>
       </c>
       <c r="L14">
         <v>4765471.0</v>
       </c>
       <c r="M14">
         <v>4673479.0</v>
       </c>
       <c r="N14">
         <v>4620087.0</v>
       </c>
       <c r="O14">
         <v>4568977.0</v>
       </c>
       <c r="P14">
         <v>4356004.0</v>
       </c>
       <c r="Q14">
         <v>4294845.0</v>
       </c>
       <c r="R14">
         <v>4300123.0</v>
       </c>
@@ -29813,57 +29815,57 @@
       <c r="AC14">
         <v>1173617.0</v>
       </c>
       <c r="AD14">
         <v>1068431.0</v>
       </c>
       <c r="AE14">
         <v>270385.0</v>
       </c>
       <c r="AF14">
         <v>125606.0</v>
       </c>
       <c r="AG14">
         <v>115180.0</v>
       </c>
       <c r="AH14">
         <v>88692.0</v>
       </c>
       <c r="AI14">
         <v>72258.0</v>
       </c>
       <c r="AJ14">
         <v>55268.0</v>
       </c>
       <c r="AK14">
-        <v>59662.0</v>
+        <v>38515.0</v>
       </c>
       <c r="AL14">
-        <v>22587.0</v>
+        <v>35277.0</v>
       </c>
       <c r="AM14">
-        <v>11343.0</v>
+        <v>19800.0</v>
       </c>
       <c r="AN14">
         <v>376050.0</v>
       </c>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
@@ -31970,63 +31972,63 @@
         <v>-50000.0</v>
       </c>
       <c r="CX24">
         <v>50000.0</v>
       </c>
       <c r="CY24"/>
       <c r="CZ24"/>
     </row>
     <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>220</v>
       </c>
       <c r="B25">
         <v>211271.0</v>
       </c>
       <c r="C25">
         <v>-1515724.0</v>
       </c>
       <c r="D25">
         <v>1122427.0</v>
       </c>
       <c r="E25">
         <v>-262096.0</v>
       </c>
       <c r="F25">
-        <v>-343162.0</v>
+        <v>-157789.0</v>
       </c>
       <c r="G25">
-        <v>-53282976.0</v>
+        <v>-57357953.0</v>
       </c>
       <c r="H25">
         <v>20577.0</v>
       </c>
       <c r="I25">
         <v>21230.0</v>
       </c>
       <c r="J25">
-        <v>263045.0</v>
+        <v>1609797.0</v>
       </c>
       <c r="K25">
         <v>-324077.0</v>
       </c>
       <c r="L25">
         <v>190320.0</v>
       </c>
       <c r="M25">
         <v>262067.0</v>
       </c>
       <c r="N25">
         <v>1029722.0</v>
       </c>
       <c r="O25">
         <v>-865762.0</v>
       </c>
       <c r="P25">
         <v>658461.0</v>
       </c>
       <c r="Q25">
         <v>409159.0</v>
       </c>
       <c r="R25">
         <v>939389.0</v>
       </c>
@@ -32063,57 +32065,57 @@
       <c r="AC25">
         <v>178182.0</v>
       </c>
       <c r="AD25">
         <v>443882.0</v>
       </c>
       <c r="AE25">
         <v>4423353.0</v>
       </c>
       <c r="AF25">
         <v>-1361174.0</v>
       </c>
       <c r="AG25">
         <v>180609.0</v>
       </c>
       <c r="AH25">
         <v>111402.0</v>
       </c>
       <c r="AI25">
         <v>106563.0</v>
       </c>
       <c r="AJ25">
         <v>314465.0</v>
       </c>
       <c r="AK25">
-        <v>186500.0</v>
+        <v>145207.0</v>
       </c>
       <c r="AL25">
-        <v>-124000.0</v>
+        <v>-136750.0</v>
       </c>
       <c r="AM25">
-        <v>480250.0</v>
+        <v>347793.0</v>
       </c>
       <c r="AN25">
         <v>306304.0</v>
       </c>
       <c r="AO25"/>
       <c r="AP25">
         <v>-1.0</v>
       </c>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25">
         <v>1.0</v>
       </c>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25">
         <v>1.0</v>
       </c>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25">