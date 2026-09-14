--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -289,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1064,62 +1070,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1160,3982 +1166,4124 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>15743606.0</v>
+      </c>
+      <c r="C2">
         <v>18079577.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15628309.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18079397.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>26817083.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4371974.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5197354.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1920344.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>476893.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>575.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3904.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2054.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1444.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9521.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8305.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10893.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5996.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6395.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2418.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27699.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14355.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1247946.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3126098.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="AA2">
         <v>2800000.0</v>
       </c>
       <c r="AB2">
+        <v>2800000.0</v>
+      </c>
+      <c r="AC2">
         <v>2670000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>-1400.0</v>
       </c>
       <c r="E5">
-        <v>0.0</v>
+        <v>-1400.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
         <v>-3060681.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-516144.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-77861.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-167499.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>-7302235.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>-7302235.0</v>
+      </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-30000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>1132483.0</v>
+      </c>
+      <c r="C7">
         <v>1555335.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2089487.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1374224.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2922780.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2141440.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3483724.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>118305.0</v>
+      </c>
+      <c r="C8">
         <v>118216.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>120581.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>119694.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>117887.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>93100.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>46204.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>44013.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>391940374.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>385426431.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>202073968.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>68103395.0</v>
+      </c>
+      <c r="C10">
         <v>30227796.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55586441.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>39134027.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23281475.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>118341471.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>884274.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2181246.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>786823.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10116.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>500.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>26069.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>85857.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>115890.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1569905.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>40000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>70000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>68103395.0</v>
+      </c>
+      <c r="C12">
         <v>30227796.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>55586441.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39134027.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23281475.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>118341471.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>884274.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2181246.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>786823.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10116.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>500.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>26069.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>85857.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>115890.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1569905.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>40000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>70000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>116905.0</v>
+      </c>
+      <c r="C13">
         <v>116816.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>119181.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>118294.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>116487.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>93100.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46204.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>44013.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22488.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6903766.0</v>
       </c>
       <c r="L13">
         <v>6903766.0</v>
       </c>
       <c r="M13">
         <v>6903766.0</v>
       </c>
       <c r="N13">
         <v>6903766.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>6903766.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>6903766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6892820.0</v>
       </c>
       <c r="U13">
         <v>6892820.0</v>
       </c>
       <c r="V13">
         <v>6892820.0</v>
       </c>
       <c r="W13">
+        <v>6892820.0</v>
+      </c>
+      <c r="X13">
         <v>6765480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6258190.0</v>
       </c>
       <c r="Y13">
         <v>6258190.0</v>
       </c>
-      <c r="Z13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z13">
+        <v>6258190.0</v>
+      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>20000.0</v>
       </c>
+      <c r="AC13">
+        <v>20000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>117095850.0</v>
+      </c>
+      <c r="C14">
         <v>117642000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>118249000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>117178000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>114190000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55042000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>45608000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33602000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577056.0</v>
       </c>
       <c r="K14">
         <v>577056.0</v>
       </c>
       <c r="L14">
         <v>577056.0</v>
       </c>
       <c r="M14">
-        <v>577036.0</v>
+        <v>577056.0</v>
       </c>
       <c r="N14">
         <v>577036.0</v>
       </c>
       <c r="O14">
         <v>577036.0</v>
       </c>
       <c r="P14">
         <v>577036.0</v>
       </c>
       <c r="Q14">
         <v>577036.0</v>
       </c>
       <c r="R14">
         <v>577036.0</v>
       </c>
       <c r="S14">
+        <v>577036.0</v>
+      </c>
+      <c r="T14">
         <v>209571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139196.0</v>
       </c>
       <c r="U14">
         <v>139196.0</v>
       </c>
       <c r="V14">
+        <v>139196.0</v>
+      </c>
+      <c r="W14">
         <v>129657.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>145926.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>145455.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>88000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>75676.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AB14">
         <v>70000.0</v>
       </c>
+      <c r="AC14">
+        <v>70000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>118294.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>116487.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>93100.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>46204.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>44013.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>22488.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6903766.0</v>
       </c>
       <c r="L15">
         <v>6903766.0</v>
       </c>
       <c r="M15">
         <v>6903766.0</v>
       </c>
       <c r="N15">
         <v>6903766.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>6903766.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>6903766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6892820.0</v>
       </c>
       <c r="U15">
         <v>6892820.0</v>
       </c>
       <c r="V15">
         <v>6892820.0</v>
       </c>
       <c r="W15">
+        <v>6892820.0</v>
+      </c>
+      <c r="X15">
         <v>6765480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6258190.0</v>
       </c>
       <c r="Y15">
         <v>6258190.0</v>
       </c>
-      <c r="Z15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z15">
+        <v>6258190.0</v>
+      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>20000.0</v>
       </c>
+      <c r="AC15">
+        <v>20000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1822972.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>101593.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>201891.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>361270.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>493553.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-2478750.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>10409.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>97723.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>227106.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>2309592.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1536481.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
         <v>90870094.0</v>
       </c>
       <c r="C20">
         <v>90870094.0</v>
       </c>
       <c r="D20">
         <v>90870094.0</v>
       </c>
       <c r="E20">
         <v>90870094.0</v>
       </c>
       <c r="F20">
+        <v>90870094.0</v>
+      </c>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>86890053.0</v>
+      </c>
+      <c r="C21">
         <v>98891767.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>111013201.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>129023564.0</v>
+      </c>
+      <c r="F21">
         <v>141826605.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8282192.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10253980.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12931473.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1129000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>125000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>45563334.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>54344819.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>59016152.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15866918.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4408073.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4772597.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1792314.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>219105.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>8368237.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10253949.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8470702.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6389896.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2520000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1260000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>267483770.0</v>
+      </c>
+      <c r="C23">
         <v>297329629.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>403039335.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>413195143.0</v>
+      </c>
+      <c r="F23">
         <v>414178313.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>179379341.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>41105736.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43587164.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4917504.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3196655.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>500.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2461.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>11380519.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14708905.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12911476.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11645221.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3580000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2250000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>51</v>
+      </c>
+      <c r="B24">
+        <v>9816229.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>10735241.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10922443.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>38330.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5803800.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8675856.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>10922443.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>38330.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4000000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>-56934683.0</v>
+      </c>
+      <c r="C28">
         <v>-28672461.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-42488254.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24277446.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-18143248.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-107734310.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13436073.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8225207.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>895057.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2468634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198266.0</v>
       </c>
       <c r="L28">
         <v>198266.0</v>
       </c>
       <c r="M28">
         <v>198266.0</v>
       </c>
       <c r="N28">
+        <v>198266.0</v>
+      </c>
+      <c r="O28">
         <v>182897.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>166875.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>151680.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>135012.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>117159.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>89500.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>2248307.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2024960.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1417906.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1343171.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>480000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>244989932.0</v>
+      </c>
+      <c r="C29">
         <v>222025163.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>367564329.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>386077042.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>376517613.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>168813250.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30095416.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>39935386.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4185837.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>10361158.0</v>
+      </c>
+      <c r="C30">
         <v>10189011.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10796433.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29346380.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43970084.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9009577.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3020646.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1245476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185192.0</v>
       </c>
       <c r="J30">
         <v>185192.0</v>
       </c>
-      <c r="K30"/>
+      <c r="K30">
+        <v>185192.0</v>
+      </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>627046.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2240870.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3073980.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>650000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>460000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>152965027.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>141605467.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>152065337.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9004813.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>16597460.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1374956.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>367410.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-318815.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-300304.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>61267940.0</v>
+      </c>
+      <c r="C32">
         <v>10055221.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>100584994.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>102988494.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>93868325.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>133521839.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-3068499.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4144495.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>605514.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>185495296.0</v>
+      </c>
+      <c r="C33">
         <v>225181491.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>274182662.0</v>
       </c>
-      <c r="D33">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
+        <v>284743250.0</v>
+      </c>
+      <c r="F33">
         <v>284486677.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33759009.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>32758626.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>34960294.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1898443.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>292500.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>1349410.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1201263.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>130366.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>221903.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>330000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>61</v>
+      </c>
+      <c r="B34">
+        <v>1375000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>1043868.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2476625.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2933319.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>11808133.0</v>
+      </c>
+      <c r="C35">
         <v>13210149.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14014435.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13575831.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4051436.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6933319.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9621334.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9575856.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2158773.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>575.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>202170.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>200320.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>199710.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>192418.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>175180.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>162573.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>141008.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>123554.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2418.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>14355.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4804823.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5236915.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3558376.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3108354.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>180000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>70000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>465247.0</v>
+      </c>
+      <c r="C36">
         <v>27475920.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>58685152.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>7028947.0</v>
+      </c>
+      <c r="F36">
         <v>11360322.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1833429.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>216571.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>29034.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>769442.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>318845.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>69146.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>19110.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4610.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>100000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>260000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>-2668593.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7028947.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11360322.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1833429.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-810000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>29034.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>16300.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2718963.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
+      <c r="AC38"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>3523921.0</v>
+      </c>
+      <c r="C39">
         <v>31731331.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19579058.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5626667.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3423925.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2402366.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>844117.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>427551.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>254732.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2489742.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
+      <c r="S39"/>
       <c r="T39">
         <v>2461.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39">
+      <c r="U39">
+        <v>2461.0</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39">
         <v>-8190486.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>926966.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1765220.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>389537.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>100000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>50000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>170000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>4241349.0</v>
+      </c>
+      <c r="C40">
         <v>43099753.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11230588.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2039957.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1819117.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1385054.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>773005.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>685974.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>228699.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-1853750.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>116645.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>99984.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>83025.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>67739.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>53680.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>40043.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>27755.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>15743.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8179.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>180617.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>165060.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-1306213.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>45621.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>366204.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>239034.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1400000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
+      <c r="AC40"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2449970.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1740623.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>589892.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>709623.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>900000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>445290466.0</v>
+      </c>
+      <c r="C42">
         <v>425770381.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>427852668.0</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
+        <v>424217689.0</v>
+      </c>
+      <c r="F42">
         <v>385426431.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>202073968.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>53219834.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>48935485.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>17270794.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7776188.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7139639.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7138119.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="N42">
         <v>230000.0</v>
       </c>
       <c r="O42">
-        <v>7133766.0</v>
+        <v>230000.0</v>
       </c>
       <c r="P42">
         <v>7133766.0</v>
       </c>
       <c r="Q42">
+        <v>7133766.0</v>
+      </c>
+      <c r="R42">
         <v>14436001.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>7133766.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>295449.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000.0</v>
       </c>
       <c r="U42">
         <v>230000.0</v>
       </c>
       <c r="V42">
-        <v>65210.0</v>
+        <v>230000.0</v>
       </c>
       <c r="W42">
         <v>65210.0</v>
       </c>
       <c r="X42">
-        <v>230000.0</v>
+        <v>65210.0</v>
       </c>
       <c r="Y42">
         <v>230000.0</v>
       </c>
       <c r="Z42">
+        <v>230000.0</v>
+      </c>
+      <c r="AA42">
         <v>400000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>260000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>240000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
-      <c r="D44">
-[...1 lines deleted...]
-      </c>
+      <c r="D44"/>
       <c r="E44">
         <v>1400.0</v>
       </c>
-      <c r="F44"/>
+      <c r="F44">
+        <v>1400.0</v>
+      </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>12193021.0</v>
+      </c>
+      <c r="C45">
         <v>12028564.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>80390254.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>57224889.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>40429656.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>23643388.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>25348756.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>1241330.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
+      <c r="AA45"/>
       <c r="AB45">
         <v>70000.0</v>
       </c>
+      <c r="AC45">
+        <v>70000.0</v>
+      </c>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>7269902.0</v>
+      </c>
+      <c r="C46">
         <v>7943710.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9206724.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>57224889.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>40429656.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23643388.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22288075.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>21999787.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>769442.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>1030565.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1085117.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>70256.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>183293.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AB46">
         <v>70000.0</v>
       </c>
+      <c r="AC46">
+        <v>70000.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>55963255.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>37637806.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>21553226.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>21478075.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>21999787.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>769442.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-210453668.0</v>
+      </c>
+      <c r="C48">
         <v>-203862034.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-69923398.0</v>
       </c>
-      <c r="D48">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
+        <v>-50216248.0</v>
+      </c>
+      <c r="F48">
         <v>-11240752.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-41819539.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-34007245.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-19450565.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-5943925.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-7791942.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-7458454.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-7438423.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-7416502.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7393923.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-7362625.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-7336382.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-294.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>29172.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-7302235.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-7328675.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-7302235.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-484193.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2595679.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2499733.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1684186.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>500000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-110000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-780000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-18941825.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-11240752.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-41819539.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>77</v>
+      </c>
+      <c r="B50">
+        <v>220000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>273459.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2559914.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1995985.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3599950.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5032823.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1730597.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1681880.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1518750.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>11168712.0</v>
+      </c>
+      <c r="C51">
         <v>1555335.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13098187.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14856581.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5138227.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10607161.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14320347.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10406453.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1681880.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2478750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198266.0</v>
       </c>
       <c r="L51">
         <v>198266.0</v>
       </c>
       <c r="M51">
         <v>198266.0</v>
       </c>
       <c r="N51">
+        <v>198266.0</v>
+      </c>
+      <c r="O51">
         <v>182897.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>166875.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>151680.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>135012.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>117159.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>90000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>2274376.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2110817.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1533796.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>226734.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>520000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>735579.0</v>
+      </c>
+      <c r="C52">
         <v>519522.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>753110.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3030648.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2827414.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4263734.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5408636.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1730597.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1681880.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2478750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198266.0</v>
       </c>
       <c r="L52">
         <v>198266.0</v>
       </c>
       <c r="M52">
         <v>198266.0</v>
       </c>
       <c r="N52">
+        <v>198266.0</v>
+      </c>
+      <c r="O52">
         <v>182897.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>166874.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>151680.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>135012.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>117159.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>92923.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>2274376.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2110817.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1533796.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>200000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>340000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>267483770.0</v>
+      </c>
+      <c r="C55">
         <v>297329629.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>403039335.0</v>
       </c>
-      <c r="D55">
-[...1 lines deleted...]
-      </c>
       <c r="E55">
+        <v>413195143.0</v>
+      </c>
+      <c r="F55">
         <v>414178313.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>179379341.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>41105736.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>43587164.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4917504.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3196655.0</v>
       </c>
-      <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>500.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2461.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>11380519.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14708905.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>12911476.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11645221.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5600000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3590000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2260000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>81988474.0</v>
+      </c>
+      <c r="C56">
         <v>72148138.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>131525266.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>128451893.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>129691636.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>145620332.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>9157110.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8626870.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3019061.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>185192.0</v>
       </c>
-      <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
-      <c r="S56">
+      <c r="S56"/>
+      <c r="T56">
         <v>500.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2461.0</v>
       </c>
-      <c r="U56"/>
-      <c r="V56">
+      <c r="V56"/>
+      <c r="W56">
         <v>10031109.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>13507642.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>12781110.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>11423318.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3260000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1960000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>20720534.0</v>
+      </c>
+      <c r="C57">
         <v>62092917.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>30975049.0</v>
       </c>
-      <c r="D57">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
+        <v>25498177.0</v>
+      </c>
+      <c r="F57">
         <v>35823311.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12098493.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12225609.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4482375.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2413547.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>625575.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>318815.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>300304.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>282736.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>260157.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>228859.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>202616.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>168763.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>139297.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>103520.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>208316.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>179415.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4906682.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5282536.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3923553.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3472845.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3260000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2710000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>32528667.0</v>
+      </c>
+      <c r="C58">
         <v>75303066.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>44989484.0</v>
       </c>
-      <c r="D58">
-[...1 lines deleted...]
-      </c>
       <c r="E58">
+        <v>39074008.0</v>
+      </c>
+      <c r="F58">
         <v>39874747.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19031812.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21846943.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>14058231.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2413547.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>625575.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>318815.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>300304.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>282736.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>260157.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>228859.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>202616.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>168763.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>139297.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>103520.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>208316.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>179415.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4906682.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5282536.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3923553.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3472845.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4700000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3440000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2780000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>234955103.0</v>
+      </c>
+      <c r="C60">
         <v>222026563.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>358049851.0</v>
       </c>
-      <c r="D60">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
+        <v>374121135.0</v>
+      </c>
+      <c r="F60">
         <v>374303566.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>160347529.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>19258793.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>29528933.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2503957.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-625575.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-318815.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-300304.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-282736.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-260157.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-228859.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-202616.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-168763.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-139297.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-103020.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-205855.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-179415.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6473837.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9426369.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>8987923.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>8172376.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>900000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>140000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-530000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-522158.0</v>
       </c>
-      <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>14380740.0</v>
+      </c>
+      <c r="C2">
+        <v>15743606.0</v>
+      </c>
+      <c r="D2">
         <v>15365812.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15329673.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16178234.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18079577.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>21521364.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18936094.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>22678651.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15628309.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19146138.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>19598548.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16356614.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18079397.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20964686.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>23799668.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23807732.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>26817083.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>24425343.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>20807941.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>23906989.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4371974.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4404029.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4477570.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3656650.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5197354.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4278052.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4257789.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4436087.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1920344.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>366076.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>557844.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>418172.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>479465.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>831667.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>394692.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>405680.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>398173.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>575.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4125.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2889.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2731.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3904.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3270.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3848.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2914.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2054.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>691.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3949.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2800.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1444.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4544.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3619.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>13390.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>6799.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>7068.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14534.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>8305.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>6020.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>9741.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3189.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>10893.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>6945.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>11321.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8805.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5996.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>10360.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>6870.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5238.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>6395.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>15189.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>8830.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>11480.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>51941.0</v>
       </c>
-      <c r="BW2"/>
-[...1 lines deleted...]
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>49093.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2">
         <v>1247946.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1335004.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>2005730.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1247946.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1162932.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>1371076.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2479481.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>3126098.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>1700000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>2000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>2900000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>4200000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>3400000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>2900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>1500000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>4200000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5194,54 +5342,56 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5300,252 +5450,256 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>-1400.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1400.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1400.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
-        <v>0.0</v>
+        <v>-1400.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-5895763.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-664974.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
+        <v>-664974.0</v>
+      </c>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-3736734.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3060681.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2403717.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1726310.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1098818.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-516144.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-168081.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
+        <v>-168081.0</v>
+      </c>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-77861.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-54981.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-13097.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-5093.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-7302235.0</v>
       </c>
-      <c r="BE5">
-[...2 lines deleted...]
-      <c r="BF5"/>
       <c r="BG5">
         <v>-7302235.0</v>
       </c>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-7302235.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
+      <c r="BJ5">
+        <v>-7302235.0</v>
+      </c>
       <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-7302235.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-7302235.0</v>
       </c>
-      <c r="BO5"/>
-[...1 lines deleted...]
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-7302235.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-7302235.0</v>
       </c>
-      <c r="BS5"/>
-[...1 lines deleted...]
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5">
         <v>-7302235.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-7302235.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
-      <c r="CL5">
-[...4 lines deleted...]
-      </c>
+      <c r="CL5"/>
+      <c r="CM5"/>
       <c r="CN5">
         <v>-100000.0</v>
       </c>
-      <c r="CO5"/>
+      <c r="CO5">
+        <v>-100000.0</v>
+      </c>
       <c r="CP5">
         <v>-100000.0</v>
       </c>
-      <c r="CQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ5"/>
       <c r="CR5">
         <v>-100000.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5"/>
+      <c r="CS5">
+        <v>-100000.0</v>
+      </c>
+      <c r="CT5">
+        <v>-100000.0</v>
+      </c>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5604,138 +5758,144 @@
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>1009883.0</v>
+      </c>
+      <c r="C7">
+        <v>1132483.0</v>
+      </c>
+      <c r="D7">
         <v>1252076.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1254762.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1357412.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1555335.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1680917.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1800402.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1915627.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2089487.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2200674.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1115596.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1246520.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1374224.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1498787.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2519596.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2711698.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2922780.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2832050.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3062228.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2806591.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2141440.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2424007.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2542572.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2656589.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>3483724.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4168771.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>4288208.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4406922.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5764,114 +5924,120 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>117418.0</v>
+      </c>
+      <c r="C8">
+        <v>118305.0</v>
+      </c>
+      <c r="D8">
         <v>118691.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>118513.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>118513.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>118216.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>117908.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>117603.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>120157.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>120581.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>120044.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>119861.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>119346.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>119694.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>119294.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>118675.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>118324.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>117887.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>116837.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>114983.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>114447.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5908,100 +6074,102 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>392813530.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>391940374.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>390501876.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>387892917.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>386648901.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>385426431.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>382015310.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>369431456.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>202073968.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>202073968.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>84732248.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
@@ -6036,276 +6204,284 @@
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>68777371.0</v>
+      </c>
+      <c r="C10">
+        <v>68103395.0</v>
+      </c>
+      <c r="D10">
         <v>69857730.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>65669937.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>63363812.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>30227796.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>31921690.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>33525409.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>50754570.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>55586441.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>54679868.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>49564868.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>47505047.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>39134027.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27093614.0</v>
       </c>
-      <c r="O10">
-[...4 lines deleted...]
-      </c>
       <c r="Q10">
+        <v>29504539.0</v>
+      </c>
+      <c r="R10">
+        <v>21401109.0</v>
+      </c>
+      <c r="S10">
         <v>23281475.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>27414571.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>32938021.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>50972447.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>118341471.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19007893.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3413710.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1017513.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>884274.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>130870.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>513738.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>538983.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2181246.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6043302.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>6697838.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7066522.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4381643.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>786823.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>41929.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>44764.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>100135.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>5634.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>9.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>89.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>500.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>4297.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>43713.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>96461.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>26069.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>20438.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>328579.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>20342.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>85857.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>70000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>40000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>300000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>115890.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>1400000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>1800000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>2600000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>1569905.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>4300000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>290000.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6364,633 +6540,647 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>68777371.0</v>
+      </c>
+      <c r="C12">
+        <v>68103395.0</v>
+      </c>
+      <c r="D12">
         <v>69857730.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>65669937.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>63363812.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30227796.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12">
         <v>50754570.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>55586441.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>54679868.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>49564868.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>47505047.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>39134027.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>27093614.0</v>
       </c>
-      <c r="O12">
-[...4 lines deleted...]
-      </c>
       <c r="Q12">
+        <v>29504539.0</v>
+      </c>
+      <c r="R12">
+        <v>21401109.0</v>
+      </c>
+      <c r="S12">
         <v>23281475.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>27414571.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>32938021.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>50972447.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>118341471.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19007893.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3413710.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1017513.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>130870.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>513738.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>538983.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2181246.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6043302.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6697838.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7066522.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4381643.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>41929.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>44764.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>100135.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>5634.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12">
         <v>9.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>89.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>500.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>4297.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>43713.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>96461.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>26069.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>20438.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>328579.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>20342.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>85857.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>70000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>40000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>300000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>115890.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>1400000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>1800000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>2600000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>1569905.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>4300000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>290000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>116018.0</v>
+      </c>
+      <c r="C13">
+        <v>116905.0</v>
+      </c>
+      <c r="D13">
         <v>117291.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>117113.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>117113.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>116816.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13">
         <v>118757.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>119181.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>118644.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>118461.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>117946.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>118294.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>117894.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>117275.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>116924.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>116487.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>115437.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>113583.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>113047.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>93100.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>63498.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>48323.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>47453.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>46204.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>45906.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>45751.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>45270.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>44013.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>34610.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>32601.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>31538.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>28394.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>22488.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>20301.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>19168.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>17979.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>577.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6903766.0</v>
       </c>
       <c r="AO13">
         <v>6903766.0</v>
       </c>
       <c r="AP13">
         <v>6903766.0</v>
       </c>
       <c r="AQ13">
         <v>6903766.0</v>
       </c>
       <c r="AR13">
         <v>6903766.0</v>
       </c>
       <c r="AS13">
         <v>6903766.0</v>
       </c>
       <c r="AT13">
         <v>6903766.0</v>
       </c>
       <c r="AU13">
         <v>6903766.0</v>
       </c>
       <c r="AV13">
         <v>6903766.0</v>
       </c>
       <c r="AW13">
         <v>6903766.0</v>
       </c>
       <c r="AX13">
         <v>6903766.0</v>
       </c>
       <c r="AY13">
         <v>6903766.0</v>
       </c>
       <c r="AZ13">
         <v>6903766.0</v>
       </c>
       <c r="BA13">
         <v>6903766.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13"/>
+      <c r="BB13">
+        <v>6903766.0</v>
+      </c>
+      <c r="BC13">
+        <v>6903766.0</v>
+      </c>
       <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13">
         <v>7.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13"/>
       <c r="BH13"/>
-      <c r="BI13">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>7.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
       <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13">
         <v>7.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
-[...4 lines deleted...]
-      </c>
+      <c r="BS13"/>
+      <c r="BT13"/>
       <c r="BU13">
         <v>6903766.0</v>
       </c>
       <c r="BV13">
+        <v>6903766.0</v>
+      </c>
+      <c r="BW13">
+        <v>6903766.0</v>
+      </c>
+      <c r="BX13">
         <v>6893766.0</v>
       </c>
-      <c r="BW13"/>
-[...1 lines deleted...]
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>6892820.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
-[...4 lines deleted...]
-      </c>
+      <c r="CD13"/>
+      <c r="CE13"/>
       <c r="CF13">
         <v>6892820.0</v>
       </c>
       <c r="CG13">
         <v>6892820.0</v>
       </c>
       <c r="CH13">
+        <v>6892820.0</v>
+      </c>
+      <c r="CI13">
+        <v>6892820.0</v>
+      </c>
+      <c r="CJ13">
         <v>6842820.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6765480.0</v>
       </c>
       <c r="CK13">
         <v>6765480.0</v>
       </c>
       <c r="CL13">
+        <v>6765480.0</v>
+      </c>
+      <c r="CM13">
+        <v>6765480.0</v>
+      </c>
+      <c r="CN13">
         <v>6800000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>6300000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>6258190.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13"/>
       <c r="CR13"/>
-      <c r="CS13">
-[...1 lines deleted...]
-      </c>
+      <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13">
+        <v>6258190.0</v>
+      </c>
+      <c r="CV13"/>
+      <c r="CW13">
         <v>540000.0</v>
       </c>
-      <c r="CV13"/>
-      <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>124029987.0</v>
+      </c>
+      <c r="C14">
+        <v>117095850.0</v>
+      </c>
+      <c r="D14">
         <v>122878441.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>117700922.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>116841148.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>116928500.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>116507843.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>118756733.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>119106000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>118776000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>118447000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>118167000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>117714000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>117178000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>117349000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>116928000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>117880000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>116486000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>116718000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>116722000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>109051682.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>53816000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>47790000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>47790000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>46248000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>46204139.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>45768000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>45416000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>44578000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>34247599.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>34248000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>32454000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>30393000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>26046000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>26045890.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>19484000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>18426000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>17118000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>577046.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>577036.0</v>
       </c>
       <c r="AO14">
         <v>577036.0</v>
       </c>
       <c r="AP14">
         <v>577036.0</v>
       </c>
       <c r="AQ14">
         <v>577036.0</v>
       </c>
       <c r="AR14">
         <v>577036.0</v>
       </c>
       <c r="AS14">
         <v>577036.0</v>
       </c>
       <c r="AT14">
         <v>577036.0</v>
       </c>
       <c r="AU14">
         <v>577036.0</v>
       </c>
       <c r="AV14">
         <v>577036.0</v>
       </c>
@@ -7048,542 +7238,552 @@
       <c r="BN14">
         <v>577036.0</v>
       </c>
       <c r="BO14">
         <v>577036.0</v>
       </c>
       <c r="BP14">
         <v>577036.0</v>
       </c>
       <c r="BQ14">
         <v>577036.0</v>
       </c>
       <c r="BR14">
         <v>577036.0</v>
       </c>
       <c r="BS14">
         <v>577036.0</v>
       </c>
       <c r="BT14">
         <v>577036.0</v>
       </c>
       <c r="BU14">
         <v>577036.0</v>
       </c>
       <c r="BV14">
+        <v>577036.0</v>
+      </c>
+      <c r="BW14">
+        <v>577036.0</v>
+      </c>
+      <c r="BX14">
         <v>176213.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>176213.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>139196.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>139196.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="CB14">
         <v>140000.0</v>
       </c>
       <c r="CC14">
         <v>140000.0</v>
       </c>
       <c r="CD14">
-        <v>139196.0</v>
+        <v>140000.0</v>
       </c>
       <c r="CE14">
-        <v>139196.0</v>
+        <v>140000.0</v>
       </c>
       <c r="CF14">
         <v>139196.0</v>
       </c>
       <c r="CG14">
         <v>139196.0</v>
       </c>
       <c r="CH14">
+        <v>139196.0</v>
+      </c>
+      <c r="CI14">
+        <v>139196.0</v>
+      </c>
+      <c r="CJ14">
         <v>130859.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>127116.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>145926.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>124127.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>145936.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>124852.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>114286.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>114286.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>139394.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>133333.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>73256.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>73256.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>92308.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>80000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>57143.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>70000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>70000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>117946.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>118294.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>117894.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>117275.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>116924.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>116487.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>115437.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>113583.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>113047.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>93100.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>63498.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>48323.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>46204.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>46204.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>45906.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>45751.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>44013.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>44013.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>34610.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>32601.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>31538.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>22488.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>22488.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>20301.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>19168.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>17979.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>577.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6903766.0</v>
       </c>
       <c r="AO15">
         <v>6903766.0</v>
       </c>
       <c r="AP15">
         <v>6903766.0</v>
       </c>
       <c r="AQ15">
         <v>6903766.0</v>
       </c>
       <c r="AR15">
         <v>6903766.0</v>
       </c>
       <c r="AS15">
         <v>6903766.0</v>
       </c>
       <c r="AT15">
         <v>6903766.0</v>
       </c>
       <c r="AU15">
         <v>6903766.0</v>
       </c>
       <c r="AV15">
         <v>6903766.0</v>
       </c>
       <c r="AW15">
         <v>6903766.0</v>
       </c>
       <c r="AX15">
         <v>6903766.0</v>
       </c>
       <c r="AY15">
         <v>6903766.0</v>
       </c>
       <c r="AZ15">
         <v>6903766.0</v>
       </c>
       <c r="BA15">
         <v>6903766.0</v>
       </c>
       <c r="BB15">
         <v>6903766.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BC15">
+        <v>6903766.0</v>
+      </c>
+      <c r="BD15">
+        <v>6903766.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...4 lines deleted...]
-      </c>
+      <c r="BS15"/>
+      <c r="BT15"/>
       <c r="BU15">
         <v>6903766.0</v>
       </c>
       <c r="BV15">
-        <v>6892820.0</v>
+        <v>6903766.0</v>
       </c>
       <c r="BW15">
-        <v>6893766.0</v>
+        <v>6903766.0</v>
       </c>
       <c r="BX15">
         <v>6892820.0</v>
       </c>
       <c r="BY15">
+        <v>6893766.0</v>
+      </c>
+      <c r="BZ15">
         <v>6892820.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>6892820.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...4 lines deleted...]
-      </c>
+      <c r="CD15"/>
+      <c r="CE15"/>
       <c r="CF15">
         <v>6892820.0</v>
       </c>
       <c r="CG15">
         <v>6892820.0</v>
       </c>
       <c r="CH15">
+        <v>6892820.0</v>
+      </c>
+      <c r="CI15">
+        <v>6892820.0</v>
+      </c>
+      <c r="CJ15">
         <v>6842820.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6765480.0</v>
       </c>
       <c r="CK15">
         <v>6765480.0</v>
       </c>
       <c r="CL15">
+        <v>6765480.0</v>
+      </c>
+      <c r="CM15">
+        <v>6765480.0</v>
+      </c>
+      <c r="CN15">
         <v>6800000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>6300000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>6258190.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>6258190.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15"/>
       <c r="CR15"/>
-      <c r="CS15">
-[...1 lines deleted...]
-      </c>
+      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15">
+        <v>6258190.0</v>
+      </c>
+      <c r="CV15"/>
+      <c r="CW15">
         <v>540000.0</v>
       </c>
-      <c r="CV15"/>
-      <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>1822972.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1822972.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1423722.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-2481509.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>101593.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2819962.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2353791.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2037445.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>201891.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>361270.0</v>
       </c>
-      <c r="V16"/>
-[...3 lines deleted...]
-      </c>
+      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
+        <v>493553.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-152479.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-294051.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>120799.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16">
         <v>-185813.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-173808.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>43205.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>-169121.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>-167525.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
+      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16">
-        <v>-131608.0</v>
+        <v>-141946.0</v>
       </c>
       <c r="BP16"/>
       <c r="BQ16">
+        <v>-131608.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16">
         <v>10409.0</v>
       </c>
-      <c r="BR16"/>
-[...1 lines deleted...]
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16">
         <v>5398.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>3163.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>-29009.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
-      <c r="CF16">
-[...1 lines deleted...]
-      </c>
+      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16">
+        <v>22723.0</v>
+      </c>
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>50886.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>51399.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>49526.0</v>
       </c>
-      <c r="CK16"/>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>97723.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16"/>
       <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16">
         <v>227106.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7642,88 +7842,90 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>2212448.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2309592.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2819962.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2353791.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2037445.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1536481.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1850277.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
@@ -7762,54 +7964,56 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7868,54 +8072,56 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20">
         <v>90870094.0</v>
       </c>
       <c r="C20">
         <v>90870094.0</v>
       </c>
       <c r="D20">
         <v>90870094.0</v>
       </c>
       <c r="E20">
         <v>90870094.0</v>
       </c>
       <c r="F20">
         <v>90870094.0</v>
       </c>
       <c r="G20">
         <v>90870094.0</v>
       </c>
       <c r="H20">
         <v>90870094.0</v>
       </c>
       <c r="I20">
         <v>90870094.0</v>
       </c>
@@ -7928,75 +8134,79 @@
       <c r="L20">
         <v>90870094.0</v>
       </c>
       <c r="M20">
         <v>90870094.0</v>
       </c>
       <c r="N20">
         <v>90870094.0</v>
       </c>
       <c r="O20">
         <v>90870094.0</v>
       </c>
       <c r="P20">
         <v>90870094.0</v>
       </c>
       <c r="Q20">
         <v>90870094.0</v>
       </c>
       <c r="R20">
         <v>90870094.0</v>
       </c>
       <c r="S20">
         <v>90870094.0</v>
       </c>
       <c r="T20">
+        <v>90870094.0</v>
+      </c>
+      <c r="U20">
+        <v>90870094.0</v>
+      </c>
+      <c r="V20">
         <v>90999208.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20">
         <v>1950816.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1770221.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
@@ -8016,165 +8226,171 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>83869482.0</v>
+      </c>
+      <c r="C21">
+        <v>86890053.0</v>
+      </c>
+      <c r="D21">
         <v>89922549.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>92831051.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>95861409.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>98891767.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>106272570.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>109438115.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>112398766.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>111013201.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>118959283.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>122226044.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>125492804.0</v>
       </c>
-      <c r="M21">
-[...2 lines deleted...]
-      <c r="N21">
+      <c r="O21">
+        <v>129023564.0</v>
+      </c>
+      <c r="P21">
         <v>132026325.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>135293085.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>138559845.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>141826605.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>145306445.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>148842250.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>152378055.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>8282192.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8775139.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9268086.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>9761032.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10253980.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>9549100.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>11899591.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>12445716.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>12931473.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8713900.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1024503.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1058271.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1092040.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1129001.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1161389.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>229167.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>118750.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
@@ -8194,563 +8410,577 @@
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22">
         <v>47207283.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>47207283.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>51838785.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>54717709.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>45563334.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>49502732.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>53014205.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>55924655.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>54344819.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>67145401.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>68607008.0</v>
       </c>
-      <c r="P22">
-[...2 lines deleted...]
-      <c r="Q22">
+      <c r="R22">
+        <v>64588247.0</v>
+      </c>
+      <c r="S22">
         <v>59016152.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>46466594.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>34960878.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>27939525.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>15866918.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9548591.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7603031.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6518757.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4408073.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5022980.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5029211.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5553121.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4772597.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3951308.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3378406.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3123239.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2405007.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1792314.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1608394.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1550664.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1493872.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22">
         <v>6968165.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>8368237.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>8306278.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>8671861.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>9166861.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>10253949.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>7500000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>7900000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>6200000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>8470702.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>6900000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>9600000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>7300000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>6389896.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>3700000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>3730000.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>264574008.0</v>
+      </c>
+      <c r="C23">
+        <v>267483770.0</v>
+      </c>
+      <c r="D23">
         <v>271653271.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>270273443.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>269467322.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>297329629.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>402418781.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>403039335.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>400616678.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>402654983.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>408065147.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>413195143.0</v>
+      </c>
+      <c r="P23">
         <v>418219959.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>424421227.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>422134969.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>414178313.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>411204284.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>396512596.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>381071625.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>179379341.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>67105132.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>47351219.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>43737147.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>41105736.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>40745596.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>46021221.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>47937175.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>43587164.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>22313708.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>15248588.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>14184167.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10672711.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4917504.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3871716.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4350009.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3912246.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>1.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>5634.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23">
         <v>9.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>89.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2500.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2500.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1081.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1081.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23">
         <v>851961.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1038616.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>10131847.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>11380519.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>12378215.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>12861921.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>14385972.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>14708905.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>13800000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>12600000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>13000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>12911476.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>14300000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>14900000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>13500000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>11645221.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>9400000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>5840000.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
+      <c r="CZ23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>9632483.0</v>
+      </c>
+      <c r="C24">
+        <v>9816229.0</v>
+      </c>
+      <c r="D24">
         <v>9765365.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>9714500.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>21705108.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>10605998.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>10656325.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>10710081.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>10735241.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10797696.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>10830663.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>10861510.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>10922443.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>10967947.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>10616164.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5634368.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>38330.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>18905.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>531396.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4865771.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>817675.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>12327283.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>9287287.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>5803800.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>8675856.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
@@ -8778,98 +9008,100 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>10861510.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10922443.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10967947.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>10616164.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5634368.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>38330.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18905.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="U25"/>
+      <c r="V25">
         <v>4000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>817675.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -8904,54 +9136,56 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -9010,54 +9244,56 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9116,413 +9352,425 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
-        <v>-57866535.0</v>
+        <v>-57900705.0</v>
       </c>
       <c r="C28">
+        <v>-56934683.0</v>
+      </c>
+      <c r="D28">
+        <v>-58620289.0</v>
+      </c>
+      <c r="E28">
         <v>-54480675.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-39897992.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-28672461.0</v>
       </c>
-      <c r="F28"/>
-[...1 lines deleted...]
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28">
         <v>-36171652.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-42488254.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-41242492.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-36194887.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-32915508.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-24277446.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-12212289.0</v>
       </c>
-      <c r="O28">
-[...4 lines deleted...]
-      </c>
       <c r="Q28">
+        <v>-14098285.0</v>
+      </c>
+      <c r="R28">
+        <v>-10332199.0</v>
+      </c>
+      <c r="S28">
         <v>-18143248.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-18957495.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-24229291.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-44150491.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-107734310.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3655420.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>18548518.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>17555960.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9952349.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>11266959.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13780222.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>12796670.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8225207.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-4497797.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-6669929.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6996749.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4281736.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>895057.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2200374.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2092486.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2474298.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2480000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>198266.0</v>
       </c>
       <c r="AO28">
         <v>198266.0</v>
       </c>
       <c r="AP28">
         <v>198266.0</v>
       </c>
       <c r="AQ28">
         <v>198266.0</v>
       </c>
       <c r="AR28">
         <v>198266.0</v>
       </c>
       <c r="AS28">
         <v>198266.0</v>
       </c>
       <c r="AT28">
         <v>198266.0</v>
       </c>
       <c r="AU28">
         <v>198266.0</v>
       </c>
       <c r="AV28">
         <v>198266.0</v>
       </c>
       <c r="AW28">
         <v>198266.0</v>
       </c>
       <c r="AX28">
         <v>198266.0</v>
       </c>
       <c r="AY28">
+        <v>198266.0</v>
+      </c>
+      <c r="AZ28">
+        <v>198266.0</v>
+      </c>
+      <c r="BA28">
         <v>194166.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>194166.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>182896.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>182897.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>180000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>166875.0</v>
       </c>
       <c r="BG28">
         <v>170000.0</v>
       </c>
       <c r="BH28">
+        <v>166875.0</v>
+      </c>
+      <c r="BI28">
+        <v>170000.0</v>
+      </c>
+      <c r="BJ28">
         <v>160000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>160000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>151680.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>150000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>140000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>140000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>135012.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BQ28">
         <v>130000.0</v>
       </c>
       <c r="BR28">
+        <v>130000.0</v>
+      </c>
+      <c r="BS28">
+        <v>130000.0</v>
+      </c>
+      <c r="BT28">
         <v>117159.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>114285.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>111794.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>104980.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>29009.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>963866.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1005815.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1734979.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2248307.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2355194.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1970431.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2225646.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2024960.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>2230000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1360000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1417906.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-100000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-500000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-1700000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-1343171.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-4200000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>110000.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>245820362.0</v>
+      </c>
+      <c r="C29">
+        <v>244989932.0</v>
+      </c>
+      <c r="D29">
         <v>247251874.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>245348772.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>244612663.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>222025163.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>310739156.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>337473975.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>360641660.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>367564329.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>372617718.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>375240646.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>383487342.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>386077042.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>388477815.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>390548847.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>386361180.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>376517613.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>376753307.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>355903790.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>339279212.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>168813250.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>55703141.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>36913742.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>34275168.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>30095416.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9554,366 +9802,374 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>9504489.0</v>
+      </c>
+      <c r="C30">
+        <v>10361158.0</v>
+      </c>
+      <c r="D30">
         <v>9169620.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8855910.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8948448.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10189011.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16961800.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19684059.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24236712.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10796433.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>21121450.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>23030851.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21348226.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29346380.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>30419611.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>30436044.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>40556537.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>43970084.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>45669199.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>39640274.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>23819226.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9009577.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6877047.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5331298.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5991084.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3020646.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1274936.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2571069.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2992708.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1245476.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>623935.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1084719.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>828939.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1201117.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>185192.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>272879.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>229012.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39695.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>185192.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>272879.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>229012.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>627046.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>861271.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1473145.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>627046.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1133047.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1565042.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>2802671.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>2240870.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>4500000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>2800000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>4300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="CQ30">
         <v>2400000.0</v>
       </c>
       <c r="CR30">
+        <v>4900000.0</v>
+      </c>
+      <c r="CS30">
         <v>2400000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
+        <v>2400000.0</v>
+      </c>
+      <c r="CU30">
         <v>3073980.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>1200000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>1530000.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>153781425.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>152965027.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>152198857.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>151499010.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>148574029.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>141605467.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>134951742.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>110544944.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>152065337.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>152065337.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>33999536.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>8226000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>8597252.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>9004813.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>13836344.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>13927659.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>15902336.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>16597460.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>10013430.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>13235679.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>12199605.0</v>
       </c>
-      <c r="AG31"/>
-      <c r="AH31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>1374956.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-148985.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-141917.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-689273.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-625575.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -9932,129 +10188,135 @@
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>64874878.0</v>
+      </c>
+      <c r="C32">
+        <v>61267940.0</v>
+      </c>
+      <c r="D32">
         <v>61865988.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>55571031.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>51760548.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10055221.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>56469606.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>78846934.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>91686849.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>100584994.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>102394044.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>101886517.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>106671313.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>102988494.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>100800799.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>100950711.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>96768329.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>93868325.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>87860830.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>67954063.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>63476897.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>133521839.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>22380609.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2568903.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>923655.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-3068499.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10086,314 +10348,326 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:104">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>182356862.0</v>
+      </c>
+      <c r="C33">
+        <v>185495296.0</v>
+      </c>
+      <c r="D33">
         <v>189134727.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>191972329.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>194981147.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>225181491.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>256563587.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>260325603.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>268465593.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>274182662.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>271603764.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>273125052.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>277492765.0</v>
       </c>
-      <c r="M33">
-[...2 lines deleted...]
-      <c r="N33">
+      <c r="O33">
+        <v>284743250.0</v>
+      </c>
+      <c r="P33">
         <v>289222366.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>291544781.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>291012251.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>284486677.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>287730142.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>285560926.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>274879808.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>33759009.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>30602273.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>29952201.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>29579690.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>32758626.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>33529285.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>36946935.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>38090461.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>34960294.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>11412302.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3685872.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2959516.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2349666.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>1689710.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2391574.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2107710.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33">
         <v>21095.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>21095.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1321241.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1349410.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1443916.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1169460.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1172486.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1201263.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CN33">
         <v>100000.0</v>
       </c>
       <c r="CO33">
+        <v>100000.0</v>
+      </c>
+      <c r="CP33">
+        <v>100000.0</v>
+      </c>
+      <c r="CQ33">
         <v>130366.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>700000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>600000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>400000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>221903.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>100000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>140000.0</v>
       </c>
-      <c r="CV33"/>
-      <c r="CW33"/>
       <c r="CX33"/>
+      <c r="CY33"/>
+      <c r="CZ33"/>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:104">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34">
+        <v>1145833.0</v>
+      </c>
+      <c r="C34">
+        <v>1375000.0</v>
+      </c>
+      <c r="D34">
         <v>1604167.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>944397.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1043868.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1138579.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1861948.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2103399.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>2476625.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>2592109.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>3256301.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2933319.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2933319.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>9390532.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
@@ -10428,534 +10702,548 @@
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:104">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>11276761.0</v>
+      </c>
+      <c r="C35">
+        <v>11808133.0</v>
+      </c>
+      <c r="D35">
         <v>13732806.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>12127688.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>24236040.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>13210149.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>13413583.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>13600860.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12176673.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>14014435.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>12615391.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>12023908.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>14018355.0</v>
       </c>
-      <c r="M35">
-[...2 lines deleted...]
-      <c r="N35">
+      <c r="O35">
+        <v>13575831.0</v>
+      </c>
+      <c r="P35">
         <v>14926488.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>14831903.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9775212.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4051436.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4461291.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3256301.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3091458.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6933319.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>10208207.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>15027018.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>12145061.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>9621334.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4572676.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4698262.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4823050.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>9575856.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1911581.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>585753.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>487945.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>579372.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>2636995.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2542930.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2972606.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>575.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>202391.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>201155.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>200997.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>202170.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>201536.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>202114.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>201180.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>200320.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>198957.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>202215.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>201066.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>199710.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>198710.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>197785.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>201920.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BD35"/>
+      <c r="BE35">
         <v>6799.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>7068.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>14534.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35">
+      <c r="BH35"/>
+      <c r="BI35">
         <v>6020.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>9741.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>3189.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>6945.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>11321.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>8805.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>10360.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>6870.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>5238.0</v>
       </c>
-      <c r="BR35"/>
-      <c r="BS35">
+      <c r="BT35"/>
+      <c r="BU35">
         <v>129474.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>120633.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>116549.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>51941.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35">
         <v>2216109.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>2384532.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>3837170.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>4804823.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>3538564.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>3670086.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>4725469.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>-100000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>-100000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>3300000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>3558376.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>4200000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>5500000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>4300000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>3108354.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>1600000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>2760000.0</v>
       </c>
-      <c r="CV35"/>
-      <c r="CW35"/>
       <c r="CX35"/>
+      <c r="CY35"/>
+      <c r="CZ35"/>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:104">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>429830.0</v>
+      </c>
+      <c r="C36">
+        <v>465247.0</v>
+      </c>
+      <c r="D36">
         <v>7160465.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>90942.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>83278.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>27475920.0</v>
       </c>
-      <c r="F36"/>
-[...1 lines deleted...]
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36">
         <v>1325806.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>58685152.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2381841.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3189518.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>6761522.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>7028947.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>9656908.0</v>
       </c>
-      <c r="O36">
-[...4 lines deleted...]
-      </c>
       <c r="Q36">
+        <v>8701667.0</v>
+      </c>
+      <c r="R36">
+        <v>11829304.0</v>
+      </c>
+      <c r="S36">
         <v>11360322.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>15585668.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>17217487.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>5653310.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1833429.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>52183.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>277801.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>372755.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>232114.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>32994.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>54133.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>29034.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>55415.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>398463.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>148478.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>16300.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>528321.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>211591.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>218739.0</v>
       </c>
-      <c r="AL36"/>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36">
         <v>18845.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>18845.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>318845.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>318845.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>342696.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>69696.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>69146.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>1154263.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CN36">
         <v>100000.0</v>
       </c>
       <c r="CO36">
-        <v>19110.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CP36">
         <v>100000.0</v>
       </c>
       <c r="CQ36">
-        <v>100000.0</v>
+        <v>19110.0</v>
       </c>
       <c r="CR36">
         <v>100000.0</v>
       </c>
       <c r="CS36">
-        <v>4610.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CT36">
         <v>100000.0</v>
       </c>
       <c r="CU36">
+        <v>4610.0</v>
+      </c>
+      <c r="CV36">
+        <v>100000.0</v>
+      </c>
+      <c r="CW36">
         <v>80000.0</v>
       </c>
-      <c r="CV36"/>
-      <c r="CW36"/>
       <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36"/>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:104">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -11014,136 +11302,138 @@
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:104">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>-2668593.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>2.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="M38"/>
+      <c r="N38">
         <v>4064582.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>7028947.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>9656907.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>9201667.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>12329304.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>11360322.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>16477926.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>17217487.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5653310.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1833429.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>52183.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>277801.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>-810000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>216571.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>232114.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>32994.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>54133.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>29034.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>55415.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>398463.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>148478.0</v>
       </c>
-      <c r="AG38"/>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
@@ -11168,615 +11458,629 @@
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
+      <c r="CY38"/>
+      <c r="CZ38"/>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:104">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>3935286.0</v>
+      </c>
+      <c r="C39">
+        <v>3523921.0</v>
+      </c>
+      <c r="D39">
         <v>3491194.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>3775267.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2173915.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>31731331.0</v>
       </c>
-      <c r="F39"/>
-[...1 lines deleted...]
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39">
         <v>4244197.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>19579058.0</v>
       </c>
-      <c r="J39">
-[...2 lines deleted...]
-      <c r="K39">
+      <c r="L39">
+        <v>3708865.0</v>
+      </c>
+      <c r="M39">
         <v>3920007.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5794454.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5626667.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4338967.0</v>
       </c>
-      <c r="O39">
-[...4 lines deleted...]
-      </c>
       <c r="Q39">
+        <v>4328855.0</v>
+      </c>
+      <c r="R39">
+        <v>4576824.0</v>
+      </c>
+      <c r="S39">
         <v>3423925.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3923778.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3412497.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3460619.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2402366.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1069328.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1050979.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>630103.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>787525.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>960268.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>761902.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>427551.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>282861.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>401753.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>205951.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>335278.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>254732.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>258803.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>133995.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>170834.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
-      <c r="BV39">
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39">
         <v>2500.0</v>
       </c>
-      <c r="BW39"/>
-[...1 lines deleted...]
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>1081.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39">
         <v>199523.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>112537.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>272835.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>1031529.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>1474536.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>1126979.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>1223612.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>926966.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>1700000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>1800000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>2100000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>1765220.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>400000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>500000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>800000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>389537.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>100000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>150000.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39"/>
       <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:104">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>2215790.0</v>
+      </c>
+      <c r="C40">
+        <v>4241349.0</v>
+      </c>
+      <c r="D40">
         <v>2958902.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>6335251.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>5314028.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>43099753.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>10991003.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="I40"/>
+      <c r="J40">
         <v>17141591.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>11230588.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>6570668.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6250164.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>4641469.0</v>
       </c>
-      <c r="M40">
-[...4 lines deleted...]
-      </c>
       <c r="O40">
+        <v>2039957.0</v>
+      </c>
+      <c r="P40">
+        <v>4298739.0</v>
+      </c>
+      <c r="Q40">
         <v>5019029.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>7012674.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1819117.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5114768.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>16207427.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>14544179.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1385054.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3952438.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2765070.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2467085.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>493553.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>784271.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>742222.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>917383.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>685974.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1674797.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>402653.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>438346.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>408106.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>222317.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>103166.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>86785.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>625000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>128952.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>124954.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>120799.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>116645.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>112447.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>108249.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>104095.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>99984.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>95786.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>91588.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>87434.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>83025.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>78986.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>74985.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>71549.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>56917.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>54010.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>50274.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>53679.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>43206.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>39707.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>36301.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>40043.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>29850.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>26745.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>23685.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>27755.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>18392.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>147253.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>144480.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>15743.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>7872.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>10651.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>8416.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>165107.0</v>
       </c>
-      <c r="BW40"/>
-[...1 lines deleted...]
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>186569.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40">
         <v>10906.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>81772.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>2690573.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>117916.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>147896.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>191808.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>45621.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>400000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>300000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>300000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>366204.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="CR40">
         <v>700000.0</v>
       </c>
       <c r="CS40">
-        <v>239034.0</v>
+        <v>500000.0</v>
       </c>
       <c r="CT40">
         <v>700000.0</v>
       </c>
       <c r="CU40">
+        <v>239034.0</v>
+      </c>
+      <c r="CV40">
+        <v>700000.0</v>
+      </c>
+      <c r="CW40">
         <v>1270000.0</v>
       </c>
-      <c r="CV40"/>
-      <c r="CW40"/>
       <c r="CX40"/>
+      <c r="CY40"/>
+      <c r="CZ40"/>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:104">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>2331802.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>2449970.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2978532.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2532687.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2240285.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1740623.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>2077416.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>529810.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>533254.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>589892.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>621517.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>652265.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>681655.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>709623.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="AB41">
         <v>900000.0</v>
       </c>
       <c r="AC41">
         <v>900000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41"/>
+      <c r="AD41">
+        <v>900000.0</v>
+      </c>
+      <c r="AE41">
+        <v>900000.0</v>
+      </c>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
@@ -11804,336 +12108,344 @@
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:104">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>443482793.0</v>
+      </c>
+      <c r="C42">
+        <v>445290466.0</v>
+      </c>
+      <c r="D42">
         <v>446122869.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>445735436.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>433481636.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>425770381.0</v>
       </c>
-      <c r="F42"/>
-[...1 lines deleted...]
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42">
         <v>393311597.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>427852668.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>392775926.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>391954726.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>390835367.0</v>
       </c>
-      <c r="M42">
-[...2 lines deleted...]
-      <c r="N42">
+      <c r="O42">
+        <v>424217689.0</v>
+      </c>
+      <c r="P42">
         <v>390211015.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>387892917.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>386648901.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>385426431.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>382015310.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>369431456.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>367771424.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>202073968.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>84732247.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>56895422.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>55421865.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>52940185.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>52517726.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>51594749.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>48935485.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>30407679.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>25329998.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>22748317.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>17264888.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-5000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>5039571.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>3546766.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>2087333.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>7165790.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>239866.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>239866.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>76673.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>7139062.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>235873.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>234353.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7137542.0</v>
       </c>
       <c r="AU42">
         <v>234353.0</v>
       </c>
       <c r="AV42">
-        <v>230000.0</v>
+        <v>7137542.0</v>
       </c>
       <c r="AW42">
-        <v>230000.0</v>
+        <v>234353.0</v>
       </c>
       <c r="AX42">
         <v>230000.0</v>
       </c>
       <c r="AY42">
         <v>230000.0</v>
       </c>
       <c r="AZ42">
         <v>230000.0</v>
       </c>
       <c r="BA42">
         <v>230000.0</v>
       </c>
-      <c r="BB42"/>
+      <c r="BB42">
+        <v>230000.0</v>
+      </c>
       <c r="BC42">
+        <v>230000.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42">
         <v>7133766.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>14357579.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>14365854.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>7133766.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>14382261.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>14385901.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7133766.0</v>
       </c>
       <c r="BK42">
         <v>7133766.0</v>
       </c>
       <c r="BL42">
         <v>7133766.0</v>
       </c>
       <c r="BM42">
         <v>7133766.0</v>
       </c>
       <c r="BN42">
         <v>7133766.0</v>
       </c>
       <c r="BO42">
-        <v>7141875.0</v>
+        <v>7133766.0</v>
       </c>
       <c r="BP42">
         <v>7133766.0</v>
       </c>
       <c r="BQ42">
-        <v>7133766.0</v>
+        <v>7141875.0</v>
       </c>
       <c r="BR42">
         <v>7133766.0</v>
       </c>
       <c r="BS42">
+        <v>7133766.0</v>
+      </c>
+      <c r="BT42">
+        <v>7133766.0</v>
+      </c>
+      <c r="BU42">
         <v>230000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>230000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>273593.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>14358413.0</v>
       </c>
-      <c r="BW42"/>
-[...1 lines deleted...]
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>230000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42">
         <v>230000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>230000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7772775.0</v>
       </c>
       <c r="CH42">
         <v>65210.0</v>
       </c>
       <c r="CI42">
-        <v>65210.0</v>
+        <v>-7772775.0</v>
       </c>
       <c r="CJ42">
         <v>65210.0</v>
       </c>
       <c r="CK42">
         <v>65210.0</v>
       </c>
       <c r="CL42">
+        <v>65210.0</v>
+      </c>
+      <c r="CM42">
+        <v>65210.0</v>
+      </c>
+      <c r="CN42">
         <v>200000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>700000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>6800000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>230000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="CR42">
         <v>6600000.0</v>
       </c>
       <c r="CS42">
-        <v>230000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="CT42">
-        <v>5800000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="CU42">
         <v>230000.0</v>
       </c>
-      <c r="CV42"/>
-      <c r="CW42"/>
+      <c r="CV42">
+        <v>5800000.0</v>
+      </c>
+      <c r="CW42">
+        <v>230000.0</v>
+      </c>
       <c r="CX42"/>
+      <c r="CY42"/>
+      <c r="CZ42"/>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:104">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12192,94 +12504,96 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:104">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...4 lines deleted...]
-      </c>
+      <c r="L44"/>
+      <c r="M44"/>
       <c r="N44">
         <v>1400.0</v>
       </c>
       <c r="O44">
         <v>1400.0</v>
       </c>
       <c r="P44">
         <v>1400.0</v>
       </c>
       <c r="Q44">
         <v>1400.0</v>
       </c>
       <c r="R44">
         <v>1400.0</v>
       </c>
       <c r="S44">
         <v>1400.0</v>
       </c>
       <c r="T44">
         <v>1400.0</v>
       </c>
-      <c r="U44"/>
-      <c r="V44"/>
+      <c r="U44">
+        <v>1400.0</v>
+      </c>
+      <c r="V44">
+        <v>1400.0</v>
+      </c>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
@@ -12316,118 +12630,124 @@
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:104">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>12803957.0</v>
+      </c>
+      <c r="C45">
+        <v>12193021.0</v>
+      </c>
+      <c r="D45">
         <v>12383493.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>11865643.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>12519351.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>12028564.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>84009831.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>82946392.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>81634918.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>80390254.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>78205592.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>74165552.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>72985276.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>71791553.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>56669039.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>68360784.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>25849235.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>23643388.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>21774951.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>20406314.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>19445903.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
@@ -12456,357 +12776,365 @@
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45">
         <v>60000.0</v>
       </c>
-      <c r="CV45"/>
-      <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:104">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>7187456.0</v>
+      </c>
+      <c r="C46">
+        <v>7269902.0</v>
+      </c>
+      <c r="D46">
         <v>1181619.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>8180242.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>8166366.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7943710.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>59021013.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>59569116.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>59824497.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9206724.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>59392546.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>56839396.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>57065285.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>57224889.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>56669039.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>56179935.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>49253008.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>40429656.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>35075677.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>28631095.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>25849235.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>23643388.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>21774951.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>20406314.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>19445903.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>23748071.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>25014350.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>25590612.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>21999787.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2642987.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2262906.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1752767.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1241326.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>528321.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>211591.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>218739.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46">
         <v>2250.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>2250.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>1002396.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>1030565.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>1054220.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>1052764.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>1056340.0</v>
       </c>
-      <c r="CK46"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CM46"/>
       <c r="CN46">
         <v>100000.0</v>
       </c>
       <c r="CO46">
+        <v>100000.0</v>
+      </c>
+      <c r="CP46">
+        <v>100000.0</v>
+      </c>
+      <c r="CQ46">
         <v>70256.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>600000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>500000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>300000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>183293.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>100000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>60000.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46"/>
       <c r="CX46"/>
+      <c r="CY46"/>
+      <c r="CZ46"/>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:104">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>55923867.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>55963255.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>55290328.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>56179935.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>46669664.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>37637806.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>35075677.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>25695773.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>21553226.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>23643388.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>19403855.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>20406314.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>19445903.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>21478075.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>23748071.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>25014350.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>25590612.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>21999787.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>2642987.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2262906.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1752767.0</v>
       </c>
-      <c r="AG47"/>
-      <c r="AH47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>769442.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>528321.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>545744.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>565582.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
@@ -12826,392 +13154,400 @@
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:104">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>-207645232.0</v>
+      </c>
+      <c r="C48">
+        <v>-210453668.0</v>
+      </c>
+      <c r="D48">
         <v>-208973651.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-210438277.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-211094494.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-203862034.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-125579680.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-98668259.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-45455985.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-69923398.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-31513554.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-29086926.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-20808990.0</v>
       </c>
-      <c r="M48">
-[...2 lines deleted...]
-      <c r="N48">
+      <c r="O48">
+        <v>-50216248.0</v>
+      </c>
+      <c r="P48">
         <v>-15233633.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-10348003.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-8761857.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-11240752.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-11002466.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-19287751.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-32620624.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-41819539.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-41356096.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-39449659.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-37111034.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-34007245.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-29600647.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-26736227.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-23291967.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-19450565.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-11714959.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-11102417.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-9521979.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-7741153.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-5943925.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-4047468.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-1862021.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1252454.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-7791942.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-7474975.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-7469741.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-7464428.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-7458454.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-7453622.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-7448482.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-7443394.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-7438423.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-7432862.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-7427569.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-7422266.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-7416502.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-7411462.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-7406536.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-7401601.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-7393923.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-7387313.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-78422.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-70147.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-7362625.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-53740.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-50100.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-7340781.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-7336382.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-7329175.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-7322825.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-7308202.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-294.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-7294126.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-7287889.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-7283484.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>29172.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-7271112.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-7265041.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-7258642.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-7302235.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-7358971.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-7357401.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48">
         <v>-8486968.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-8479642.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-760664.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-484193.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>1806147.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>2205158.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>2625699.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>2595679.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>2800000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>2600000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>2700000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>2499733.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>2900000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>2400000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>2000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>1684186.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>1300000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>1040000.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48"/>
       <c r="CX48"/>
+      <c r="CY48"/>
+      <c r="CZ48"/>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:104">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-20808990.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-18941825.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-15233633.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-10348003.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-8761857.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-11240752.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-11002466.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-19287751.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-41819539.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-41819539.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-41356096.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
@@ -13246,155 +13582,161 @@
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:104">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
-        <v>220000.0</v>
+        <v>234300.0</v>
       </c>
       <c r="C50">
         <v>220000.0</v>
       </c>
       <c r="D50">
+        <v>220000.0</v>
+      </c>
+      <c r="E50">
+        <v>220000.0</v>
+      </c>
+      <c r="F50">
         <v>403300.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="G50"/>
+      <c r="H50">
         <v>514948.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1247373.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1957210.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>273459.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>439006.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1423722.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>2481509.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>2559914.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>2414592.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>2270494.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2722844.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1995985.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>5247858.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>5115106.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3314858.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>3599950.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>5255680.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>7092373.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>6629597.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>5032823.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>7229058.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>10005752.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>8928731.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>1730597.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>1581880.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>1815466.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1837210.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>1976433.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
@@ -13414,618 +13756,632 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:104">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
-        <v>11991195.0</v>
+        <v>10876666.0</v>
       </c>
       <c r="C51">
+        <v>11168712.0</v>
+      </c>
+      <c r="D51">
+        <v>11237441.0</v>
+      </c>
+      <c r="E51">
         <v>11189262.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>23465820.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1555335.0</v>
       </c>
-      <c r="F51"/>
-[...1 lines deleted...]
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51">
         <v>14582918.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>13098187.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>13437376.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>13369981.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>14589539.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>14856581.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>14881325.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>15406254.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>11068910.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>5138227.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>8457076.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>8708730.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>8263752.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>10607161.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>15352473.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>21962228.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>18573473.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>10836623.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>11397829.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>14293960.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>13335653.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>10406453.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1545505.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>27909.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>69773.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>99907.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1681880.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>2242303.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2137250.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2574433.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2480000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>198266.0</v>
       </c>
       <c r="AO51">
         <v>198266.0</v>
       </c>
       <c r="AP51">
         <v>198266.0</v>
       </c>
       <c r="AQ51">
         <v>198266.0</v>
       </c>
       <c r="AR51">
         <v>198266.0</v>
       </c>
       <c r="AS51">
         <v>198266.0</v>
       </c>
       <c r="AT51">
         <v>198266.0</v>
       </c>
       <c r="AU51">
         <v>198266.0</v>
       </c>
       <c r="AV51">
         <v>198266.0</v>
       </c>
       <c r="AW51">
         <v>198266.0</v>
       </c>
       <c r="AX51">
         <v>198266.0</v>
       </c>
       <c r="AY51">
+        <v>198266.0</v>
+      </c>
+      <c r="AZ51">
+        <v>198266.0</v>
+      </c>
+      <c r="BA51">
         <v>194166.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>194166.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>188530.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>182897.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>180000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>166875.0</v>
       </c>
       <c r="BG51">
         <v>170000.0</v>
       </c>
       <c r="BH51">
+        <v>166875.0</v>
+      </c>
+      <c r="BI51">
+        <v>170000.0</v>
+      </c>
+      <c r="BJ51">
         <v>160000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>160000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>151680.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>150000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>140000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>140000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>135012.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BQ51">
         <v>130000.0</v>
       </c>
       <c r="BR51">
+        <v>130000.0</v>
+      </c>
+      <c r="BS51">
+        <v>130000.0</v>
+      </c>
+      <c r="BT51">
         <v>117159.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>114285.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>111803.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>105069.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>29009.0</v>
       </c>
-      <c r="BW51"/>
-      <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51">
         <v>968163.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>1049528.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>1831440.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>2274376.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>2375632.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>2299010.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>2245988.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>2110817.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>2300000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>1400000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>1600000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>1533796.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>1300000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>1300000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>900000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>226734.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>100000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>400000.0</v>
       </c>
-      <c r="CV51"/>
-      <c r="CW51"/>
       <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51"/>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:104">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>745738.0</v>
+      </c>
+      <c r="C52">
+        <v>735579.0</v>
+      </c>
+      <c r="D52">
         <v>718322.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>671094.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>839300.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>519522.0</v>
       </c>
-      <c r="F52"/>
-[...1 lines deleted...]
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52">
         <v>2446097.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>753110.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>902065.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1794702.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2902986.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3030648.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2933369.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3107038.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3533983.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2827414.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>6073201.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>5982239.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4263752.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4263734.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>5765783.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>7587475.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>7110067.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>5032823.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>7725153.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>10495698.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>9412603.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1730597.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1545505.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>27909.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>69773.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>99907.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1681880.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2242303.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>2137250.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>2574433.0</v>
       </c>
-      <c r="AL52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AN52"/>
       <c r="AO52">
         <v>198266.0</v>
       </c>
       <c r="AP52">
         <v>198266.0</v>
       </c>
       <c r="AQ52">
         <v>198266.0</v>
       </c>
       <c r="AR52">
         <v>198266.0</v>
       </c>
       <c r="AS52">
         <v>198266.0</v>
       </c>
       <c r="AT52">
         <v>198266.0</v>
       </c>
       <c r="AU52">
         <v>198266.0</v>
       </c>
       <c r="AV52">
         <v>198266.0</v>
       </c>
       <c r="AW52">
         <v>198266.0</v>
       </c>
       <c r="AX52">
         <v>198266.0</v>
       </c>
       <c r="AY52">
+        <v>198266.0</v>
+      </c>
+      <c r="AZ52">
+        <v>198266.0</v>
+      </c>
+      <c r="BA52">
         <v>194166.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>194166.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>188530.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>182897.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>189831.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>185813.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>173808.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>166875.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>172983.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>169121.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>167525.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>151680.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>158614.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>150993.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>141946.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>135012.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>131608.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>117159.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>117159.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>114285.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>111803.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>105069.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>29009.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52">
         <v>968163.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>1049528.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>1831440.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>968163.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>2375632.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>2299010.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>2245988.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>2110817.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>2300000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>1400000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>1600000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>1533796.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>1300000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>1300000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>900000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>200000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>100000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>400000.0</v>
       </c>
-      <c r="CV52"/>
-      <c r="CW52"/>
       <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:104">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
@@ -14084,54 +14440,56 @@
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:104">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14190,1104 +14548,1130 @@
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:104">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>264574008.0</v>
+      </c>
+      <c r="C55">
+        <v>267483770.0</v>
+      </c>
+      <c r="D55">
         <v>271653271.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>270273443.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>269467322.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>297329629.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>355388679.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>368922614.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>402418781.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>403039335.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>400616678.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>402654983.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>408065147.0</v>
       </c>
-      <c r="M55">
-[...2 lines deleted...]
-      <c r="N55">
+      <c r="O55">
+        <v>413195143.0</v>
+      </c>
+      <c r="P55">
         <v>418219959.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>424421227.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>422134969.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>414178313.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>411204284.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>396512596.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>381071625.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>179379341.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>67105132.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>47351219.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>43737147.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>41105736.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>40745596.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>46021221.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>47937175.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>43587164.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>22313708.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>15248588.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>14184167.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>10672711.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4917504.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3871716.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>4350009.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3912246.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
       <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
       <c r="AT55"/>
       <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
       <c r="AY55"/>
       <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55"/>
+      <c r="BC55">
         <v>5634.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55"/>
       <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55"/>
       <c r="BG55"/>
       <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
       <c r="BK55"/>
       <c r="BL55"/>
       <c r="BM55"/>
       <c r="BN55"/>
       <c r="BO55"/>
       <c r="BP55"/>
       <c r="BQ55"/>
       <c r="BR55"/>
       <c r="BS55"/>
-      <c r="BT55">
+      <c r="BT55"/>
+      <c r="BU55"/>
+      <c r="BV55">
         <v>9.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>89.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>2500.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>2500.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1081.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1081.0</v>
       </c>
-      <c r="BZ55"/>
-      <c r="CA55"/>
       <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55"/>
+      <c r="CF55">
         <v>851961.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1038616.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>10131847.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>11380519.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>12378215.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>12861921.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>14385972.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>14708905.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>13800000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>12600000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>13000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>12911476.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>14300000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>14900000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>13500000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>11645221.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>9400000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>5840000.0</v>
       </c>
-      <c r="CV55"/>
-      <c r="CW55"/>
       <c r="CX55"/>
+      <c r="CY55"/>
+      <c r="CZ55"/>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:104">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>82217146.0</v>
+      </c>
+      <c r="C56">
+        <v>81988474.0</v>
+      </c>
+      <c r="D56">
         <v>82518544.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>78301114.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>74486175.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>72148138.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>98825092.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>108597011.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>133953188.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>131525266.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>129012914.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>129529931.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>130572382.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>128451893.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>128997593.0</v>
       </c>
-      <c r="O56">
-[...4 lines deleted...]
-      </c>
       <c r="Q56">
+        <v>132876445.0</v>
+      </c>
+      <c r="R56">
+        <v>131122717.0</v>
+      </c>
+      <c r="S56">
         <v>129691636.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>123474142.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>110951670.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>106191817.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>145620332.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>36502859.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>17399018.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>14157457.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>9157110.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>7216311.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>9074286.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>9846714.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>8626870.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>10901406.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>11562716.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>11224651.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>8323045.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>3019061.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>2182006.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1958435.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1804536.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>185192.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>272879.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>229012.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
       <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56"/>
+      <c r="BC56">
         <v>5634.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
-      <c r="BT56">
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56">
         <v>9.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>89.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>2500.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>2500.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>1081.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>1081.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56">
         <v>830866.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>1017521.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>8810606.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>10031109.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>10934299.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>11692461.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>13213486.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>13507642.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>13700000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>12500000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>12900000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>12781110.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>13600000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>14300000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>13100000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>11423318.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>9300000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>5700000.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56"/>
       <c r="CX56"/>
+      <c r="CY56"/>
+      <c r="CZ56"/>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:104">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>17342268.0</v>
+      </c>
+      <c r="C57">
+        <v>20720534.0</v>
+      </c>
+      <c r="D57">
         <v>20652556.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>22730083.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>22725627.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>62092917.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>42355486.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>29750077.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>42266339.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>30975049.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>26618871.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>27643414.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>23901069.0</v>
       </c>
-      <c r="M57">
-[...2 lines deleted...]
-      <c r="N57">
+      <c r="O57">
+        <v>25498177.0</v>
+      </c>
+      <c r="P57">
         <v>28196795.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>31925735.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>34354389.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>35823311.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>35613312.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>42997607.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>42714920.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>12098493.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>14122250.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>14830115.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>13233802.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>12225609.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>12787476.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>15495709.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>14766073.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>4482375.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3586378.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>988406.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>926291.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1120582.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>2413547.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2859312.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>2646096.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3059391.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>625575.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>331343.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>326109.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>321797.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>318815.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>313983.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>310363.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>305275.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>300304.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>294743.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>293803.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>288500.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>282736.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>277696.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>272770.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>273469.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>260157.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>253547.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>246891.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>238616.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>228859.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>222209.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>218569.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>207015.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>202616.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>195409.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>189059.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>174436.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>168763.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>160360.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>154123.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>149718.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>139297.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>137346.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>131284.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>124965.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>248557.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>248557.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>237232.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>235662.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57">
         <v>2216109.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>2395438.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>3934481.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>4906682.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>3664038.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>3826073.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>4929583.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>5282536.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>4200000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>3100000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>3600000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>3923553.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>4900000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>6000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>5000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>3472845.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>2300000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>4030000.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57"/>
       <c r="CX57"/>
+      <c r="CY57"/>
+      <c r="CZ57"/>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:104">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>28619029.0</v>
+      </c>
+      <c r="C58">
+        <v>32528667.0</v>
+      </c>
+      <c r="D58">
         <v>34385362.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>34857771.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>46961667.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>75303066.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>55769069.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>43350937.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>54443012.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>44989484.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>39234262.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>39667322.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>37919424.0</v>
       </c>
-      <c r="M58">
-[...2 lines deleted...]
-      <c r="N58">
+      <c r="O58">
+        <v>39074008.0</v>
+      </c>
+      <c r="P58">
         <v>43123283.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>46757638.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>44129601.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>39874747.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>40074603.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>46253908.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>45806378.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>19031812.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>24330457.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>29857133.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>25378863.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>21846943.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>17360152.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>20193971.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>19589123.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>14058231.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3586378.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>988406.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>926291.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1120582.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2413547.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2859312.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2646096.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3059391.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>625575.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>331343.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>326109.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>321797.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>318815.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>313983.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>310363.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>305275.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>300304.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>294743.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>293803.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>288500.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>282736.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>277696.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>272770.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>273469.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>260157.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>253547.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>246891.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>238616.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>228859.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>222209.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>218569.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>207015.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>202616.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>195409.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>189059.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>174436.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>168763.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>160360.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>154123.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>149718.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>139297.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>137346.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>131284.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>124965.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>248557.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>248557.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>237232.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>235662.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58"/>
       <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58"/>
+      <c r="CF58">
         <v>2216109.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>2395438.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>3934481.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>4906682.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>3664038.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>3826073.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>4929583.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>5282536.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>4100000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>3000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>3600000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>3923553.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>4900000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>6000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>5000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>3472845.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>2300000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>4030000.0</v>
       </c>
-      <c r="CV58"/>
-      <c r="CW58"/>
       <c r="CX58"/>
+      <c r="CY58"/>
+      <c r="CZ58"/>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:104">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15346,364 +15730,372 @@
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:104">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>235954979.0</v>
+      </c>
+      <c r="C60">
+        <v>234955103.0</v>
+      </c>
+      <c r="D60">
         <v>237267909.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>235415672.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>222505655.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>222026563.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>299619610.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>325571677.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>347975769.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>358049851.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>361382416.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>362987661.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>370145723.0</v>
       </c>
-      <c r="M60">
-[...2 lines deleted...]
-      <c r="N60">
+      <c r="O60">
+        <v>374121135.0</v>
+      </c>
+      <c r="P60">
         <v>375096676.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>377663589.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>378005368.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>374303566.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>371129681.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>350258688.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>335265247.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>160347529.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>42774675.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>17494086.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>18358284.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>19258793.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>23385444.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>25827250.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>28348052.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>29528933.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>18727330.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>14260182.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>13257876.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>9552129.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2503957.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1012404.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1703913.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>852855.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-625575.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-331343.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-326109.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-321796.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-318815.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-313983.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-310363.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-305275.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-300304.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-294743.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-293803.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-288500.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-282736.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-277696.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-272770.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-267835.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60">
+      <c r="BD60"/>
+      <c r="BE60">
         <v>-253547.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-246891.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-238616.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>-228859.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-222209.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>-218569.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>-207015.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>-202616.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>-195409.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>-189059.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>-174436.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>-168763.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>-160360.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>-154123.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>-149718.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>-139297.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>-137346.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>-131275.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>-124876.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>-246057.0</v>
       </c>
-      <c r="BW60"/>
-[...1 lines deleted...]
-      <c r="BY60">
+      <c r="BY60"/>
+      <c r="BZ60"/>
+      <c r="CA60">
         <v>-234581.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60"/>
       <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60">
         <v>-1364148.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>-1356822.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>6197366.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>6473837.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>8714177.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>9035848.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>9456389.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>9426369.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>9700000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>9600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8987923.0</v>
       </c>
       <c r="CP60">
         <v>9400000.0</v>
       </c>
       <c r="CQ60">
+        <v>8987923.0</v>
+      </c>
+      <c r="CR60">
+        <v>9400000.0</v>
+      </c>
+      <c r="CS60">
         <v>8900000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>8500000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>8172376.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>7100000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>1810000.0</v>
       </c>
-      <c r="CV60"/>
-      <c r="CW60"/>
       <c r="CX60"/>
+      <c r="CY60"/>
+      <c r="CZ60"/>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:104">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-1978163.0</v>
       </c>
-      <c r="M61">
+      <c r="O61">
         <v>-522158.0</v>
       </c>
-      <c r="N61">
+      <c r="P61">
         <v>-290861.0</v>
       </c>
-      <c r="O61"/>
-      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
@@ -15746,54 +16138,56 @@
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:104">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15852,84 +16246,86 @@
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15970,2687 +16366,2779 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>20921250.0</v>
+      </c>
+      <c r="C2">
         <v>6468031.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7660541.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9116939.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>151552941.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51095679.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18455904.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4795000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1171000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
-      <c r="M2"/>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>16891000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17522000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23992000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16925000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9980000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4830000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>14396813.0</v>
+      </c>
+      <c r="C3">
         <v>13589698.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13034306.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12700436.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17409294.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4876756.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4455962.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>602461.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>72258.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>545096.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22816.0</v>
       </c>
-      <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-      <c r="O3">
+      <c r="O3"/>
+      <c r="P3">
         <v>1.0</v>
       </c>
-      <c r="P3"/>
       <c r="Q3"/>
-      <c r="R3">
+      <c r="R3"/>
+      <c r="S3">
         <v>-8643.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>136344.0</v>
       </c>
-      <c r="T3"/>
       <c r="U3"/>
-      <c r="V3">
+      <c r="V3"/>
+      <c r="W3">
         <v>143535.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>136907.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27940.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21217.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>20000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5">
+        <v>-820056.0</v>
+      </c>
+      <c r="C5">
         <v>-58852985.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5851995.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2353392.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>28547893.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4803200.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13837493.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11098461.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5179258.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-136274.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3370.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4963.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6768.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-16339.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12607.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-21237.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17454.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-27044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25640.0</v>
       </c>
       <c r="T5">
         <v>-25640.0</v>
       </c>
       <c r="U5">
+        <v>-25640.0</v>
+      </c>
+      <c r="V5">
         <v>-708.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3154535.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>240522.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1372060.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1778783.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>820000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>13576757.0</v>
+      </c>
+      <c r="C6">
         <v>-45263287.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7182311.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15053828.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>45957187.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>73556.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9381531.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-10496000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5107000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>408822.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3370.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4963.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6768.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16339.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12606.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21237.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-17454.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-35687.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>110704.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>-708.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3011000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>377429.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>840000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>30204148.0</v>
+      </c>
+      <c r="C9">
         <v>42933516.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>46281535.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>54032734.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>88716225.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11386651.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3675539.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-230000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8725.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>690342.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2685000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3543000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>690000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>-4896055.0</v>
+      </c>
+      <c r="C10">
         <v>-58935158.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6298468.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2275586.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27910096.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7812294.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14556680.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-11709000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1797000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-155000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-19231.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-21121.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-21779.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-30499.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-25443.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-32725.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-28666.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-35607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25640.0</v>
       </c>
       <c r="T10">
         <v>-25640.0</v>
       </c>
       <c r="U10">
+        <v>-25640.0</v>
+      </c>
+      <c r="V10">
         <v>-708.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3916000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>141946.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1913000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>840000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>49537.0</v>
+      </c>
+      <c r="C11">
         <v>6286305.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-948292.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1347055.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2042918.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3586000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>719187.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2729000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1813000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>308354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800.0</v>
       </c>
       <c r="L11">
         <v>800.0</v>
       </c>
       <c r="M11">
         <v>800.0</v>
       </c>
       <c r="N11">
         <v>800.0</v>
       </c>
       <c r="O11">
         <v>800.0</v>
       </c>
       <c r="P11">
+        <v>800.0</v>
+      </c>
+      <c r="Q11">
         <v>1128.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>800.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800.0</v>
       </c>
       <c r="T11">
         <v>800.0</v>
       </c>
       <c r="U11">
         <v>800.0</v>
       </c>
       <c r="V11">
+        <v>800.0</v>
+      </c>
+      <c r="W11">
         <v>-836000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>46000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>629363.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>170000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-180000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>1769656.0</v>
+      </c>
+      <c r="C12">
         <v>82173.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>446473.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>632062.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>637797.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3009000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>719187.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>610600.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>532752.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14094.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15861.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16158.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15011.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14160.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12837.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11488.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11212.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8643.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>136344.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
         <v>403756.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23778.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2164.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22512.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>0.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>318984.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>-3537641.0</v>
+      </c>
+      <c r="C15">
         <v>-130833600.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-16593609.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8766686.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>25867178.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7812294.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14556680.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-11709000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5065000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-333000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-20031.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-21921.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-22579.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-31299.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-26243.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-33853.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-29466.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-36277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26440.0</v>
       </c>
       <c r="T15">
         <v>-26440.0</v>
       </c>
       <c r="U15">
+        <v>-26440.0</v>
+      </c>
+      <c r="V15">
         <v>-1508.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3080000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>95946.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>670000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-7701072.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30578787.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-7812294.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14556680.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-11709412.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-5788901.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-620096.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-20031.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-21921.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>-4945592.0</v>
+      </c>
+      <c r="C17">
         <v>-65221463.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-15565200.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4596038.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>33247436.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7812294.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14556680.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-11709412.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5788901.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-333488.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-20031.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-21921.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-1769656.0</v>
+      </c>
+      <c r="C18">
         <v>-82173.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-446473.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-632062.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-637797.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3009094.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-719187.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-610600.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-532752.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-320398.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>25181.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>21840.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>576785.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>6725.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1243.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1988.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>-820056.0</v>
+      </c>
+      <c r="C21">
         <v>-59713278.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6443005.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2367260.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28526053.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5379985.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13837493.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8981000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5094000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11040.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3370.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4963.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6768.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-16339.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-12607.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-21237.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-17454.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-27044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25640.0</v>
       </c>
       <c r="T21">
         <v>-25640.0</v>
       </c>
       <c r="U21">
+        <v>-25640.0</v>
+      </c>
+      <c r="V21">
         <v>-708.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3512000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>240522.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1443000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1891000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>820000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>51945454.0</v>
+      </c>
+      <c r="C23">
         <v>109114825.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60385081.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>60782413.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>211743113.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>67862315.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28617858.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13546000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5139000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13090.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3370.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4963.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6768.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16339.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12607.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21237.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17454.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25640.0</v>
       </c>
       <c r="T23">
         <v>25640.0</v>
       </c>
       <c r="U23">
+        <v>25640.0</v>
+      </c>
+      <c r="V23">
         <v>708.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20950000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19967000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26092000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>17834000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10520000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5430000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>3105034.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2668649.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>14396813.0</v>
+      </c>
+      <c r="C25">
         <v>13589698.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18813897.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17519949.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13702148.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4876756.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4455962.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>599863.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>148860.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27">
+        <v>550333.0</v>
+      </c>
+      <c r="C27">
         <v>610926.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>190420.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2187466.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7310216.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1879128.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1192010.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1414000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>759053.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>125234.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>794954.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>729189.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>638893.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>249728.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>22674572.0</v>
+      </c>
+      <c r="C28">
         <v>88446170.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>39499814.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36777572.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>39154891.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12228265.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7370453.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7240000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3201000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11040.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3370.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4963.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6768.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16339.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12607.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21237.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17454.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27044.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>43655.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25640.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>708.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2907000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1716000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1461000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>659527.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>550000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>49537.0</v>
+      </c>
+      <c r="C29">
         <v>6286305.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3791063.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>730238.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3285969.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="J29"/>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>31024204.0</v>
+      </c>
+      <c r="C30">
         <v>102646794.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52724540.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51665474.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60190172.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16766636.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10161954.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8751000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3968000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>136274.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3370.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4963.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6768.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16339.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12607.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21237.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17454.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25640.0</v>
       </c>
       <c r="T30">
         <v>25640.0</v>
       </c>
       <c r="U30">
+        <v>25640.0</v>
+      </c>
+      <c r="V30">
         <v>708.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4059000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2445000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>809069.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>540000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B31">
+        <v>-4075999.0</v>
+      </c>
+      <c r="C31">
         <v>778120.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>144537.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-91674.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-615957.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2432309.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-719187.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2729000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1813000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18750.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15861.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16158.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-15011.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14160.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-11488.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11212.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8563.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>137310.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>-404000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-98576.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2164.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>9069.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>20000.0</v>
       </c>
-      <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B32">
+        <v>51125398.0</v>
+      </c>
+      <c r="C32">
         <v>49401547.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>53942076.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63149673.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>240269166.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62482330.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14780365.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4566000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
-      <c r="M32"/>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>17438000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20207000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>27535000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>19725000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12900000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>11380000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5520000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>149</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CD1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CE1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CH1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CI1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CL1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CM1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CP1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CQ1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CT1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CU1" t="s">
-        <v>164</v>
+        <v>26</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>2237828.0</v>
+      </c>
+      <c r="C2">
+        <v>1728049.0</v>
+      </c>
+      <c r="D2">
         <v>5364477.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1543235.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1522398.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>-60298553.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1571771.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1569311.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1744790.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31021560.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>25107909.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26095941.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>20241856.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>31773675.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26184315.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>35452850.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>42620364.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>49047882.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>42166320.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>34786017.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>25505438.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21213064.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13278338.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9858676.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7947442.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6543445.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3523667.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3551000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4838000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1756321.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>535503.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1106000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>974117.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1474000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>302519.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>99119.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>295265.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>474890.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>11040.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>3370.0</v>
       </c>
-      <c r="AQ2"/>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2">
         <v>19949.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2">
         <v>5695000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>4222000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>3608000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>3550000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>5511000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2322097.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>5700000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>7300000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2792000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>8900000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>5700000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>7000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>5825000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>4400000.0</v>
       </c>
-      <c r="CR2"/>
-[...1 lines deleted...]
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2">
         <v>3180000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>2910000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>3713954.0</v>
+      </c>
+      <c r="C3">
+        <v>3677479.0</v>
+      </c>
+      <c r="D3">
         <v>3633722.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3575591.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3510021.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3421795.0</v>
       </c>
-      <c r="F3"/>
-[...1 lines deleted...]
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3">
         <v>3345804.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4766681.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4765471.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4685300.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4631908.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4568977.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4356004.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4294845.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4300123.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4560990.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4623355.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4637897.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3516851.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1287790.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1224130.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1195835.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1169001.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1498625.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>715289.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1174000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1068000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>270385.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>125606.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>115180.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>88692.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>72258.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2707.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>38515.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>35277.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>19800.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-307954.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-      <c r="BE3">
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3">
         <v>2.0</v>
       </c>
-      <c r="BF3"/>
-[...1 lines deleted...]
-      <c r="BH3">
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3">
         <v>1.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>-1.0</v>
       </c>
-      <c r="BJ3"/>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
-      <c r="BQ3">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3">
+        <v>-2337.0</v>
+      </c>
+      <c r="BT3"/>
+      <c r="BU3">
         <v>-2274.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-2125.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>-1907.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>946.0</v>
       </c>
-      <c r="BW3"/>
-      <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
-      <c r="CB3">
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3">
         <v>36369.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>36369.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>40546.0</v>
       </c>
-      <c r="CE3">
-[...2 lines deleted...]
-      <c r="CF3">
+      <c r="CG3">
+        <v>34329.0</v>
+      </c>
+      <c r="CH3">
         <v>34330.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>34330.0</v>
       </c>
-      <c r="CH3"/>
-      <c r="CI3">
+      <c r="CJ3"/>
+      <c r="CK3">
         <v>6870.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>-100000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>127940.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>127940.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>100000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>100000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>-100000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>22512.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>100000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
+        <v>10000.0</v>
+      </c>
+      <c r="CU3">
         <v>-3700000.0</v>
       </c>
-      <c r="CS3">
-[...2 lines deleted...]
-      <c r="CT3">
+      <c r="CV3">
         <v>-30000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18706,638 +19194,652 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5">
+        <v>3855139.0</v>
+      </c>
+      <c r="C5">
+        <v>-2422575.0</v>
+      </c>
+      <c r="D5">
         <v>2476113.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>2334424.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-5514363.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-10478393.0</v>
       </c>
-      <c r="F5"/>
-[...1 lines deleted...]
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>-5983133.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6867149.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2571921.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9333294.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1305449.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3487884.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4503678.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-498415.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>5256239.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2630761.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>10610184.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>14228318.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>9701939.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-158664.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>32193.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1896540.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1780189.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4295121.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2650094.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3245000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3647000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-7171028.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-569606.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1579180.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1779692.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1802258.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1966886.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-544515.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-779277.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-684800.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-7226.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5234.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5112.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5774.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4632.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4940.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4888.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4772.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5361.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-5093.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5104.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5564.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-4840.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4726.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4735.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-7478.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-6411.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-6456.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-8075.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-3111.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-6449.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-3441.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-8148.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-1206.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-6679.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-6150.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-14423.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-5473.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-8203.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-6037.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-4205.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>2923.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-1671.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-1323.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-1959.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-18042.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-11751.0</v>
       </c>
-      <c r="BW5"/>
-[...1 lines deleted...]
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>-28726.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-30000.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CC5"/>
+      <c r="CD5">
         <v>-7702369.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>6033631.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-2324546.0</v>
       </c>
-      <c r="CE5">
-[...2 lines deleted...]
-      <c r="CF5">
+      <c r="CG5">
+        <v>-202000.0</v>
+      </c>
+      <c r="CH5">
         <v>-502330.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>6563670.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-358054.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>376130.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-52000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-457254.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-456940.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>400000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>400000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>700000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>568419.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>300000.0</v>
       </c>
-      <c r="CR5">
-[...2 lines deleted...]
-      <c r="CS5">
+      <c r="CT5">
+        <v>4000000.0</v>
+      </c>
+      <c r="CU5">
         <v>7600000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>520000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>7569093.0</v>
+      </c>
+      <c r="C6">
+        <v>1254904.0</v>
+      </c>
+      <c r="D6">
         <v>6109835.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>5910015.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2004342.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7056598.0</v>
       </c>
-      <c r="F6"/>
-[...1 lines deleted...]
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6">
         <v>-2637329.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2100468.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2193550.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4647994.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3326459.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1081093.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-147674.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3796430.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>9556362.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>7191751.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>15233539.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>18866215.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>13218790.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1129126.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1256323.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-700705.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-611188.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2796496.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1934805.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2071000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2579000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-6900643.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-444000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1464000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1691000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1730000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1964179.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-506000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-744000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-665000.0</v>
       </c>
-      <c r="AL6">
-[...2 lines deleted...]
-      <c r="AM6">
+      <c r="AN6">
+        <v>-8876.0</v>
+      </c>
+      <c r="AO6">
         <v>-1236.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1158.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1820.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-634.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-942.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-934.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-861.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1363.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1095.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1148.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1356.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1001.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-924.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-975.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3868.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2723.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2849.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-4539.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-6229.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3109.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-142.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-8147.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1207.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-3620.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-3245.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-11563.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-2810.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-4374.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3490.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1688.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-7902.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-1751.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-3597.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-4084.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-19949.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-10805.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>993.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-1570.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-28726.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-30000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-7326.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-7666000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>6070000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-2284000.0</v>
       </c>
-      <c r="CE6">
-[...2 lines deleted...]
-      <c r="CF6">
+      <c r="CG6">
+        <v>-167671.0</v>
+      </c>
+      <c r="CH6">
         <v>-468000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>6598000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-358054.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>383000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-152000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>319114.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-329000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>500000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>500000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>600000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>590931.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>400000.0</v>
       </c>
-      <c r="CR6">
-[...2 lines deleted...]
-      <c r="CS6">
+      <c r="CT6">
+        <v>4010000.0</v>
+      </c>
+      <c r="CU6">
         <v>3900000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>490000.0</v>
       </c>
-      <c r="CU6">
-        <v>350000.0</v>
+      <c r="CW6">
+        <v>360000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19393,54 +19895,56 @@
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19496,675 +20000,689 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>12242826.0</v>
+      </c>
+      <c r="C9">
+        <v>12161194.0</v>
+      </c>
+      <c r="D9">
         <v>8029987.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>10441079.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>10334978.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>18139463.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10950096.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10413710.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>10537201.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9399587.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10898555.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>8276445.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>14012719.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>11910047.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12527179.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>12835709.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>18135662.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>21053681.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>22522866.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>26216068.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>18970894.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>5683714.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3341906.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1289626.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1071405.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1414092.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-890187.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-718000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-653000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-471399.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-91086.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>188219.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>144572.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>293074.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-261927.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>53493.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>20314.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>178894.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>0.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
         <v>6824000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-1587000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>734892.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>480607.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>7348000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>485363.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>800000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>400000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>900000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>42630.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>1000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>900000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>1200000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>900186.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>4000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>3900000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>650000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>480000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>3610776.0</v>
+      </c>
+      <c r="C10">
+        <v>-2668440.0</v>
+      </c>
+      <c r="D10">
         <v>2230250.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1404828.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-5862693.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-10025779.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-20394715.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5868205.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-6028611.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-6704061.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2764967.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9545608.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1509650.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3581755.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4824117.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-595680.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5135752.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2461368.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>10419865.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>14115512.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9536660.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-463443.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1906437.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2338625.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3103789.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4406598.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2864422.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-3444000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3841000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-7735606.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-613000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1580000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1781000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-1797000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1896457.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-569000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-802000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-2521000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-317367.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-5234.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5112.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5774.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4632.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4940.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4888.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4772.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-5361.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-5093.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-5102.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-5564.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-4840.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4726.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-4735.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-7478.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-6411.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-6456.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-8075.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-9557.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-6449.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-3441.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-11354.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-4199.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-6679.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-6150.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-14423.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-5802.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-8203.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-6037.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-4205.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-10221.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-1671.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-5871.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-6209.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-21856.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-10852.0</v>
       </c>
-      <c r="BW10"/>
-[...1 lines deleted...]
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-28726.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-30000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-7326.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-7702090.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-276000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-2422000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-902000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-622000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>30020.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-358054.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>324415.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-160000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>300000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-555000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CO10">
         <v>500000.0</v>
       </c>
       <c r="CP10">
-        <v>613443.0</v>
+        <v>600000.0</v>
       </c>
       <c r="CQ10">
         <v>500000.0</v>
       </c>
       <c r="CR10">
+        <v>613443.0</v>
+      </c>
+      <c r="CS10">
+        <v>500000.0</v>
+      </c>
+      <c r="CT10">
         <v>300000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>200000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>510000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>380000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>36715.0</v>
+      </c>
+      <c r="C11">
+        <v>49537.0</v>
+      </c>
+      <c r="D11">
         <v>765625.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>748611.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1369766.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1878814.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>5968414.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1371180.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-359189.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1879641.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-205588.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-639189.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-721125.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>207827.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1882725.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1933971.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1351998.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>112806.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>143854.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>304779.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1939000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>442085.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>323600.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>214328.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>199323.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>194061.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-1556000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1406.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1497.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-5086.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>24261.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>22741.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>421180.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-400.0</v>
       </c>
-      <c r="AM11"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11">
         <v>200.0</v>
       </c>
       <c r="AQ11">
         <v>200.0</v>
       </c>
       <c r="AR11">
         <v>200.0</v>
       </c>
       <c r="AS11">
         <v>200.0</v>
       </c>
       <c r="AT11">
         <v>200.0</v>
       </c>
       <c r="AU11">
         <v>200.0</v>
       </c>
       <c r="AV11">
         <v>200.0</v>
       </c>
       <c r="AW11">
         <v>200.0</v>
       </c>
       <c r="AX11">
@@ -20182,440 +20700,452 @@
       <c r="BB11">
         <v>200.0</v>
       </c>
       <c r="BC11">
         <v>200.0</v>
       </c>
       <c r="BD11">
         <v>200.0</v>
       </c>
       <c r="BE11">
         <v>200.0</v>
       </c>
       <c r="BF11">
         <v>200.0</v>
       </c>
       <c r="BG11">
         <v>200.0</v>
       </c>
       <c r="BH11">
         <v>200.0</v>
       </c>
       <c r="BI11">
         <v>200.0</v>
       </c>
       <c r="BJ11">
-        <v>528.0</v>
+        <v>200.0</v>
       </c>
       <c r="BK11">
         <v>200.0</v>
       </c>
       <c r="BL11">
-        <v>200.0</v>
+        <v>528.0</v>
       </c>
       <c r="BM11">
         <v>200.0</v>
       </c>
       <c r="BN11">
         <v>200.0</v>
       </c>
       <c r="BO11">
         <v>200.0</v>
       </c>
       <c r="BP11">
         <v>200.0</v>
       </c>
       <c r="BQ11">
         <v>200.0</v>
       </c>
       <c r="BR11">
         <v>200.0</v>
       </c>
       <c r="BS11">
         <v>200.0</v>
       </c>
       <c r="BT11">
+        <v>200.0</v>
+      </c>
+      <c r="BU11">
+        <v>200.0</v>
+      </c>
+      <c r="BV11">
         <v>190.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>800.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1570.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11">
         <v>7326.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>7702090.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>6310000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-132000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-704000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-211000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-154000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-154000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>129000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-100000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>100000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-171000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CO11">
         <v>200000.0</v>
       </c>
       <c r="CP11">
-        <v>275000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CQ11">
         <v>200000.0</v>
       </c>
       <c r="CR11">
+        <v>275000.0</v>
+      </c>
+      <c r="CS11">
+        <v>200000.0</v>
+      </c>
+      <c r="CT11">
         <v>-300000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>-200000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>250000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>244363.0</v>
+      </c>
+      <c r="C12">
         <v>245865.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>245865.0</v>
+      </c>
+      <c r="E12">
         <v>929596.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>348330.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>452614.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>45480.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>45444.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>45478.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>163088.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>193046.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>212314.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>204201.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>93871.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>320439.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>97265.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>120487.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>169393.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>190319.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>112806.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>165279.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>304779.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1939000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>442085.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>323600.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>214328.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>199323.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>194061.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>564578.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>43118.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1406.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1497.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>64570.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>64570.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>24261.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>22741.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>421180.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>308491.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3998.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3954.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3954.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3998.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3998.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3954.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3911.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3998.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3998.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3955.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>4208.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3839.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3802.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3760.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3610.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3688.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3607.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>3536.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3328.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3340.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>3299.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3207.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2992.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>3059.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2905.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>2860.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2992.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3829.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>2547.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2517.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2319.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>2274.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2125.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1907.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>47.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>993.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
+      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12">
+        <v>7326.0</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>6310000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>97996.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>81525.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>119065.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>6534000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>100000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>100000.0</v>
       </c>
-      <c r="CK12"/>
-[...1 lines deleted...]
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12">
         <v>300000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>100000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>100000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>20000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>20000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>4000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>3900000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>20000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20671,54 +21201,56 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -20774,445 +21306,453 @@
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>2808436.0</v>
+      </c>
+      <c r="C15">
+        <v>-714392.0</v>
+      </c>
+      <c r="D15">
         <v>2230250.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1404828.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-6458327.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-77516730.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-26128782.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-12428113.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-14759975.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-5332881.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2405778.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-7665967.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1304062.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2942566.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4102992.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-803507.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3253027.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>527397.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>9067867.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>14115512.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>9536660.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-463443.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1906437.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2338625.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3103789.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4406598.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2864422.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3444000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3841000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-7735606.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-613000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1580000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1781000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-1797000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1896457.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-569000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-802000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-2521000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-316967.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-5234.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5312.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-5974.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4832.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-5140.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-5088.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-4972.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-5561.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-5293.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-5302.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-5764.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-5040.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-4926.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4935.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-7678.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-6611.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-6656.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-8275.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-9757.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-6649.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-3641.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-11554.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-4399.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-7207.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-6350.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-14623.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-6002.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-8403.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-6237.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-4405.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-10421.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-1951.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-6071.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-6399.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-21856.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-10852.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-10852.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-1570.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-28726.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-30000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-7326.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-7702000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-276000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-2290000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-198000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-411000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>30020.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-204054.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>195415.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-84895.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>200000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-384000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="CO15">
         <v>300000.0</v>
       </c>
       <c r="CP15">
-        <v>338443.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CQ15">
         <v>300000.0</v>
       </c>
       <c r="CR15">
+        <v>338443.0</v>
+      </c>
+      <c r="CS15">
         <v>300000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
+        <v>300000.0</v>
+      </c>
+      <c r="CU15">
         <v>200000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>260000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-1867165.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3708190.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4885631.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1586146.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2478895.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-238286.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8285285.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13332873.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9198915.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-463443.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-1906437.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2338625.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3103789.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4406598.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2864422.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3444260.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3841402.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-7735606.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-612542.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1580438.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1780826.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-1896457.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-568784.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-802852.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-2520808.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-316967.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
@@ -21228,166 +21768,172 @@
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>3574061.0</v>
+      </c>
+      <c r="C17">
+        <v>-2717977.0</v>
+      </c>
+      <c r="D17">
         <v>2230250.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1404828.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-5862693.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11904593.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-20394715.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-5868205.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-7061287.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-5332881.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-1643989.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-7495297.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1093033.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2942566.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4102992.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-803507.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>3253027.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>527397.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>9067867.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>14115512.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>9536660.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-463443.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1906437.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2338625.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3103789.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-4406598.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2864422.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-3444260.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-3841402.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-7735606.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-612542.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-1580438.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-1780826.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>-1896457.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-568784.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-802852.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-2520808.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-316967.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -21403,141 +21949,147 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-244363.0</v>
+      </c>
+      <c r="C18">
         <v>-245865.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
+        <v>-245865.0</v>
+      </c>
+      <c r="E18">
         <v>-929596.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-348330.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>452614.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-45480.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-45444.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-196522.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>163088.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-193046.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-212314.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-204201.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-93871.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-320439.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-97265.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-120487.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-169393.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-190319.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-112806.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-165279.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-304779.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1938630.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-442085.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-323600.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-111477.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-214328.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-199323.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-194061.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-564578.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21562,96 +22114,98 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>692951.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-3012.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-170403.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5098.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>193498.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>52.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>363.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>21425.0</v>
       </c>
       <c r="U19"/>
       <c r="V19">
+        <v>21425.0</v>
+      </c>
+      <c r="W19"/>
+      <c r="X19">
         <v>461000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
@@ -21683,96 +22237,98 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20">
         <v>5075.0</v>
       </c>
-      <c r="AM20"/>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
@@ -21788,353 +22344,361 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>3295805.0</v>
+      </c>
+      <c r="C21">
+        <v>-2954567.0</v>
+      </c>
+      <c r="D21">
         <v>2486741.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>707024.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6010675.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-10721896.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-20510940.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-6025614.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-6235365.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-6158370.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2576497.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-9011953.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1998400.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3484872.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4333275.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-503513.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5062741.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2630709.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>10609821.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>14228318.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>9680514.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-461049.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-428807.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1709940.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2780189.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4295121.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2650094.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3245000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3647000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3453713.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2169000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1579000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1779000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1802000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1966886.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-545000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-779000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-685000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-6826.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1236.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1158.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1820.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-634.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-942.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-934.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-861.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1363.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1095.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1148.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1356.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1001.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-924.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-975.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3868.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-2723.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-2849.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-4539.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-6229.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-3111.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-142.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-8147.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-1207.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-3620.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-3245.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-11563.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-3137.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-4374.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3490.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-1688.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-7902.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>586.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-3597.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-4084.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-19949.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-10805.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-9859.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-1570.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-28726.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-30000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-7326.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-7702000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-226000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-2324000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-198000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-502000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>133871.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-359478.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>376131.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-152000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>319114.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-555000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>300000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>500000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>600000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>590931.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>400000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>4000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>3900000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>520000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22190,385 +22754,393 @@
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>11184849.0</v>
+      </c>
+      <c r="C23">
+        <v>16843960.0</v>
+      </c>
+      <c r="D23">
         <v>10907724.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11277290.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17868051.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>31437194.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>18517356.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>46579517.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>38582961.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>43384339.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>36252975.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>47168594.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>43044769.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>48792072.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>55693285.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>67470854.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>54079365.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>46773767.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>34795818.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>27357827.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17049051.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12858242.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11799036.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9424474.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5283574.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6078000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7832000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4738635.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2613000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2890000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2898000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3569000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2007478.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>697136.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1095000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1330000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>15254.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1236.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1158.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1820.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>634.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>942.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>934.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>861.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1363.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1095.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1149.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1356.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>924.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>975.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3868.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2723.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2849.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>4539.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6229.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3111.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>142.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8148.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1206.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3620.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3245.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>11563.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2809.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>4374.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3490.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1688.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>7902.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>586.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3597.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4084.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>19949.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>10805.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>9859.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1570.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>28726.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>30000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>7326.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>7702000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>6485000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>4959000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>4541000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>4533000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>12725000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>3166938.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>6100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>2700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>7900000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>3292000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>9700000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>6100000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>7600000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>6134000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>4700000.0</v>
       </c>
-      <c r="CR23"/>
-[...1 lines deleted...]
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23"/>
+      <c r="CV23">
         <v>3320000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2990000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>774132.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>765624.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>782639.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>782639.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>774132.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>765683.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>782582.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>782639.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>337745.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
@@ -22602,251 +23174,259 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>3713954.0</v>
+      </c>
+      <c r="C25">
+        <v>3677479.0</v>
+      </c>
+      <c r="D25">
         <v>3633722.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3575591.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3510021.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-653182.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3410758.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3375475.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4692556.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4766681.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4753650.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4673479.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4620087.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4568977.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4356004.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4294845.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4300123.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3657154.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4623355.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4637897.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3516851.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1287790.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1224130.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1195835.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1169001.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1498625.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>715289.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1173617.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1068431.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>270385.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>125606.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>115180.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>88692.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>55268.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2707.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>59662.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>22587.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>11343.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25">
         <v>36369.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>40546.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>40546.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>34329.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>34330.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>34330.0</v>
       </c>
-      <c r="CH25"/>
-      <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25">
         <v>127940.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>127940.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>100000.0</v>
       </c>
-      <c r="CN25"/>
-      <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25">
         <v>10000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-10000.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22902,625 +23482,643 @@
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27">
+        <v>28693.0</v>
+      </c>
+      <c r="C27">
+        <v>401559.0</v>
+      </c>
+      <c r="D27">
         <v>20834.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>71409.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>56531.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>311540.0</v>
       </c>
-      <c r="F27"/>
-[...1 lines deleted...]
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>83404.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>547981.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>236565.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>289952.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>295581.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>742326.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1010543.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1068501.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1908170.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3083399.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1510574.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1550394.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1165849.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>634805.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>542271.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>332430.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>369622.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>443996.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>238439.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>287647.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>221928.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>446934.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>387660.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>228390.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>351416.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>585294.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>250915.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>120404.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>270901.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>116833.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27">
         <v>8706.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27">
         <v>89752.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>296759.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>170323.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>149492.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>178380.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>124345.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>164504.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>169255.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>220000.0</v>
       </c>
-      <c r="CR27"/>
-[...1 lines deleted...]
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27">
         <v>0.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>2891091.0</v>
+      </c>
+      <c r="C28">
+        <v>3864740.0</v>
+      </c>
+      <c r="D28">
         <v>3191197.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2839534.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12779101.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>25751104.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28050278.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13063848.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13343359.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>11584186.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9837331.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13626644.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>12371495.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11324583.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12540837.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8979399.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7814395.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11682419.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6676550.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6729344.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5513470.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5093524.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2811817.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2251451.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2071473.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1686537.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1577715.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1789000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2317000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2502235.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1661000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1519000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1557000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1504000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1451337.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>475704.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>527735.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>746389.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6826.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1236.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1158.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1820.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>634.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>942.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>934.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>861.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1363.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1095.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1149.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1356.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>924.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>975.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3868.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2723.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2849.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>4539.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>6229.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3111.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>142.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>8148.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1206.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3620.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>3245.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>11563.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2809.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>4374.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3490.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1688.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>7902.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>586.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3597.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>4084.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>19949.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>30000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>1570.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>28726.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>30000.0</v>
       </c>
-      <c r="CA28"/>
-[...1 lines deleted...]
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>700269.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>440197.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1377000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>484135.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>606446.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>844841.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>308271.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>376104.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>599884.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>400000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>400000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>600000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>140000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>80000.0</v>
       </c>
-      <c r="CR28"/>
-[...1 lines deleted...]
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28">
         <v>140000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>36715.0</v>
       </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>49537.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
-        <v>1878814.0</v>
+        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>1878814.0</v>
+      </c>
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>-2559342.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1371180.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-465234.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1857505.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-97144.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-639189.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-721125.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>207827.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1882725.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1933971.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1351998.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23545,885 +24143,905 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>8947021.0</v>
+      </c>
+      <c r="C30">
+        <v>15115761.0</v>
+      </c>
+      <c r="D30">
         <v>5543247.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9734055.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>16345653.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>28861359.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>33032807.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>18008635.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16772566.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15557957.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13475052.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17288398.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16011119.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>15394919.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16860454.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13339222.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13072921.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18422972.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11913045.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11987750.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9290380.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6144763.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3770713.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2999566.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3851594.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2881029.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1759907.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2527000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2994000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2982314.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2077000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1767000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1924000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2095000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1704959.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>598017.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>799691.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>863601.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4214.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1236.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1158.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1820.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>634.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>942.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>934.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>861.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1363.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1095.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1149.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1356.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>924.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>975.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3868.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2723.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2849.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>4539.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6229.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3111.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>142.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>8148.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1206.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3620.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3245.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>11563.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2809.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>4374.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3490.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1688.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>7902.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-586.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>3597.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>4084.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>19949.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>10805.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>9859.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1570.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>28726.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>30000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-7326.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>7702000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>790021.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>736956.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>932903.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>983084.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>784826.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>844841.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>400000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>500000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>499884.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>400000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1200000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>309255.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>300000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>4000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>3900000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>140000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B31">
+        <v>314971.0</v>
+      </c>
+      <c r="C31">
+        <v>286127.0</v>
+      </c>
+      <c r="D31">
         <v>-256491.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>697804.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>147982.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>696117.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>161705.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>202853.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>206754.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-545691.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-188470.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-533655.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>488750.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-96883.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-490842.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-92167.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>73011.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-169341.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-189956.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-112806.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-143854.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2394.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1477630.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-628685.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-323600.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-214328.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-199000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-194000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-4281893.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1556000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1406.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1497.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>5086.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>135000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-24261.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-22741.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1836000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-310541.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-3998.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-3954.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3954.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-3998.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-3998.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-3954.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-3911.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3998.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-3998.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3954.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-4208.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-3839.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-3802.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-3760.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-3610.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>-3607.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-3536.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-3328.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-3338.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-3299.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-3207.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-2992.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-3059.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-2905.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-2860.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-2665.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-3829.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-2547.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-2517.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-2319.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-2257.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-2274.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-2125.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-1907.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-47.0</v>
       </c>
-      <c r="BW31"/>
-      <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
-      <c r="CA31">
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31">
         <v>7326.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>7702090.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-50859.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-97996.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-704000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-119000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-104000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>1424.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-51716.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-8224.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-19114.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-97836.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>100000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>100000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-100000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>22512.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>100000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-3700000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-3700000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-10000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-20000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B32">
+        <v>14480654.0</v>
+      </c>
+      <c r="C32">
+        <v>13889243.0</v>
+      </c>
+      <c r="D32">
         <v>13394465.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>11984314.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11857376.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-42159090.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12521867.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11983021.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>12281991.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>40421147.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>36006464.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>34372386.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>34254575.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>43683722.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>38711494.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>48288559.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>60756026.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>70101563.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>64689186.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>61002085.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>44476332.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>26896778.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>16620244.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>11148302.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>9018847.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>5129353.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2633480.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2833000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4184000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1284922.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>444417.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1311000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1119000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1767000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>40592.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>152612.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>315579.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>653784.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>0.0</v>
       </c>
-      <c r="AM32"/>
-      <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
-      <c r="CC32">
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32">
         <v>12519000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>2635000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>4343000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>4031000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>12859000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>2807460.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>6500000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>2600000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>8200000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>2835000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>9900000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>6600000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>8200000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>6725000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>5100000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>4000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>3900000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>3830000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>3390000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -24464,2535 +25082,2615 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>30227796.0</v>
+      </c>
+      <c r="C2">
         <v>55586441.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39634027.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23281475.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>118341471.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>884274.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2181246.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4381643.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10116.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>500.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>26069.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>85857.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>115890.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1569905.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>110777.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>40000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AC2"/>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>2890973</v>
+      </c>
+      <c r="C3">
         <v>3407910</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2652611</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12541325</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19218982</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7437265</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>462385</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2541907</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>404188</v>
-      </c>
-[...1 lines deleted...]
-        <v>304188</v>
       </c>
       <c r="K3">
         <v>304188</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>304188</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
         <v>88983</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57497</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>38612</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>143124</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>16352552.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-95059996.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>117457197.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>13188818.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-497754.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>134955.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>37875599.0</v>
+      </c>
+      <c r="C6">
         <v>-25358645.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15952414.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16352552.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-95059996.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>117457197.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1296972.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2200397.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>776707.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19794.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1520.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4353.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15370.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16023.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15195.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16668.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19453.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-500.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>500.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15557.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>-59788.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-30033.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1454015.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1459128.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-30000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>-10467682.0</v>
+      </c>
+      <c r="C7">
         <v>36515658.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6792477.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14841724.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-59113437.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-17273492.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2713349.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-711822.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-49650.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7390.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18511.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17568.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7209.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8665.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11048.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17185.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10013.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11820.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-48004.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10883.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1508.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>953637.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-579548.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2176479.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5385615.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-600000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>750000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-220000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>14417405.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-20707052.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-6075373.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B9">
+        <v>102151.0</v>
+      </c>
+      <c r="C9">
         <v>-30367.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1014281.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14417405.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-20707052.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6075373.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1676129.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-131113.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-171812.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1639934.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3787.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-1300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>270000.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>8781485.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4671333.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43149234.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11458845.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>364524.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2367591.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-928762.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-219105.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-928762.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>1885711.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1783247.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2080806.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3277218.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-600000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1260000.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-10649891.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12304877.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3653583.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3277010.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1440879.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>418898.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>231980.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18511.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17568.0</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>921537.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4276887.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1819192.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1912401.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4480828.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2054074.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>59736.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306304.0</v>
       </c>
       <c r="L12">
         <v>306304.0</v>
       </c>
-      <c r="M12"/>
+      <c r="M12">
+        <v>306304.0</v>
+      </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4490672.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-5187342.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1549691.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>751702.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>239683.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>632026.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-6559736.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>183181.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>14396813.0</v>
+      </c>
+      <c r="C14">
         <v>14123765.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13510558.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17519949.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17339093.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4876756.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4455962.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>599863.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148860.0</v>
       </c>
       <c r="J14">
         <v>148860.0</v>
       </c>
       <c r="K14">
+        <v>148860.0</v>
+      </c>
+      <c r="L14">
         <v>505110.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>143535.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>136907.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27940.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21217.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>20000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>2926389.0</v>
+      </c>
+      <c r="C15">
         <v>2968925.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2968923.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2960416.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2524087.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>65863711.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2524087.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6301625.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>68103395.0</v>
+      </c>
+      <c r="C16">
         <v>30227796.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>55586441.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>39634027.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23281475.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>118341471.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>884274.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2181246.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>786823.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>786820.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>500.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>26069.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>85857.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>115890.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1569905.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>110777.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>40000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>-1401957.0</v>
+      </c>
+      <c r="C18">
         <v>-13513870.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>29982480.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23015041.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16366399.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21852825.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5821820.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9836114.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3683555.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19794.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1520.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4353.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15370.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-16023.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15195.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16668.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19453.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-24457.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-82479.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15557.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-65960.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-941947.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2655388.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5455233.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-390000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-180000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>215</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3407910.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8021015.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12541325.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-69677022.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7437265.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-462385.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9541907.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-404188.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>35000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>138612619.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2465540.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>10903930.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>217</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3174834.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-684921.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-54625147.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>675590.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2645289.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>842725.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1467033.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1467033.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>-3537641.0</v>
+      </c>
+      <c r="C22">
         <v>-65221463.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5350176.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4596038.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>33247436.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7812294.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14556680.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-11709412.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5788901.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-333488.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20031.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-21921.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-22579.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-24688.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-26243.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-33853.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-29466.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-36277.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>91889.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-26440.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1508.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3079872.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>95946.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>815547.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1138443.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>670000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-1325804.0</v>
+      </c>
+      <c r="C23">
         <v>-240937.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-438275.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>58300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>154232030.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>117832353.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3013062.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1646783.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19794.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-179750.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>15370.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16023.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15195.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16668.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19453.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23957.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9944.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15557.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>7519739.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5841382.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-7063.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-250000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>350000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>320000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B24">
+        <v>-160096.0</v>
+      </c>
+      <c r="C24">
         <v>-2075743.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5372154.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-50458040.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-7437265.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-462385.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-9541907.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="K24">
         <v>-100000.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>-100000.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>142613.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7607.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-105690.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-288606.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>-409740.0</v>
+      </c>
+      <c r="C25">
         <v>-35896166.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21493967.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1209841.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4084010.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3967910.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>239179.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3354190.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>857215.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>306304.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>6611.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-26243.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-33853.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-126364.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>1958723.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-531755.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1276784.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1068154.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1970000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-1325804.0</v>
+      </c>
+      <c r="C26">
         <v>-6559170.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2152080.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-522426.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-943907.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1500000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-124000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-99355.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19794.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1520.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4353.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>1507266.0</v>
+      </c>
+      <c r="C27">
         <v>4475000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4715565.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5807779.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5759000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1450359.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1788755.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1172974.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>160000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>59736.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-4252193.0</v>
+      </c>
+      <c r="C28">
         <v>-9769032.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8657912.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6662489.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-28235557.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>139310022.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4524848.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14635717.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4460262.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19794.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1520.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4353.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15370.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16023.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15195.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16668.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19453.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>23957.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>82979.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15557.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>163559.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>919521.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1307063.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7202967.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>350000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>320000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>1489016.0</v>
+      </c>
+      <c r="C29">
         <v>-10105960.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32635091.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35556366.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2852583.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14415560.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5359435.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7294207.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3279367.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-19794.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1520.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4353.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-15370.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-16023.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15195.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16668.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19453.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-24457.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-82479.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15557.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>23023.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-884450.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2616776.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5312109.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-370000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-130000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>40598763.0</v>
+      </c>
+      <c r="C30">
         <v>-5483653.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8024765.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12541325.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-69677022.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7437265.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-462385.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9541907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-404188.0</v>
       </c>
       <c r="J30">
         <v>-404188.0</v>
       </c>
       <c r="K30">
         <v>-404188.0</v>
       </c>
-      <c r="L30"/>
+      <c r="L30">
+        <v>-404188.0</v>
+      </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>-246370.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-65104.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-144302.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-431730.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-20000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>224</v>
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>226</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>68103395.0</v>
+      </c>
+      <c r="C2">
+        <v>69857730.0</v>
+      </c>
+      <c r="D2">
         <v>65669937.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>63363812.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31921690.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>31921690.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33525409.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>50754570.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>55586441.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>54679868.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>49564868.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>48005047.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>39634027.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27593614.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>30004539.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21901109.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23281475.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27414571.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>32938021.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>50972447.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>118341471.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>19007893.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3413710.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1017513.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>884274.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>130870.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>513738.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>538983.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2181246.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6043302.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6697838.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>7066522.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4381643.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>786823.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>41929.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>44764.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>100135.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>10116.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2">
         <v>11270.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2">
         <v>5634.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2">
         <v>-1.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>-1.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>-328.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2">
         <v>9.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>89.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>500.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>884270.0</v>
       </c>
-      <c r="BW2"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BY2"/>
+      <c r="BZ2"/>
       <c r="CA2">
         <v>884270.0</v>
       </c>
       <c r="CB2">
         <v>884270.0</v>
       </c>
       <c r="CC2">
         <v>884270.0</v>
       </c>
       <c r="CD2">
+        <v>884270.0</v>
+      </c>
+      <c r="CE2">
+        <v>884270.0</v>
+      </c>
+      <c r="CF2">
         <v>43713.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>96461.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>26069.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>20438.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>328579.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>20343.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>85857.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>100000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>37421.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>300000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>100000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>4340000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>290000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>520000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1600000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>4340000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>290000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>884270.0</v>
       </c>
       <c r="CX2">
         <v>884270.0</v>
       </c>
+      <c r="CY2">
+        <v>884270.0</v>
+      </c>
+      <c r="CZ2">
+        <v>884270.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>669333</v>
+      </c>
+      <c r="C3">
+        <v>655348</v>
+      </c>
+      <c r="D3">
         <v>645207</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>700618</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>889800</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>652570</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1210645</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1429978</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1419857</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2462482</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2944078</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1304266</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1313939</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1975143</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2161002</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3140317</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5264863</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6350826</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>42888432</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>48909524</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1611316</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2944212</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2217585</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1803584</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>471882</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>106363</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>70445</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>176018</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>250449</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>662074</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>721918</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>591551</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>566364</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>607181</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>364001</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3314</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>26856</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>36017</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>36017</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
@@ -27080,150 +27778,156 @@
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
+        <v>0</v>
+      </c>
+      <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
         <v>8200</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>14001</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>38675</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>30755</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>5552</v>
-      </c>
-[...4 lines deleted...]
-        <v>5119</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
+        <v>5119</v>
+      </c>
+      <c r="CO3">
         <v>0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
         <v>461388</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>100000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>200000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>200000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>10000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CX3">
         <v>10000</v>
       </c>
+      <c r="CY3">
+        <v>0</v>
+      </c>
+      <c r="CZ3">
+        <v>10000</v>
+      </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>8371020.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>12040413.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-2410925.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>8103430.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-1380366.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-4133096.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-5523450.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-18034426.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-67369024.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
@@ -27260,94 +27964,96 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>4697812.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4925397.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2086542.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4569212.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1607667.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>8121456.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2519999.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9831850.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1307359.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
@@ -27384,678 +28090,692 @@
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>673976.0</v>
+      </c>
+      <c r="C6">
+        <v>-1754335.0</v>
+      </c>
+      <c r="D6">
         <v>4187793.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2306125.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>31442122.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1693894.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1603719.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-17229161.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4831871.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>906573.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5115000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1559821.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8371020.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>12040413.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2410925.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8103430.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1380366.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4133096.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5523450.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-18034426.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-67369024.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>99333578.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>15594183.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2396197.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>133239.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>753404.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-382868.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-25245.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1642263.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3862056.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-654536.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-368684.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2684879.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3594820.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>744894.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2835.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-55371.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>90019.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>15801.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>1001.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>2992.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>1520.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-11270.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>11270.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AV6"/>
+      <c r="AW6">
         <v>4353.0</v>
       </c>
-      <c r="AV6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6">
+        <v>4101.0</v>
+      </c>
+      <c r="BA6"/>
+      <c r="BB6">
         <v>-5634.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>5634.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6">
+      <c r="BD6"/>
+      <c r="BE6">
         <v>4018.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>12005.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>826.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1596.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>8911.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BL6"/>
+      <c r="BM6">
         <v>7621.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>9047.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-5345.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>10338.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-6237.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>56.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>9059.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>2874.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-9.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-80.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-411.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>7500.0</v>
       </c>
-      <c r="BW6"/>
-[...1 lines deleted...]
-      <c r="BY6">
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6">
         <v>5952.0</v>
       </c>
-      <c r="BZ6"/>
-      <c r="CA6"/>
       <c r="CB6"/>
-      <c r="CC6">
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6">
         <v>20000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-39416.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-52748.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>70392.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>5631.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-308141.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>308236.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-65514.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-14143.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>34784.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-400000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>300000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-1254015.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>4050000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-970000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>1100000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-2409142.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>4050000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-470000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>450000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>10000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>170000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>-3369460.0</v>
+      </c>
+      <c r="C7">
+        <v>-2149219.0</v>
+      </c>
+      <c r="D7">
         <v>-1179750.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1497294.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-5641419.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>15189579.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>21139001.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3214457.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3401535.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5368083.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6215969.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>8059171.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7662912.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>15567733.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2763001.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7060782.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-5003917.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4610814.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-12796659.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-36527144.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5178820.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-12240697.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2320453.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1367158.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1345184.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2502666.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1642593.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>803300.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>131115.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>423797.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-19802.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-602755.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-513062.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1269000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1282820.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>1599298.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-215977.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-160674.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-5138.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>5234.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>4312.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>2982.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>4832.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>3620.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>5088.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>4971.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>5561.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>940.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>5303.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>5764.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>939.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>4926.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-6334.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>7678.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-6610.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>2639.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3731.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>9757.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>5824.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-222.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>9958.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-4512.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-7207.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-1272.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-14623.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-5673.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-8403.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-6237.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-4405.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-923.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-923.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>3499.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-6399.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-7326.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-6254042.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-9906.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-1570.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>1150662.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-7326.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-6254042.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-248302.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-2145834.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>133806.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>6826395.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>764931.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>893944.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>312954.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>185630.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-438891.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>920452.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-1100000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-100000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-300000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-76479.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-900000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-1100000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-100000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-3985615.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>1200000.0</v>
       </c>
-      <c r="CU7"/>
-      <c r="CV7"/>
       <c r="CW7"/>
-      <c r="CX7">
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7">
         <v>-230000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>7088437.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2209351.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-391851.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>9897730.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2702175.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>48193.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-6544927.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-16334874.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2124556.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -28092,546 +28812,556 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B9">
+        <v>789767.0</v>
+      </c>
+      <c r="C9">
+        <v>84416.0</v>
+      </c>
+      <c r="D9">
         <v>-681809.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-331804.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1031348.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-10686214.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2452078.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-493151.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3896920.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6401833.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1839423.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1820495.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7088437.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2209351.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-382851.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9897730.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2702175.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>48193.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6544927.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-16334874.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2124556.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2148319.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1577424.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1204046.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1145584.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1771882.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1281568.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>439022.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1628595.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-742853.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>471034.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-247680.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>388386.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1031385.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>78265.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-42029.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-212594.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4546.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>188567.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>-417094.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
-      <c r="CN9">
-[...1 lines deleted...]
-      </c>
+      <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9">
+        <v>-1100000.0</v>
+      </c>
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>-2300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>-100000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>1000000.0</v>
       </c>
-      <c r="CS9"/>
-      <c r="CT9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>330000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10">
         <v>4631502.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4631502.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2878924.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9154375.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3939398.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3511473.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2910450.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1579836.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>12800582.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1461607.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4018760.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-5572096.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-12549558.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-11505716.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7021353.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-12072607.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6318327.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1945560.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1084274.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2110684.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>614907.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6231.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>523910.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-780524.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-821290.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-572902.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-255167.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-718232.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-612693.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-48921.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-57729.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-56792.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-765320.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-765320.0</v>
       </c>
-      <c r="AM10"/>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>-1.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>6968166.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1400072.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-61960.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>365583.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>495000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>1087088.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-2783247.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>400000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-1600000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>2200000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-1580806.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>2700000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-2300000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-900000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-2677218.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>10000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-1570762.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2768246.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3568401.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-8064.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2311552.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3455785.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3617402.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1882182.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7021584.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-32055.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-73541.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>820920.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1095093.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>919302.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>20263.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-178298.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2515743.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1554268.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-191768.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>139672.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-61293.0</v>
       </c>
-      <c r="AG11"/>
-      <c r="AH11">
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>210294.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>12527.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>44699.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>406152.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-5138.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -28650,146 +29380,148 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>812573.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1689363.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>859455.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1924817.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1212336.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2228727.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2658780.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>514103.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>795976.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2129677.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1397498.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>409504.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1410325.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>403593.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>404388.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>351432.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>752988.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4811252.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-1210580.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>343859.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>430777.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>478699.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>62440.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>60.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1538921.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>306304.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -28808,146 +29540,148 @@
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>3877094.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3423216.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-1006775.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2742876.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-668645.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5498811.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1636582.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-10070382.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2252353.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3741996.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1276072.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>100242.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>815991.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>394683.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>313862.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-98577.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>141734.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>433672.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>273834.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-239580.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-121923.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>-8963.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>145377.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>36840.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>9927.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>9927.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
@@ -28966,328 +29700,340 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>3713954.0</v>
+      </c>
+      <c r="C14">
+        <v>3677479.0</v>
+      </c>
+      <c r="D14">
         <v>3633722.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3575591.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3695394.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-653182.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4804492.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4734011.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4692556.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4766681.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4765471.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4673479.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4620087.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4568977.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4356004.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4294845.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4300123.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4560990.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4623355.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4637897.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3516851.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1408559.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1224130.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1195835.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1169001.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1498625.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>715289.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1173617.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1068431.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>270385.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>125606.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>115180.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>88692.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>72258.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>55268.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>59662.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>22587.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>11343.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>376050.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14">
         <v>36369.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>36369.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>40546.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>34329.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>34330.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>34330.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6870.0</v>
       </c>
       <c r="CM14"/>
       <c r="CN14">
+        <v>6870.0</v>
+      </c>
+      <c r="CO14"/>
+      <c r="CP14">
         <v>127940.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>127940.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>100000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>10000.0</v>
       </c>
-      <c r="CR14"/>
-      <c r="CS14"/>
       <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14">
         <v>10000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>-10000.0</v>
       </c>
-      <c r="CW14"/>
-      <c r="CX14">
+      <c r="CY14"/>
+      <c r="CZ14">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>765625.0</v>
       </c>
       <c r="C15">
+        <v>765625.0</v>
+      </c>
+      <c r="D15">
+        <v>765625.0</v>
+      </c>
+      <c r="E15">
         <v>757117.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>638022.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>774132.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>774133.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>782639.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>638021.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>774131.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>774115.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>782639.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>638038.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>765341.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>774348.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>782656.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>638071.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>765682.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1420660.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>337745.0</v>
       </c>
       <c r="U15">
         <v>337745.0</v>
       </c>
       <c r="V15">
         <v>337745.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
+      <c r="W15">
+        <v>337745.0</v>
+      </c>
+      <c r="X15">
+        <v>337745.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
@@ -29322,304 +30068,312 @@
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>68777371.0</v>
+      </c>
+      <c r="C16">
+        <v>68103395.0</v>
+      </c>
+      <c r="D16">
         <v>69857730.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>65669937.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>63363812.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>30227796.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>31921690.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>33525409.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>50754570.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>55586441.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>54679868.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>49564868.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>48005047.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>39634027.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>27593614.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>30004539.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>21901109.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23281475.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>27414571.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>32938021.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>50972447.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>118341471.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>19007893.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3413710.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1017513.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>884274.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>130870.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>513738.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>538983.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2181246.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6043302.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>6697838.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7066522.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4381643.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>786823.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>41929.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>44764.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>100135.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>10116.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-11270.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>11270.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16">
         <v>5634.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16">
         <v>-1.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
+      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16">
+        <v>-5673.0</v>
+      </c>
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>-6237.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16">
         <v>9.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>89.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>884270.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>884270.0</v>
       </c>
-      <c r="BX16"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BZ16"/>
+      <c r="CA16"/>
       <c r="CB16">
         <v>884270.0</v>
       </c>
       <c r="CC16">
+        <v>884270.0</v>
+      </c>
+      <c r="CD16">
+        <v>884270.0</v>
+      </c>
+      <c r="CE16">
         <v>904270.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>4297.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>43713.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>96461.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>26069.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>20438.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>328579.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>20343.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>85857.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>72205.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>-100000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>400000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>-1254015.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>4340000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>-450000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>2700000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>-2409142.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>4340000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>-450000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>1334270.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>894270.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>1054270.0</v>
       </c>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29678,423 +30432,431 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>3760528.0</v>
+      </c>
+      <c r="C18">
+        <v>83868.0</v>
+      </c>
+      <c r="D18">
         <v>5035443.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2520411.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9041680.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>4209772.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>55039.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10767619.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1967346.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1849569.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>7224123.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3850732.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>11682152.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>15149802.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1439824.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>9357433.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-52370.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>61589.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>46460680.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-64712271.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>7059351.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12109560.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3717039.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3794362.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2231862.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2362344.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-52374.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1409172.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1997930.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2751895.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2427731.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2315705.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2340783.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2886964.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1609913.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-343301.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-953813.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-802528.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-15801.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>-1001.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2992.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>1520.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1520.0</v>
       </c>
-      <c r="AR18"/>
-[...1 lines deleted...]
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>4353.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-4353.0</v>
       </c>
-      <c r="AV18"/>
-[...1 lines deleted...]
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>-4101.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-11269.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>16023.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18">
+      <c r="BD18"/>
+      <c r="BE18">
         <v>-4018.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-12005.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-825.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-825.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-3863.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-1596.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-8911.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BL18"/>
+      <c r="BM18">
         <v>-7621.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-9047.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-5673.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-10338.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-6237.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-56.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-9059.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-2874.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-2572.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-6814.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-12197.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-21704.0</v>
       </c>
-      <c r="BW18"/>
-      <c r="BX18">
+      <c r="BY18"/>
+      <c r="BZ18">
         <v>-7500.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-5952.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-20000.0</v>
       </c>
-      <c r="CA18"/>
-[...1 lines deleted...]
-      <c r="CC18">
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18">
         <v>-850000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>41949.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>286774.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>516629.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>179988.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>16024.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>48305.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-310277.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>158053.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-905119.0</v>
       </c>
-      <c r="CM18"/>
-      <c r="CN18">
+      <c r="CO18"/>
+      <c r="CP18">
         <v>-1355388.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-1355388.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-500000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-800000.0</v>
       </c>
-      <c r="CR18"/>
-      <c r="CS18">
+      <c r="CT18"/>
+      <c r="CU18">
         <v>-4512109.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-760000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-350000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>130000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>130000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-157787.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>42057105.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>652570.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1210645.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1429978.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1419857.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2458732.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2944078.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1304266.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1313939.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1975143.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2161002.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3140317.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-5264863.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6350826.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7629407.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3493829.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-52202960.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2944214.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2217585.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1803584.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-471882.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-106363.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>70445.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-176018.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-250449.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-7662074.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -30122,92 +30884,94 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>35000000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -30244,158 +31008,162 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-220000.0</v>
+      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>2352630.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-918838.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-711950.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-180850.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1177413.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-173134.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-495589.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>834736.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-161955.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-40382.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-154286.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-56144120.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3217685.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-143543.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3166567.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2334797.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3115748.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-180494.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>911901.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1201866.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-591368.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1506091.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-41864.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-30134.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-491738.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-96784.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-437183.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-441328.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-441328.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -30414,1170 +31182,1198 @@
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>3574061.0</v>
+      </c>
+      <c r="C22">
+        <v>476876.0</v>
+      </c>
+      <c r="D22">
         <v>1634616.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1404828.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5862693.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11904593.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-26911420.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-13210750.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-7061287.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-5332881.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2405778.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-7495297.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1093033.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2942566.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4102992.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-803507.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3253027.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>527397.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9067867.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14115512.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9536660.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-463443.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1906437.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2338625.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3103789.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-4406598.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2864420.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3444260.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3841402.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-7735606.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-612542.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1580438.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1780826.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-1797228.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1896457.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-2185447.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-609567.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1097430.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-316967.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-5234.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5313.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-5974.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4832.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-5140.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-5088.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4971.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-5561.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-5293.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-5303.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-5764.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5040.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-4926.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4935.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-7678.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-6611.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-6657.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-8274.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-9757.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-6649.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-3641.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-11554.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-4399.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-7207.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-6350.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-14623.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-5673.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-8403.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-6237.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-4405.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-10421.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-1951.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-6071.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-16058.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-12197.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-21704.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-10852.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-1570.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-28726.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-30000.0</v>
       </c>
-      <c r="CA22"/>
-[...1 lines deleted...]
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22">
         <v>7820000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-7326.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-7537312.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-276471.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-2290340.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-399011.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-420541.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>30020.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-204054.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="CN22">
         <v>200000.0</v>
       </c>
       <c r="CO22">
+        <v>-100000.0</v>
+      </c>
+      <c r="CP22">
+        <v>200000.0</v>
+      </c>
+      <c r="CQ22">
         <v>-384453.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>400000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>338443.0</v>
       </c>
       <c r="CT22">
         <v>300000.0</v>
       </c>
       <c r="CU22">
+        <v>338443.0</v>
+      </c>
+      <c r="CV22">
         <v>300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
+        <v>300000.0</v>
+      </c>
+      <c r="CX22">
         <v>200000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>250000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>140000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-7599.0</v>
+      </c>
+      <c r="C23">
+        <v>-1072579.0</v>
+      </c>
+      <c r="D23">
         <v>-82025.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-72452.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>-42816.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>76200.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2944078.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1304266.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1216350.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14048761.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11675758.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>498273.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-990988.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2981330.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>896287.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1754181.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-832143.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-556762.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1012006.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>308954.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-67887.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-106363.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>786750.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-196414.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-239567.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-831693.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-202896.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2197021.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5025662.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-2786640.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-162750.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-96784.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-437183.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-17000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>15801.0</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
+      <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23">
-        <v>-11270.0</v>
+        <v>-1520.0</v>
       </c>
       <c r="AS23"/>
       <c r="AT23">
+        <v>-11270.0</v>
+      </c>
+      <c r="AU23"/>
+      <c r="AV23">
         <v>-4353.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4353.0</v>
       </c>
-      <c r="AV23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23">
+        <v>4101.0</v>
+      </c>
+      <c r="BA23"/>
+      <c r="BB23">
         <v>5635.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-16023.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>4018.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>12005.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-15195.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>826.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-1.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1596.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>8911.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>7621.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>9047.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>328.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>10338.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>56.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>9059.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>2874.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>81.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>6734.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-360.0</v>
       </c>
-      <c r="BV23">
-[...2 lines deleted...]
-      <c r="BW23"/>
       <c r="BX23">
         <v>7500.0</v>
       </c>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
+        <v>7500.0</v>
+      </c>
+      <c r="CA23">
         <v>5952.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>20000.0</v>
       </c>
-      <c r="CA23"/>
-[...1 lines deleted...]
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>1320000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-81365.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-16878.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-442936.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-101256.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-1692494.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>3996.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>100592.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-180479.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-109218.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>300000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>207063.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>100000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-70000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2102967.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>4820000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-70000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>280000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-120000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>160000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>219</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1049896.0</v>
+      </c>
+      <c r="D24">
         <v>-160096.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>542831.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>42946905.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-186217.0</v>
       </c>
-      <c r="F24"/>
-[...1 lines deleted...]
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>3750.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3750.0</v>
       </c>
-      <c r="J24"/>
-[...1 lines deleted...]
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>-1313939.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-12541325.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>-5264863.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-69867426.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>130604.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>59800.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7437265.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-471882.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
+        <v>-250449.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>250000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-250000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-566364.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AJ24">
         <v>-100000.0</v>
       </c>
       <c r="AK24">
+        <v>26000.0</v>
+      </c>
+      <c r="AL24">
         <v>-100000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
+      <c r="AM24">
+        <v>-100000.0</v>
+      </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
-[...1 lines deleted...]
-      </c>
+      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24">
+        <v>459268.0</v>
+      </c>
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-73101.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-296199.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>202913.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>9000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-7992.0</v>
       </c>
-      <c r="CM24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24">
+        <v>-105690.0</v>
+      </c>
+      <c r="CR24"/>
+      <c r="CS24">
         <v>-100000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>100000.0</v>
       </c>
-      <c r="CS24"/>
-[...1 lines deleted...]
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-50000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>50000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>211271.0</v>
+      </c>
+      <c r="C25">
+        <v>-1515724.0</v>
+      </c>
+      <c r="D25">
         <v>1122427.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-262096.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-343162.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-53282976.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>20577.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>21230.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>263045.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-324077.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>190320.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>262067.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1029722.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-865762.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>658461.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>409159.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>939389.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2440252.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>605243.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>752265.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>29562.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2130233.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1109498.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>227825.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1187926.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>349323.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-38895.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>178182.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>443882.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4423353.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1361174.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>180609.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>111402.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>106563.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>314465.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>186500.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-124000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>480250.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>306304.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>-1.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25">
         <v>1.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25">
         <v>1.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
-[...1 lines deleted...]
-      </c>
+      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25">
+        <v>31299.0</v>
+      </c>
+      <c r="BD25"/>
+      <c r="BE25">
         <v>-1.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-5446.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-6649.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25">
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>9958.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-4512.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>14414.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-1271.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>5576.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>5673.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-10338.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>6237.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>4349.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1362.0</v>
       </c>
-      <c r="BR25"/>
-[...1 lines deleted...]
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25">
         <v>9244.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-31701.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>6275746.0</v>
       </c>
-      <c r="BW25"/>
-[...1 lines deleted...]
-      <c r="BY25">
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>-5952.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>17326.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>6254042.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>248302.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1295834.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-84531.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>961322.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>1549839.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>1549839.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>106427.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>279641.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>69816.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-500848.0</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25">
+      <c r="CN25"/>
+      <c r="CO25">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1483784.0</v>
       </c>
       <c r="CP25">
         <v>100000.0</v>
       </c>
       <c r="CQ25">
+        <v>-1483784.0</v>
+      </c>
+      <c r="CR25">
+        <v>100000.0</v>
+      </c>
+      <c r="CS25">
         <v>-10000.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>-864937.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>-2260000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-650000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>-50000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-140000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-2093328.0</v>
+      </c>
+      <c r="C26">
+        <v>-1072579.0</v>
+      </c>
+      <c r="D26">
         <v>-82025.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-171200.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-121768.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-81059.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-4894497.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1461846.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2152080.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-296511.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-398825.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1456744.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-231415.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-291011.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>24242.0</v>
       </c>
-      <c r="P26"/>
-[...1 lines deleted...]
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>-5249.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>441845.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>32307389.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-1500000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>0.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-124000.0</v>
       </c>
-      <c r="AE26"/>
-[...1 lines deleted...]
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-99355.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3009295.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>411250.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1335625.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1350875.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>15801.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
@@ -31587,180 +32383,186 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>6000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>180000.0</v>
       </c>
-      <c r="CR26"/>
-[...1 lines deleted...]
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26">
         <v>6000000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>180000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>380000.0</v>
       </c>
-      <c r="CW26"/>
-      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>300035.0</v>
+      </c>
+      <c r="C27">
+        <v>249805.0</v>
+      </c>
+      <c r="D27">
         <v>469635.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>0.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>787826.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>811072.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1040413.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1186993.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>716004.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1205425.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1761817.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1518699.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>873547.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1349806.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2106535.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1220125.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1222907.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2916128.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1114423.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1218723.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>766414.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>733770.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>393808.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>291345.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>332066.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>422614.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>173250.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>333250.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>528250.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>162099.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>163250.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>319375.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>482624.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>62440.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>60.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>124000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
@@ -31780,828 +32582,848 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-3086552.0</v>
+      </c>
+      <c r="C28">
+        <v>-1838204.0</v>
+      </c>
+      <c r="D28">
         <v>-847650.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-757117.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-809222.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1456730.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1658758.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-6461542.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2864525.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-946746.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2109123.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2290911.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3311132.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-3109389.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-971101.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1254003.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1327996.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4194685.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1466291.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1262150.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-23836731.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>111443140.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>19311222.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6190559.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2365101.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3115748.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-330494.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1383927.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>355667.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5889839.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1523195.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2197021.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5025662.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6481784.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2354807.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>314466.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>898442.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>892547.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>15801.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>1001.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2992.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1520.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1520.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-11270.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>11270.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-4353.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4353.0</v>
       </c>
-      <c r="AV28"/>
-[...1 lines deleted...]
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>4101.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5635.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5634.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>4018.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>12005.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>826.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>826.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3862.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1596.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>8911.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>7621.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>9047.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>328.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>10338.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>56.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>9059.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2874.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2563.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>6734.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>11786.0</v>
       </c>
-      <c r="BV28">
-[...2 lines deleted...]
-      <c r="BW28"/>
       <c r="BX28">
         <v>7500.0</v>
       </c>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
+        <v>7500.0</v>
+      </c>
+      <c r="CA28">
         <v>5952.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>20000.0</v>
       </c>
-      <c r="CA28"/>
-[...1 lines deleted...]
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>1320000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-81365.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-798790.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-442936.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-101256.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-27966.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>57018.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>235763.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-180479.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-100000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>207063.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>100000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-70000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>2102967.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>4820000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-70000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>280000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-120000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>160000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>4429861.0</v>
+      </c>
+      <c r="C29">
+        <v>739217.0</v>
+      </c>
+      <c r="D29">
         <v>5680650.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3221029.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8151880.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3557202.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1265684.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-9337641.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-547489.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4312051.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10168201.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5154998.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>12996091.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>17124945.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>721178.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12497750.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5212493.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6412415.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3572248.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-15802747.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8670667.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-9165348.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1499454.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1990778.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1759980.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2255981.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-122819.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1233154.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1747481.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2089821.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1705813.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1724154.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1774419.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-2279783.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1245912.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-339987.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-926957.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-766511.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-15801.0</v>
       </c>
-      <c r="AM29"/>
-      <c r="AN29">
+      <c r="AO29"/>
+      <c r="AP29">
         <v>-1001.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2992.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>1520.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-1520.0</v>
       </c>
-      <c r="AR29"/>
-[...1 lines deleted...]
-      <c r="AT29">
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29">
         <v>4353.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-4353.0</v>
       </c>
-      <c r="AV29"/>
-[...1 lines deleted...]
-      <c r="AX29">
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29">
         <v>-4101.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-11269.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>16023.0</v>
       </c>
-      <c r="BB29"/>
-      <c r="BC29">
+      <c r="BD29"/>
+      <c r="BE29">
         <v>-4018.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-12005.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-825.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-825.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-3863.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-1596.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-8911.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BL29"/>
+      <c r="BM29">
         <v>-7621.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-9047.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-5673.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-10338.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-6237.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-56.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-9059.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-2874.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-2572.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-6814.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-12197.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-21704.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29">
+      <c r="BY29"/>
+      <c r="BZ29">
         <v>-7500.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-5952.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-20000.0</v>
       </c>
-      <c r="CA29"/>
-[...1 lines deleted...]
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>-850000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>41949.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>286774.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>524829.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>193989.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>54699.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>79060.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-304725.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>215550.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-900000.0</v>
       </c>
-      <c r="CM29"/>
-      <c r="CN29">
+      <c r="CO29"/>
+      <c r="CP29">
         <v>-1816776.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-1816776.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-400000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-600000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>200000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-4512109.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-760000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-340000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>120000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>130000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-669333.0</v>
+      </c>
+      <c r="C30">
+        <v>-655348.0</v>
+      </c>
+      <c r="D30">
         <v>-645207.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-157787.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>42097118.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>652570.0</v>
       </c>
-      <c r="F30"/>
-[...1 lines deleted...]
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
         <v>-1419857.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2458732.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2944078.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1304266.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1313939.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1975143.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2161002.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3140317.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-5264863.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6350826.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-7629407.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3493829.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-52202960.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2944214.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2217585.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1803584.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-471882.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-106363.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>70445.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-176018.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-250449.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-7662074.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-471918.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-841551.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-566364.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-607181.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-364001.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>22686.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-26856.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-36017.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-36017.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30">
         <v>459268.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-11501.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-87102.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-334874.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>172158.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>3448.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>13469.0</v>
       </c>
-      <c r="CM30"/>
-[...1 lines deleted...]
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>355698.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="CR30">
         <v>-100000.0</v>
       </c>
-      <c r="CS30"/>
-[...1 lines deleted...]
-      <c r="CU30">
+      <c r="CS30">
+        <v>-300000.0</v>
+      </c>
+      <c r="CT30">
+        <v>-100000.0</v>
+      </c>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-60000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>60000.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>