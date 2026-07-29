--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -16216,54 +16216,54 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:64">
       <c r="A5" t="s">
         <v>132</v>
       </c>
       <c r="B5">
-        <v>223500000.0</v>
+        <v>215800000.0</v>
       </c>
       <c r="C5">
-        <v>234600000.0</v>
+        <v>227700000.0</v>
       </c>
       <c r="D5">
         <v>174700000.0</v>
       </c>
       <c r="E5">
         <v>231800001.0</v>
       </c>
       <c r="F5">
         <v>169400000.0</v>
       </c>
       <c r="G5">
         <v>229500000.0</v>
       </c>
       <c r="H5">
         <v>177500000.0</v>
       </c>
       <c r="I5">
         <v>210400000.0</v>
       </c>
       <c r="J5">
         <v>205900000.0</v>
       </c>
       <c r="K5">
         <v>194800000.0</v>
       </c>
@@ -16410,54 +16410,54 @@
       </c>
       <c r="BG5">
         <v>31900000.0</v>
       </c>
       <c r="BH5">
         <v>-436200000.0</v>
       </c>
       <c r="BI5">
         <v>15200000.0</v>
       </c>
       <c r="BJ5">
         <v>58500000.0</v>
       </c>
       <c r="BK5">
         <v>50800000.0</v>
       </c>
       <c r="BL5">
         <v>41200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:64">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
-        <v>361700000.0</v>
+        <v>354000000.0</v>
       </c>
       <c r="C6">
-        <v>387100000.0</v>
+        <v>380200000.0</v>
       </c>
       <c r="D6">
         <v>320900000.0</v>
       </c>
       <c r="E6">
         <v>364000000.0</v>
       </c>
       <c r="F6">
         <v>295000000.0</v>
       </c>
       <c r="G6">
         <v>349800000.0</v>
       </c>
       <c r="H6">
         <v>301700000.0</v>
       </c>
       <c r="I6">
         <v>331100000.0</v>
       </c>
       <c r="J6">
         <v>325500000.0</v>
       </c>
       <c r="K6">
         <v>307200000.0</v>
       </c>
@@ -23019,51 +23019,51 @@
       </c>
       <c r="BH2">
         <v>7000000.0</v>
       </c>
       <c r="BI2">
         <v>8400000.0</v>
       </c>
       <c r="BJ2">
         <v>4000000.0</v>
       </c>
       <c r="BK2">
         <v>4800000.0</v>
       </c>
       <c r="BL2">
         <v>4600000.0</v>
       </c>
       <c r="BM2">
         <v>812600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>161</v>
       </c>
       <c r="B3">
-        <v>116400000</v>
+        <v>91300000</v>
       </c>
       <c r="C3">
         <v>116400000</v>
       </c>
       <c r="D3">
         <v>149700000</v>
       </c>
       <c r="E3">
         <v>131000000</v>
       </c>
       <c r="F3">
         <v>90500000</v>
       </c>
       <c r="G3">
         <v>139000000</v>
       </c>
       <c r="H3">
         <v>139200000</v>
       </c>
       <c r="I3">
         <v>110800000</v>
       </c>
       <c r="J3">
         <v>98700000</v>
       </c>
@@ -25590,51 +25590,51 @@
         <v>-200000.0</v>
       </c>
       <c r="BC17">
         <v>-100000.0</v>
       </c>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17">
         <v>300000.0</v>
       </c>
       <c r="BG17">
         <v>100000.0</v>
       </c>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
     </row>
     <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18">
-        <v>358700000.0</v>
+        <v>151000000.0</v>
       </c>
       <c r="C18">
         <v>119300000.0</v>
       </c>
       <c r="D18">
         <v>151600000.0</v>
       </c>
       <c r="E18">
         <v>94900000.0</v>
       </c>
       <c r="F18">
         <v>70200000.0</v>
       </c>
       <c r="G18">
         <v>171400000.0</v>
       </c>
       <c r="H18">
         <v>96200000.0</v>
       </c>
       <c r="I18">
         <v>161500000.0</v>
       </c>
       <c r="J18">
         <v>150900000.0</v>
       </c>
@@ -26419,51 +26419,51 @@
       <c r="L23">
         <v>-2800000.0</v>
       </c>
       <c r="M23">
         <v>-392500000.0</v>
       </c>
       <c r="N23">
         <v>-27400000.0</v>
       </c>
       <c r="O23">
         <v>-44500000.0</v>
       </c>
       <c r="P23">
         <v>2000000.0</v>
       </c>
       <c r="Q23">
         <v>-300000.0</v>
       </c>
       <c r="R23">
         <v>-676700000.0</v>
       </c>
       <c r="S23">
         <v>-127500000.0</v>
       </c>
       <c r="T23">
-        <v>-25000000.0</v>
+        <v>-9100000.0</v>
       </c>
       <c r="U23">
         <v>-10400000.0</v>
       </c>
       <c r="V23">
         <v>-79000000.0</v>
       </c>
       <c r="W23">
         <v>28400000.0</v>
       </c>
       <c r="X23">
         <v>-46900000.0</v>
       </c>
       <c r="Y23">
         <v>-1300000.0</v>
       </c>
       <c r="Z23">
         <v>-50200000.0</v>
       </c>
       <c r="AA23">
         <v>-13900000.0</v>
       </c>
       <c r="AB23">
         <v>-200000.0</v>
       </c>
@@ -26562,54 +26562,54 @@
       </c>
       <c r="BH23">
         <v>-85700000.0</v>
       </c>
       <c r="BI23">
         <v>-56500000.0</v>
       </c>
       <c r="BJ23">
         <v>-14700000.0</v>
       </c>
       <c r="BK23">
         <v>-35400000.0</v>
       </c>
       <c r="BL23">
         <v>-50000000.0</v>
       </c>
       <c r="BM23">
         <v>-62400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>181</v>
       </c>
       <c r="B24">
-        <v>-89100000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="C24">
-        <v>261800000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="D24">
         <v>-400000.0</v>
       </c>
       <c r="E24">
         <v>-99999.0</v>
       </c>
       <c r="F24">
         <v>-200000.0</v>
       </c>
       <c r="G24">
         <v>-300000.0</v>
       </c>
       <c r="H24">
         <v>-1200000.0</v>
       </c>
       <c r="I24">
         <v>500000.0</v>
       </c>
       <c r="J24">
         <v>-100000.0</v>
       </c>
       <c r="K24">
         <v>-300000.0</v>
       </c>