--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -316,50 +316,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3242,51 +3245,51 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>63</v>
       </c>
       <c r="B28">
-        <v>243644000.0</v>
+        <v>1430068000.0</v>
       </c>
       <c r="C28">
         <v>1194061000.0</v>
       </c>
       <c r="D28">
         <v>1297944000.0</v>
       </c>
       <c r="E28">
         <v>1615234000.0</v>
       </c>
       <c r="F28">
         <v>1403458000.0</v>
       </c>
       <c r="G28">
         <v>589711000.0</v>
       </c>
       <c r="H28">
         <v>661159000.0</v>
       </c>
       <c r="I28">
         <v>650403000.0</v>
       </c>
       <c r="J28">
         <v>489710000.0</v>
       </c>
@@ -3408,51 +3411,51 @@
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>65</v>
       </c>
       <c r="B30">
-        <v>136063000.0</v>
+        <v>347803000.0</v>
       </c>
       <c r="C30">
         <v>314861000.0</v>
       </c>
       <c r="D30">
         <v>342910000.0</v>
       </c>
       <c r="E30">
         <v>351448000.0</v>
       </c>
       <c r="F30">
         <v>376571000.0</v>
       </c>
       <c r="G30">
         <v>289200000.0</v>
       </c>
       <c r="H30">
         <v>226539000.0</v>
       </c>
       <c r="I30">
         <v>207801000.0</v>
       </c>
       <c r="J30">
         <v>196265000.0</v>
       </c>
@@ -4167,51 +4170,51 @@
       <c r="Y38">
         <v>2392000.0</v>
       </c>
       <c r="Z38">
         <v>82413000.0</v>
       </c>
       <c r="AA38">
         <v>4752000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>74</v>
       </c>
       <c r="B39">
-        <v>274166000.0</v>
+        <v>62426000.0</v>
       </c>
       <c r="C39">
         <v>47091000.0</v>
       </c>
       <c r="D39">
         <v>40443999.0</v>
       </c>
       <c r="E39">
         <v>30892000.0</v>
       </c>
       <c r="F39">
         <v>29093000.0</v>
       </c>
       <c r="G39">
         <v>17610000.0</v>
       </c>
       <c r="H39">
         <v>16172000.0</v>
       </c>
       <c r="I39">
         <v>18506000.0</v>
       </c>
       <c r="J39">
         <v>19568999.0</v>
       </c>
@@ -5207,51 +5210,51 @@
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>86</v>
       </c>
       <c r="B51">
-        <v>348607000.0</v>
+        <v>1535031000.0</v>
       </c>
       <c r="C51">
         <v>1271923000.0</v>
       </c>
       <c r="D51">
         <v>1364484000.0</v>
       </c>
       <c r="E51">
         <v>1660825000.0</v>
       </c>
       <c r="F51">
         <v>1427779000.0</v>
       </c>
       <c r="G51">
         <v>623839000.0</v>
       </c>
       <c r="H51">
         <v>689742000.0</v>
       </c>
       <c r="I51">
         <v>666761000.0</v>
       </c>
       <c r="J51">
         <v>519650000.0</v>
       </c>
@@ -6259,841 +6262,848 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>98</v>
       </c>
       <c r="C1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E1" t="s">
         <v>100</v>
       </c>
       <c r="F1" t="s">
         <v>101</v>
       </c>
       <c r="G1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="I1" t="s">
         <v>103</v>
       </c>
       <c r="J1" t="s">
         <v>104</v>
       </c>
       <c r="K1" t="s">
+        <v>105</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="M1" t="s">
         <v>106</v>
       </c>
       <c r="N1" t="s">
         <v>107</v>
       </c>
       <c r="O1" t="s">
+        <v>108</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Q1" t="s">
         <v>109</v>
       </c>
       <c r="R1" t="s">
         <v>110</v>
       </c>
       <c r="S1" t="s">
+        <v>111</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="U1" t="s">
         <v>112</v>
       </c>
       <c r="V1" t="s">
         <v>113</v>
       </c>
       <c r="W1" t="s">
+        <v>114</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="Y1" t="s">
         <v>115</v>
       </c>
       <c r="Z1" t="s">
         <v>116</v>
       </c>
       <c r="AA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AC1" t="s">
         <v>118</v>
       </c>
       <c r="AD1" t="s">
         <v>119</v>
       </c>
       <c r="AE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AG1" t="s">
         <v>121</v>
       </c>
       <c r="AH1" t="s">
         <v>122</v>
       </c>
       <c r="AI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AK1" t="s">
         <v>124</v>
       </c>
       <c r="AL1" t="s">
         <v>125</v>
       </c>
       <c r="AM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AO1" t="s">
         <v>127</v>
       </c>
       <c r="AP1" t="s">
         <v>128</v>
       </c>
       <c r="AQ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AS1" t="s">
         <v>130</v>
       </c>
       <c r="AT1" t="s">
         <v>131</v>
       </c>
       <c r="AU1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AW1" t="s">
         <v>133</v>
       </c>
       <c r="AX1" t="s">
         <v>134</v>
       </c>
       <c r="AY1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BA1" t="s">
         <v>136</v>
       </c>
       <c r="BB1" t="s">
         <v>137</v>
       </c>
       <c r="BC1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BE1" t="s">
         <v>139</v>
       </c>
       <c r="BF1" t="s">
         <v>140</v>
       </c>
       <c r="BG1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BI1" t="s">
         <v>142</v>
       </c>
       <c r="BJ1" t="s">
         <v>143</v>
       </c>
       <c r="BK1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BM1" t="s">
         <v>145</v>
       </c>
       <c r="BN1" t="s">
         <v>146</v>
       </c>
       <c r="BO1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BQ1" t="s">
         <v>148</v>
       </c>
       <c r="BR1" t="s">
         <v>149</v>
       </c>
       <c r="BS1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BU1" t="s">
         <v>151</v>
       </c>
       <c r="BV1" t="s">
         <v>152</v>
       </c>
       <c r="BW1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BY1" t="s">
         <v>154</v>
       </c>
       <c r="BZ1" t="s">
         <v>155</v>
       </c>
       <c r="CA1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CC1" t="s">
         <v>157</v>
       </c>
       <c r="CD1" t="s">
         <v>158</v>
       </c>
       <c r="CE1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CG1" t="s">
         <v>160</v>
       </c>
       <c r="CH1" t="s">
         <v>161</v>
       </c>
       <c r="CI1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CK1" t="s">
         <v>163</v>
       </c>
       <c r="CL1" t="s">
         <v>164</v>
       </c>
       <c r="CM1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CO1" t="s">
         <v>166</v>
       </c>
       <c r="CP1" t="s">
         <v>167</v>
       </c>
       <c r="CQ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CS1" t="s">
         <v>169</v>
       </c>
       <c r="CT1" t="s">
         <v>170</v>
       </c>
       <c r="CU1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CW1" t="s">
         <v>172</v>
       </c>
       <c r="CX1" t="s">
         <v>173</v>
       </c>
       <c r="CY1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DA1" t="s">
         <v>175</v>
       </c>
       <c r="DB1" t="s">
         <v>176</v>
       </c>
       <c r="DC1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DE1" t="s">
         <v>178</v>
       </c>
       <c r="DF1" t="s">
         <v>179</v>
       </c>
       <c r="DG1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DI1" t="s">
         <v>181</v>
       </c>
       <c r="DJ1" t="s">
         <v>182</v>
       </c>
       <c r="DK1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DM1" t="s">
         <v>184</v>
       </c>
       <c r="DN1" t="s">
         <v>185</v>
       </c>
       <c r="DO1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DQ1" t="s">
         <v>187</v>
       </c>
       <c r="DR1" t="s">
         <v>188</v>
       </c>
       <c r="DS1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DU1" t="s">
         <v>190</v>
       </c>
       <c r="DV1" t="s">
         <v>191</v>
       </c>
       <c r="DW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DY1" t="s">
         <v>193</v>
       </c>
       <c r="DZ1" t="s">
         <v>194</v>
       </c>
+      <c r="EA1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2">
+        <v>474481000.0</v>
+      </c>
+      <c r="C2">
         <v>1001129000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>652619000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>457319000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>529316000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>890167000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>525235000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>401702000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>515645000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>907806000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>508672000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>429436000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>485100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>739749000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>406667000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>442226000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>604225000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>685946000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>398697000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>414156000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>439453000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>634998000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>266753000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>268412000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>346272000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>517620000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>261963000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>214309000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>342335000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>472487000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>237835000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>204706000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>300232000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>467795000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>245249000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>209062000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>273309000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>465928000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>230728000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>199922000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>265349000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>438705000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>246554000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>170582000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>236868000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>375995000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>236294000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>154511000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>233549000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>370002000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>214596000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>142777000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>239976000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>338026000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>199787000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>163543000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>267990000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>319462000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>177437000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>120221000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>247904000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>303395000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>169700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>127995000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>221374000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>251590000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>178391000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>137761000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>194004000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>201300000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>173688000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>128329000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>193663000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>333104000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>194178000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>127889000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>229691000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>325448000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>177544000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>111349000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>207727000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>267296000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>174170000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>99920000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>165872000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>219290000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>113114000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>76454000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>144029000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>166305000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>118312000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>73620000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>156695000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>176411000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>93307000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>69358000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>120908000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>153284000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>95588000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>74197000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>101913000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>154395000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>68144000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>40553000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>82773000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>115899000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>51132000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>27800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>67300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>84400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>34600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>25700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>46800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>82900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>20300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>13400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>33500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>69800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>15100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>8400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>25000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>42700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>12700000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>9200000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>20800000.0</v>
       </c>
-      <c r="DV2"/>
-      <c r="DW2">
+      <c r="DW2"/>
+      <c r="DX2">
         <v>6400000.0</v>
       </c>
-      <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7182,52 +7192,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7316,466 +7327,466 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>40</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-10228000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6520000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4879000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1494000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12648000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13664000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2430999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-919999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5140000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6581999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6744000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10853000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4555000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5895000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-708000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1667999.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7484000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9087000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7005000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6149999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14019000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-21601999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-24732000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-24299000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10359000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-13805000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-11084000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11052000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10997000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7635000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8855000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5553999.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7327999.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7749000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9874000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12544000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-14078000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-13852000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14505000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12816000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-13729000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-13200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9852000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-9082000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3662000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>648000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2239000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2181000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2912000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>418000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>837000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1002000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-134000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-216000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>554000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2010000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2220000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3023000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3754000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1542000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1052000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-196000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>915000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1927000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2226000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2168000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>659000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2661000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2386000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6581000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>8200000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4790000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>7704000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7657000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7691000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6215000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5794000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3677000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2723000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1436000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1582000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1499000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1834000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1782000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>522000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>146000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>373000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>985000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>250000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>206000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-264000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-484000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-612000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1050000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1317000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-1852000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-2145000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1602000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1442000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1168000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1250000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1229000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-548000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3600000.0</v>
       </c>
       <c r="DE5">
         <v>-3600000.0</v>
       </c>
       <c r="DF5">
+        <v>-3600000.0</v>
+      </c>
+      <c r="DG5">
         <v>-3700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-3300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-3200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-4200000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-2200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-2000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1600000.0</v>
       </c>
       <c r="DO5">
         <v>-1600000.0</v>
       </c>
       <c r="DP5">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DQ5">
         <v>-1500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DS5">
         <v>-1000000.0</v>
       </c>
-      <c r="DT5"/>
+      <c r="DT5">
+        <v>-1000000.0</v>
+      </c>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7825,55 +7836,57 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
-[...3 lines deleted...]
-      <c r="BN6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
+      <c r="BM6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7894,143 +7907,144 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>42</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>343618000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>335578000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>327895000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>323455000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>321988000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>321567000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>315513000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>320339000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>314892000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>311164000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>298892000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>284316000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>278996000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>274022000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>259967000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>263406000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>263408000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>244429000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>223801000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>223762000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>210847000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>207821000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>182000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>184862000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>176165000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>178335000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>177422000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>175072000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>178514000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -8086,116 +8100,117 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>43</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="D8">
         <v>37000.0</v>
       </c>
       <c r="E8">
         <v>37000.0</v>
       </c>
       <c r="F8">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="G8">
         <v>38000.0</v>
       </c>
       <c r="H8">
         <v>38000.0</v>
       </c>
       <c r="I8">
         <v>38000.0</v>
       </c>
       <c r="J8">
         <v>38000.0</v>
       </c>
       <c r="K8">
         <v>38000.0</v>
       </c>
       <c r="L8">
-        <v>39000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="M8">
         <v>39000.0</v>
       </c>
       <c r="N8">
         <v>39000.0</v>
       </c>
       <c r="O8">
         <v>39000.0</v>
       </c>
       <c r="P8">
         <v>39000.0</v>
       </c>
       <c r="Q8">
-        <v>40000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="R8">
         <v>40000.0</v>
       </c>
       <c r="S8">
         <v>40000.0</v>
       </c>
       <c r="T8">
         <v>40000.0</v>
       </c>
       <c r="U8">
         <v>40000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>40000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8260,226 +8275,227 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>593081000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>586595000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>575776000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>570855000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>564641000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>558755000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>551963000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>542858000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>535046000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>526328000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>519579000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>513030000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>503271000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>495251000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>485239000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>480478000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>472390000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>463522000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>453193000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>449276000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>442614000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>437878000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>426750000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>420946000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>416603000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>412314000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>403162000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>399071000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>387890000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>384132000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>374138000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>361553000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>356410000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>350758000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>338620000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>329588000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>325415000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>319278000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>310503000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>305831000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>297120000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>286380000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>276334000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>265129000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>256973000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>250595000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>243180000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>236623000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>232676000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>226554000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>218744000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>214683000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>211091000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
@@ -8500,436 +8516,440 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10">
+        <v>28762000.0</v>
+      </c>
+      <c r="C10">
         <v>64458000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>104963000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>128483000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>83669000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71644000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77862000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91347000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>96894000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>67974000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>66540000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>85220000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>53225000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26470000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45591000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49079000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>91481000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35365000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>24321000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>83475000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>58465000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>27078000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34128000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>74749000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44185000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17808000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>28583000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>36693000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60694000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28581000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>16358000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>35693000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>42167000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8803000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29940000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>36398000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26666000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13409000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21956000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30292000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30551000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9965000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13237000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29504000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38944000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5048000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14830000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14455000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>27563000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7257000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8006000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>24222000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>26936000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12873000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>12463000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>28818000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>50311000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>20681000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>17487000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>20656000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>37218000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11420000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9721000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>32561000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>36985000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11494000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>15843000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>30442000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>41727000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13103000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>15762000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>25278000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>26453000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6476000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15825000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>50265000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>47171000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>30555000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>16734000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>40874000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>32507000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5964000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>26866000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>44644000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>36652000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14565000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>21762000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>30427000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>21124000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2859000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>12812000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>29714000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>32185000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3086000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>5132000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>11566000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11960000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7255000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3524000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>14193000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2962000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3056000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3431000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4265000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3161000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2136000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>7800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>6600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>22300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>4100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>9300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>4600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>6100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>4400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>6900000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>4500000.0</v>
       </c>
-      <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>800000.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -9018,1696 +9038,1706 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12">
+        <v>28762000.0</v>
+      </c>
+      <c r="C12">
         <v>64458000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>104963000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>128483000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>83669000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71644000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77862000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>91347000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>96894000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>67974000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>66540000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>85220000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>53225000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26470000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45591000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>49079000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>91481000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35365000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24321000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>83475000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>58465000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>27078000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34128000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>74749000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>44185000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17808000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28583000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36693000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>60694000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28581000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>16358000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>35693000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>42167000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8803000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>29940000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36398000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26666000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13409000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21956000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>30292000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>30551000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9965000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13237000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>29504000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>38944000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5048000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14830000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14455000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>27563000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7257000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8006000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24222000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>26936000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12873000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12463000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>28818000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>50311000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>20681000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>17487000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>20656000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>37218000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11420000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9721000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>32561000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>36985000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11494000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>15843000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>30442000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>41727000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13103000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15762000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>25278000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>26453000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6476000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15825000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>50265000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>47171000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>30555000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>16734000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>40874000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>32507000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5964000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>26866000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>44644000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>36652000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>14565000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>21762000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>30427000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>21124000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2859000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>12812000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>29714000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>32185000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3086000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>5132000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>11566000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>11960000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7255000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3524000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>14193000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2962000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3056000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3431000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4265000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3161000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2136000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>4000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>7800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>5500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>6600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>22300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>4100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>9300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>4600000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>6100000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>4500000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>4400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>2000000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>6900000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>4500000.0</v>
       </c>
-      <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>800000.0</v>
       </c>
-      <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>48</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="D13">
         <v>37000.0</v>
       </c>
       <c r="E13">
         <v>37000.0</v>
       </c>
       <c r="F13">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="G13">
         <v>38000.0</v>
       </c>
       <c r="H13">
         <v>38000.0</v>
       </c>
       <c r="I13">
         <v>38000.0</v>
       </c>
       <c r="J13">
         <v>38000.0</v>
       </c>
       <c r="K13">
         <v>38000.0</v>
       </c>
       <c r="L13">
-        <v>39000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="M13">
         <v>39000.0</v>
       </c>
       <c r="N13">
         <v>39000.0</v>
       </c>
       <c r="O13">
         <v>39000.0</v>
       </c>
       <c r="P13">
         <v>39000.0</v>
       </c>
       <c r="Q13">
-        <v>40000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="R13">
         <v>40000.0</v>
       </c>
       <c r="S13">
         <v>40000.0</v>
       </c>
       <c r="T13">
         <v>40000.0</v>
       </c>
       <c r="U13">
         <v>40000.0</v>
       </c>
       <c r="V13">
         <v>40000.0</v>
       </c>
       <c r="W13">
         <v>40000.0</v>
       </c>
       <c r="X13">
         <v>40000.0</v>
       </c>
       <c r="Y13">
         <v>40000.0</v>
       </c>
       <c r="Z13">
         <v>40000.0</v>
       </c>
       <c r="AA13">
         <v>40000.0</v>
       </c>
       <c r="AB13">
         <v>40000.0</v>
       </c>
       <c r="AC13">
         <v>40000.0</v>
       </c>
       <c r="AD13">
         <v>40000.0</v>
       </c>
       <c r="AE13">
         <v>40000.0</v>
       </c>
       <c r="AF13">
         <v>40000.0</v>
       </c>
       <c r="AG13">
         <v>40000.0</v>
       </c>
       <c r="AH13">
+        <v>40000.0</v>
+      </c>
+      <c r="AI13">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AJ13">
         <v>40000.0</v>
       </c>
       <c r="AK13">
-        <v>41000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AL13">
         <v>41000.0</v>
       </c>
       <c r="AM13">
         <v>41000.0</v>
       </c>
       <c r="AN13">
-        <v>42000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AO13">
         <v>42000.0</v>
       </c>
       <c r="AP13">
         <v>42000.0</v>
       </c>
       <c r="AQ13">
-        <v>43000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AR13">
         <v>43000.0</v>
       </c>
       <c r="AS13">
         <v>43000.0</v>
       </c>
       <c r="AT13">
-        <v>44000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AU13">
         <v>44000.0</v>
       </c>
       <c r="AV13">
+        <v>44000.0</v>
+      </c>
+      <c r="AW13">
         <v>43000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AY13">
         <v>45000.0</v>
       </c>
       <c r="AZ13">
+        <v>45000.0</v>
+      </c>
+      <c r="BA13">
         <v>46000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="BC13">
         <v>46000.0</v>
       </c>
       <c r="BD13">
-        <v>47000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="BE13">
         <v>47000.0</v>
       </c>
       <c r="BF13">
+        <v>47000.0</v>
+      </c>
+      <c r="BG13">
         <v>48000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="BI13">
         <v>48000.0</v>
       </c>
       <c r="BJ13">
         <v>48000.0</v>
       </c>
       <c r="BK13">
+        <v>48000.0</v>
+      </c>
+      <c r="BL13">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BM13">
         <v>50000.0</v>
       </c>
       <c r="BN13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BO13">
         <v>49000.0</v>
       </c>
       <c r="BP13">
         <v>49000.0</v>
       </c>
       <c r="BQ13">
         <v>49000.0</v>
       </c>
       <c r="BR13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="BS13">
         <v>48000.0</v>
       </c>
       <c r="BT13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="BU13">
         <v>47000.0</v>
       </c>
       <c r="BV13">
         <v>47000.0</v>
       </c>
       <c r="BW13">
         <v>47000.0</v>
       </c>
       <c r="BX13">
+        <v>47000.0</v>
+      </c>
+      <c r="BY13">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BZ13">
         <v>49000.0</v>
       </c>
       <c r="CA13">
+        <v>49000.0</v>
+      </c>
+      <c r="CB13">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="CC13">
         <v>51000.0</v>
       </c>
       <c r="CD13">
-        <v>52000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="CE13">
         <v>52000.0</v>
       </c>
       <c r="CF13">
         <v>52000.0</v>
       </c>
       <c r="CG13">
         <v>52000.0</v>
       </c>
       <c r="CH13">
         <v>52000.0</v>
       </c>
       <c r="CI13">
         <v>52000.0</v>
       </c>
       <c r="CJ13">
+        <v>52000.0</v>
+      </c>
+      <c r="CK13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="CL13">
         <v>35000.0</v>
       </c>
       <c r="CM13">
         <v>35000.0</v>
       </c>
       <c r="CN13">
         <v>35000.0</v>
       </c>
       <c r="CO13">
-        <v>23000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="CP13">
         <v>23000.0</v>
       </c>
       <c r="CQ13">
         <v>23000.0</v>
       </c>
       <c r="CR13">
-        <v>27000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="CS13">
         <v>27000.0</v>
       </c>
       <c r="CT13">
         <v>27000.0</v>
       </c>
       <c r="CU13">
         <v>27000.0</v>
       </c>
       <c r="CV13">
         <v>27000.0</v>
       </c>
       <c r="CW13">
-        <v>18000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="CX13">
         <v>18000.0</v>
       </c>
       <c r="CY13">
+        <v>18000.0</v>
+      </c>
+      <c r="CZ13">
         <v>17000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>18000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>17000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>11000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>17000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
+        <v>36280000.0</v>
+      </c>
+      <c r="C14">
         <v>36438000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>36893000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37420000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37407000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37630000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37922000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38187000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38325000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38467000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>38648000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39023000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39115000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39189000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>39168000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39580000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40064000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40392000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40418000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>40691000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>40745000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>40846000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>40873000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>40839000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>40715000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40955000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>40952000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>40865000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40848000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40696000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41274000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>41797000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41814000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41862000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>41715000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42207000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>42985000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42877000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>42310000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43119000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43152000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>43317000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>43834000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>43939000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>44458000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>44756000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>43444000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>44864000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>45971000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>46375000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>45708000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>47598000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>47882000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>47580000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>46522000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>47787000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>48288000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>48598000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>47519000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>48772000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>49116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48864000.0</v>
       </c>
       <c r="BK14">
         <v>48864000.0</v>
       </c>
       <c r="BL14">
+        <v>48864000.0</v>
+      </c>
+      <c r="BM14">
         <v>50168000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>50445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49194000.0</v>
       </c>
       <c r="BO14">
         <v>49194000.0</v>
       </c>
       <c r="BP14">
+        <v>49194000.0</v>
+      </c>
+      <c r="BQ14">
         <v>48799000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>48844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48287000.0</v>
       </c>
       <c r="BS14">
         <v>48287000.0</v>
       </c>
       <c r="BT14">
+        <v>48287000.0</v>
+      </c>
+      <c r="BU14">
         <v>49060000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>48716000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>47648000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>48623000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>50490000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>51504000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>52462000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>50201000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>54277000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>55544000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>55443000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>52593000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>55945000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>55782000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>55477000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>52273000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>56175000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>56377500.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>56389000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>53263500.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>55930500.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>55491750.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>55294500.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>53016750.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>56256750.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>59242500.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>58808250.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>56261250.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>60455529.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>60480358.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>60251202.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>57489750.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>59907078.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>59641243.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>59604174.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>57550500.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>60659163.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>60011939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67385445.0</v>
       </c>
       <c r="DG14">
         <v>67385445.0</v>
       </c>
       <c r="DH14">
+        <v>67385445.0</v>
+      </c>
+      <c r="DI14">
         <v>59229607.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>59584569.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57770075.0</v>
       </c>
       <c r="DK14">
         <v>57770075.0</v>
       </c>
       <c r="DL14">
+        <v>57770075.0</v>
+      </c>
+      <c r="DM14">
         <v>51282051.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>49017355.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40439442.0</v>
       </c>
       <c r="DO14">
         <v>40439442.0</v>
       </c>
       <c r="DP14">
+        <v>40439442.0</v>
+      </c>
+      <c r="DQ14">
         <v>49425985.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>48388909.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33704078.0</v>
       </c>
       <c r="DS14">
         <v>33704078.0</v>
       </c>
       <c r="DT14">
+        <v>33704078.0</v>
+      </c>
+      <c r="DU14">
         <v>17117151.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17393195.0</v>
       </c>
       <c r="DV14">
         <v>17393195.0</v>
       </c>
       <c r="DW14">
+        <v>17393195.0</v>
+      </c>
+      <c r="DX14">
         <v>15858542.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>16849909.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17473789.0</v>
       </c>
       <c r="DZ14">
         <v>17473789.0</v>
       </c>
+      <c r="EA14">
+        <v>17473789.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>39000.0</v>
       </c>
       <c r="O15">
         <v>39000.0</v>
       </c>
       <c r="P15">
         <v>39000.0</v>
       </c>
       <c r="Q15">
-        <v>40000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="R15">
         <v>40000.0</v>
       </c>
       <c r="S15">
         <v>40000.0</v>
       </c>
       <c r="T15">
         <v>40000.0</v>
       </c>
       <c r="U15">
         <v>40000.0</v>
       </c>
       <c r="V15">
         <v>40000.0</v>
       </c>
       <c r="W15">
         <v>40000.0</v>
       </c>
       <c r="X15">
         <v>40000.0</v>
       </c>
       <c r="Y15">
         <v>40000.0</v>
       </c>
       <c r="Z15">
         <v>40000.0</v>
       </c>
       <c r="AA15">
         <v>40000.0</v>
       </c>
       <c r="AB15">
         <v>40000.0</v>
       </c>
       <c r="AC15">
         <v>40000.0</v>
       </c>
       <c r="AD15">
         <v>40000.0</v>
       </c>
       <c r="AE15">
         <v>40000.0</v>
       </c>
       <c r="AF15">
         <v>40000.0</v>
       </c>
       <c r="AG15">
         <v>40000.0</v>
       </c>
       <c r="AH15">
+        <v>40000.0</v>
+      </c>
+      <c r="AI15">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000.0</v>
       </c>
       <c r="AJ15">
         <v>40000.0</v>
       </c>
       <c r="AK15">
-        <v>41000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AL15">
         <v>41000.0</v>
       </c>
       <c r="AM15">
         <v>41000.0</v>
       </c>
       <c r="AN15">
-        <v>42000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AO15">
         <v>42000.0</v>
       </c>
       <c r="AP15">
         <v>42000.0</v>
       </c>
       <c r="AQ15">
-        <v>43000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AR15">
         <v>43000.0</v>
       </c>
       <c r="AS15">
         <v>43000.0</v>
       </c>
       <c r="AT15">
-        <v>44000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AU15">
         <v>44000.0</v>
       </c>
       <c r="AV15">
+        <v>44000.0</v>
+      </c>
+      <c r="AW15">
         <v>43000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="AY15">
         <v>45000.0</v>
       </c>
       <c r="AZ15">
+        <v>45000.0</v>
+      </c>
+      <c r="BA15">
         <v>46000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="BC15">
         <v>46000.0</v>
       </c>
       <c r="BD15">
-        <v>47000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="BE15">
         <v>47000.0</v>
       </c>
       <c r="BF15">
+        <v>47000.0</v>
+      </c>
+      <c r="BG15">
         <v>48000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="BI15">
         <v>48000.0</v>
       </c>
       <c r="BJ15">
         <v>48000.0</v>
       </c>
       <c r="BK15">
+        <v>48000.0</v>
+      </c>
+      <c r="BL15">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BM15">
         <v>50000.0</v>
       </c>
       <c r="BN15">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="BO15">
         <v>49000.0</v>
       </c>
       <c r="BP15">
         <v>49000.0</v>
       </c>
       <c r="BQ15">
         <v>49000.0</v>
       </c>
       <c r="BR15">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="BS15">
         <v>48000.0</v>
       </c>
       <c r="BT15">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="BU15">
         <v>47000.0</v>
       </c>
       <c r="BV15">
         <v>47000.0</v>
       </c>
       <c r="BW15">
         <v>47000.0</v>
       </c>
       <c r="BX15">
+        <v>47000.0</v>
+      </c>
+      <c r="BY15">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BZ15">
         <v>49000.0</v>
       </c>
       <c r="CA15">
+        <v>49000.0</v>
+      </c>
+      <c r="CB15">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="CC15">
         <v>51000.0</v>
       </c>
       <c r="CD15">
-        <v>52000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="CE15">
         <v>52000.0</v>
       </c>
       <c r="CF15">
         <v>52000.0</v>
       </c>
       <c r="CG15">
         <v>52000.0</v>
       </c>
       <c r="CH15">
         <v>52000.0</v>
       </c>
       <c r="CI15">
         <v>52000.0</v>
       </c>
       <c r="CJ15">
+        <v>52000.0</v>
+      </c>
+      <c r="CK15">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000.0</v>
       </c>
       <c r="CL15">
         <v>35000.0</v>
       </c>
       <c r="CM15">
         <v>35000.0</v>
       </c>
       <c r="CN15">
         <v>35000.0</v>
       </c>
       <c r="CO15">
-        <v>23000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="CP15">
         <v>23000.0</v>
       </c>
       <c r="CQ15">
         <v>23000.0</v>
       </c>
       <c r="CR15">
-        <v>27000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="CS15">
         <v>27000.0</v>
       </c>
       <c r="CT15">
         <v>27000.0</v>
       </c>
       <c r="CU15">
         <v>27000.0</v>
       </c>
       <c r="CV15">
         <v>27000.0</v>
       </c>
       <c r="CW15">
-        <v>18000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="CX15">
         <v>18000.0</v>
       </c>
       <c r="CY15">
+        <v>18000.0</v>
+      </c>
+      <c r="CZ15">
         <v>17000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>18000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>17000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>11000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-185118000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>94424000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>58759000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>45247000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42380000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>35840000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>27653000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-55703000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>32598000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-56025000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-55692000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-55744000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29399000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>24585000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>6016000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>5530000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-3728000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3117000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>-2086000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>5457000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>5186000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>11737000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>10211000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>10681000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>11908000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>16011000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>7676000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>101300000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>7977000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>2340000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>1864000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>1708000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>52</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10796,226 +10826,227 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>58151000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>57868000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>58759000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>45247000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>42380000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>40944000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>35840000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>30275000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>30440000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>31134000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>27653000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29476000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>29399000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>30464000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>32598000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>27951000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>28852000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>29368000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>29399000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>24802000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>24729000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>24947000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>24585000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>27244000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>28445000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>29234000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>1966000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
         <v>25870000.0</v>
       </c>
-      <c r="BK18">
-[...1 lines deleted...]
-      </c>
       <c r="BL18">
+        <v>0.0</v>
+      </c>
+      <c r="BM18">
         <v>22178000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>22132000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -11036,52 +11067,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11170,1978 +11202,1992 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20">
+        <v>706721000.0</v>
+      </c>
+      <c r="C20">
         <v>706996000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>707345000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>705266000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>700476000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>699250000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>698910000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>700147000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>699686000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>699424000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>700078000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>699270000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>699918000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>693242000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>691993000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>691786000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>692972000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>688350000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>688364000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>281300000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>283284000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>267914000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>268167000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>199360000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>193784000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>193380000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>188596000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>188133000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>188665000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>188478000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>188472000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>189029000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>189066000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>189759000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>189435000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>189024000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>186124000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>185062000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>184795000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>185486000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>186092000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>173605000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>172761000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>172150000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>172815000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>172335000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>173924000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>174607000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>173800000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>173554000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>171974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169983000.0</v>
       </c>
       <c r="BA20">
         <v>169983000.0</v>
       </c>
       <c r="BB20">
         <v>169983000.0</v>
       </c>
       <c r="BC20">
         <v>169983000.0</v>
       </c>
       <c r="BD20">
         <v>169983000.0</v>
       </c>
       <c r="BE20">
-        <v>177103000.0</v>
+        <v>169983000.0</v>
       </c>
       <c r="BF20">
         <v>177103000.0</v>
       </c>
       <c r="BG20">
         <v>177103000.0</v>
       </c>
       <c r="BH20">
-        <v>178516000.0</v>
+        <v>177103000.0</v>
       </c>
       <c r="BI20">
         <v>178516000.0</v>
       </c>
       <c r="BJ20">
         <v>178516000.0</v>
       </c>
       <c r="BK20">
         <v>178516000.0</v>
       </c>
       <c r="BL20">
-        <v>178087000.0</v>
+        <v>178516000.0</v>
       </c>
       <c r="BM20">
         <v>178087000.0</v>
       </c>
       <c r="BN20">
-        <v>176923000.0</v>
+        <v>178087000.0</v>
       </c>
       <c r="BO20">
         <v>176923000.0</v>
       </c>
       <c r="BP20">
+        <v>176923000.0</v>
+      </c>
+      <c r="BQ20">
         <v>170291000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>170601000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>169936000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>169567000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>167376000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>167352000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>167398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155247000.0</v>
       </c>
       <c r="BX20">
         <v>155247000.0</v>
       </c>
       <c r="BY20">
-        <v>155231000.0</v>
+        <v>155247000.0</v>
       </c>
       <c r="BZ20">
         <v>155231000.0</v>
       </c>
       <c r="CA20">
+        <v>155231000.0</v>
+      </c>
+      <c r="CB20">
         <v>154244000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>156123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142177000.0</v>
       </c>
       <c r="CD20">
         <v>142177000.0</v>
       </c>
       <c r="CE20">
+        <v>142177000.0</v>
+      </c>
+      <c r="CF20">
         <v>139546000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>102163000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>104602000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>104687000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>104684000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>112489000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>112488000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>112447000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>112140000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>109156000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>108536000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>107883000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>107739000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>102606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73831000.0</v>
       </c>
       <c r="CT20">
         <v>73831000.0</v>
       </c>
       <c r="CU20">
+        <v>73831000.0</v>
+      </c>
+      <c r="CV20">
         <v>73582000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>76220000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>77989000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>77228000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>59744000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>61345000.0</v>
       </c>
-      <c r="DA20"/>
-      <c r="DB20">
+      <c r="DB20"/>
+      <c r="DC20">
         <v>50092000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>49692000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>48353000.0</v>
       </c>
-      <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
-      <c r="DT20">
+      <c r="DT20"/>
+      <c r="DU20">
         <v>28700000.0</v>
       </c>
-      <c r="DU20">
+      <c r="DV20">
         <v>28800000.0</v>
       </c>
-      <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>56</v>
       </c>
       <c r="B21">
+        <v>279890000.0</v>
+      </c>
+      <c r="C21">
         <v>281880000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>283882000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>285409000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>286810000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>288770000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>290732000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>292722000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>294684000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>296494000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>298282000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>300237000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>302444000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>303753000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>305450000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>307389000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>309375000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>310848000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>312814000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12067000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12350000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11854000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12181000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10522000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9615000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9832000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11038000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11235000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11502000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11744000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12004000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12305000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>12608000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12926000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13223000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13206000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13430000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>13172000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13326000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13645000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>14058000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11835000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>11845000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>11393000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11643000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11735000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11995000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12433000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>10725000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>10991000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>10196000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>10390000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>10592000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>10793000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>11053000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11270000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11497000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11717000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>11738000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>11953000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12221000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>12597000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12965000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>13353000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>13861000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>13454000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>13917000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12058000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12471000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>13035000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>13339000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>13519000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14480000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>15465000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>14504000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>15459000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>16561000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>17763000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>18726000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>19964000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17933000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>18955000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>22838000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>111324000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>115428000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>116410000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>117304000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>124098000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>125077000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>126056000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>126771000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>115556000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>115717000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>116038000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>115707000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>9306000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>79176000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>79732000.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>76220000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>77989000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>77228000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>59744000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>61345000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>49650000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>50092000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>49692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48400000.0</v>
       </c>
       <c r="DE21">
         <v>48400000.0</v>
       </c>
       <c r="DF21">
+        <v>48400000.0</v>
+      </c>
+      <c r="DG21">
         <v>48100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>43900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>44200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>38200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>37200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>32600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>32800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>32300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>32500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>33000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>32700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>29300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>29500000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>29700000.0</v>
       </c>
-      <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
-      <c r="DW21">
+      <c r="DW21"/>
+      <c r="DX21">
         <v>26700000.0</v>
       </c>
-      <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>57</v>
       </c>
       <c r="B22">
+        <v>1378695000.0</v>
+      </c>
+      <c r="C22">
         <v>1660765000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1454672000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1223809000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1330221000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1460680000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1289300000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1180491000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1295600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1496947000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1365466000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1259308000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1392886000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1686683000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1591060000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1539572000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1579101000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1641155000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1339100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1043406999.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>894654000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>977228000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>780989000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>612824000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>628418000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>858190000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>702274000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>616217000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>694447000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>815742000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>672579000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>609983000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>606583000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>703793000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>536474000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>484287000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>542805000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>647884000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>486116000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>455156000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>493254000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>595393000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>474275000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>412587000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>473362000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>559260000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>466962000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>414331000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>451507000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>527304000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>429197000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>365596000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>424679000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>494321000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>400308000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>349325000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>402266000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>462810000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>386924000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>337698000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>389763000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>438791000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>347439000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>306609000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>331537000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>382380000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>355528000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>318177000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>325198000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>397863000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>405914000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>345944000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>385258000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>476758000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>379663000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>317110000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>388364000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>413161000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>332069000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>283930000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>367096000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>406310000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>330575000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>197135000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>247350000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>281267000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>195787000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>167024000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>219711000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>241903000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>193905000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>141688000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>197558000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>236483000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>183720000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>138536000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>168875000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>215077000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>181462000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>133031000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>137766000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>177484000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>116849000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>88222000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>108812000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>130517000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>84300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>69700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>89300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>105900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>69400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>63600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>80800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>93700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>48300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>43100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>63700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>66900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>42100000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>53100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>38500000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>45200000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>25200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>18000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>27500000.0</v>
       </c>
-      <c r="DV22"/>
-      <c r="DW22">
+      <c r="DW22"/>
+      <c r="DX22">
         <v>13300000.0</v>
       </c>
-      <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>58</v>
       </c>
       <c r="B23">
+        <v>3760474000.0</v>
+      </c>
+      <c r="C23">
         <v>3999306000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3626126000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3500671000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3671956000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3712449000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3368184000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3367389000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3640914000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3758827000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3428068000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3430734000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3680579000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3862829000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3565437000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3688055000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3962105000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3882141000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3230131000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2282233000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2214035000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2141693000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1739670000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1587589000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1654797000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1747781000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1483266000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1481408000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1690582000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1678350000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1240871000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1283758000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1404281000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1379666000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1101062000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1121924000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1279136000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1280869000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>994095000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1037521000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1195663000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1193241000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>936031000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>942396000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1111582000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1084414000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>892937000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>909236000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1055448000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1013200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>823761000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>826874000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>990009000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>953740000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>780576000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>831383000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1007014000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>974265000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>798622000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>798212000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>970550000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>896643000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>728545000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>765049000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>879871000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>827862000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>743099000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>760959000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>894899000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>863775000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>830906000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>841884000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>985055000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>982946000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>814854000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>844423000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1014822000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>947629000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>774562000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>802735000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>940664000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>865626000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>736636000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>565831000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>684773000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>623364000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>480866000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>486455000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>602032000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>553960000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>450272000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>437940000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>553916000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>510249000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>402094000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>402274000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>428911000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>427815000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>348590000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>335887000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>376601000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>386104000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>251905000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>236137000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>277623000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>271639000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>194100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>192900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>250900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>236800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>163800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>177400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>204800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>203100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>136500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>123700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>157900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>160700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>113200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>119900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>110800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>112400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>75400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>77200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>93500000.0</v>
       </c>
-      <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>50700000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>59</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>1233899000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1186424000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1049121000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1212533000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>968031000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>900883000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>879146000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1071827000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>942522000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1015117000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>996109000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1148367000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1332670000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1361761000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1500337000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1575667000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1483808000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1171578000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>352075000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>413058000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>420762000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>404149000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>328225000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>429246000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>569697000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>499662000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>535720000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>668363000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>677243000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>657593000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>571360000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>635658000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>547324000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>508815000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>555964000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>538579000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>480442000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>436937000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>388891000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>493783000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>444461000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>328015000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>393067000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>491820000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>394559000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>319309000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>391120000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>430971000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>324226000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>246418000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>260432000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>300426000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>278542000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>230882000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>214328000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>309813000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>299011000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>247300000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>268700000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>206049000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>180157000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>198700000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>219200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>242131000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>242150000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>200700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>235800000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>282015000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>356721000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>301000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>274100000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>316000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>326298000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>279525000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>292750000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>272599000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>253222000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>188157000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>144750000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>151500000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>155163000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>129100000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>70191000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>82914000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>50420000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3043000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3344000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3472000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3607000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>43033000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>65529000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>115650000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>125175000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>147091000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>97525000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>108000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>85000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>62591000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>58026000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>58986000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>34741000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>40091000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>43891000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>42141000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>60</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>429246000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>569697000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>499662000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>535720000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>668363000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>677243000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>657593000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>180157000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25">
         <v>219200000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>242131000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
@@ -13162,200 +13208,201 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>61</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>1529000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1576000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1514000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1494000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1511000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1439000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1434000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1399000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1350000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1305000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1383000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1278000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1206000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1248000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1190000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1179000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1184000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1231000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1242000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1293000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1305000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1292000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1314000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1274000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1260000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1227000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1237000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1213000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1200000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1213000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1163000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1130000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1150000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1127000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>1172000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1231000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1244000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>903000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>978000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1083000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
@@ -13376,52 +13423,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>62</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13510,515 +13558,519 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>63</v>
       </c>
       <c r="B28">
+        <v>1666404000.0</v>
+      </c>
+      <c r="C28">
         <v>1526879000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>1430068000.0</v>
+      </c>
+      <c r="E28">
         <v>1261414000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1469705000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1275434000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1194061000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1147995000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1339998000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1226095000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1297944000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1247569000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1415677000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1618276000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1615234000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1723433000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1767323000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1733116000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1403458000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>503145000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>588413000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>616940000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>589711000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>447185000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>579481000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>744407000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>661159000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>688289000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>806715000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>848910000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>650403000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>545010000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>614953000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>559307000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>489710000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>528175000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>526814000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>476808000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>416086000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>359897000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>470055000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>440492000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>316478000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>365362000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>456306000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>389511000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>306008000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>379283000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>403408000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>316973000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>238421000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>236225000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>273510000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>265690000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>218442000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>185533000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>259524000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>278353000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>229835000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>248066000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>268864000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>268801000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>189113000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>198832000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>229366000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>266879000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>233093000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>243027000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>292402000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>368231000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>312141000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>312583000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>415672000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>389786000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>335466000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>356550000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>379778000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>329317000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>250059000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>218581000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>268993000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>231574000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>169241000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>39876000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>134889000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>127364000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>72603000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>68236000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>136200000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>144856000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>73463000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>76474000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>124229000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>159044000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>120928000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>136502000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>85656000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>101836000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>81567000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>55898000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>83814000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>87180000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>37560000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>42076000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>45730000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>45005000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>23800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>38400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>52900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>56200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>28800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>42000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>59000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>37700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>17500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>48900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>65900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>39500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>46700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>52800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>34700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>27200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>24500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>46300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>55700000.0</v>
       </c>
-      <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>37200000.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>64</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>2380964000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2384682000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2441892000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2529037000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2263781000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2223821000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2356338000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2540222000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2324861000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2366107000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2452123000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1184586000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1365750000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1386803000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1512545000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1595398000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1505073000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1183350000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>362819000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>423116000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>433171000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1055488000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>929435000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>925595000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>934448000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -14078,612 +14130,616 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>65</v>
       </c>
       <c r="B30">
+        <v>637861000.0</v>
+      </c>
+      <c r="C30">
         <v>559780000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>347803000.0</v>
+      </c>
+      <c r="E30">
         <v>443609000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>576804000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>497076000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>314861000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>425693000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>577529000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>527174999.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>342910000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>461582000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>630950000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>564171000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>351448000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>549796000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>756585000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>679927000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>376571000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>476150000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>585566000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>487602000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>289200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>366412000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>453405000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>345915000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>226539000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>307798000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>417126000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>313127000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>207801000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>287773000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>404415000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>314596000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>196265000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>262796000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>370285000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>290019000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>166151000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>233405000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>351012000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>283758000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>156756000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>219774000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>318498000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>238727000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>140645000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>207165000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>306500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>211107000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>125287000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>180898000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>281064000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>188294000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>113859000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>175459000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>270089000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>201792000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>109273000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>160647000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>266032000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>173787000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>101543000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>155252000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>238638000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>157568000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>96364000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>149733000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>233288000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>160318000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>115584000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>178927000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>278654000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>206187000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>141117000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>200534000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>301265000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>231034000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>154937000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>211589000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>295722000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>211578000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>141785000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>152037000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>231736000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>164507000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>97589000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>130360000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>197683000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>147097000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>83824000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>117942000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>174974000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>122629000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>70142000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>113628000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>144594000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>99779000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>60231000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>87307000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>134418000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>104649000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>53255000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>66951000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>101005000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>75001000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>40932000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>60100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>91600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>64300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>34600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>53100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>73000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>53900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>24800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>36900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>47800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>41800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>25300000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>17500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>31600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>26800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>12100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>15300000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>24200000.0</v>
       </c>
-      <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>5300000.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>66</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>418719000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1458532000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1256750000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1235194000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>191703000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>226711000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1174278000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>70215000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>691845000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>579114000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>378160000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>639470000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>589501000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>486791000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>348398000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>410180000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>405970000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>343169000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>224877000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>223590000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>372738000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>313801000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>249785000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>223146000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>210544000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>303259000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>225078000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>207497000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>274452000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>268601000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>209004000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>258408000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>263679000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>261505000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>244400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>247465000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>255804000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>271317000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>261678000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>286182000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>335831000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>346609000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>284982000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>281623000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>312470000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>302378000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>281566000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>279746000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>304499000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>302956000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>59457000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>285182000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>118825000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>99503000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
@@ -14704,131 +14760,132 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>67</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>1091734000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1089579000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1129528000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1225001000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>919761000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>884928000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1013784000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1198439000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1000437000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1044594000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1123404000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1325315000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1327779000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1343277000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1462219000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1579449000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1440309000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1024669000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>904264000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>859667000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>673956000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>638678000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>584163000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>585031000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>586088000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14888,568 +14945,572 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>68</v>
       </c>
       <c r="B33">
+        <v>1666355000.0</v>
+      </c>
+      <c r="C33">
         <v>1655106000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1656262000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1651631999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1638981000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1634871999.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1639070000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1626690000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1635102000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1622210000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1612708000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1598210000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1583524000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1557630000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1546446000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1488576000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1491621000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1483384000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1461045999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>655833000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>656633999.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>624395000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>617743000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>520907999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>517650000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>509403000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>509698000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>508315999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>507393000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>504783999.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>325627000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>330852000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>333946999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>328760000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>318813999.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>323611000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>323866000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>313816999.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>298538000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>301295999.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>302269000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>285567000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>274287000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>266213000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>266448000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>267222000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>255724000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>257346000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>254407000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>252161000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>246012000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>242942000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>242008000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>240070000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>237480000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>258142000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>264174000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>264655000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>260621000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>261712000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>259634000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>255584000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>251953000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>253050000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>254029000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>252226000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>251782000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>244081000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>274559000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>272610000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>274062000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>274681000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>274175000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>274145000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>260845000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>259858000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>259641000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>255820000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>255141000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>254533000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>232842000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>232611000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>224243000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>164596000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>160174000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>156614000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>157331000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>150965000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>152202000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>153390000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>153876000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>142423000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>142043000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>139899000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>139020000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>132059000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>96568000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>96978000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>98257000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>95706000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>95151000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>94944000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>73725000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>72699000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>61378000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>60778000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>61700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>59700000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>59400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>60200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>51600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>52200000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>46600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>46100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="DL33">
         <v>40000000.0</v>
       </c>
       <c r="DM33">
+        <v>40000000.0</v>
+      </c>
+      <c r="DN33">
         <v>39900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>40200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>40100000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>41600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>35000000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>35300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>35500000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>35600000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>35800000.0</v>
       </c>
-      <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>31000000.0</v>
       </c>
-      <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
+      <c r="EA33"/>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>69</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>47667000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>48313000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>47342000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>50177000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>45473000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44959000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>43612000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>44135000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>42807000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>40028000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>37885000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>39236000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>37623000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>35471000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>26744000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>32109000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>32940000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>31545000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>34176000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>38079000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>38945000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>146888000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>125023000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>128237000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>120462000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>122010000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>121397000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>119380000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>122770000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
-      <c r="BJ34">
+      <c r="BJ34"/>
+      <c r="BK34">
         <v>7491000.0</v>
       </c>
-      <c r="BK34"/>
-      <c r="BL34">
+      <c r="BL34"/>
+      <c r="BM34">
         <v>7004000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>7747000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
@@ -15470,856 +15531,861 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35">
+        <v>1716451000.0</v>
+      </c>
+      <c r="C35">
         <v>1613595000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1560612000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1401270000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1564864000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1315941999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1250533000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1207965000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1409871999.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1276963000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1344514999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1303388000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1450307000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1628659000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1654529000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1759917000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1842012000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1749415000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1414321999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>574885000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>641553000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>640423000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>616951000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>515569999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>615890000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>747093000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>682240000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>711805000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>843786000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>855849999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>711670999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>621332000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>685515000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>595796000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>556350000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>605822000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>589442000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>531106000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>490377999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>435194999.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>542408000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>492935000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>375443000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>431495000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>532065000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>434742000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>356677000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>424225000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>461382000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>353447000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>273673000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>283514000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>323560000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>300298000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>250957000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>252542000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>349010000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>338974000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>288019000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>302752000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>239863000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>213518000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>231825000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>248382000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>272010000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>271775000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>230399000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>261705000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>308239000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>381471000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>326880000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>298933000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>339982000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>347824000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>302903000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>314087000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>294330000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>272728000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>205088000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>159135000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>167816000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>170123000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>145834000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>15518000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>86516000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>97654000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>65185000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>27467000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>28676000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>28839000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>29054000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>58288000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>81639000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>131734000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>141253000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>152825000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>103066000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>113541000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>90541000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>67368000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>62484000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>63152000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>39438000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>44207000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>47718000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>45968000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>27800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>37800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>59200000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>58400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>32700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>46500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>58100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>41000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>36800000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>46000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>66800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>39900000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>38000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>26200000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>36400000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>28900000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>24400000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>49400000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>56700000.0</v>
       </c>
-      <c r="DV35"/>
-      <c r="DW35">
+      <c r="DW35"/>
+      <c r="DX35">
         <v>36500000.0</v>
       </c>
-      <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
+      <c r="EA35"/>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>71</v>
       </c>
       <c r="B36">
+        <v>55386000.0</v>
+      </c>
+      <c r="C36">
         <v>56531000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>68996000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>72136999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>62788000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>62504999.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>61936000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>63218000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>60531000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>62188000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>57674000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>55061000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>57243000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>55034000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>50389000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>48213000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>45044000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>42213000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>37966999.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>28878000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>26977999.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>24456000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>21987000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>20395999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18593000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16291000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>19902000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>19016999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18799000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>18378999.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>16974000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>18413000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>18094999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15615000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14089999.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>16333000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>16367000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>17268999.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>15955000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>16369999.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>10080000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>15110000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>18596000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>11922000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12407000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16207000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12086000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6379000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5928000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5705000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10271000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>6178000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4030000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4207000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8718000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>17619000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>17339000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>17644000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>6949000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>19348000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>18902000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>18611000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>28821000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>18642000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>18155000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>17875000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>28504000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>16692000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>16530000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>15250000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>5784000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15752000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>16312000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>15186000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>5599000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>11421000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>11389000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>10077000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2796000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>10221000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>42443000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>11625000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>36261000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-2312000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-1410000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>547000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>21432000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1657000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1626000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1798000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>2462000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2729000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2456000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>2141000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2392000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1023000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>997000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1105000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>8831000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>5777000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>5240000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>5595000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>4752000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>2507000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>4006000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>3351000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>5200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>4900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>4500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>5400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>2300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>2400000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>2800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>2900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>2600000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>2500000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>2700000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>2900000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>2700000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DR36">
         <v>2200000.0</v>
       </c>
       <c r="DS36">
+        <v>2200000.0</v>
+      </c>
+      <c r="DT36">
         <v>2300000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>2900000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>3100000.0</v>
       </c>
-      <c r="DV36"/>
-      <c r="DW36">
+      <c r="DW36"/>
+      <c r="DX36">
         <v>3000000.0</v>
       </c>
-      <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>72</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -16369,55 +16435,57 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
-[...3 lines deleted...]
-      <c r="BN37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
+      <c r="BM37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -16438,1826 +16506,1838 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>73</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>89915000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>84004000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>50389000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>48213000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>45044000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>42213000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>37967000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>28878000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>26978000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>24456000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>229154000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>20396000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>18593000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>16291000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>19902000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>19017000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>18799000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>18379000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>16974000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>18413000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>18095000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>219450000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>217875000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>219731000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>217079000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>216677000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>215248000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>216653000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>216882000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>207357000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>204433000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>199917000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>201297000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>204713000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>199249000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>200086000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>197132000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>196949000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>193684000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>191405000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>190898000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>191315000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>190914000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>211499000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>218765000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>219300000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>219227000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>220938000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>220902000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>220838000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>221268000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>221722000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>221867000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>220020000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>220350000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>211923000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>240396000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>237933000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>241014000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>241786000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>240283000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>239188000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>226622000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>224340000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>223013000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>221269000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>221508000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>222332000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>202553000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>204727000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>198645000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>143183000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>138413000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>136527000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>138736000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>125755000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>126703000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>127854000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>129233000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>118285000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>118173000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>118179000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>118099000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>112935000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>80173000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>80837000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>82413000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>81997000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>83229000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>82823000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>64496000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>63852000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>53656000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>53443000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>74</v>
       </c>
       <c r="B39">
+        <v>48801000.0</v>
+      </c>
+      <c r="C39">
         <v>59197000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>62426000.0</v>
+      </c>
+      <c r="E39">
         <v>53138000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>42281000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>48177000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>47091000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>43168000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>35789000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>44521000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>40443999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>26414000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>19993999.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27875000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>30892000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>61032000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>43317000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>42310000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>29093000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>23368000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18716000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>25390000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17610000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>12696000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11139000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>16465000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>16172000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12384000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10922000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16116000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18506000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>19457000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>17169000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>23714000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>19568999.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>14832000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>15514000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>15740000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>21334000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>17372000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>263520000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>18558000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>17476000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>14318000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>14330000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>207833000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>14776000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>15939000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>234499000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>188728000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>15259000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>22690000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>15322000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>18182000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>16466000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>19639000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20174000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>24327000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>18382000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>17499000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>17903000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>17061000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>17889000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17577000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>18682000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>24194000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>23582000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>18526000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>20127000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>19881000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>19584000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>17054000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>20515000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>19380000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>17404000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>16656000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>18381000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>17059000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>15681000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>11809000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>12497000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>9163000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>8917000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>7419000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>8861000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>6411000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8397000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>7679000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>11312000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>8711000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>5855000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>6173000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7156000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>8152000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4080000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>6485000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>6914000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>8726000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>5116000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>5650000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>6304000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>5971000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4645000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>4000000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>3267000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3207000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="DE39">
         <v>2800000.0</v>
       </c>
       <c r="DF39">
         <v>2800000.0</v>
       </c>
       <c r="DG39">
+        <v>2800000.0</v>
+      </c>
+      <c r="DH39">
         <v>3300000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>3000000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>2700000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>2800000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>1100000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>1800000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>2400000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>2500000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>1100000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>1600000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>1200000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>700000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>600000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>1400000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>1500000.0</v>
       </c>
-      <c r="DV39"/>
-      <c r="DW39">
+      <c r="DW39"/>
+      <c r="DX39">
         <v>300000.0</v>
       </c>
-      <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
+      <c r="EA39"/>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>75</v>
       </c>
       <c r="B40">
+        <v>185505000.0</v>
+      </c>
+      <c r="C40">
         <v>129431000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>109301000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>147122000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>160832999.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>109893000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>83346000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>185118000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>152978000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>99557000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>113467000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>157172000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>170658000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>126093000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>152042000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>210448000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>195529000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>179552000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>157983000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>231794000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>184437000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>134670000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>123018000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>145419999.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>139661000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>62614000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>50998999.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>81459000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>81626000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>47658000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>50270000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>75639000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>83271000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>45504000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>57512000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>87887000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>98225000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>48981999.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>55963000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>126654000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>114993000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>49370000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>47702000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>77298000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>80480000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>32188000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>46660000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>75222000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>89200000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>28069000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>41960000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>64737000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>79844000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>30413000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>48186000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>102805000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>87614000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>34240000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>53398000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>70718000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>179827000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>29096000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>41704000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>66214000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>70816000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>25429000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>33886000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>91685000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>113469000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>49524000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>61701000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>144397000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>70755000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>30704000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>37216000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>53557000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>62071000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>24515000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>35610000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>233597000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>104150000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>51827000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>76645000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>153668000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>57997000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>23038000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>80882000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>45231000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>50276000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>14897000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>24997000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>108921000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>48606000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>14572000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>24708000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>31860000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>37810000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>11879000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>17798000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>36664000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>54776000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>36316000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>14878000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>19514000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>26728000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>8875000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>12568000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>21300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>23400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>10000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>10900000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>16700000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>15700000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>6700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>6100000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>10900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>9400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>3900000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>7900000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>11200000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>7800000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>4900000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>3100000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>11200000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>9500000.0</v>
       </c>
-      <c r="DV40"/>
-      <c r="DW40">
+      <c r="DW40"/>
+      <c r="DX40">
         <v>2800000.0</v>
       </c>
-      <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
+      <c r="EA40"/>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>76</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>93111000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>95491000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>94230000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>71991000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>74489000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>73884000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>67385000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>64451000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>68519000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>70079000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>65914000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>62322000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>58407000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>56934000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>60568000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>54688000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>56043000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>55837000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>54078000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>49972000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>49857000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>23525000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>22950000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>22614000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>22418000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>21430000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18966000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17945000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>17875000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>16438000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>14955000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>13216000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>13837000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>13354000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>10751000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>10027000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>10432000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>9474000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>8147000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7619000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>7871000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7549000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6622000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>6381000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7058000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7006000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>7726000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>7503000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>7663000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7491000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7532000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>7004000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7747000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7646000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7779000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6514000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6145000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5736000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5848000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6225000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6455000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6221000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>5664000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>6152000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>6519000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>5639000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1908000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1625000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2268000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2174000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2134000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2402000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>3202000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3116000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3140000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3534000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>4442000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>4466000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>4489000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3542000.0</v>
       </c>
       <c r="CP41">
         <v>3542000.0</v>
       </c>
       <c r="CQ41">
         <v>3542000.0</v>
       </c>
-      <c r="CR41"/>
+      <c r="CR41">
+        <v>3542000.0</v>
+      </c>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>77</v>
       </c>
       <c r="B42">
+        <v>1259998000.0</v>
+      </c>
+      <c r="C42">
         <v>680220000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>671050000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>665203000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>658345000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>651053000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>638615000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>632523000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>626347000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>620278000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>606177000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>600009000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>593081000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>586595000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>575776000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>570855000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>564641000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>558755000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>551963000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>542858000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>535046000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>526328000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>519578999.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>513030000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>503271000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>495251000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>485239000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>480478000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>472390000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>463522000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>453193000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>449276000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>442614000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>437878000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>426750000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>420946000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>416603000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>412314000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>403162000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>399071000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>387890000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>384132000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>374138000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>361553000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>356410000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>350758000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>338620000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>329588000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>325415000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>319278000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>310503000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>305831000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>297120000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>286380000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>276334000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>265129000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>256973000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>250595000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>243180000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>236623000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>232676000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>226554000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>216400000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>214683000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>211091000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>207803000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>202784000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>200492000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>194604000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>192261000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>189665000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>183677000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>180207000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>177650000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>171996000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>162776000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>164617000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>155478000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>141487000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>128065000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>137654000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>133860000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>118849000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>89305000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>84696000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>82601000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>76729000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>72196000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>72602000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>70696000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>67862000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>66582000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>64899000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>60958000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>63543000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-9480000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>24944000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>34797000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>33786000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>35846000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>49584000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>49203000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>47179000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>46965000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>46484000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>46098000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>49035000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>48900000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>55300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>54300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>55900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>55800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>55300000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>56600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>54500000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>31700000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>31500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31200000.0</v>
       </c>
       <c r="DO42">
         <v>31200000.0</v>
       </c>
       <c r="DP42">
+        <v>31200000.0</v>
+      </c>
+      <c r="DQ42">
         <v>31100000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>30900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30600000.0</v>
       </c>
       <c r="DS42">
         <v>30600000.0</v>
       </c>
       <c r="DT42">
-        <v>2200000.0</v>
+        <v>30600000.0</v>
       </c>
       <c r="DU42">
         <v>2200000.0</v>
       </c>
-      <c r="DV42"/>
-      <c r="DW42">
+      <c r="DV42">
+        <v>2200000.0</v>
+      </c>
+      <c r="DW42"/>
+      <c r="DX42">
         <v>1900000.0</v>
       </c>
-      <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
+      <c r="EA42"/>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>78</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18346,88 +18426,87 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>79</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18477,55 +18556,57 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
-[...3 lines deleted...]
-      <c r="BN44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
+      <c r="BM44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
@@ -18546,1700 +18627,1707 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>80</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>608170000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>877165000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>587306000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>573622000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>566108000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>821331000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>552956000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>555711000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>539016000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>762753000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>507405000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>209541000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>200997000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>193709000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>184387000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>183480000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>180504000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>179008000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>111339000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>332729000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>318866000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>314116000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>289316000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>294384000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>288640000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>288935000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>288694000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>287214000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>284983000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>106964000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>109942000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>113048000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>109310000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>100939000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>103880000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>106787000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>97140000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>83290000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>84643000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>85387000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>78210000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>69854000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>66296000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>65151000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>62509000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>56475000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>57260000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>57275000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>55212000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>52328000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>51537000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>51110000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>48755000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>46566000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>46643000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>45409000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>45355000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>41394000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>40774000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>38732000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>34746000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>30685000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>31328000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>32162000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>32206000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>31432000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>32158000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>34163000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>34677000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>33048000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>32895000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>33892000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>34957000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>34223000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>35518000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>36628000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>34551000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>33633000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>32201000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>30289000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>27884000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>25598000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>21413000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>21761000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>20087000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>18595000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>25210000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>25499000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>25536000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>24643000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>24138000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>23870000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>21720000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>20921000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>19124000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>16395000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>16141000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>15844000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>13709000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>11922000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>12121000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>9229000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>8847000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>7722000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>7335000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>6800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>6400000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>6500000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>6700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="DI45">
         <v>5600000.0</v>
       </c>
       <c r="DJ45">
+        <v>5600000.0</v>
+      </c>
+      <c r="DK45">
         <v>6000000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>4800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>4700000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>4900000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>4800000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>4400000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>5800000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>3500000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>3600000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DU45">
         <v>3200000.0</v>
       </c>
-      <c r="DV45"/>
+      <c r="DV45">
+        <v>3200000.0</v>
+      </c>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
+      <c r="EA45"/>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>81</v>
       </c>
       <c r="B46">
+        <v>622791000.0</v>
+      </c>
+      <c r="C46">
         <v>608170000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>594463000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>587306000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>573622000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>566108000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>566177000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>552956000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>555711000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>539016000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>529617000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>507405000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>489009000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>475425000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>463317000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>439998000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>443051000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>440789000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>420670000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>332346000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>332729000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>318866000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>314116000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>289316000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>294384000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>288640000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>288935000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>288694000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>287214000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>284983000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>106964000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>109942000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>113048000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>109310000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>100939000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>103880000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>106787000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>97140000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>83290000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>84643000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>85387000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>78210000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>69854000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>66296000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>65151000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>62509000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>56475000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>57260000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>57275000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>55212000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>52328000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>51537000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>51110000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>48755000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>46566000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>46643000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>45409000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>45355000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>41394000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>40774000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>38732000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>34746000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>30685000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>31328000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>32162000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>32206000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>31432000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>32158000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>34163000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>34677000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>33048000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>32895000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>33892000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>34957000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>34223000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>35518000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>36628000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>34551000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>33633000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>32201000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>30289000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>27884000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>25598000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>21413000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>21761000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>20087000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>18595000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>25210000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>25499000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>25536000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>24643000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>24138000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>23870000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>21720000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>20921000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>19124000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>16395000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>16141000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>15844000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>13709000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>11922000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>12121000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>9229000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>8847000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>7722000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>7335000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>6800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>6400000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>6500000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>6700000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="DI46">
         <v>5600000.0</v>
       </c>
       <c r="DJ46">
+        <v>5600000.0</v>
+      </c>
+      <c r="DK46">
         <v>6000000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>4800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>4700000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>4900000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>4800000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>4400000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>5800000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>3500000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>3600000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DU46">
         <v>3200000.0</v>
       </c>
-      <c r="DV46"/>
-      <c r="DW46">
+      <c r="DV46">
+        <v>3200000.0</v>
+      </c>
+      <c r="DW46"/>
+      <c r="DX46">
         <v>1300000.0</v>
       </c>
-      <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
+      <c r="EA46"/>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>82</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>507405000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>209541000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>200997000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>193709000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>439998000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>443051000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>180504000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>420670000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>332346000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>332729000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>318866000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>108241000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>109086000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>111258000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>113987000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>112246000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>112816000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>113360000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>107690000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>106964000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>109942000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>113048000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>109310000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>100939000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>103880000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>106787000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>97140000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>83290000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>84643000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>85387000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>78210000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>69854000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>66296000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>65151000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>62509000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>56475000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>57260000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>57275000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>55212000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>52328000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>51537000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>51110000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>48755000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>46566000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>46643000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>45409000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>45355000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>41394000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>40774000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>38732000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>34746000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>30685000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>31328000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>32162000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>32206000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>31432000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>32158000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>34163000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>34677000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>33048000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>32895000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>33892000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>34957000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>34223000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>35518000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>36628000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>34551000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>33633000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>32201000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>30289000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>27884000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>25598000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>21413000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>21761000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>20087000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>18595000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>25210000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>25499000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>25536000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>24643000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>24138000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>23870000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>21720000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>20921000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>19124000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>16395000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>16141000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>15844000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>13709000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>11922000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>12121000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>9229000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>8847000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>7722000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>7335000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>83</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>463217000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>520662000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>719529000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>642230000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>600248000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>648476000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>802379000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>798204000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>720228000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>699990000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>811434000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>854559000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>665561000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>653484000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>620692000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>662709000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>611583000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>526874000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>451401000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>346667000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>137710000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>133870000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>98033000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>8212000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-122594000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-64739999.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-60743000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-118177000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-227633000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-218646000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-68943000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-119998000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-182580000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-196316000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-202693000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-103511000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-177157000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-183915000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-113276000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-107337000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-165123000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-104709000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-87174000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-87862000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-100231000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-90650000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-77619000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-56381000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-59826000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-27278000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>29536000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>48605000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-2446000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>5377000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>47510000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>44804000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>28913000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>34299000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>64805000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>66478000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>22426000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>67681000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>95728000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>79395000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>33066000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>47128000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>67099000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>83875000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>41832000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>54407000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>79920000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>66076000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>18863000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>29044000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>64344000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>102023000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>57261000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>129932000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>164744000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>169589000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>157370000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>176362000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>205786000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>186791000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>139880000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>141772000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>168912000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>152288000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>128572000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>126359000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>129359000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>110963000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>80335000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>78847000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>157319000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>143115000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>114513000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>112611000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>116430000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>103678000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>78212000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>77167000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>79880000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>70132000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>50336000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>49100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>52100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>44000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>28100000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>28000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>31100000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>25300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>13100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>14300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>16500000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>13000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>6600000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>7200000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>10500000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>8400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>2800000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>2700000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>5200000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>4300000.0</v>
       </c>
-      <c r="DV48"/>
-      <c r="DW48">
+      <c r="DW48"/>
+      <c r="DX48">
         <v>1100000.0</v>
       </c>
-      <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
+      <c r="EA48"/>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>84</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>854559000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>665561000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>653484000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>620692000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>662709000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>611583000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>526874000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>451401000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>346667000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>137710000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>133870000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>98033000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>8212000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-122594000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-64740000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-60743000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-118177000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-227633000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-218646000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-68943000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-119998000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-182580000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-196316000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-202693000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-103511000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-177157000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-183915000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-113276000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-107337000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-165123000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-104709000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-87174000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-87862000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-100231000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-90650000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-77619000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-56381000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-59826000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-27278000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>29536000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>48605000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-2446000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>5377000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>47510000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>44804000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>28913000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>34299000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>64805000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>66478000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>22426000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>67681000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>95728000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>79395000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -20260,186 +20348,187 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>85</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>13820000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>13029000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12881000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>17386000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>57059000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>49473000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>44683000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>44726000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>36655000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>38203000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>37788000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>36219000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>33080000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>25042000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>12208000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>19731000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>21265000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>11772000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10744000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>10058000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>12409000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>11869000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>11709000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>9558000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>16353000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>11745000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>11840000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>23974000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>21734000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>9168000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>9022000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7403000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>8523000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>8898000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>566364000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>555692000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>9775000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1105000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1298000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>6823000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1700000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1529000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20478,989 +20567,996 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>86</v>
       </c>
       <c r="B51">
+        <v>1695166000.0</v>
+      </c>
+      <c r="C51">
         <v>1591337000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>1535031000.0</v>
+      </c>
+      <c r="E51">
         <v>1389897000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1553374000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1347078000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1271923000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1239342000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1436892000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1294069000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1364484000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1332789000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1468902000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1644746000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1660825000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1772512000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1858804000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1768481000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1427779000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>586620000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>646878000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>644018000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>623839000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>521934000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>623666000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>762215000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>689742000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>724982000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>867409000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>877491000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>666761000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>580703000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>657120000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>568110000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>519650000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>564573000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>553480000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>490217000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>438042000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>390189000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>500606000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>450457000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>329715000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>394866000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>495250000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>394559000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>320838000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>393738000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>430971000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>324230000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>246427000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>260447000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>300446000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>278563000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>230905000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>214351000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>309835000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>299034000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>247322000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>268722000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>306082000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>280221000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>198834000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>231393000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>266351000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>278373000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>248936000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>273469000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>334129000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>381334000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>327903000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>337861000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>442125000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>396262000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>351291000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>406815000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>426949000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>359872000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>266793000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>259455000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>301500000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>237538000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>196107000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>84520000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>171541000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>141929000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>94365000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>98663000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>157324000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>147715000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>86275000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>106188000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>156414000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>162130000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>126060000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>148068000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>97616000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>109091000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>85091000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>70091000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>86776000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>90236000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>40991000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>46341000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>48891000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>47141000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>27800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>39000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>60700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>59800000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>33700000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>47500000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>60700000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>44300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>39800000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>50800000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>70000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>48800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>51300000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>58900000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>39200000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>31600000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>26500000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>53200000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>60200000.0</v>
       </c>
-      <c r="DV51"/>
-      <c r="DW51">
+      <c r="DW51"/>
+      <c r="DX51">
         <v>38000000.0</v>
       </c>
-      <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
+      <c r="EA51"/>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>87</v>
       </c>
       <c r="B52">
+        <v>124039000.0</v>
+      </c>
+      <c r="C52">
         <v>121906000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>118365000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>115070000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>117825000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>157756000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>147757000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>140095000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>138750000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>128817000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>127418000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>122512000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>115982000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>111578000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>100526000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>84586000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>91281000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>92950000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>80842000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>76186000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>73844000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>73674000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>72802000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>68686000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>66183000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>72056000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>68070000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>67865000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>79666000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>77478000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9168000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9343000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>21462000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>20786000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>10835000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>8609000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14901000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>9775000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1105000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1298000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>6823000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5996000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1700000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1799000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3430000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1529000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>2618000.0</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>4000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>9000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>15000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>20000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BD52">
         <v>23000.0</v>
       </c>
       <c r="BE52">
+        <v>23000.0</v>
+      </c>
+      <c r="BF52">
         <v>22000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="BH52">
         <v>22000.0</v>
       </c>
       <c r="BI52">
+        <v>22000.0</v>
+      </c>
+      <c r="BJ52">
         <v>100033000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>100064000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>134000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>12193000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>24220000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>36223000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>48236000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>37669000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>52114000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>24613000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>26903000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>63761000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>126125000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>69964000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>71766000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>114065000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>154350000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>106650000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>78636000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>114705000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>150000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>82375000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>67007000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>84520000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>101350000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>59015000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1350000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>95620000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>153980000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>144243000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>82668000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>885000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>90885000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>46480000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>885000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>977000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>91000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>1091000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>91000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>7500000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>5750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6250000.0</v>
       </c>
       <c r="CY52">
         <v>6250000.0</v>
       </c>
       <c r="CZ52">
         <v>6250000.0</v>
       </c>
       <c r="DA52">
-        <v>5000000.0</v>
+        <v>6250000.0</v>
       </c>
       <c r="DB52">
         <v>5000000.0</v>
       </c>
       <c r="DC52">
         <v>5000000.0</v>
       </c>
       <c r="DD52">
         <v>5000000.0</v>
       </c>
       <c r="DE52">
-        <v>5300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="DF52">
         <v>5300000.0</v>
       </c>
       <c r="DG52">
+        <v>5300000.0</v>
+      </c>
+      <c r="DH52">
         <v>5000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>4800000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>6400000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>7000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>6700000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>7200000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>5500000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>10900000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>15400000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>34000000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>3600000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>3500000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>2900000.0</v>
       </c>
-      <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
-      <c r="DW52">
+      <c r="DW52"/>
+      <c r="DX52">
         <v>2000000.0</v>
       </c>
-      <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>88</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>3795000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4984000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>36529000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>24828000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>18817000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>5488000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>4641000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>8180000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>223000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1314000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>655000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>631000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>714000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1785000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2378000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>3542000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3096000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2451000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1585000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1201000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1217000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1519000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1521000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>32000.0</v>
       </c>
-      <c r="AO53">
-[...1 lines deleted...]
-      </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
         <v>196000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>19000.0</v>
       </c>
-      <c r="AX53">
-[...1 lines deleted...]
-      </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
-[...3 lines deleted...]
-      <c r="BN53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>34561000.0</v>
       </c>
-      <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
@@ -21470,88 +21566,87 @@
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>89</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21601,55 +21696,57 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
-[...3 lines deleted...]
-      <c r="BN54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -21670,1624 +21767,1635 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>90</v>
       </c>
       <c r="B55">
+        <v>3760474000.0</v>
+      </c>
+      <c r="C55">
         <v>3999306000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3626126000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3500671000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3671956000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3712449000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3368184000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3367389000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3640914000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3758827000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3428068000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3430734000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3680579000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3862829000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3565437000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3688055000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3962105000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3882141000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3230131000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2282233000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2214035000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2141693000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1739670000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1587589000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1654797000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1747781000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1483266000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1481408000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1690582000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1678350000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1240871000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1283758000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1404281000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1379666000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1101062000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1121924000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1279136000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1280869000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>994095000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1037521000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1195663000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1193241000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>936031000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>942396000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1111582000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1084414000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>892937000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>909236000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1055448000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1013200000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>823761000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>826874000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>990009000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>953740000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>780576000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>831383000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1007014000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>974265000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>798622000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>798212000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>970550000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>896643000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>728545000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>765049000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>879871000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>827862000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>743099000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>760959000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>894899000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>863775000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>830906000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>841884000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>985055000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>982946000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>814854000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>844423000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1014822000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>947629000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>774562000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>802735000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>940664000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>865626000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>736636000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>565831000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>684773000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>623364000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>480866000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>486455000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>602032000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>553960000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>450272000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>437940000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>553916000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>510249000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>402094000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>402274000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>428911000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>427815000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>348590000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>335887000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>376601000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>386104000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>251905000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>236137000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>277623000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>271639000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>194100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>192900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>250900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>236800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>163800000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>177400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>204800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>203100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>136500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>123700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>157900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>160700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>113200000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>119900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>110800000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>112400000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>75400000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>77200000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>93500000.0</v>
       </c>
-      <c r="DV55"/>
-      <c r="DW55">
+      <c r="DW55"/>
+      <c r="DX55">
         <v>50700000.0</v>
       </c>
-      <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
+      <c r="EA55"/>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>91</v>
       </c>
       <c r="B56">
+        <v>2094119000.0</v>
+      </c>
+      <c r="C56">
         <v>2344200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1969864000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1849039000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2032975000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2077577000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1729114000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1740699000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2005812000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2136617000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1815360000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1832524000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2097055000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2305199000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2018991000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2199479000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2470484000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2398757000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1769085000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1626400000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1557401000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1517298000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1121927000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1066681000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1137147000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1238378000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>973568000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>973092000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1183189000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1173566000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>915244000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>952906000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1070334000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1050906000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>782248000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>798313000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>955270000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>967052000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>695557000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>736225000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>893394000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>907674000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>661744000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>676183000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>845134000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>817192000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>637213000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>651890000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>801041000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>761039000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>577749000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>583932000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>748001000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>713670000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>543096000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>573241000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>742840000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>709610000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>538001000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>536500000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>710916000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>641059000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>476592000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>511999000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>625842000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>575636000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>491317000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>516878000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>620340000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>591165000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>556844000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>567203000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>710880000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>708801000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>554009000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>584565000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>755181000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>691809000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>519421000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>548202000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>707822000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>633015000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>512393000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>401235000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>524599000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>466750000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>323535000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>335490000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>449830000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>400570000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>296396000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>295517000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>411873000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>370350000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>263074000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>270215000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>332343000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>330837000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>250333000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>240181000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>281450000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>291160000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>178180000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>163438000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>216245000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>210861000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>132400000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>133200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>191500000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>176600000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>112200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>125200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>158200000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>157000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>96500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>83700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>118000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>120500000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>73100000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>78300000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>75800000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>77100000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>39900000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>41600000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>57700000.0</v>
       </c>
-      <c r="DV56"/>
-      <c r="DW56">
+      <c r="DW56"/>
+      <c r="DX56">
         <v>19700000.0</v>
       </c>
-      <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
+      <c r="EA56"/>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>92</v>
       </c>
       <c r="B57">
+        <v>784025000.0</v>
+      </c>
+      <c r="C57">
         <v>1252466000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>880285000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>719511000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>807974000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1157816000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>844186000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>726915000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>807373000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1136180000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>770766000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>709120000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>771740000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>977420000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>675714000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>737260000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>891035000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>958448000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>744416000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>722136000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>697734000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>843342000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>483249000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>482518000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>552116000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>652290000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>390846000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>363633000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>503627000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>597623000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>305610000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>289688000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>404965000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>534085000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>321566000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>305558000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>386435000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>524685000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>296220000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>327874000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>387165000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>494071000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>304845000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>249679000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>320778000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>408183000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>291908000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>232351000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>322749000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>398075000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>263906000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>207529000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>319840000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>368460000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>247996000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>266371000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>355626000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>353725000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>230857000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>190961000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>427731000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>432555000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>211538000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>206402000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>316410000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>313242000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>260513000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>229446000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>307473000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>250824000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>262292000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>272726000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>390543000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>433772000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>303160000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>295511000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>446112000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>456613000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>291790000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>344946000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>461877000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>401498000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>317822000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>253588000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>325219000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>301343000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>195346000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>217305000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>348285000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>325445000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>225977000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>183426000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>296186000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>237463000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>118900000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>102195000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>158809000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>166254000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>113477000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>118361000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>162439000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>196961000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>89272000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>66317000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>114501000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>129774000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>68700000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>54100000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>96000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>99700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>50500000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>47200000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>68900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>96600000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>33100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>31500000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>48400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>84600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>38400000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>53600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>36400000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>51100000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>18700000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>20400000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>30300000.0</v>
       </c>
-      <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>11200000.0</v>
       </c>
-      <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
+      <c r="EA57"/>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>93</v>
       </c>
       <c r="B58">
+        <v>2500476000.0</v>
+      </c>
+      <c r="C58">
         <v>2866061000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2440897000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2120781000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2372838000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2473758000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2094719000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1934880000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2217245000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2413143000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2115281000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2012508000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2222047000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2606079000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2330243000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2497177000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2733047000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2707863000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2158738000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1297021000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1339287000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1483765000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1100200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>998088000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1168006000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1399383000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1073086000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1075438000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1347413000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1453473000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1017281000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>911020000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1090480000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1129881000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>877916000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>911380000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>975877000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1058215000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>788885000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>765536000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>929573000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>987006000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>680288000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>681174000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>852843000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>842925000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>648585000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>656576000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>784131000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>751522000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>537579000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>491043000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>643400000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>668758000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>498953000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>518913000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>704636000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>692699000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>518876000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>493713000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>667594000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>646073000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>443363000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>454784000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>588420000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>585017000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>490912000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>491151000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>615712000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>632295000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>589172000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>571659000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>730525000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>781596000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>606063000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>609598000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>740442000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>729341000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>496878000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>504081000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>629693000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>571621000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>463656000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>269106000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>411735000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>398997000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>260531000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>244772000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>376961000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>354284000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>255031000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>241714000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>377825000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>369197000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>260153000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>255020000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>261875000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>279795000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>204018000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>185729000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>224923000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>260113000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>128710000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>110524000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>162219000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>175742000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>96500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>91900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>155200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>158100000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>83200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>93700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>127000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>137600000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>69900000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>77500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>115200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>124500000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>76400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>79800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>72800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>80000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>43100000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>69800000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>87000000.0</v>
       </c>
-      <c r="DV58"/>
-      <c r="DW58">
+      <c r="DW58"/>
+      <c r="DX58">
         <v>47700000.0</v>
       </c>
-      <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
+      <c r="EA58"/>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>94</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -23337,55 +23445,57 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
-[...3 lines deleted...]
-      <c r="BN59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -23406,472 +23516,474 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>95</v>
       </c>
       <c r="B60">
+        <v>1259998000.0</v>
+      </c>
+      <c r="C60">
         <v>1133245000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1185229000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1379890000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1299118000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1238691000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1273465000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1432509000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1423669000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1345684000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1312787000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1418226000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1458532000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1256750000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1235194000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1190878000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1229058000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1174278000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1071393000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>985212000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>874748000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>657928000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>639470000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>589501000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>486791000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>348398000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>410180000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>405970000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>343169000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>224877000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>223590000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>372738000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>313801000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>249785000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>223146000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>210544000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>303259000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>222654000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>205210000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>271985000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>266090000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>206235000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>255743000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>261222000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>258739000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>241489000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>244352000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>252660000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>271317000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>261678000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>286182000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>335831000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>346609000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>284982000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>281623000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>312470000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>302378000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>281566000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>279746000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>304499000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>302956000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>250570000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>285182000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>310265000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>291451000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>242845000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>252187000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>269808000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>279187000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>231480000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>241734000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>270225000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>254530000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>201350000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>208791000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>234825000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>274380000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>218288000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>277684000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>298654000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>310971000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>294005000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>272980000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>296725000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>273038000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>224367000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>220335000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>241683000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>225071000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>199676000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>195241000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>196226000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>176091000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>141052000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>141941000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>147254000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>167036000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>148020000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>144572000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>150158000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>151678000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>125991000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>123195000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>125613000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>115404000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>95897000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>97600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>101000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>95700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>78700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>80600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>83700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>77800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>65500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>66600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>46200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>42700000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>36200000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>36800000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>40100000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>38000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>32400000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>32300000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>7400000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>6500000.0</v>
       </c>
-      <c r="DV60"/>
-      <c r="DW60">
+      <c r="DW60"/>
+      <c r="DX60">
         <v>3000000.0</v>
       </c>
-      <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
+      <c r="EA60"/>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>96</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -23919,236 +24031,239 @@
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
+        <v>0.0</v>
+      </c>
+      <c r="BL61">
         <v>-2344000.0</v>
       </c>
-      <c r="BL61"/>
-[...3 lines deleted...]
-      <c r="BN61"/>
+      <c r="BM61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
-      <c r="BX61">
+      <c r="BX61"/>
+      <c r="BY61">
         <v>-7110000.0</v>
       </c>
-      <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-886000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-7334000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-14177000.0</v>
       </c>
-      <c r="CC61"/>
       <c r="CD61"/>
-      <c r="CE61">
+      <c r="CE61"/>
+      <c r="CF61">
         <v>-921000.0</v>
       </c>
-      <c r="CF61"/>
-      <c r="CG61">
+      <c r="CG61"/>
+      <c r="CH61">
         <v>-93000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-45000.0</v>
       </c>
-      <c r="CI61"/>
-      <c r="CJ61">
+      <c r="CJ61"/>
+      <c r="CK61">
         <v>-3147000.0</v>
       </c>
-      <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61">
         <v>-3336000.0</v>
       </c>
-      <c r="CQ61"/>
-      <c r="CR61">
+      <c r="CR61"/>
+      <c r="CS61">
         <v>-72437000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-38016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27567000.0</v>
       </c>
       <c r="CU61">
         <v>-27567000.0</v>
       </c>
       <c r="CV61">
+        <v>-27567000.0</v>
+      </c>
+      <c r="CW61">
         <v>-24927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10608000.0</v>
       </c>
       <c r="CX61">
         <v>-10608000.0</v>
       </c>
       <c r="CY61">
         <v>-10608000.0</v>
       </c>
       <c r="CZ61">
         <v>-10608000.0</v>
       </c>
       <c r="DA61">
+        <v>-10608000.0</v>
+      </c>
+      <c r="DB61">
         <v>-10607000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-10019000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>97</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
+      <c r="AL62"/>
+      <c r="AM62">
         <v>2424000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>2287000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>2467000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>2511000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>2769000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>2665000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>2457000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>2766000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>2911000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>3113000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>3144000.0</v>
       </c>
-      <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
@@ -24186,50 +24301,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24334,51 +24450,51 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>3716938000.0</v>
       </c>
       <c r="C2">
         <v>3735606000.0</v>
       </c>
       <c r="D2">
         <v>3881551000.0</v>
       </c>
       <c r="E2">
         <v>4246315000.0</v>
       </c>
       <c r="F2">
         <v>3678492000.0</v>
       </c>
       <c r="G2">
         <v>2805721000.0</v>
       </c>
       <c r="H2">
         <v>2274592000.0</v>
       </c>
       <c r="I2">
         <v>2127924000.0</v>
       </c>
@@ -24447,51 +24563,51 @@
       </c>
       <c r="AE2">
         <v>182800000.0</v>
       </c>
       <c r="AF2">
         <v>122600000.0</v>
       </c>
       <c r="AG2">
         <v>77100000.0</v>
       </c>
       <c r="AH2">
         <v>50900000.0</v>
       </c>
       <c r="AI2">
         <v>40700000.0</v>
       </c>
       <c r="AJ2">
         <v>33400000.0</v>
       </c>
       <c r="AK2">
         <v>24700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>51605000.0</v>
       </c>
       <c r="C3">
         <v>45481000.0</v>
       </c>
       <c r="D3">
         <v>40140000.0</v>
       </c>
       <c r="E3">
         <v>39025000.0</v>
       </c>
       <c r="F3">
         <v>30026000.0</v>
       </c>
       <c r="G3">
         <v>29398000.0</v>
       </c>
       <c r="H3">
         <v>29274000.0</v>
       </c>
       <c r="I3">
         <v>27915000.0</v>
       </c>
@@ -24560,92 +24676,92 @@
       </c>
       <c r="AE3">
         <v>2500000.0</v>
       </c>
       <c r="AF3">
         <v>2100000.0</v>
       </c>
       <c r="AG3">
         <v>1600000.0</v>
       </c>
       <c r="AH3">
         <v>-100000.0</v>
       </c>
       <c r="AI3">
         <v>-300000.0</v>
       </c>
       <c r="AJ3">
         <v>-500000.0</v>
       </c>
       <c r="AK3">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5">
         <v>580204000.0</v>
       </c>
       <c r="C5">
         <v>617204000.0</v>
       </c>
       <c r="D5">
         <v>746567000.0</v>
       </c>
       <c r="E5">
         <v>1025783000.0</v>
       </c>
       <c r="F5">
         <v>832784000.0</v>
       </c>
       <c r="G5">
         <v>464027000.0</v>
       </c>
       <c r="H5">
         <v>341246000.0</v>
       </c>
       <c r="I5">
         <v>313889000.0</v>
       </c>
@@ -24714,51 +24830,51 @@
       </c>
       <c r="AE5">
         <v>9800000.0</v>
       </c>
       <c r="AF5">
         <v>9500000.0</v>
       </c>
       <c r="AG5">
         <v>6200000.0</v>
       </c>
       <c r="AH5">
         <v>5700000.0</v>
       </c>
       <c r="AI5">
         <v>4400000.0</v>
       </c>
       <c r="AJ5">
         <v>2700000.0</v>
       </c>
       <c r="AK5">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
         <v>631809000.0</v>
       </c>
       <c r="C6">
         <v>662685000.0</v>
       </c>
       <c r="D6">
         <v>786707000.0</v>
       </c>
       <c r="E6">
         <v>1064808000.0</v>
       </c>
       <c r="F6">
         <v>862810000.0</v>
       </c>
       <c r="G6">
         <v>493425000.0</v>
       </c>
       <c r="H6">
         <v>370520000.0</v>
       </c>
       <c r="I6">
         <v>341804000.0</v>
       </c>
@@ -24827,135 +24943,135 @@
       </c>
       <c r="AE6">
         <v>12300000.0</v>
       </c>
       <c r="AF6">
         <v>11600000.0</v>
       </c>
       <c r="AG6">
         <v>7800000.0</v>
       </c>
       <c r="AH6">
         <v>5600000.0</v>
       </c>
       <c r="AI6">
         <v>4100000.0</v>
       </c>
       <c r="AJ6">
         <v>2200000.0</v>
       </c>
       <c r="AK6">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>12000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>1572458000.0</v>
       </c>
       <c r="C9">
         <v>1575347000.0</v>
       </c>
       <c r="D9">
         <v>1660044000.0</v>
       </c>
       <c r="E9">
         <v>1933412000.0</v>
       </c>
       <c r="F9">
         <v>1617092000.0</v>
       </c>
       <c r="G9">
         <v>1130902000.0</v>
       </c>
       <c r="H9">
         <v>924925000.0</v>
       </c>
       <c r="I9">
         <v>870173000.0</v>
       </c>
@@ -25024,51 +25140,51 @@
       </c>
       <c r="AE9">
         <v>53000000.0</v>
       </c>
       <c r="AF9">
         <v>38500000.0</v>
       </c>
       <c r="AG9">
         <v>24900000.0</v>
       </c>
       <c r="AH9">
         <v>16400000.0</v>
       </c>
       <c r="AI9">
         <v>13400000.0</v>
       </c>
       <c r="AJ9">
         <v>10300000.0</v>
       </c>
       <c r="AK9">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
         <v>533434000.0</v>
       </c>
       <c r="C10">
         <v>566954000.0</v>
       </c>
       <c r="D10">
         <v>688136000.0</v>
       </c>
       <c r="E10">
         <v>984872000.0</v>
       </c>
       <c r="F10">
         <v>824145000.0</v>
       </c>
       <c r="G10">
         <v>451674000.0</v>
       </c>
       <c r="H10">
         <v>317474000.0</v>
       </c>
       <c r="I10">
         <v>292993000.0</v>
       </c>
@@ -25137,51 +25253,51 @@
       </c>
       <c r="AE10">
         <v>7400000.0</v>
       </c>
       <c r="AF10">
         <v>3800000.0</v>
       </c>
       <c r="AG10">
         <v>1900000.0</v>
       </c>
       <c r="AH10">
         <v>5700000.0</v>
       </c>
       <c r="AI10">
         <v>4200000.0</v>
       </c>
       <c r="AJ10">
         <v>2500000.0</v>
       </c>
       <c r="AK10">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
         <v>127132000.0</v>
       </c>
       <c r="C11">
         <v>132836000.0</v>
       </c>
       <c r="D11">
         <v>165084000.0</v>
       </c>
       <c r="E11">
         <v>236763000.0</v>
       </c>
       <c r="F11">
         <v>173812000.0</v>
       </c>
       <c r="G11">
         <v>85231000.0</v>
       </c>
       <c r="H11">
         <v>56161000.0</v>
       </c>
       <c r="I11">
         <v>58774000.0</v>
       </c>
@@ -25244,51 +25360,51 @@
       </c>
       <c r="AC11">
         <v>8000000.0</v>
       </c>
       <c r="AD11">
         <v>4300000.0</v>
       </c>
       <c r="AE11">
         <v>2900000.0</v>
       </c>
       <c r="AF11">
         <v>1500000.0</v>
       </c>
       <c r="AG11">
         <v>800000.0</v>
       </c>
       <c r="AH11"/>
       <c r="AI11">
         <v>100000.0</v>
       </c>
       <c r="AJ11"/>
       <c r="AK11"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
         <v>46770000.0</v>
       </c>
       <c r="C12">
         <v>50250000.0</v>
       </c>
       <c r="D12">
         <v>58431000.0</v>
       </c>
       <c r="E12">
         <v>40911000.0</v>
       </c>
       <c r="F12">
         <v>8639000.0</v>
       </c>
       <c r="G12">
         <v>12353000.0</v>
       </c>
       <c r="H12">
         <v>23772000.0</v>
       </c>
       <c r="I12">
         <v>20896000.0</v>
       </c>
@@ -25357,102 +25473,102 @@
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>100000.0</v>
       </c>
       <c r="AI12">
         <v>200000.0</v>
       </c>
       <c r="AJ12">
         <v>300000.0</v>
       </c>
       <c r="AK12">
         <v>100000.0</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>23772000.0</v>
       </c>
       <c r="I13">
         <v>20896000.0</v>
       </c>
       <c r="J13">
         <v>15189000.0</v>
       </c>
       <c r="K13">
         <v>14481000.0</v>
       </c>
       <c r="L13">
         <v>8072000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>-294000.0</v>
       </c>
       <c r="K14">
         <v>-352000.0</v>
       </c>
       <c r="L14">
         <v>-51000.0</v>
       </c>
       <c r="M14">
         <v>338000.0</v>
       </c>
@@ -25461,51 +25577,51 @@
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>406404000.0</v>
       </c>
       <c r="C15">
         <v>434325000.0</v>
       </c>
       <c r="D15">
         <v>523229000.0</v>
       </c>
       <c r="E15">
         <v>748462000.0</v>
       </c>
       <c r="F15">
         <v>650624000.0</v>
       </c>
       <c r="G15">
         <v>366738000.0</v>
       </c>
       <c r="H15">
         <v>261575000.0</v>
       </c>
       <c r="I15">
         <v>234461000.0</v>
       </c>
@@ -25574,51 +25690,51 @@
       </c>
       <c r="AE15">
         <v>4500000.0</v>
       </c>
       <c r="AF15">
         <v>1500000.0</v>
       </c>
       <c r="AG15">
         <v>1100000.0</v>
       </c>
       <c r="AH15">
         <v>5700000.0</v>
       </c>
       <c r="AI15">
         <v>4200000.0</v>
       </c>
       <c r="AJ15">
         <v>2500000.0</v>
       </c>
       <c r="AK15">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>748462000.0</v>
       </c>
       <c r="F16">
         <v>650624000.0</v>
       </c>
       <c r="G16">
         <v>366738000.0</v>
       </c>
       <c r="H16">
         <v>261575000.0</v>
       </c>
       <c r="I16">
         <v>234461000.0</v>
       </c>
       <c r="J16">
         <v>191633000.0</v>
       </c>
       <c r="K16">
         <v>148955000.0</v>
       </c>
@@ -25661,51 +25777,51 @@
       <c r="X16">
         <v>50848000.0</v>
       </c>
       <c r="Y16">
         <v>41303000.0</v>
       </c>
       <c r="Z16">
         <v>35444000.0</v>
       </c>
       <c r="AA16">
         <v>28076000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
         <v>406404000.0</v>
       </c>
       <c r="C17">
         <v>434325000.0</v>
       </c>
       <c r="D17">
         <v>543654000.0</v>
       </c>
       <c r="E17">
         <v>748462000.0</v>
       </c>
       <c r="F17">
         <v>650624000.0</v>
       </c>
       <c r="G17">
         <v>366443000.0</v>
       </c>
       <c r="H17">
         <v>261313000.0</v>
       </c>
       <c r="I17">
         <v>234219000.0</v>
       </c>
@@ -25734,51 +25850,51 @@
         <v>57533000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>-46770000.0</v>
       </c>
       <c r="C18">
         <v>-50250000.0</v>
       </c>
       <c r="D18">
         <v>-61810000.0</v>
       </c>
       <c r="E18">
         <v>-40911000.0</v>
       </c>
       <c r="F18">
         <v>-8639000.0</v>
       </c>
       <c r="G18">
         <v>-12353000.0</v>
       </c>
       <c r="H18">
         <v>-23772000.0</v>
       </c>
       <c r="I18">
         <v>-20896000.0</v>
       </c>
@@ -25795,51 +25911,51 @@
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-40558000.0</v>
       </c>
       <c r="F19">
         <v>-8348000.0</v>
       </c>
       <c r="G19">
         <v>-12058000.0</v>
       </c>
       <c r="H19">
         <v>-23510000.0</v>
       </c>
       <c r="I19">
         <v>-20654000.0</v>
       </c>
       <c r="J19">
         <v>-15050000.0</v>
       </c>
       <c r="K19">
         <v>-14325000.0</v>
       </c>
@@ -25862,100 +25978,100 @@
         <v>105000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>605000.0</v>
       </c>
       <c r="F20">
         <v>-2500000.0</v>
       </c>
       <c r="G20">
         <v>6944000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>6946000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>580204000.0</v>
       </c>
       <c r="C21">
         <v>617204000.0</v>
       </c>
       <c r="D21">
         <v>747117000.0</v>
       </c>
       <c r="E21">
         <v>1025783000.0</v>
       </c>
       <c r="F21">
         <v>832784000.0</v>
       </c>
       <c r="G21">
         <v>464027000.0</v>
       </c>
       <c r="H21">
         <v>341246000.0</v>
       </c>
       <c r="I21">
         <v>313889000.0</v>
       </c>
@@ -26024,92 +26140,92 @@
       </c>
       <c r="AE21">
         <v>9800000.0</v>
       </c>
       <c r="AF21">
         <v>9500000.0</v>
       </c>
       <c r="AG21">
         <v>6200000.0</v>
       </c>
       <c r="AH21">
         <v>5700000.0</v>
       </c>
       <c r="AI21">
         <v>4400000.0</v>
       </c>
       <c r="AJ21">
         <v>2700000.0</v>
       </c>
       <c r="AK21">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>4709192000.0</v>
       </c>
       <c r="C23">
         <v>4693749000.0</v>
       </c>
       <c r="D23">
         <v>4794478000.0</v>
       </c>
       <c r="E23">
         <v>5153944000.0</v>
       </c>
       <c r="F23">
         <v>4465300000.0</v>
       </c>
       <c r="G23">
         <v>3472596000.0</v>
       </c>
       <c r="H23">
         <v>2858271000.0</v>
       </c>
       <c r="I23">
         <v>2684208000.0</v>
       </c>
@@ -26178,92 +26294,92 @@
       </c>
       <c r="AE23">
         <v>226000000.0</v>
       </c>
       <c r="AF23">
         <v>151600000.0</v>
       </c>
       <c r="AG23">
         <v>95800000.0</v>
       </c>
       <c r="AH23">
         <v>61600000.0</v>
       </c>
       <c r="AI23">
         <v>49700000.0</v>
       </c>
       <c r="AJ23">
         <v>41000000.0</v>
       </c>
       <c r="AK23">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
         <v>51605000.0</v>
       </c>
       <c r="C25">
         <v>45481000.0</v>
       </c>
       <c r="D25">
         <v>39110000.0</v>
       </c>
       <c r="E25">
         <v>39025000.0</v>
       </c>
       <c r="F25">
         <v>30026000.0</v>
       </c>
       <c r="G25">
         <v>29398000.0</v>
       </c>
       <c r="H25">
         <v>29274000.0</v>
       </c>
       <c r="I25">
         <v>27915000.0</v>
       </c>
@@ -26278,51 +26394,51 @@
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -26337,51 +26453,51 @@
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>90268000.0</v>
       </c>
       <c r="D27">
         <v>84932000.0</v>
       </c>
       <c r="E27">
         <v>89002000.0</v>
       </c>
       <c r="F27">
         <v>75411000.0</v>
       </c>
       <c r="G27">
         <v>59224000.0</v>
       </c>
       <c r="H27">
         <v>51580000.0</v>
       </c>
       <c r="I27">
         <v>48610000.0</v>
       </c>
       <c r="J27">
         <v>45247000.0</v>
@@ -26404,51 +26520,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
         <v>992254000.0</v>
       </c>
       <c r="C28">
         <v>867875000.0</v>
       </c>
       <c r="D28">
         <v>827995000.0</v>
       </c>
       <c r="E28">
         <v>818022000.0</v>
       </c>
       <c r="F28">
         <v>711397000.0</v>
       </c>
       <c r="G28">
         <v>600707000.0</v>
       </c>
       <c r="H28">
         <v>532099000.0</v>
       </c>
       <c r="I28">
         <v>507674000.0</v>
       </c>
@@ -26517,51 +26633,51 @@
       </c>
       <c r="AE28">
         <v>40700000.0</v>
       </c>
       <c r="AF28">
         <v>26900000.0</v>
       </c>
       <c r="AG28">
         <v>17100000.0</v>
       </c>
       <c r="AH28">
         <v>10700000.0</v>
       </c>
       <c r="AI28">
         <v>9000000.0</v>
       </c>
       <c r="AJ28">
         <v>7600000.0</v>
       </c>
       <c r="AK28">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
         <v>127132000.0</v>
       </c>
       <c r="C29">
         <v>132836000.0</v>
       </c>
       <c r="D29">
         <v>169415000.0</v>
       </c>
       <c r="E29">
         <v>236763000.0</v>
       </c>
       <c r="F29">
         <v>173812000.0</v>
       </c>
       <c r="G29">
         <v>85231000.0</v>
       </c>
       <c r="H29">
         <v>56161000.0</v>
       </c>
       <c r="I29">
         <v>58774000.0</v>
       </c>
@@ -26580,51 +26696,51 @@
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
         <v>992254000.0</v>
       </c>
       <c r="C30">
         <v>958143000.0</v>
       </c>
       <c r="D30">
         <v>912927000.0</v>
       </c>
       <c r="E30">
         <v>907629000.0</v>
       </c>
       <c r="F30">
         <v>786808000.0</v>
       </c>
       <c r="G30">
         <v>666875000.0</v>
       </c>
       <c r="H30">
         <v>583679000.0</v>
       </c>
       <c r="I30">
         <v>556284000.0</v>
       </c>
@@ -26693,51 +26809,51 @@
       </c>
       <c r="AE30">
         <v>43200000.0</v>
       </c>
       <c r="AF30">
         <v>29000000.0</v>
       </c>
       <c r="AG30">
         <v>18700000.0</v>
       </c>
       <c r="AH30">
         <v>10700000.0</v>
       </c>
       <c r="AI30">
         <v>9000000.0</v>
       </c>
       <c r="AJ30">
         <v>7600000.0</v>
       </c>
       <c r="AK30">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
         <v>-46770000.0</v>
       </c>
       <c r="C31">
         <v>-50250000.0</v>
       </c>
       <c r="D31">
         <v>-58981000.0</v>
       </c>
       <c r="E31">
         <v>-40911000.0</v>
       </c>
       <c r="F31">
         <v>-8639000.0</v>
       </c>
       <c r="G31">
         <v>-12353000.0</v>
       </c>
       <c r="H31">
         <v>-23772000.0</v>
       </c>
       <c r="I31">
         <v>-20896000.0</v>
       </c>
@@ -26806,51 +26922,51 @@
       </c>
       <c r="AE31">
         <v>-2400000.0</v>
       </c>
       <c r="AF31">
         <v>-5700000.0</v>
       </c>
       <c r="AG31">
         <v>-4300000.0</v>
       </c>
       <c r="AH31">
         <v>100000.0</v>
       </c>
       <c r="AI31">
         <v>-200000.0</v>
       </c>
       <c r="AJ31">
         <v>-200000.0</v>
       </c>
       <c r="AK31">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
         <v>5289396000.0</v>
       </c>
       <c r="C32">
         <v>5310953000.0</v>
       </c>
       <c r="D32">
         <v>5541595000.0</v>
       </c>
       <c r="E32">
         <v>6179727000.0</v>
       </c>
       <c r="F32">
         <v>5295584000.0</v>
       </c>
       <c r="G32">
         <v>3936623000.0</v>
       </c>
       <c r="H32">
         <v>3199517000.0</v>
       </c>
       <c r="I32">
         <v>2998097000.0</v>
       </c>
@@ -26938,1234 +27054,1240 @@
       <c r="AK32">
         <v>32100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>98</v>
       </c>
       <c r="C1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E1" t="s">
         <v>100</v>
       </c>
       <c r="F1" t="s">
         <v>101</v>
       </c>
       <c r="G1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="I1" t="s">
         <v>103</v>
       </c>
       <c r="J1" t="s">
         <v>104</v>
       </c>
       <c r="K1" t="s">
+        <v>105</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="M1" t="s">
         <v>106</v>
       </c>
       <c r="N1" t="s">
         <v>107</v>
       </c>
       <c r="O1" t="s">
+        <v>108</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Q1" t="s">
         <v>109</v>
       </c>
       <c r="R1" t="s">
         <v>110</v>
       </c>
       <c r="S1" t="s">
+        <v>111</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="U1" t="s">
         <v>112</v>
       </c>
       <c r="V1" t="s">
         <v>113</v>
       </c>
       <c r="W1" t="s">
+        <v>114</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="Y1" t="s">
         <v>115</v>
       </c>
       <c r="Z1" t="s">
         <v>116</v>
       </c>
       <c r="AA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AC1" t="s">
         <v>118</v>
       </c>
       <c r="AD1" t="s">
         <v>119</v>
       </c>
       <c r="AE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AG1" t="s">
         <v>121</v>
       </c>
       <c r="AH1" t="s">
         <v>122</v>
       </c>
       <c r="AI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AK1" t="s">
         <v>124</v>
       </c>
       <c r="AL1" t="s">
         <v>125</v>
       </c>
       <c r="AM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AO1" t="s">
         <v>127</v>
       </c>
       <c r="AP1" t="s">
         <v>128</v>
       </c>
       <c r="AQ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AS1" t="s">
         <v>130</v>
       </c>
       <c r="AT1" t="s">
         <v>131</v>
       </c>
       <c r="AU1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AW1" t="s">
         <v>133</v>
       </c>
       <c r="AX1" t="s">
         <v>134</v>
       </c>
       <c r="AY1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BA1" t="s">
         <v>136</v>
       </c>
       <c r="BB1" t="s">
         <v>137</v>
       </c>
       <c r="BC1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BE1" t="s">
         <v>139</v>
       </c>
       <c r="BF1" t="s">
         <v>140</v>
       </c>
       <c r="BG1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BI1" t="s">
         <v>142</v>
       </c>
       <c r="BJ1" t="s">
         <v>143</v>
       </c>
       <c r="BK1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BM1" t="s">
         <v>145</v>
       </c>
       <c r="BN1" t="s">
         <v>146</v>
       </c>
       <c r="BO1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BQ1" t="s">
         <v>148</v>
       </c>
       <c r="BR1" t="s">
         <v>149</v>
       </c>
       <c r="BS1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BU1" t="s">
         <v>151</v>
       </c>
       <c r="BV1" t="s">
         <v>152</v>
       </c>
       <c r="BW1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BY1" t="s">
         <v>154</v>
       </c>
       <c r="BZ1" t="s">
         <v>155</v>
       </c>
       <c r="CA1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CC1" t="s">
         <v>157</v>
       </c>
       <c r="CD1" t="s">
         <v>158</v>
       </c>
       <c r="CE1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CG1" t="s">
         <v>160</v>
       </c>
       <c r="CH1" t="s">
         <v>161</v>
       </c>
       <c r="CI1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CK1" t="s">
         <v>163</v>
       </c>
       <c r="CL1" t="s">
         <v>164</v>
       </c>
       <c r="CM1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CO1" t="s">
         <v>166</v>
       </c>
       <c r="CP1" t="s">
         <v>167</v>
       </c>
       <c r="CQ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CS1" t="s">
         <v>169</v>
       </c>
       <c r="CT1" t="s">
         <v>170</v>
       </c>
       <c r="CU1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CW1" t="s">
         <v>172</v>
       </c>
       <c r="CX1" t="s">
         <v>173</v>
       </c>
       <c r="CY1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DA1" t="s">
         <v>175</v>
       </c>
       <c r="DB1" t="s">
         <v>176</v>
       </c>
       <c r="DC1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DE1" t="s">
         <v>178</v>
       </c>
       <c r="DF1" t="s">
         <v>179</v>
       </c>
       <c r="DG1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DI1" t="s">
         <v>181</v>
       </c>
       <c r="DJ1" t="s">
         <v>182</v>
       </c>
       <c r="DK1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DM1" t="s">
         <v>184</v>
       </c>
       <c r="DN1" t="s">
         <v>185</v>
       </c>
       <c r="DO1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DQ1" t="s">
         <v>187</v>
       </c>
       <c r="DR1" t="s">
         <v>188</v>
       </c>
       <c r="DS1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DU1" t="s">
         <v>190</v>
       </c>
       <c r="DV1" t="s">
         <v>191</v>
       </c>
       <c r="DW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DY1" t="s">
         <v>193</v>
       </c>
       <c r="DZ1" t="s">
         <v>194</v>
       </c>
+      <c r="EA1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
+        <v>1282176000.0</v>
+      </c>
+      <c r="C2">
         <v>808144000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>686464000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1021948000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1249369000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>759157000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>697236000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1016476000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1239643000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>782250000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>709275000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1045676000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1289580000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>837019000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>780189000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1111652000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1389014000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>965461000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>713181000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>969549000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1236148000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>759614000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>600166000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>810531000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>907365000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>487659000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>420184000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>640569000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>791014000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>422825000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>382640000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>576308000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>749149000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>419827000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>364785000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>526795000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>698499000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>392820000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>317458000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>491878000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>648153000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>372227000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>296780000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>461491000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>603595000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>325629000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>270422000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>439292000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>601264000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>292244000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>244996000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>415600000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>562226000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>265601000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>217880000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>376526000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>534770000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>257391000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>189587000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>355678000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>494984000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>221479000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>167859000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>324151000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>456933000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>193541000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>163963000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>306660000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>424014000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>195433000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>183644000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>351730000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>490220000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>242861000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>221319000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>387631000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>518550000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>270221000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>235581000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>387022000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>496703000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>250508000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>216580000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>309124000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>401297000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>193210000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>153533000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>257908000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>358962000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>169616000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>140352000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>245454000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>311023000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>143865000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>118739000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>213730000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>267393000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>127852000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>98347000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>174083000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>243827000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>118002000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>77603000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>144883000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>190872000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>92109000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>63500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>124700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>170500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>76200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>55200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>103800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>136600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>58000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>37400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>77000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>96600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>49600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>36300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>48800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>65800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>31900000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>197</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>11269000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15057000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12634000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11927000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11987000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12119000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11570000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11043000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10749000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10360000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10251000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9762000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9767000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9330000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9961000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9879000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9855000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7935000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7484000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7302000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7305000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7444000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7306000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7311000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7337000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7577000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7426000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7247000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7024000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7008000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7081000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7057000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6769000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6646000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6719000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6438000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5922000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5669000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5830000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5403000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5075000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4697000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4472000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4230000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3989000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4058000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4107000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3955000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3762000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3958000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3678000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3566000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3394000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3433000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3246000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3213000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2984000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2991000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2946000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2717000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2651000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2769000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2900000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2868000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2791000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2909000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2837000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2928000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2871000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3076000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3425000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3502000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3451000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3450000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3524000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3605000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3404000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3452000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3221000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3043000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3188000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2877000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2451000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2241000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2229000.0</v>
       </c>
-      <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
-      <c r="CL3">
+      <c r="CL3"/>
+      <c r="CM3">
         <v>2703000.0</v>
       </c>
-      <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
-      <c r="CU3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>1647000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>953000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>955000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>899000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3133000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>679000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>657000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>662000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>700000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1100000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>600000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>2500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>-100000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>400000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DM3">
         <v>200000.0</v>
       </c>
       <c r="DN3">
         <v>200000.0</v>
       </c>
       <c r="DO3">
+        <v>200000.0</v>
+      </c>
+      <c r="DP3">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ3">
         <v>200000.0</v>
       </c>
       <c r="DR3">
         <v>200000.0</v>
       </c>
       <c r="DS3">
+        <v>200000.0</v>
+      </c>
+      <c r="DT3">
         <v>2100000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>-1000000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>1000000.0</v>
       </c>
-      <c r="DV3"/>
-      <c r="DW3">
+      <c r="DW3"/>
+      <c r="DX3">
         <v>1600000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>-800000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>800000.0</v>
       </c>
-      <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28347,891 +28469,896 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>199</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>82610000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>52054000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>178002000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>272657000.0</v>
+      </c>
+      <c r="G5">
         <v>77538000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>60650000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>176353000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>271481000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>108720000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>79344000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>194443000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>327009000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>145771000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>107295000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>263877000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>418888000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>235723000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>127891000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>237276000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>338586000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>129031000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>74219000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>148233000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>205857000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>35588000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>25798000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>104540000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>172523000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>38386000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>25969000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>92337000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>162042000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>33541000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>17259000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>81928000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>154186000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>30998000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9743000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>74166000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>142420000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>29530000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5364000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>65512000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>129132000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15599000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-732000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>58457000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>122499000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8646000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6814000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>53375000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>111993000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6932000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-10297000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>37765000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>104921000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3037000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-14343000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>37967000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>95204000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2075000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-16783000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>34147000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>86001000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-7888000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-21776000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>29305000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>78792000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-3646000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-15328000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>35192000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>86488000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1254000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-12796000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>35981000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>94828000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5228000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-4070000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>49871000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>103338000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>11834000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3768000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>42393000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>81307000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>11301000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-4498000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>36081000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>71467000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4969000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-4909000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>30157000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>55675000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2435000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-5582000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>23285000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>46889000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3118000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-3136000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>21375000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>42429000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>2769000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-3857000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>16282000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>32471000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2457000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-4400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>13375000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>27194000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1606000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-4900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>10300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>20300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-1300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-3500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>6900000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>11600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-5000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>4100000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>9900000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>700000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-132300000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>48200000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>65700000.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>-87100000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>29400000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>44100000.0</v>
       </c>
-      <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
+        <v>253406000.0</v>
+      </c>
+      <c r="C6">
         <v>93879000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>67111000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>190636000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>284584000.0</v>
+      </c>
+      <c r="G6">
         <v>89525000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>72769000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>187923000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>282524000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>119469000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>89704000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>204694000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>336771000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>155538000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>116625000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>273838000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>428767000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>245578000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>135826000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>244760000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>345888000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>136336000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>81663000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>155539000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>213168000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>42925000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>33375000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>111966000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>179770000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>45410000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>32977000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>99418000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>169099000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>40310000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>23905000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>88647000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>160624000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>36920000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15412000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>79996000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>147823000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>34605000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10061000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>69984000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>133362000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>19588000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3326000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>62564000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>126454000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>12408000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2856000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>57053000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>115559000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10326000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6864000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>41011000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>108134000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6021000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-11352000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>40913000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>97921000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>576000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-14014000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>37047000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>88869000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5097000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-18867000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>32142000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>81720000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-775000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-12252000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>38617000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>89990000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2197000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-9346000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>39505000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>98433000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8632000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-618000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>53092000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>106381000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>15022000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6645000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>44844000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>83548000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>13530000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-3616000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>36949000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>72589000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7672000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-3902000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>31220000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>57189000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3520000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-4466000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>24447000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>48375000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4331000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1489000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>22328000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>43384000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3668000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-724000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>16961000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>33128000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3119000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>14075000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>28294000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2206000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>10200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>20700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>7100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>11800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-3100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>4300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>10100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-130200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>47200000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>66700000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>25800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-85500000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>28600000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>44900000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>18100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29413,111 +29540,112 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29699,1626 +29827,1641 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
+        <v>540762000.0</v>
+      </c>
+      <c r="C9">
         <v>329870000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>295745000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>429183000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>535161000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>312369000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>290243000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>416403000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>530141000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>338560000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>293775000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>428731000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>567783000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>369755000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>315731000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>503687000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>666804000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>447189000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>322376000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>441899000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>551685000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>301131000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>239095000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>328698000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>373481000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>189629000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>162050000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>257931000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>330314000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>174631000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>160442000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>235003000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>308655000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>166073000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>145398000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>216606000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>289664000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>153621000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>127777000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>199551000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>270736000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>143023000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>118295000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>184288000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>248260000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>124801000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>106020000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>176244000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>246976000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>114100000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>95793000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>162557000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>228166000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>104761000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>88938000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>151501000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>222405000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>104563000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>80835000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>147906000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>211439000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>91410000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>73567000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>130869000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>190534000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>76292000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>67069000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>123394000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>178068000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>81193000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>75322000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>141800000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>202752000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>95354000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>79436000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>139803000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>207922000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>103485000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>82905000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>149995000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>209000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>98048000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>83211000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>114605000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>162681000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>71951000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>56404000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>104183000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>145215000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>65032000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>49597000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>92157000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>120862000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>52523000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>40266000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>75069000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>96695000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>43502000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>33694000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>62285000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>88303000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>37512000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>27096000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>45591000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>63085000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>28522000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>18900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>38600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>54600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>22700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>16100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>30100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>41900000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>16000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>10800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>21500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>28200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>14000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>10100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>13500000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>20100000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>9200000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>21400000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>47200000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>66700000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>25800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>10300000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>28600000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>44900000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>18100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
+        <v>253406000.0</v>
+      </c>
+      <c r="C10">
         <v>70244000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40671000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>165998000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>260438000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66374000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50218000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>163998000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>257437000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>95301000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>67240000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>180844000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>310117000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>129936000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>91938000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>252170000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>410365000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>230525000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>126114000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>234959000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>336623000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>126449000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>71289000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>146372000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>203214000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>30799000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20616000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>99042000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>166099000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31770000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19522000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>87406000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>156051000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30014000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13678000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>77919000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>150234000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>27351000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5216000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>71177000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>138419000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>26566000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4275000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>63039000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>127232000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13604000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2526000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>56593000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>120605000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6713000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-8323000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>51831000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>109912000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5318000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-11402000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>39324000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>105934000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4544000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-17197000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>39272000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>96097000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1069000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-18744000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>36671000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>86941000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-10242000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-22462000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>29638000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>78570000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-6973000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-19540000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>34028000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>84903000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2827000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-18179000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>33156000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>92536000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4113000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-8283000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>48816000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>99482000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>12171000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1650000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>41062000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>80890000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10221000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-4498000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>36081000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>71467000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6689000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-4909000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>30157000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>55675000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2435000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-5582000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>23285000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>46889000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3118000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-5252000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>20735000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>41394000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1708000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-4583000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>15801000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>32023000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1981000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-4700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>12900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>25200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-5000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>9100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>19400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-1900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-3600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>5600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>10300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-1000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-5500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>3600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>9200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>200000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
+        <v>65345000.0</v>
+      </c>
+      <c r="C11">
         <v>16980000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9084000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>38985000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>66180000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12883000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12945000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>38361000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>65058000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16473000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15745000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>43079000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>77987000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>28273000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20076000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>62205000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>103160000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>51322000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18572000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>50386000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>76985000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>27869000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12163000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>27360000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>45733000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-25000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2592000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>19593000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>34778000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-802000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2786000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>18206000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>39062000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1279000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-11969000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>29179000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>55654000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5119000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2687000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>26807000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>53209000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10228000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1648000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>23704000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>49493000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5292000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-552000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21711000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>46796000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2604000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-3218000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>19496000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>43416000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1896000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3276000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>17965000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>41018000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1037000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-7058000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>15126000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>37670000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-419000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-6951000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13902000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>34167000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-4025000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-8829000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11648000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>30878000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-2740000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-7486000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>13675000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>32811000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-1089000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-6964000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>12802000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>35728000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1588000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-3198000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>18848000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>38410000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4699000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>637000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>15854000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>31192000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3986000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-1754000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>14071000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>27872000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2609000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-1915000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>11761000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>21712000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>951000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-2177000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>9081000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>18287000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1216000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-1436000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>7983000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>15928000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>666000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-1872000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>6051000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>12228000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>739000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-1700000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>4800000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>9300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-1800000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>3300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>7200000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-1400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>2100000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>3900000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-2100000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1400000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>3600000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>100000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-129700000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>47300000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>64100000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-1600000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-86300000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>30200000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>42700000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
+        <v>14273000.0</v>
+      </c>
+      <c r="C12">
         <v>12366000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11383000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12004000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12219000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11164000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10432000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12355000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14044000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13419000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12104000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13599000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16892000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15835000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15483000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11707000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8523000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5198000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1777000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2317000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1963000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2582000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3061000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1861000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2643000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4789000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5234000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5498000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6424000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6616000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6448000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4931000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5991000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3527000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3581000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4009000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3952000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3647000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4527000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2989000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4001000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2964000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1704000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2473000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1995000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1794000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1864000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1894000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1933000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1509000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1544000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2081000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1614000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1105000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1687000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2200000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1477000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2854000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1641000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1824000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1645000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1961000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>376000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1928000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2354000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>686000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2504000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3150000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3327000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>18912000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4589000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5087000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5024000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5383000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6349000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5897000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4519000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>15196000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>800.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>500.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>800.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2118000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>300.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1905000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1080000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3855000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>868000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1122000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>983000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4669000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1063000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1514000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1085000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4977000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1162000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1486000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1213000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5035000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>996000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1413000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1487000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3639000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>987000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1138000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>714000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3053000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>751000.0</v>
       </c>
-      <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2643000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4789000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5234000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5498000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6424000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31375,141 +31518,140 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
         <v>-14544000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24240000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-283000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-11000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-43000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-113000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-188000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-8000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>94000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-44000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-115000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>216000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>122000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
@@ -31637,990 +31779,995 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
+        <v>188089000.0</v>
+      </c>
+      <c r="C15">
         <v>53229000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>31587000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>127013000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>194258000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>53545000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>125701000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>192439000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>78885000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>51437000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>137843000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>232250000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>101699000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>71862000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>189036000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>307283000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>179261000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>107609000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>184665000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>259695000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>98655000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>59173000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>119098000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>157555000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>30912000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18024000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>79525000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>131390000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32637000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16812000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>69261000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>117049000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31339000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>25665000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>48783000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>94903000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>22281000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2615000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>44534000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>85435000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>16371000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2486000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>39447000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>77924000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8419000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2195000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>34836000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>73863000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4188000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-4975000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>32332000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>66533000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3440000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-7997000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>21375000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>64943000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3651000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-10115000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>24169000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>58577000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-638000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-11805000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>22784000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>52770000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-6111000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-13606000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-9322000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>48366000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-6236000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-14795000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>22060000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>52875000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-3184000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-11589000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>21835000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>57794000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1354000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-5001000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>31493000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>62110000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6422000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>108000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>26521000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>50709000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>4102000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-2744000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>22010000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>43595000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4080000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-2994000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>18396000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>33963000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1484000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-3405000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>14204000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>28602000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1902000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-3816000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>12752000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>25466000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1042000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-2711000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>9750000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>19795000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1242000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-3000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>8100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>15877000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-3200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>5800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>12200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-1200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-2200000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>3500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>6400000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-600000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>-3400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>2200000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>5600000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-2600000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DV15">
         <v>1600000.0</v>
       </c>
       <c r="DW15">
-        <v>-800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="DX15">
         <v>-800000.0</v>
       </c>
       <c r="DY15">
-        <v>1400000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="DZ15">
         <v>1400000.0</v>
       </c>
+      <c r="EA15">
+        <v>1400000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>137100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>232250000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>101699000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71863000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>189000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>305600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>179261000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>107609000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>184665000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>259695000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>98655000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59173000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>119098000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>157555000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>30912000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18023000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>79525000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>131390000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32637000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16812000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>69261000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>117049000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>31339000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>25666000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>48783000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>94903000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22281000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2615000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>44534000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>85435000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16371000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2485000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>39447000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>77924000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8419000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2195000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>34836000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>73863000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4188000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-4975000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>32332000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>66533000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3440000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-7997000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>21375000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>64943000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3651000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-10115000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>24169000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>58577000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-638000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>34854000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>22784000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>52770000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>19202000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-48366000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>48366000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>34896000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>22060000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>52875000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>47559000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>21835000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>57794000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1354000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>63531000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>31493000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>62110000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6422000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>57100000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>26521000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>50709000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4102000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>44931000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>22010000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>43595000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4080000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>32453000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>18395000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>33963000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1484000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>27099000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>14204000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>28602000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1902000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>22692000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>12752000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>25466000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1042000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>18326000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>9750000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>19795000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1242000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>211</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>53229000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>31588000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>127013000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>194258000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>53545000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>37300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>125701000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>192439000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>78885000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>51437000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>137843000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>232250000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>101699000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>71863000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>190055000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>307283000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>179261000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>107609000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>184665000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>259695000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>98655000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>59126000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>119012000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>157481000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>30824000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>17971000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>79449000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>131321000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>32572000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>16737000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>69200000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>116989000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>31293000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>25648000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>48740000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>94580000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>22232000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2529000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>44370000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>85210000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>16338000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2627000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>39335000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>77739000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>8312000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1974000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>34882000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>73809000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4109000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-5105000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>32335000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>66496000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3422000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-8126000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>21359000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>64916000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3507000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-10139000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>24146000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>58427000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-650000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>22769000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>52774000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -32697,167 +32844,170 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>212</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-12366000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11383000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12004000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12219000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11164000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10432000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12355000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14044000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13419000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12104000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13599000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16892000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15835000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15482000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11707000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8523000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5198000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1777000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2317000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1963000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2582000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3061000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1861000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2643000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4789000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5234000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5498000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6424000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6616000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32913,224 +33063,225 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-16772000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-15799000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-15356000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11617000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8445000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5140000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1710000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2225000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1906000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2507000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3013000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1775000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2569000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4701000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5182000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5422000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6355000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-6551000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6372000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4870000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-5931000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-3481000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3563000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-3966000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3912000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-3609000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-4484000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-2938000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-3964000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2939000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-8120000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>68000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>70000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>121000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-5000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>76000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>54000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>79000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>130000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-3000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>37000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>18000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>129000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>16000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>27000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>144000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>24000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>23000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>150000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>12000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>15000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-4000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -33151,95 +33302,94 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>605000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>-1100000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-1400000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>6944000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -33269,55 +33419,55 @@
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>6946000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
@@ -33421,503 +33571,507 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
+        <v>267679000.0</v>
+      </c>
+      <c r="C21">
         <v>82610000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>52008000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>177987000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>272670000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>77538000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>60650000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>176353000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>271481000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>108720000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>79344000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>194443000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>327009000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>145771000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>107295000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>263877000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>418888000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>235723000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>127891000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>237276000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>338586000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>129031000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>74350000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>148233000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>205857000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>35588000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25798000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>104540000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>172523000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>38386000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25970000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>92337000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>162042000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>33541000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17259000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>81928000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>154186000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>30998000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9743000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>74166000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>142420000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>29530000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5979000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>65512000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>129132000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15599000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-732000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>58457000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>122499000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8646000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-6814000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>53375000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>111993000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6932000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-10297000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>41011000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>108134000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6021000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-14343000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>40913000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>97921000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>576000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-16783000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>37047000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>88869000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-7888000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-21776000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>32142000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>81720000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-3646000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-15328000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>38617000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>89990000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2197000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-12796000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>39505000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>98433000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8632000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-4070000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>53092000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>103338000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>15022000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3768000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>42393000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>82795000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>11301000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-3616000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>36949000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>72589000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>7672000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-3902000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>31220000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>57189000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3520000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-4466000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>24447000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>48375000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4331000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-3137000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>21767000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>42549000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2982000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-3857000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>16739000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>32905000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2457000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-4400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>13400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>27100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-4900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>20400000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-1300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-3500000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>6900000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>11600000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>200000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-5000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>4100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>9900000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>700000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-130200000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>47200000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>66700000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>25800000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-85500000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>28600000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>44900000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>18100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34099,458 +34253,464 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
+        <v>1555259000.0</v>
+      </c>
+      <c r="C23">
         <v>1055404000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>930201000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1273144000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1511860000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>993988000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>926829000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1256526000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1498303000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1012090000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>923706000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1279964000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1530354000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1061003000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>988625000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1351462000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1636930000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1176927000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>907666000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1174172000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1449247000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>931714000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>764911000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>990996000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1074989000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>641700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>556436000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>793960000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>948805000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>559070000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>517112000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>718974000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>895762000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>552359000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>492924000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>661473000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>833977000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>515443000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>435492000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>617263000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>776469000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>485720000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>409096000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>580267000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>722723000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>434831000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>377174000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>557079000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>725741000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>397698000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>347603000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>524782000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>678399000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>363430000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>317115000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>480070000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>649041000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>355933000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>284765000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>462671000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>608502000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>312313000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>258209000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>417973000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>558598000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>277721000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>252808000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>397912000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>520362000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>280272000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>274294000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>454913000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>602982000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>336018000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>313551000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>487929000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>628039000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>365074000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>322556000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>483925000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>602365000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>333534000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>296023000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>381336000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>481183000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>253860000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>213553000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>325142000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>431588000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>226976000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>193851000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>306391000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>374696000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>192868000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>163471000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>264352000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>315713000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>167023000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>135177000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>214601000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>289581000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>152532000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>108556000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>173735000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>221052000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>118174000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>86800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>149900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>198000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>97300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>76200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>123900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>158100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>75300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>51700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>91600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>113200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>63400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>51400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>58200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>76000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>40400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>151600000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>95800000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34637,445 +34797,445 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>219</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>13547000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14569000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12920000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12129000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11987000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12119000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11570000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11043000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10749000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10360000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10251000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9762000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9767000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9330000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9961000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9879000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9855000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7935000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7484000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7302000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7305000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7444000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7306000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7311000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7337000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7577000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7426000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7247000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7024000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7008000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7081000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7057000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6769000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6646000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6719000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6438000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5922000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5669000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5830000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5403000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5075000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4697000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4472000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4230000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3989000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4058000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4107000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3955000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3762000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3958000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3678000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3566000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3394000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3433000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3246000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3213000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2984000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2991000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2946000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2717000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2651000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2769000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2868000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2791000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2909000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2837000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2928000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2871000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3076000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3425000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3502000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3451000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3450000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3524000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3605000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3404000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3452000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3221000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3043000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3188000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2877000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2451000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2241000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2229000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>899000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3133000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>679000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>657000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>662000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>600000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>2500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DM25">
         <v>200000.0</v>
       </c>
       <c r="DN25">
         <v>200000.0</v>
       </c>
       <c r="DO25">
+        <v>200000.0</v>
+      </c>
+      <c r="DP25">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ25">
         <v>200000.0</v>
       </c>
       <c r="DR25">
         <v>200000.0</v>
       </c>
       <c r="DS25">
+        <v>200000.0</v>
+      </c>
+      <c r="DT25">
         <v>2100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-1000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>1000000.0</v>
       </c>
-      <c r="DV25"/>
-      <c r="DW25">
+      <c r="DW25"/>
+      <c r="DX25">
         <v>1600000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-800000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>800000.0</v>
       </c>
-      <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35257,187 +35417,190 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>84932000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>89002000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>75411000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>213099000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>172100000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>59224000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>180465000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>51280000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>48610000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>45247000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>39879000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>36783000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>38674000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>35010000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>33964000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>100298000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
@@ -35447,519 +35610,521 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>222</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>247260000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>243736000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>251196000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>262491000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>234831000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>229593000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>240050000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>258660000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>229840000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>128949000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>234288000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>240774000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>223984000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>118830000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>239810000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>247916000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>211466000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>121574000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>206023000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>213099000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>172100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>105521000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>180465000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>167624000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>147097000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>84972000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>153391000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>157791000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>136245000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>85862000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>142666000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>146613000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>132532000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>82892000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>134678000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>135478000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>122623000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>77542000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>125385000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>128316000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>113493000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>112316000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>118776000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>119128000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>109202000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>106752000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>117787000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>124477000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>105454000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>102607000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>109182000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>116173000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>97829000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>99235000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>103544000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>114271000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>98542000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>95178000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>106993000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>113518000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>90834000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>90350000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>93822000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>101665000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>84180000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>88845000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>91252000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>96348000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>84839000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>90650000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>103183000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>112762000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>93157000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>92232000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>100298000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>109489000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>94853000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>86975000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>96903000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>105662000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>83026000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>79443000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>72212000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>79886000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>60650000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>60020000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>67234000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>72626000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>57360000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>53499000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>60937000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>63673000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>49003000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>44732000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>50622000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>48320000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>39171000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>36324000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>39958000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>45177000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>34530000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>27820000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>28173000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>29523000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>25403000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>21100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>24600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>26400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>20500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>18500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>19800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>21000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>16800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>12300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>14400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>16400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>13600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>13200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>9200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>10000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>8300000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>223</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>16980000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9084000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>38985000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>66180000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12883000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12945000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38361000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>65058000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16473000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15745000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>43079000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>77987000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28273000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20076000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>62205000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>103160000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>51322000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18572000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>50386000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>76985000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27869000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12163000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27360000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>45733000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-25000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2592000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>19593000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>34778000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-802000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36015,1212 +36180,1222 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
+        <v>273083000.0</v>
+      </c>
+      <c r="C30">
         <v>247260000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>243737000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>251196000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>262491000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>234831000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>229593000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>240050000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>258660000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>229840000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>214431000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>234288000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>240774000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>223984000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>208436000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>239810000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>247916000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>211466000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>194485000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>206023000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>213099000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>172100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>164745000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>180465000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>167624000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>154041000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>136252000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>153391000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>157791000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>136245000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>134472000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>142666000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>146613000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>132532000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>128139000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>134678000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>135478000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>122623000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>118034000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>125385000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>128316000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>113493000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>112316000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>118776000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>119128000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>109202000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>106752000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>117787000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>124477000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>105454000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>102607000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>109182000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>116173000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>97829000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>99235000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>103544000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>114271000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>98542000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>95178000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>106993000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>113518000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>90834000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>90350000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>93822000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>101665000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>84180000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>88845000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>91252000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>96348000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>84839000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>90650000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>103183000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>112762000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>93157000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>92232000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>100298000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>109489000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>94853000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>86975000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>96903000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>105662000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>83026000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>79443000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>72212000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>79886000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>60650000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>60020000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>67234000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>72626000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>57360000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>53499000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>60937000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>63673000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>49003000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>44732000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>50622000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>48320000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>39171000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>36830000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>40518000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>45754000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>34530000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>30953000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>28852000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>30180000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>26065000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>23300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>25200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>27500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>21100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>20100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>21500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>17300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>14300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>14600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>16600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>13800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>15100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>9400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>10200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>8500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-151600000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>-95800000.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
+        <v>-14273000.0</v>
+      </c>
+      <c r="C31">
         <v>-12366000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11383000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11989000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-12232000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11164000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10432000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12355000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14044000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-13419000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12104000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13599000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-16892000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15835000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15356000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-11707000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8523000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5198000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1777000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2317000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1963000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2582000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3061000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1861000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2643000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4789000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5182000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5498000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6424000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6616000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6447000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4931000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5991000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3527000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3581000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4009000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3952000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3647000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4527000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2989000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4001000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2964000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1704000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2473000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1995000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1794000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1864000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1894000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1933000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1509000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1544000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2081000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1614000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1105000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1687000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2200000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1477000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2854000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1641000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1824000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1645000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1961000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-376000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1928000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2354000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-686000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2504000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3150000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3327000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4212000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4589000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5087000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5024000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5383000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6349000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5897000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4519000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4213000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-4276000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3856000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2851000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2118000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1331000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-499000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1080000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-882000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-868000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1122000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-983000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1007000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1063000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1514000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1085000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1116000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1162000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1486000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1213000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2115000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1032000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1155000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-1504000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-726000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1160000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1105000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-476000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1943000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-500000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1957000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-506000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-900000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-600000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="DM31">
         <v>-1300000.0</v>
       </c>
       <c r="DN31">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DO31">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DP31">
         <v>-500000.0</v>
       </c>
       <c r="DQ31">
+        <v>-500000.0</v>
+      </c>
+      <c r="DR31">
         <v>-700000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-500000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>130200000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-47200000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-66700000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-25800000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>85500000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-28600000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-44900000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-18100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
+        <v>1822938000.0</v>
+      </c>
+      <c r="C32">
         <v>1138014000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>982209000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1451131000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1784530000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1071526000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>987479000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1432879000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1769784000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1120810000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1003050000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1474407000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1857363000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1206774000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1095920000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1615339000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2055818000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1412650000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1035557000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1411448000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1787833000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1060745000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>839261000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1139229000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1280846000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>677288000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>582234000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>898500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1121328000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>597456000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>543082000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>811311000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1057804000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>585900000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>510183000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>743401000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>988163000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>546441000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>445235000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>691429000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>918889000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>515250000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>415075000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>645779000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>851855000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>450430000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>376442000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>615536000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>848240000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>406344000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>340789000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>578157000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>790392000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>370362000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>306818000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>528027000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>757175000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>361954000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>270422000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>503584000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>706423000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>312889000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>241426000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>455020000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>647467000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>269833000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>231032000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>430054000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>602082000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>276626000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>258966000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>493530000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>692972000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>338215000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>300755000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>527434000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>726472000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>373706000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>318486000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>537017000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>705703000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>348556000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>299791000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>423729000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>563978000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>265161000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>209937000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>362091000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>504177000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>234648000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>189949000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>337611000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>431885000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>196388000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>159005000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>288799000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>364088000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>171354000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>132041000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>236368000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>332130000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>155514000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>104699000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>190474000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>253957000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>120631000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>82400000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>163300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>225100000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>98900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>71300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>133900000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>178500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>74000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>48200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>98500000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>124800000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>63600000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>46400000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>62300000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>85900000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>41100000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>21400000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>47200000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>66700000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>25800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>10300000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>28600000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>44900000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>18100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37315,51 +37490,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>77862000.0</v>
       </c>
       <c r="C2">
         <v>66540000.0</v>
       </c>
       <c r="D2">
         <v>45591000.0</v>
       </c>
       <c r="E2">
         <v>24321000.0</v>
       </c>
       <c r="F2">
         <v>34128000.0</v>
       </c>
       <c r="G2">
         <v>28583000.0</v>
       </c>
       <c r="H2">
         <v>16358000.0</v>
       </c>
       <c r="I2">
         <v>29940000.0</v>
       </c>
@@ -37416,51 +37591,51 @@
       </c>
       <c r="AA2">
         <v>3958000.0</v>
       </c>
       <c r="AB2">
         <v>4900000.0</v>
       </c>
       <c r="AC2">
         <v>22300000.0</v>
       </c>
       <c r="AD2">
         <v>4600000.0</v>
       </c>
       <c r="AE2">
         <v>2000000.0</v>
       </c>
       <c r="AF2">
         <v>800000.0</v>
       </c>
       <c r="AG2">
         <v>900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>56334000</v>
       </c>
       <c r="C3">
         <v>59476000</v>
       </c>
       <c r="D3">
         <v>60096000</v>
       </c>
       <c r="E3">
         <v>43619000</v>
       </c>
       <c r="F3">
         <v>37658000</v>
       </c>
       <c r="G3">
         <v>21702000</v>
       </c>
       <c r="H3">
         <v>33362000</v>
       </c>
       <c r="I3">
         <v>31580000</v>
       </c>
@@ -37517,51 +37692,51 @@
       </c>
       <c r="AA3">
         <v>4289000</v>
       </c>
       <c r="AB3">
         <v>29600000</v>
       </c>
       <c r="AC3">
         <v>31700000</v>
       </c>
       <c r="AD3">
         <v>1100000</v>
       </c>
       <c r="AE3">
         <v>800000</v>
       </c>
       <c r="AF3">
         <v>900000</v>
       </c>
       <c r="AG3">
         <v>400000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>22326000.0</v>
       </c>
       <c r="F4">
         <v>-9993000.0</v>
       </c>
       <c r="G4">
         <v>6921000.0</v>
       </c>
       <c r="H4">
         <v>12027000.0</v>
       </c>
       <c r="I4">
         <v>-13582000.0</v>
       </c>
       <c r="J4">
         <v>7984000.0</v>
       </c>
       <c r="K4">
         <v>8719000.0</v>
       </c>
@@ -37580,51 +37755,51 @@
       <c r="P4">
         <v>7766000.0</v>
       </c>
       <c r="Q4">
         <v>-6122000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-52815000.0</v>
       </c>
       <c r="F5">
         <v>-51199000.0</v>
       </c>
       <c r="G5">
         <v>-13744000.0</v>
       </c>
       <c r="H5">
         <v>-4218000.0</v>
       </c>
       <c r="I5">
         <v>1018000.0</v>
       </c>
       <c r="J5">
         <v>-4096000.0</v>
       </c>
       <c r="K5">
         <v>-3077000.0</v>
       </c>
@@ -37643,51 +37818,51 @@
       <c r="P5">
         <v>-2951000.0</v>
       </c>
       <c r="Q5">
         <v>4839000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>27101000.0</v>
       </c>
       <c r="C6">
         <v>11322000.0</v>
       </c>
       <c r="D6">
         <v>20949000.0</v>
       </c>
       <c r="E6">
         <v>21270000.0</v>
       </c>
       <c r="F6">
         <v>-9807000.0</v>
       </c>
       <c r="G6">
         <v>5545000.0</v>
       </c>
       <c r="H6">
         <v>12225000.0</v>
       </c>
       <c r="I6">
         <v>-13582000.0</v>
       </c>
@@ -37744,51 +37919,51 @@
       </c>
       <c r="AA6">
         <v>-527000.0</v>
       </c>
       <c r="AB6">
         <v>-900000.0</v>
       </c>
       <c r="AC6">
         <v>-6000000.0</v>
       </c>
       <c r="AD6">
         <v>11400000.0</v>
       </c>
       <c r="AE6">
         <v>-2700000.0</v>
       </c>
       <c r="AF6">
         <v>12300000.0</v>
       </c>
       <c r="AG6">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
         <v>-127386000.0</v>
       </c>
       <c r="C7">
         <v>146346000.0</v>
       </c>
       <c r="D7">
         <v>291349000.0</v>
       </c>
       <c r="E7">
         <v>-342375000.0</v>
       </c>
       <c r="F7">
         <v>-392343000.0</v>
       </c>
       <c r="G7">
         <v>-21072000.0</v>
       </c>
       <c r="H7">
         <v>-14181000.0</v>
       </c>
       <c r="I7">
         <v>-165840000.0</v>
       </c>
@@ -37845,51 +38020,51 @@
       </c>
       <c r="AA7">
         <v>-15250000.0</v>
       </c>
       <c r="AB7">
         <v>10500000.0</v>
       </c>
       <c r="AC7">
         <v>1900000.0</v>
       </c>
       <c r="AD7">
         <v>-4500000.0</v>
       </c>
       <c r="AE7">
         <v>-1000000.0</v>
       </c>
       <c r="AF7">
         <v>-6300000.0</v>
       </c>
       <c r="AG7">
         <v>-3500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>19685000.0</v>
       </c>
       <c r="F8">
         <v>-79940000.0</v>
       </c>
       <c r="G8">
         <v>-38688000.0</v>
       </c>
       <c r="H8">
         <v>-15691000.0</v>
       </c>
       <c r="I8">
         <v>-14371000.0</v>
       </c>
       <c r="J8">
         <v>-21903000.0</v>
       </c>
       <c r="K8">
         <v>-5666000.0</v>
       </c>
@@ -37908,51 +38083,51 @@
       <c r="P8">
         <v>-5887000.0</v>
       </c>
       <c r="Q8">
         <v>4832000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
         <v>-27324000.0</v>
       </c>
       <c r="C9">
         <v>29146000.0</v>
       </c>
       <c r="D9">
         <v>10108000.0</v>
       </c>
       <c r="E9">
         <v>19685000.0</v>
       </c>
       <c r="F9">
         <v>1134000.0</v>
       </c>
       <c r="G9">
         <v>-664000.0</v>
       </c>
       <c r="H9">
         <v>-710000.0</v>
       </c>
       <c r="I9">
         <v>-14371000.0</v>
       </c>
@@ -37999,51 +38174,51 @@
         <v>-12879000.0</v>
       </c>
       <c r="X9">
         <v>544000.0</v>
       </c>
       <c r="Y9">
         <v>522000.0</v>
       </c>
       <c r="Z9">
         <v>-71000.0</v>
       </c>
       <c r="AA9">
         <v>-221000.0</v>
       </c>
       <c r="AB9">
         <v>218000.0</v>
       </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10">
         <v>-147405000.0</v>
       </c>
       <c r="C10">
         <v>66200999.0</v>
       </c>
       <c r="D10">
         <v>231240000.0</v>
       </c>
       <c r="E10">
         <v>-263567000.0</v>
       </c>
       <c r="F10">
         <v>-525207000.0</v>
       </c>
       <c r="G10">
         <v>-42447000.0</v>
       </c>
       <c r="H10">
         <v>-14165000.0</v>
       </c>
       <c r="I10">
         <v>-142170000.0</v>
       </c>
@@ -38100,51 +38275,51 @@
       </c>
       <c r="AA10">
         <v>-23195000.0</v>
       </c>
       <c r="AB10">
         <v>-3100000.0</v>
       </c>
       <c r="AC10">
         <v>-8800000.0</v>
       </c>
       <c r="AD10">
         <v>-7100000.0</v>
       </c>
       <c r="AE10">
         <v>4900000.0</v>
       </c>
       <c r="AF10">
         <v>-3700000.0</v>
       </c>
       <c r="AG10">
         <v>-5600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-45678000.0</v>
       </c>
       <c r="F11">
         <v>114893000.0</v>
       </c>
       <c r="G11">
         <v>73807000.0</v>
       </c>
       <c r="H11">
         <v>19893000.0</v>
       </c>
       <c r="I11">
         <v>-10317000.0</v>
       </c>
       <c r="J11">
         <v>11833000.0</v>
       </c>
       <c r="K11">
         <v>674000.0</v>
       </c>
@@ -38165,51 +38340,51 @@
       </c>
       <c r="Q11">
         <v>-2013000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>15203000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>39742000.0</v>
       </c>
       <c r="F12">
         <v>25183000.0</v>
       </c>
       <c r="G12">
         <v>22517000.0</v>
       </c>
       <c r="H12">
         <v>22108000.0</v>
       </c>
       <c r="I12">
         <v>22120000.0</v>
       </c>
       <c r="J12">
         <v>8196000.0</v>
       </c>
       <c r="K12">
         <v>10917000.0</v>
       </c>
@@ -38228,51 +38403,51 @@
       <c r="P12">
         <v>8898000.0</v>
       </c>
       <c r="Q12">
         <v>1384000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-106090000.0</v>
       </c>
       <c r="F13">
         <v>97911000.0</v>
       </c>
       <c r="G13">
         <v>69275000.0</v>
       </c>
       <c r="H13">
         <v>-1185000.0</v>
       </c>
       <c r="I13">
         <v>-2732000.0</v>
       </c>
       <c r="J13">
         <v>2660000.0</v>
       </c>
       <c r="K13">
         <v>15493000.0</v>
       </c>
@@ -38283,51 +38458,51 @@
         <v>8214000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
         <v>42678000.0</v>
       </c>
       <c r="C14">
         <v>45481000.0</v>
       </c>
       <c r="D14">
         <v>40140000.0</v>
       </c>
       <c r="E14">
         <v>39025000.0</v>
       </c>
       <c r="F14">
         <v>30026000.0</v>
       </c>
       <c r="G14">
         <v>29398000.0</v>
       </c>
       <c r="H14">
         <v>29274000.0</v>
       </c>
       <c r="I14">
         <v>27915000.0</v>
       </c>
@@ -38384,51 +38559,51 @@
       </c>
       <c r="AA14">
         <v>5131000.0</v>
       </c>
       <c r="AB14">
         <v>4600000.0</v>
       </c>
       <c r="AC14">
         <v>3300000.0</v>
       </c>
       <c r="AD14">
         <v>2600000.0</v>
       </c>
       <c r="AE14">
         <v>2500000.0</v>
       </c>
       <c r="AF14">
         <v>2100000.0</v>
       </c>
       <c r="AG14">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
         <v>184916000.0</v>
       </c>
       <c r="C15">
         <v>179633000.0</v>
       </c>
       <c r="D15">
         <v>167461000.0</v>
       </c>
       <c r="E15">
         <v>150624000.0</v>
       </c>
       <c r="F15">
         <v>119581000.0</v>
       </c>
       <c r="G15">
         <v>91929000.0</v>
       </c>
       <c r="H15">
         <v>83772000.0</v>
       </c>
       <c r="I15">
         <v>69430000.0</v>
       </c>
@@ -38467,51 +38642,51 @@
       </c>
       <c r="U15">
         <v>21080000.0</v>
       </c>
       <c r="V15">
         <v>17862000.0</v>
       </c>
       <c r="W15">
         <v>10706000.0</v>
       </c>
       <c r="X15">
         <v>83058000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>104963000.0</v>
       </c>
       <c r="C16">
         <v>77862000.0</v>
       </c>
       <c r="D16">
         <v>66540000.0</v>
       </c>
       <c r="E16">
         <v>45591000.0</v>
       </c>
       <c r="F16">
         <v>24321000.0</v>
       </c>
       <c r="G16">
         <v>34128000.0</v>
       </c>
       <c r="H16">
         <v>28583000.0</v>
       </c>
       <c r="I16">
         <v>16358000.0</v>
       </c>
@@ -38568,51 +38743,51 @@
       </c>
       <c r="AA16">
         <v>3431000.0</v>
       </c>
       <c r="AB16">
         <v>4000000.0</v>
       </c>
       <c r="AC16">
         <v>16300000.0</v>
       </c>
       <c r="AD16">
         <v>16000000.0</v>
       </c>
       <c r="AE16">
         <v>-700000.0</v>
       </c>
       <c r="AF16">
         <v>13100000.0</v>
       </c>
       <c r="AG16">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-509000.0</v>
       </c>
       <c r="J17">
         <v>-658000.0</v>
       </c>
       <c r="K17">
         <v>-1344000.0</v>
       </c>
       <c r="L17">
         <v>-2046000.0</v>
       </c>
       <c r="M17">
         <v>-5197000.0</v>
       </c>
       <c r="N17">
         <v>-199000.0</v>
@@ -38623,51 +38798,51 @@
       <c r="P17">
         <v>-1205000.0</v>
       </c>
       <c r="Q17">
         <v>-672000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>309516000.0</v>
       </c>
       <c r="C18">
         <v>599710000.0</v>
       </c>
       <c r="D18">
         <v>828133000.0</v>
       </c>
       <c r="E18">
         <v>441235000.0</v>
       </c>
       <c r="F18">
         <v>275832000.0</v>
       </c>
       <c r="G18">
         <v>375879000.0</v>
       </c>
       <c r="H18">
         <v>265414000.0</v>
       </c>
       <c r="I18">
         <v>87076000.0</v>
       </c>
@@ -38722,51 +38897,51 @@
       <c r="Z18">
         <v>20428000.0</v>
       </c>
       <c r="AA18">
         <v>14014000.0</v>
       </c>
       <c r="AB18">
         <v>7700000.0</v>
       </c>
       <c r="AC18">
         <v>-12300000.0</v>
       </c>
       <c r="AD18">
         <v>6200000.0</v>
       </c>
       <c r="AE18">
         <v>6800000.0</v>
       </c>
       <c r="AF18">
         <v>-100000.0</v>
       </c>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
         <v>-627000.0</v>
       </c>
       <c r="C19">
         <v>-66169000.0</v>
       </c>
       <c r="D19">
         <v>-70862000.0</v>
       </c>
       <c r="E19">
         <v>-50870000.0</v>
       </c>
       <c r="F19">
         <v>-849614000.0</v>
       </c>
       <c r="G19">
         <v>-146289000.0</v>
       </c>
       <c r="H19">
         <v>-42263000.0</v>
       </c>
       <c r="I19">
         <v>-34158000.0</v>
       </c>
@@ -38789,92 +38964,92 @@
         <v>-238000.0</v>
       </c>
       <c r="P19">
         <v>190000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>18574000.0</v>
       </c>
       <c r="I20">
         <v>13569000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
         <v>249118000.0</v>
       </c>
       <c r="C21">
         <v>-84130000.0</v>
       </c>
       <c r="D21">
         <v>-326364000.0</v>
       </c>
       <c r="E21">
         <v>201865000.0</v>
       </c>
       <c r="F21">
         <v>769554000.0</v>
       </c>
       <c r="G21">
         <v>-95910000.0</v>
       </c>
       <c r="H21">
         <v>-158365000.0</v>
       </c>
       <c r="I21">
         <v>148086000.0</v>
       </c>
@@ -38899,51 +39074,51 @@
       <c r="P21">
         <v>46777000.0</v>
       </c>
       <c r="Q21">
         <v>-52899000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>406404000.0</v>
       </c>
       <c r="C22">
         <v>432075000.0</v>
       </c>
       <c r="D22">
         <v>520457999.0</v>
       </c>
       <c r="E22">
         <v>748462000.0</v>
       </c>
       <c r="F22">
         <v>650624000.0</v>
       </c>
       <c r="G22">
         <v>366738000.0</v>
       </c>
       <c r="H22">
         <v>261575000.0</v>
       </c>
       <c r="I22">
         <v>234461000.0</v>
       </c>
@@ -39000,51 +39175,51 @@
       </c>
       <c r="AA22">
         <v>28076000.0</v>
       </c>
       <c r="AB22">
         <v>21600000.0</v>
       </c>
       <c r="AC22">
         <v>13700000.0</v>
       </c>
       <c r="AD22">
         <v>7100000.0</v>
       </c>
       <c r="AE22">
         <v>4500000.0</v>
       </c>
       <c r="AF22">
         <v>2300000.0</v>
       </c>
       <c r="AG22">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-6487000.0</v>
       </c>
       <c r="D23">
         <v>-551000.0</v>
       </c>
       <c r="E23">
         <v>2217508000.0</v>
       </c>
       <c r="F23">
         <v>62000000.0</v>
       </c>
       <c r="G23">
         <v>4707000.0</v>
       </c>
       <c r="H23">
         <v>1288174000.0</v>
       </c>
       <c r="I23">
         <v>-661000.0</v>
       </c>
       <c r="J23">
         <v>-324000.0</v>
@@ -39099,51 +39274,51 @@
       </c>
       <c r="AA23">
         <v>13225000.0</v>
       </c>
       <c r="AB23">
         <v>-100000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>-11300000.0</v>
       </c>
       <c r="AE23">
         <v>-2700000.0</v>
       </c>
       <c r="AF23">
         <v>-200000.0</v>
       </c>
       <c r="AG23">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
         <v>-627000.0</v>
       </c>
       <c r="C24">
         <v>-2001000.0</v>
       </c>
       <c r="D24">
         <v>32000.0</v>
       </c>
       <c r="E24">
         <v>-9264000.0</v>
       </c>
       <c r="F24">
         <v>-811956000.0</v>
       </c>
       <c r="G24">
         <v>-124587000.0</v>
       </c>
       <c r="H24">
         <v>-8901000.0</v>
       </c>
       <c r="I24">
         <v>-2578000.0</v>
       </c>
@@ -39194,51 +39369,51 @@
       </c>
       <c r="AA24">
         <v>27000.0</v>
       </c>
       <c r="AB24">
         <v>27083000.0</v>
       </c>
       <c r="AC24">
         <v>900000.0</v>
       </c>
       <c r="AD24">
         <v>100000.0</v>
       </c>
       <c r="AE24">
         <v>-1600000.0</v>
       </c>
       <c r="AF24">
         <v>-10900000.0</v>
       </c>
       <c r="AG24">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>21421000.0</v>
       </c>
       <c r="C25">
         <v>19545000.0</v>
       </c>
       <c r="D25">
         <v>25923000.0</v>
       </c>
       <c r="E25">
         <v>9694000.0</v>
       </c>
       <c r="F25">
         <v>5346000.0</v>
       </c>
       <c r="G25">
         <v>10543000.0</v>
       </c>
       <c r="H25">
         <v>4913000.0</v>
       </c>
       <c r="I25">
         <v>4585000.0</v>
       </c>
@@ -39295,51 +39470,51 @@
       </c>
       <c r="AA25">
         <v>1334000.0</v>
       </c>
       <c r="AB25">
         <v>1000000.0</v>
       </c>
       <c r="AC25">
         <v>-100000.0</v>
       </c>
       <c r="AD25">
         <v>-200000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25">
         <v>100000.0</v>
       </c>
       <c r="AG25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-346286000.0</v>
       </c>
       <c r="C26">
         <v>-306300000.0</v>
       </c>
       <c r="D26">
         <v>-306359000.0</v>
       </c>
       <c r="E26">
         <v>-471229000.0</v>
       </c>
       <c r="F26">
         <v>-138039000.0</v>
       </c>
       <c r="G26">
         <v>-76199000.0</v>
       </c>
       <c r="H26">
         <v>-23188000.0</v>
       </c>
       <c r="I26">
         <v>-187469000.0</v>
       </c>
@@ -39386,51 +39561,51 @@
         <v>-40823000.0</v>
       </c>
       <c r="X26">
         <v>-3336000.0</v>
       </c>
       <c r="Y26">
         <v>-47505000.0</v>
       </c>
       <c r="Z26">
         <v>-16958000.0</v>
       </c>
       <c r="AA26">
         <v>-4377000.0</v>
       </c>
       <c r="AB26">
         <v>-6200000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
         <v>22733000.0</v>
       </c>
       <c r="C27">
         <v>19248000.0</v>
       </c>
       <c r="D27">
         <v>19582000.0</v>
       </c>
       <c r="E27">
         <v>14879000.0</v>
       </c>
       <c r="F27">
         <v>15187000.0</v>
       </c>
       <c r="G27">
         <v>14516000.0</v>
       </c>
       <c r="H27">
         <v>13472000.0</v>
       </c>
       <c r="I27">
         <v>12874000.0</v>
       </c>
@@ -39475,51 +39650,51 @@
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-500000.0</v>
       </c>
       <c r="AC27">
         <v>1200000.0</v>
       </c>
       <c r="AD27">
         <v>1000000.0</v>
       </c>
       <c r="AE27">
         <v>500000.0</v>
       </c>
       <c r="AF27">
         <v>1700000.0</v>
       </c>
       <c r="AG27">
         <v>800000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>-273379000.0</v>
       </c>
       <c r="C28">
         <v>-576550000.0</v>
       </c>
       <c r="D28">
         <v>-798132000.0</v>
       </c>
       <c r="E28">
         <v>-411658000.0</v>
       </c>
       <c r="F28">
         <v>526131000.0</v>
       </c>
       <c r="G28">
         <v>-244371000.0</v>
       </c>
       <c r="H28">
         <v>-244486000.0</v>
       </c>
       <c r="I28">
         <v>-97571000.0</v>
       </c>
@@ -39576,51 +39751,51 @@
       </c>
       <c r="AA28">
         <v>10647000.0</v>
       </c>
       <c r="AB28">
         <v>-9400000.0</v>
       </c>
       <c r="AC28">
         <v>-6000000.0</v>
       </c>
       <c r="AD28">
         <v>11400000.0</v>
       </c>
       <c r="AE28">
         <v>-2700000.0</v>
       </c>
       <c r="AF28">
         <v>12300000.0</v>
       </c>
       <c r="AG28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>365850000.0</v>
       </c>
       <c r="C29">
         <v>659186000.0</v>
       </c>
       <c r="D29">
         <v>888229000.0</v>
       </c>
       <c r="E29">
         <v>484854000.0</v>
       </c>
       <c r="F29">
         <v>313490000.0</v>
       </c>
       <c r="G29">
         <v>397581000.0</v>
       </c>
       <c r="H29">
         <v>298776000.0</v>
       </c>
       <c r="I29">
         <v>118656000.0</v>
       </c>
@@ -39677,51 +39852,51 @@
       </c>
       <c r="AA29">
         <v>18303000.0</v>
       </c>
       <c r="AB29">
         <v>37300000.0</v>
       </c>
       <c r="AC29">
         <v>19400000.0</v>
       </c>
       <c r="AD29">
         <v>7300000.0</v>
       </c>
       <c r="AE29">
         <v>7600000.0</v>
       </c>
       <c r="AF29">
         <v>800000.0</v>
       </c>
       <c r="AG29">
         <v>400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>-67792000.0</v>
       </c>
       <c r="C30">
         <v>-66169000.0</v>
       </c>
       <c r="D30">
         <v>-71597000.0</v>
       </c>
       <c r="E30">
         <v>-50870000.0</v>
       </c>
       <c r="F30">
         <v>-849614000.0</v>
       </c>
       <c r="G30">
         <v>-146289000.0</v>
       </c>
       <c r="H30">
         <v>-42263000.0</v>
       </c>
       <c r="I30">
         <v>-34158000.0</v>
       </c>
@@ -39797,1389 +39972,1398 @@
       <c r="AG30">
         <v>-2500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY30"/>
+  <dimension ref="A1:DZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>98</v>
       </c>
       <c r="C1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E1" t="s">
         <v>100</v>
       </c>
       <c r="F1" t="s">
         <v>101</v>
       </c>
       <c r="G1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="I1" t="s">
         <v>103</v>
       </c>
       <c r="J1" t="s">
         <v>104</v>
       </c>
       <c r="K1" t="s">
+        <v>105</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="M1" t="s">
         <v>106</v>
       </c>
       <c r="N1" t="s">
         <v>107</v>
       </c>
       <c r="O1" t="s">
+        <v>108</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Q1" t="s">
         <v>109</v>
       </c>
       <c r="R1" t="s">
         <v>110</v>
       </c>
       <c r="S1" t="s">
+        <v>111</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="U1" t="s">
         <v>112</v>
       </c>
       <c r="V1" t="s">
         <v>113</v>
       </c>
       <c r="W1" t="s">
+        <v>114</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="Y1" t="s">
         <v>115</v>
       </c>
       <c r="Z1" t="s">
         <v>116</v>
       </c>
       <c r="AA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AC1" t="s">
         <v>118</v>
       </c>
       <c r="AD1" t="s">
         <v>119</v>
       </c>
       <c r="AE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AG1" t="s">
         <v>121</v>
       </c>
       <c r="AH1" t="s">
         <v>122</v>
       </c>
       <c r="AI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AK1" t="s">
         <v>124</v>
       </c>
       <c r="AL1" t="s">
         <v>125</v>
       </c>
       <c r="AM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AO1" t="s">
         <v>127</v>
       </c>
       <c r="AP1" t="s">
         <v>128</v>
       </c>
       <c r="AQ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AS1" t="s">
         <v>130</v>
       </c>
       <c r="AT1" t="s">
         <v>131</v>
       </c>
       <c r="AU1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AW1" t="s">
         <v>133</v>
       </c>
       <c r="AX1" t="s">
         <v>134</v>
       </c>
       <c r="AY1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BA1" t="s">
         <v>136</v>
       </c>
       <c r="BB1" t="s">
         <v>137</v>
       </c>
       <c r="BC1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BE1" t="s">
         <v>139</v>
       </c>
       <c r="BF1" t="s">
         <v>140</v>
       </c>
       <c r="BG1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BI1" t="s">
         <v>142</v>
       </c>
       <c r="BJ1" t="s">
         <v>143</v>
       </c>
       <c r="BK1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BM1" t="s">
         <v>145</v>
       </c>
       <c r="BN1" t="s">
         <v>146</v>
       </c>
       <c r="BO1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BQ1" t="s">
         <v>148</v>
       </c>
       <c r="BR1" t="s">
         <v>149</v>
       </c>
       <c r="BS1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BU1" t="s">
         <v>151</v>
       </c>
       <c r="BV1" t="s">
         <v>152</v>
       </c>
       <c r="BW1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BY1" t="s">
         <v>154</v>
       </c>
       <c r="BZ1" t="s">
         <v>155</v>
       </c>
       <c r="CA1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CC1" t="s">
         <v>157</v>
       </c>
       <c r="CD1" t="s">
         <v>158</v>
       </c>
       <c r="CE1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CG1" t="s">
         <v>160</v>
       </c>
       <c r="CH1" t="s">
         <v>161</v>
       </c>
       <c r="CI1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CK1" t="s">
         <v>163</v>
       </c>
       <c r="CL1" t="s">
         <v>164</v>
       </c>
       <c r="CM1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CO1" t="s">
         <v>166</v>
       </c>
       <c r="CP1" t="s">
         <v>167</v>
       </c>
       <c r="CQ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CS1" t="s">
         <v>169</v>
       </c>
       <c r="CT1" t="s">
         <v>170</v>
       </c>
       <c r="CU1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CW1" t="s">
         <v>172</v>
       </c>
       <c r="CX1" t="s">
         <v>173</v>
       </c>
       <c r="CY1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DA1" t="s">
         <v>175</v>
       </c>
       <c r="DB1" t="s">
         <v>176</v>
       </c>
       <c r="DC1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DE1" t="s">
         <v>178</v>
       </c>
       <c r="DF1" t="s">
         <v>179</v>
       </c>
       <c r="DG1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DI1" t="s">
         <v>181</v>
       </c>
       <c r="DJ1" t="s">
         <v>182</v>
       </c>
       <c r="DK1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DM1" t="s">
         <v>184</v>
       </c>
       <c r="DN1" t="s">
         <v>185</v>
       </c>
       <c r="DO1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DQ1" t="s">
         <v>187</v>
       </c>
       <c r="DR1" t="s">
         <v>188</v>
       </c>
       <c r="DS1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DU1" t="s">
         <v>190</v>
       </c>
       <c r="DV1" t="s">
         <v>191</v>
       </c>
       <c r="DW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DY1" t="s">
         <v>193</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>194</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
+        <v>104963000.0</v>
+      </c>
+      <c r="C2">
         <v>77862000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>128483000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>83669000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71644000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77862000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91347000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>96894000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67974000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>66540000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>85220000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53225000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26470000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45591000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49079000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>91481000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35365000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24321000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>83475000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58465000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27078000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>34128000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74749000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>44185000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17808000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28583000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36693000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>60694000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28581000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16358000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>35693000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42167000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8803000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>29940000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36398000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26666000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13409000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21956000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>30292000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>30551000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9965000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13237000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29504000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>38944000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5048000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14830000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14455000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27563000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7257000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8006000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24222000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>26936000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12873000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>12463000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28818000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>50311000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20681000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17487000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>20656000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>37218000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11420000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9721000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32561000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>36985000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11494000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15843000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>30442000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>41727000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13103000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15762000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>25278000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26453000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6476000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15825000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>50265000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>47171000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30555000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16734000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>40874000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32507000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5964000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>26866000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>44644000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>36652000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>14565000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>21762000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>30427000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21124000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2859000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12812000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>29714000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>32185000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3086000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5132000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11566000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11960000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7255000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3524000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>14193000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2962000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3056000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3431000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4265000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3161000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2136000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3958000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>25100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4900000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>16500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>26700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>22300000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>21300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4600000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>7100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>2000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>6900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>4500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17808000.0</v>
       </c>
       <c r="DW2">
         <v>17808000.0</v>
       </c>
       <c r="DX2">
         <v>17808000.0</v>
       </c>
       <c r="DY2">
         <v>17808000.0</v>
       </c>
+      <c r="DZ2">
+        <v>17808000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
+        <v>36569000</v>
+      </c>
+      <c r="C3">
         <v>56334000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8211000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20733000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14095000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13295000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13525000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11023000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17890000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17038000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17138000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12767000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14621000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15570000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15654000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8163000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10643000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9159000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13435000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6890000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8494000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8839000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4805000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3866000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4691000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8340000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6436000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7733000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12454000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6739000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3604000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3356000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9981000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14639000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1681000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3214000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15374000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>19121000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3964000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4609000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>12374000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13405000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7796000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5099000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7403000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8797000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2641000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2766000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6051000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5870000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4335000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3907000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5618000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4882000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2554000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4197000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2859000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6661000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2495000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4532000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6181000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6246000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1478000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1516000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1951000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3133000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>998000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>304000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1985000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3881000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2004000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1388000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1776000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1835000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1219000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1801000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4533000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3073000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3631000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3423000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4315000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3408000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1805000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>981000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2803000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2772000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1003000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1141000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1426000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2493000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2271000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1123000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2983000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1974000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2985000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>906000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1268000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1271000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3188000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1117000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1196000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>824000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1035000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1398000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>860000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>996000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>4300000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1900000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>22800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>7000000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1900000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>22200000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>400000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000</v>
       </c>
       <c r="DN3">
         <v>300000</v>
       </c>
       <c r="DO3">
+        <v>300000</v>
+      </c>
+      <c r="DP3">
         <v>200000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>100000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>200000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>300000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>400000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000</v>
       </c>
       <c r="DV3">
         <v>200000</v>
       </c>
       <c r="DW3">
         <v>200000</v>
       </c>
       <c r="DX3">
+        <v>200000</v>
+      </c>
+      <c r="DY3">
         <v>0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>26250000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-19875000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2226000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-41391000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>54494000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>11449000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-59183000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>25518000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>31275000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-7603000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-40280000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>30537000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>27067000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-10403000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-8308000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-24001000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>32113000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>12223000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-19335000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-6474000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>33364000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-21137000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-6458000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>9732000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>13257000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-8547000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-8336000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-259000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>20586000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-3272000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-16267000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-9440000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>33896000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-9782000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>375000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-13108000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>20306000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-749000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-16216000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-2714000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>14063000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>410000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-16355000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-21493000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>29630000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>3194000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-3169000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-16562000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>25798000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>1699000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -41202,217 +41386,218 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1363000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5786000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-21644000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10598000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2757000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23330000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-28525000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5809000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11358000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5507000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14055000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>988000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5310000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4633000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5449000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6258000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1427000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>875000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1957000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5943000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3843000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2573000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>866000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>228000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2617000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1983000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>635000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>748000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2477000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-730000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>292000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-60000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>64000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1053000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>138000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-153000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1197000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-559000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>604000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2920000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2461000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3766000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4007000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1395000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-39150000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-6771000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>53133000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-10163000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -41435,989 +41620,996 @@
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
+        <v>-76201000.0</v>
+      </c>
+      <c r="C6">
         <v>27101000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23520000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>44814000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12025000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6218000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13485000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5547000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28920000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1434000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18680000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>31995000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>26755000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19121000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3488000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-42402000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>56116000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11044000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-59154000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>25010000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>31387000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7050000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-40621000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30564000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>26377000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10775000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8110000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-24001000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>32113000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12223000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-19335000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6474000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>33364000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-21137000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-6458000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9732000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13257000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8547000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8336000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-259000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>20586000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3272000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-16267000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9440000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33896000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9782000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>375000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-13108000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>20306000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-749000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-16216000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2714000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>14063000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>410000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-16355000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-21493000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>29630000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3194000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3169000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-16562000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>25798000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1699000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-22840000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4424000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>25491000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4349000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-14599000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-11285000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>28624000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2659000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9516000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1175000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>19977000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-9349000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-34440000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3094000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16616000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>13821000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-24140000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>8367000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>26543000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-20902000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-17778000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7992000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>22087000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-7197000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-8665000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9303000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>18265000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-9953000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-16902000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2471000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>29099000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2046000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-6434000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-394000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4705000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3731000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-10669000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>11231000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-94000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-375000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-834000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1104000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1025000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1822000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-24500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-13700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-13200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>16500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>11700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-19100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>21300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="DO6">
         <v>-2500000.0</v>
       </c>
       <c r="DP6">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DQ6">
         <v>-12900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>7600000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>5100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-4800000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2400000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1899998.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-600000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>1300000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
+        <v>-287478000.0</v>
+      </c>
+      <c r="C7">
         <v>-18774000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16511000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>141533000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-239744000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-45686000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>105448000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>170893000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-181385000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>51390000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>58967000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>222486000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25778000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-15882000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>80559000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>69233000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-85566000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-406601000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-169515000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24870000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-162626000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-35332000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-61584000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>39601000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>33657000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-32746000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23181000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>52513000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-75312000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-14563000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>34666000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6753000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-121046000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-86213000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>33232999.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>95757000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-113511000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-65428000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7527000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>106054000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-66700000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-63000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>57810000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>87933000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-82043000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-70494000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>74534000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>47797000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-91065000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-46122000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>50593000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>48573000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-62181000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-46966000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-4021000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>59423000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2622000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-42422000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>41192000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>23064000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-42925000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-38424000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>33075000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>12908000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1914000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-20605000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>34637000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>30690000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>32067000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-44543000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>21391000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>85687000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-77809000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-16271000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>45557000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>62159000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-101927000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-16841000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-4498000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>96670000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-54411000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-64325000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-10147000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>74668000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-52796000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-59493000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>24943000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>47537000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-18046000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-75619000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>12910000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>29010000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>4650000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-36569000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>15469000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>15599000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-2543000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-23219000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-15330000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>27972000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-23655000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-6127000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-8213000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-4623000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>20657000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>17387000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-15400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-16400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>18600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>15200000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-16300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-11300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>28900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-3000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>11200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-17400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>33700000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>1200000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>10000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-14700000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>13400000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>4800000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>13700000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27400000.0</v>
       </c>
       <c r="DV7">
         <v>27400000.0</v>
       </c>
-      <c r="DW7"/>
+      <c r="DW7">
+        <v>27400000.0</v>
+      </c>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-65930000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-211015000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>201460000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>202470000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-80845000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-303400000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>106832000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>108570000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-95670000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-199672000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>96441000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>94377000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-104964000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-124542000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>82847000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>107733000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-103149000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-103122000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>79540000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>116416000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-92950000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-117377000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>68301000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>108851000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-75540000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-123515000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>66270000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>115590000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-62195000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-125331000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>62006000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>98531000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-79030000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-98163000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>67140000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>100184000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-95057000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-85018000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>55553000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>100075000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-91430000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-74283000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>59619000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>94814000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-67479000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-90350000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>50054000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>105608000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-89947000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-71602000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -42440,1146 +42632,1154 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
+        <v>-292227000.0</v>
+      </c>
+      <c r="C9">
         <v>-27324000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>96590000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>130407999.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-73776000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-180546000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>109508000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>152285000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-50942000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-181705000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>120186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166867000.0</v>
       </c>
       <c r="M9">
         <v>166867000.0</v>
       </c>
       <c r="N9">
+        <v>166867000.0</v>
+      </c>
+      <c r="O9">
         <v>-211015000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>707330000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>202470000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-80845000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-303400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>106832000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>108570000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-95670000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-199672000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>96441000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>94377000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-104964000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-124542000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>82847000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>107733000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-103149000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-103122000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>79540000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>116416000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-92950000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-117377000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>68301000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>108851000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-75540000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-123515000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>66269999.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>115590000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-502874000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-125331000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>197000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-332361000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-553378000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-98163000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-539000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-333331000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-507843000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-85018000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-930000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-289574000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-462556000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-74283000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-422000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-195934000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-397751000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-90350000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1202000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>105608000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-89947000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-71602000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-4324000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>83917000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-73205000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-59755000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-2762000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>83657000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-70945000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-44221000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4619000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-60100000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>5047000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>98360000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-76398000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1217000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-69638000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-332000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-66706000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-774000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-63116000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>544000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>-52227000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>522000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>-39648000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-71000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>-41045000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
-      <c r="DC9">
+      <c r="DC9"/>
+      <c r="DD9">
         <v>218000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
-      <c r="DS9">
+      <c r="DS9"/>
+      <c r="DT9">
         <v>3200000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>8900000.0</v>
       </c>
-      <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10">
+        <v>72454000.0</v>
+      </c>
+      <c r="C10">
         <v>-147405000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-224812000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106782000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>139035000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-168410000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-115125000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>114351000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>200224000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-133249000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-99610000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>129470000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>297391000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-96011000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40299000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>27822000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>55492000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-306582000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-257866000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-152549000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>85393000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-200185000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-142214000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24568000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>232055000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-156856000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-82992000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>74207000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>122826000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-128205999.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-62028000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3856000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>92232000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-168518000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-44840000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>62603000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>108122000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-161668000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-31674000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>38105000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>104819000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-119300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-63311000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>60312000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>85284000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-93133000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-49671000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>41198000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>75096000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-97032000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-62000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>58843000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>70652000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-94786000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-48876000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>52933000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>59499000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-72788000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-46338000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>51961000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>50563000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-91525000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-39531000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>26072000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>55986000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-26576000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-30507000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6769000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>72904000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7510000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-58643000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>38550000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>89959000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-80964000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-62581000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>70862000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>24171000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-80453000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-48007000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>91420000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>38817000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-76348000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-100932000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>49883000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>33220000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-85750000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-28988000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>52612000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>21617000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-47922000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-43551000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>57197000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>41204000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-52820000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-45755000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>49743000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>46668000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-34021000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-46276000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5130000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>38239000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-32005000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>-3060000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>-7200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>9500000.0</v>
       </c>
-      <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-55473000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-207046000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>296930000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-58958000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-161453000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-79432000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>226711000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-31723000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-23752000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-199297000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>369665000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1756000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-80332000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-88124000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>244019000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>28775000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-125827000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-101247000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>218192000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16279000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-103850000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-126271000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>203525000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12345000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-76563000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-146321000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>222372000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-25086000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-48276000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-110072000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>184108000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>59845000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-71202000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-88237000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>120738000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>58118000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-93723000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-70951000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>137125000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>57599000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-110949000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-44323000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>124564000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-10998000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-88319000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1351000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>122111000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>76626000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-127734000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-55482000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>133674000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>37793000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>73244000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>20316000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>27600000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>136197000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>52102000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>147859000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>33541000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>93145000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>52758000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>106176000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>25717000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>47993000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>60352000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>83104000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>25321000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>57697000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>15203000.0</v>
       </c>
-      <c r="CV11"/>
-      <c r="CW11">
+      <c r="CW11"/>
+      <c r="CX11">
         <v>21914000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>76097000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2661000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5784000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7619000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15633000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9489000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5244000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9376000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8396000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4558000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5744000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6485000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3634000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1709000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2949000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14225000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6741000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6349000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5312000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3706000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8910000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4974000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4280000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3956000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-2253000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2106000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3531000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4812000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6440000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>622000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2046000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1809000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2981000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2821000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1011000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>419000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7982000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1246000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-296000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>827000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1666000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2241000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-910000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>146000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3133000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6965000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2014000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1760000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9061000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>734000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-1372000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>475000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
@@ -43602,166 +43802,167 @@
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-18378000.0</v>
       </c>
       <c r="N13">
+        <v>-18378000.0</v>
+      </c>
+      <c r="O13">
         <v>-41656000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-41635000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>394000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>19219000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-84068000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13242000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>42861000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>46948000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5140000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3214000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1461000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>79250000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-8222000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-23316000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2413000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>37809000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-13265000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-16422000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-9700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>45993000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-22603000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2660000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-9696000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>49815000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2617000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>15493000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>635000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>748000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>10754000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>8214000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -43799,1256 +44000,1266 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
+        <v>27197000.0</v>
+      </c>
+      <c r="C14">
         <v>51605000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14569000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12634000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12129000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11987000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12119000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11570000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11043000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10749000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10360000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10251000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9762000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9767000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9330000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9961000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9879000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9855000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7935000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7484000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7302000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7305000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7754000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7306000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7311000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7337000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7577000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7426000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7247000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7024000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7008000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7081000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7057000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6769000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6646000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6719000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6438000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5922000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5669000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5830000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5403000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5075000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4697000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4472000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4230000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3989000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4058000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4107000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3955000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3762000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3958000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3678000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3566000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3394000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3433000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3246000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3213000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2984000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2991000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2946000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2717000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2651000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2769000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2900000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2868000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2791000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2909000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2837000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2928000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2871000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3076000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3425000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3502000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3451000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3450000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3524000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3605000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3404000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3452000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3221000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3043000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3188000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2877000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2451000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2241000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2229000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>10275000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
-      <c r="CL14">
+      <c r="CL14"/>
+      <c r="CM14">
         <v>2703000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8940000.0</v>
       </c>
-      <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
-      <c r="CQ14">
+      <c r="CQ14"/>
+      <c r="CR14">
         <v>6842000.0</v>
       </c>
-      <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14">
         <v>7208000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>200.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>100.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>899000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3133000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>679000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>657000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>662000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>2200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>700000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1100000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>600000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>2500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>-100000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>400000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DM14">
         <v>200000.0</v>
       </c>
       <c r="DN14">
         <v>200000.0</v>
       </c>
       <c r="DO14">
+        <v>200000.0</v>
+      </c>
+      <c r="DP14">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ14">
         <v>200000.0</v>
       </c>
       <c r="DR14">
         <v>200000.0</v>
       </c>
       <c r="DS14">
+        <v>200000.0</v>
+      </c>
+      <c r="DT14">
         <v>2100000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>-1000000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>1000000.0</v>
       </c>
-      <c r="DV14"/>
-      <c r="DW14">
+      <c r="DW14"/>
+      <c r="DX14">
         <v>1600000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>-800000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
+        <v>93004000.0</v>
+      </c>
+      <c r="C15">
         <v>184916000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>46252000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>46501000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>46937000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>45226000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>45452000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>45894000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>45953000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>42334000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>42478000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>42965000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>42945000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>39073000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>39052000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>39544000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>39896000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>32131999.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>32072000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32091000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>32119000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>23299000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23330000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>23287000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>23165000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22147000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>22020000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>21999000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21934000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>17819000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18059000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18177000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18183000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15011000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14864000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15057000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15309000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12799000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>12742000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>13050000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13030000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10927000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11109000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11153000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11248000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9607000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9525000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9665000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>9841000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8569000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8688000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8812000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8874000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7434000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7466000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7446000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7555000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6668000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6672000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6724000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6753000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6321000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6438000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6450000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6440000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6418000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6365000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6344000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6322000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6279000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6244000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6236000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6217000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5734000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5701000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5848000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5937000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5248000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5346000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5444000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5540000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4750000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>4710000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4751000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4729000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3672000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3653000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3525000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3528000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>639000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
-        <v>104963000.0</v>
+        <v>28762000.0</v>
       </c>
       <c r="C16">
         <v>104963000.0</v>
       </c>
       <c r="D16">
+        <v>104963000.0</v>
+      </c>
+      <c r="E16">
         <v>128483000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>83669000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>71644000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>77862000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>91347000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>96894000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67974000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>66540000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>85220000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53225000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26470000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45591000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49079000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91481000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35365000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24321000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>83475000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58465000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27078000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>34128000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>74749000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44185000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>17808000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28583000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36693000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>60694000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28581000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16358000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>35693000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>42167000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8803000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>29940000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>36398000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26666000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13409000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>21956000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30292000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30551000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9965000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13237000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>29504000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>38944000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5048000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14830000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14455000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>27563000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7257000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8006000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>24222000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>26936000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>12873000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12463000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>28818000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>50311000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>20681000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>17487000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>20656000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>37218000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11420000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9721000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>32561000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>36985000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>11494000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15843000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>30442000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>41727000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>13103000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15762000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>25278000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>26453000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6476000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15825000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>50265000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>47171000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>30555000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>16734000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>40874000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>32507000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5964000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>26866000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>44644000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>36652000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>14565000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>21762000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>30427000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>21124000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2859000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>12812000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>29714000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>32185000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3086000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5132000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>11566000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11960000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7255000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3524000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>14193000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2962000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3056000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3431000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4265000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3161000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2136000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>4000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>2000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-13700000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-13200000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>16500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>26700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>11700000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-19100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>21300000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>2100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-2500000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-12900000.0</v>
       </c>
-      <c r="DQ16"/>
-      <c r="DR16">
+      <c r="DR16"/>
+      <c r="DS16">
         <v>7100000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>2100000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>6900000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>1900000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>19508000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>17208000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>19108000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>17008000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>24000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-947000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1578000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-895000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>281000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>81000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>24000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-410000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-974000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>196000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>530000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1159000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>685000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-45000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-825000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5230000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-2803000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1179000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-3294000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3044000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1382000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>89000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-860000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>359000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-203000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1416000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1061000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>371000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-139000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-287000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-195000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-1813000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1233000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1779000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>62000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -45071,617 +45282,621 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
+        <v>-37317000.0</v>
+      </c>
+      <c r="C18">
         <v>309516000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>71896000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>266553999.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42863000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13929000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>157042000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>305494000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8770000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>128404000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>121073000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>360474000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>258953000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>87633000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>161730000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>270576000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>226197000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-217268000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-59010000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>164947000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>101621000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>68274000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3862000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>163848000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>196781000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>11388000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>49087000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>138079000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>56183000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>22065000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>63792000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>84713000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2641000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-58788000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>61610000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>150151000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-24295000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-51545000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>18244000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>152318000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13622000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-53158000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>60271000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>129530000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-6396000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-66450000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>81954000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>85342000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-19594000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-43215000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>46907000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>82917000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1390000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-44868000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-8006000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>86812000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>64689000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-40688000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>40634000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>46381000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>12008000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-43374000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>27239000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>35011000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>52048000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-28417000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>25177000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>51160000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>79593000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-49848000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>14743000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>110309000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-21498000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-17275000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>36945000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>85754000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-45301000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-16380000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-16099000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>127260000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>7139000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-64067000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-14985000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>101924000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-3304000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-53911000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>24068000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>70907000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>27265000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-72351000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>16348000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>49534000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>39183000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-35282000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>15129000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>31761000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>26363000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-20524000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-21210000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>41650000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>3264000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-3276000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>3928000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>28646000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-444000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-18116000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>14400000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>17300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-25500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>13100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>16900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-21300000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-21000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>8600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>16900000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-26400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>7100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>2800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>14500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-7700000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-2800000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>9400000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>99999.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-9300000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>1300000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>6200000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>-7500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>244</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>830000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-119000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-27284000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14902000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13561000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16727000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11097000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19393000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-18952000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17091000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12646000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-24300000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-17560000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-16356000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1760000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18272000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9159000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-807504000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9615000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-22973000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9522000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-104737000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14810000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4760000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-21982000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6424000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-7301000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-12429000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-16109000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AK19">
         <v>1000.0</v>
       </c>
       <c r="AL19">
+        <v>1000.0</v>
+      </c>
+      <c r="AM19">
         <v>2000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1030000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-791000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2564000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2304000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-2547000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>216000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3523000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-5407000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>32000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>37000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AY19">
         <v>49000.0</v>
       </c>
       <c r="AZ19">
+        <v>49000.0</v>
+      </c>
+      <c r="BA19">
         <v>47000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>20000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>9000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>11000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-83000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-113000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-53000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>367000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-64000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-113000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -45705,54 +45920,55 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45838,233 +46054,234 @@
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>246</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-77509000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>203948000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-88006000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>174928000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-41752000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>61890000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-65943000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-150877000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-178188000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-23029000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-126250000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-83067000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>90110000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>312015000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>821387000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-58769000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10135000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17071000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>75837000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-101125000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-140554000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>69932000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-36169000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-132750000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8987000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19541000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>86123000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-64491000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>88139000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>38315000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-47333000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>17249000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>58001000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>43370000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>47911000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-105028000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>49188000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>117893000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-65372000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-98753000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>98790000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>73721000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-73287000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-38237000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>106745000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>77808000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-14304000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-40748000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>21879000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>47655000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16549000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-95490000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>10795000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>51706000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-23078000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-37369000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25856000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>81368000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -46087,3341 +46304,3369 @@
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
+        <v>241319000.0</v>
+      </c>
+      <c r="C22">
         <v>406404000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>31587000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>127013000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>193295000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>53282000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37121000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>125047000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>191421000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>78472000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>51170000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>137843000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>232250000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>101699000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>71862000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>189036000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>307283000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>179261000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>103288000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>184665000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>259695000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>98655000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>59174000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>119098000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>157555000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>30912000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>18024000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>79525000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>131389999.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32637000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16811000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>69261000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>117049000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>31339000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>25665000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>48783000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>94903000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>22281000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2615000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44534000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>85247000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>16363000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2579000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>39403000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>77809000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8433000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1979000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>34958000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>73863000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4188000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-4975000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>32332000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>66533000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3440000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-7997000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>21375000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>64943000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3651000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-10115000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>24169000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>58577000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-638000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-11805000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>22784000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>52770000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-6111000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-13606000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-9322000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>48366000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-6236000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-14795000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>22060000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>52875000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-3184000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-11589000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>21835000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>57794000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1354000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-5001000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>31493000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>62110000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6422000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>108000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>27120000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>51640000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4753000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-2744000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>22010000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>43595000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4080000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-2994000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>18395000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>33963000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1484000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-3405000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>14204000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>28602000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1902000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-3816000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>12752000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>25466000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1042000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-2711000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>9750000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>19795000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1242000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-3000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>8000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>15900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-3200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>5800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>12300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-1200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-2200000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>6400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-600000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>-3400000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2200000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>5600000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-2600000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DV22">
         <v>1600000.0</v>
       </c>
       <c r="DW22">
-        <v>-800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="DX22">
         <v>-800000.0</v>
       </c>
       <c r="DY22">
+        <v>-800000.0</v>
+      </c>
+      <c r="DZ22">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
+        <v>-2974000.0</v>
+      </c>
+      <c r="C23">
         <v>-542879000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>6383000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-34311000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-125002000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>73453000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8773000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1177000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-105952000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>48600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>364535000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>219545000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2094000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61972000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1374000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>174645000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-73004000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9994000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-361999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13128000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-119115000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44353000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-281000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4439000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>60832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-311000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1096000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3349000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10627000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-265000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12178000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1145000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2573000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-199000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>788000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3379000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>78388000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>72714000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-45367000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-66918000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>68873000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>56467000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5964000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-78031000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>55168000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>63087000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>54323000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5977000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8535000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8141000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22158000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6226000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4172000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5316000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-785000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>208000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>616000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1405000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>961000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-331000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>307000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>650000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>214000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1587000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>332000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>275000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-35548000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-9135000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>90000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1540000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-618000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1946000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3545000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2457000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5477000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-351000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1127000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8218000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-243000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-54526000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>59158000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4422000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1759000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-57582000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>54054000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>61417000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>42418000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-90000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>44405000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>45192000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-18375000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>46025000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-21925000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>24000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>18000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-11004000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1460000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>24245000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-9727000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-33000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1783000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>19375000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-5000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-13800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>4400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-10900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-19100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="DO23">
         <v>-2500000.0</v>
       </c>
       <c r="DP23">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DQ23">
         <v>-12900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>7600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>5100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-6900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>16900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-2000000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-4800000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
+        <v>554000.0</v>
+      </c>
+      <c r="C24">
         <v>-627000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-119000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>565000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-807000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-266000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2945000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-74000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1018000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-566000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>80000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>121000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-9679000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1990000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2715000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1760000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7629000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-794069000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2725000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-14479000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-683000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-99932000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-10944000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-69000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-13642000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>432000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>25000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-9370000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2000000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-578000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AK24">
         <v>1000.0</v>
       </c>
       <c r="AL24">
+        <v>1000.0</v>
+      </c>
+      <c r="AM24">
         <v>2000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1030000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-791000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2564000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-2304000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2547000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>216000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3523000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-5407000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>32000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>37000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AY24">
         <v>49000.0</v>
       </c>
       <c r="AZ24">
+        <v>49000.0</v>
+      </c>
+      <c r="BA24">
         <v>47000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>20000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>11000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-83000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-113000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-53000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>15051000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-64000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2750000.0</v>
       </c>
-      <c r="BJ24">
-[...1 lines deleted...]
-      </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24">
         <v>4872000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-4872000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
-[...1 lines deleted...]
-      </c>
+      <c r="BS24"/>
       <c r="BT24">
         <v>1165000.0</v>
       </c>
       <c r="BU24">
+        <v>1165000.0</v>
+      </c>
+      <c r="BV24">
         <v>724000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-35000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>35000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>50000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-2468000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-1121000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-6961000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-2000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>1000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>3000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>10000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>4000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>15000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>31000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>10000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>8000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>9000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>26383000.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>700000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>100000.0</v>
       </c>
-      <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>800000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-100000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>100000.0</v>
       </c>
-      <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-1800000.0</v>
       </c>
-      <c r="DP24"/>
-      <c r="DQ24">
+      <c r="DQ24"/>
+      <c r="DR24">
         <v>100000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>-4900000.0</v>
       </c>
-      <c r="DT24">
-[...1 lines deleted...]
-      </c>
       <c r="DU24">
+        <v>0.0</v>
+      </c>
+      <c r="DV24">
         <v>-100000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-5900000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>99999.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>-100000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
+        <v>739000.0</v>
+      </c>
+      <c r="C25">
         <v>-96118000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32009000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6107000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5552000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7641000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>140000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9007000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5581000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4831000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7355000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2406000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>831000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2696000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2724000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10509000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1330000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5719000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8067000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>352000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2032000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2648000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5865000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2165000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-618000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10571000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3018000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6348000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1977000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>447000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4250000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1662000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4279999.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>635000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2252999.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1091000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3249000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4801000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2648000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>509000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-64000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2334000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3648000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>975000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-768000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2107000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1215000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-654000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-408000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>335000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1101000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1439000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1595000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-38000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2264000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>20405000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>65250000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4592000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4366000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>23075000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>56333000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1192000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1005000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-3759000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1585000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-2329000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1074000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1071000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1942000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-2458000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2564000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>525000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1710000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>730000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-2905000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>37000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-240000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1291000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-9104000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-701000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>712000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-5944000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-6018000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1334000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-1586000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1372000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2872000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2501000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3142000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1681000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>8703000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3252000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3553000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1777000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6050000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2864000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1572000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2064000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1124000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2042800.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2648900.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1734000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>12754000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>24238000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-40693000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-36411000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>34900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>25600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-32200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-19200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>30700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>29500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-61000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>4900000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-2000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>30700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-66400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>6600000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-5500000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>26900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-26700000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-7600000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-13100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>15800000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-29700000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-38100000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>700000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>7800000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-9500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
+        <v>-86428000.0</v>
+      </c>
+      <c r="C26">
         <v>-346286000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-182402000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3236000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-104332000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-56316000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-146892000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-74912000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-68192000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-16303999.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-119249000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-136368000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-193000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-50549000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-19000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-192530000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-216260000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-62420000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-64000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-47840000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-18619000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-71516000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5991000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-3584000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-66619000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>23188000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-91000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>348618000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-23097000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-148563000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-30000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-36284000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-2592000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-4426000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-132907999.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-5947000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2725000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-60513000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-37423000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-14618000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-65860000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-8913000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-27605000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-54308000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-8393000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1311000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-46410000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-60577000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-28168000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-43152000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-42590000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-6608000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3829000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-26673000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-11222000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-41497000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-2369000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-13722000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-19117000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-7772000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-35953000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-12149000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>154100000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-1000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1533000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>1171000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-1112000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>120116000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-59000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-4474000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-1981000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-1263000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-10899000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-60779000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-6210000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-61788000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-17617000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-45072000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-44352000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-4071000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-25738000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-3281000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-48000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-3024000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-20738000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-1860000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-16351000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-1874000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>3336000.0</v>
       </c>
-      <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-3336000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-2635000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-34420000.0</v>
       </c>
-      <c r="CS26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT26"/>
       <c r="CU26">
         <v>-2639000.0</v>
       </c>
-      <c r="CV26"/>
+      <c r="CV26">
+        <v>-2639000.0</v>
+      </c>
       <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>4377000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-1000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-588000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-3788000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>6200000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-3522000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>22000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-2700000.0</v>
       </c>
-      <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
-      <c r="DS26">
+      <c r="DS26"/>
+      <c r="DT26">
         <v>20200000.0</v>
       </c>
-      <c r="DT26"/>
       <c r="DU26"/>
-      <c r="DV26">
+      <c r="DV26"/>
+      <c r="DW26">
         <v>300000.0</v>
       </c>
-      <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
+        <v>17475000.0</v>
+      </c>
+      <c r="C27">
         <v>22733000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5348000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4435000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6895000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6055000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4857000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4047000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5016000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5328000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4990000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4596000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5073000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4923000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3188000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4120000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3914000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3657000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3432000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4206000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3712000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3837000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3421000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3874000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3567000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3654000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3229000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3649000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3335000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3259000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3081000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3312000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3160000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3321000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2986000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3197000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3296000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3003000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2529000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2523000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2570000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2280000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2431000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2262000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2679000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2171000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2211000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2197000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2599000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2058000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2060000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1979000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2206000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1905000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2229000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1930000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2205000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2101000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2090000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2059000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2192000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878000.0</v>
       </c>
       <c r="BL27">
         <v>1878000.0</v>
       </c>
       <c r="BM27">
+        <v>1878000.0</v>
+      </c>
+      <c r="BN27">
         <v>2163000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1871000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1721000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1773000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1614000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1321000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>6709000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>2270000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7398000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>1543000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>7204000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>2145000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>5096000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>-10978000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-16396000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>-12779000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>-8588000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>-120000.0</v>
       </c>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
+        <v>-37818000.0</v>
+      </c>
+      <c r="C28">
         <v>-273379000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-91007000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-215517000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>53756000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20611000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-164765000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-311751000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24128000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-124162000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-141297000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-328293000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-223024000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-105518000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-163254000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-313047000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-164074000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>228717000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>793896000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-136704000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-55867000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-75194000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>55790000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-122367000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-169645000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8149000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-56752000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-162536000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-23148000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2050000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-80232000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-91468000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>35924000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38205000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-61703000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-135863000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>40651000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>42466000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-23975000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-152368000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>23556000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>53115000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-75340000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-136260000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>38108000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>65688000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-77300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-92336000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>39864000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>47789000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-63531000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-85419000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>14932000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>44533000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-8612000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-107932000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-34085000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>47985000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-39004000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-61322000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>14761000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>45011000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-49470000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-39709000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-20438000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>24459000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-30433000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-64099000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-52954000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>48142000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-15965000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-110264000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>40149000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>41354000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-72944000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-83098000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>60943000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>31142000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-10646000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-94024000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>18827000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>44257000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>87256000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-91454000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>26954000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>46762000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-25506000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-62394000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-8387000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>61349000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-17846000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-50053000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-7525000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>33073000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-20480000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>11579000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-21704000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>24386000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>15940000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-10413000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1078000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>25818000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5135000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-2267000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1617000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>16432000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-11100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-24500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>24200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-13700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-13200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>16500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>4400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>11700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-19100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>21300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="DO28">
         <v>-2500000.0</v>
       </c>
       <c r="DP28">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DQ28">
         <v>-12900000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>7600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>5100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>400000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-6900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>16900000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-2000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-4800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
+        <v>-748000.0</v>
+      </c>
+      <c r="C29">
         <v>365850000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>80107000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>287287000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28768000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27224000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>170567000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>316517000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26660000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>145442000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>138211000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>373241000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>273574000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>103203000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>177384000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>278739000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>236840000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-208109000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-45575000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>171837000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>110115000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>77113000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8667000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>167714000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>201472000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19728000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>55523000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>145812000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>68637000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28804000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>67396000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>88069000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>7340000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-44149000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>63291000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>153365000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-8921000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-32424000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>22208000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>156927000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>25996000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-39753000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>68067000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>134629000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1007000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-57653000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>84595000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>88108000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-13543000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-37345000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>51242000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>86824000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>7008000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-39986000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-5452000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>91009000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>67548000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-34027000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>43129000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>50913000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>18189000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-37128000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>28717000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>36527000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>53999000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-25284000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>26175000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>51464000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>81578000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-45967000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>16747000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>111697000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-19722000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-15440000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>38164000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>87555000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-40768000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-13307000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-12468000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>130683000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>11454000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-60659000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-13180000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>102905000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-501000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-51139000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>25071000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>72048000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>28691000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-69858000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>18619000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>50657000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>42166000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-33308000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>18114000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>32667000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>27631000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-19253000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-18022000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>42767000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>4460000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-2452000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>4963000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>30044000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>416000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-17120000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>18700000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>17900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>3400000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-2700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>13700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>23900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-19400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1200000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>9000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>17000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-26100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>7400000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>3000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>14600000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-7500000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-2500000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>100000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>9500000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>300000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>-9100000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>1500000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>6200000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>-7300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
+        <v>-36015000.0</v>
+      </c>
+      <c r="C30">
         <v>-67792000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12045000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-27284000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14902000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13561000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16727000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11097000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-19393000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-18952000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17091000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12646000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17560000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-16356000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7083000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-18272000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9159000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-807504000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9615000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-22973000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9522000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-104737000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14810000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4760000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-21982000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6424000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-7301000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-12429000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16109000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5604000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3356000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9981000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-15217000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7636000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6796000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-18669000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-19119000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5410000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5503000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-28921000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-15809000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-14224000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5006000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4040000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-14523000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3876000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-7498000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6104000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-10333000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4286000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3916000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6461000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-5198000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2662000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4431000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3546000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-10569000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-5481000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4920000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-8931000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6246000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2779000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1516000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6823000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3133000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-11554000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-304000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2366000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3881000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-4579000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-998000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1150000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-34577000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1254000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1766000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5778000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3840000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-3631000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-28639000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4315000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-4854000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-91715000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3449000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3925000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2774000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-8259000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1142000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1467000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-2800000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-18781000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3032000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-6256000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2054000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-4120000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-45089000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1258000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1299000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-8587000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-21324000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-3214000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-23832000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-617000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-26547000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-860000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1117000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-4300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-22800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-6900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-1900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-21400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DM30">
         <v>-200000.0</v>
       </c>
       <c r="DN30">
+        <v>-200000.0</v>
+      </c>
+      <c r="DO30">
         <v>-300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-2000000.0</v>
       </c>
-      <c r="DP30"/>
-      <c r="DQ30">
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>-100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-5300000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-100000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-300000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DX30">
         <v>-100000.0</v>
       </c>
       <c r="DY30">
+        <v>-100000.0</v>
+      </c>
+      <c r="DZ30">
         <v>-2300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>