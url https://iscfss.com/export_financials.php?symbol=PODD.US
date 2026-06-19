--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4745,568 +4748,574 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>149800000.0</v>
+      </c>
+      <c r="C2">
         <v>75000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>96100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>107500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>85900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>58000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>49300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>57000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21245000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24752000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26833000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26845000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25191000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33846000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24413000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>28648000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12243000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6413000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13160000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18212000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21605000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13482000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15213000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15614000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17916000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14246000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14659000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17726000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18610000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>20983000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19359000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>15117000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11441000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8544000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9361000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16216000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13687000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16107000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11418000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8604000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9369000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6213000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4895000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5154000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9128000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3277000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5870000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5183000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5580000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5979000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7291000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5965000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5984000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7399000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4544000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4152000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5485000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4687000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3450000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3575000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>1624000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5350,52 +5359,53 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5439,326 +5449,328 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>5600000.0</v>
+      </c>
+      <c r="C5">
         <v>13200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4399999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7599999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15899999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6799999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7199999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4652000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2829000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3085000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2905000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2452000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2386000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1536000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-493000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-123000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-529000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-657000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-726000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-387000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-243000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-254000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-654000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-467000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-22916000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>-34462000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-27927000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-22933000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
-        <v>-18368000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>-18368000.0</v>
       </c>
-      <c r="BK5"/>
+      <c r="BK5">
+        <v>-18368000.0</v>
+      </c>
       <c r="BL5"/>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
+      <c r="BM5"/>
       <c r="BN5">
         <v>-13545000.0</v>
       </c>
-      <c r="BO5"/>
+      <c r="BO5">
+        <v>-13545000.0</v>
+      </c>
       <c r="BP5"/>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ5"/>
       <c r="BR5">
         <v>-8323000.0</v>
       </c>
       <c r="BS5">
-        <v>-7311000.0</v>
+        <v>-8323000.0</v>
       </c>
       <c r="BT5">
         <v>-7311000.0</v>
       </c>
       <c r="BU5">
         <v>-7311000.0</v>
       </c>
       <c r="BV5">
+        <v>-7311000.0</v>
+      </c>
+      <c r="BW5">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4862000.0</v>
       </c>
       <c r="BX5">
         <v>-4862000.0</v>
       </c>
       <c r="BY5">
         <v>-4862000.0</v>
       </c>
       <c r="BZ5">
-        <v>-19000.0</v>
+        <v>-4862000.0</v>
       </c>
       <c r="CA5">
         <v>-19000.0</v>
       </c>
-      <c r="CB5"/>
+      <c r="CB5">
+        <v>-19000.0</v>
+      </c>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-62000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5802,190 +5814,194 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>4600000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>269000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1061000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2315000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3965000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2263000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3095000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3893000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4657000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>5390000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>6092000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3048000.0</v>
       </c>
-      <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
       <c r="I8">
@@ -6002,51 +6018,53 @@
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
         <v>100000.0</v>
       </c>
       <c r="O8">
         <v>100000.0</v>
       </c>
       <c r="P8">
         <v>100000.0</v>
       </c>
       <c r="Q8">
         <v>100000.0</v>
       </c>
       <c r="R8">
         <v>100000.0</v>
       </c>
       <c r="S8">
         <v>100000.0</v>
       </c>
       <c r="T8">
         <v>100000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>100000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6067,486 +6085,491 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1070700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1047300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1040600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1022400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1011200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>995500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1207900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1179900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1149600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1248300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1264300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1244700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1227600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>737900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>749000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>832140000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>930383000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>905891000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>898559000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>893829000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>876641000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>865520000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>866206000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>774714000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>763364000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>754585000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>744243000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>736730000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>695854000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>690619000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>686193000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>679761000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>675489000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>670544000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>661798000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>652909000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>639609000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>655106000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>651067000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>645396000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>641016000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>621710000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>525679000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>521761000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>517981000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>514633000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>512371000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>510077000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>507174000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>480400000.0</v>
+      </c>
+      <c r="C10">
         <v>716100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>757400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>992900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1283100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>953400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>902600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>715500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>696900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>650700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>580700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>556800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>518700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>623900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>671600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>658600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>709600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>791600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>857100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>872100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>850200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>947600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>896700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>844400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>201400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>203700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>419882000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>119867000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>129254000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>113906000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>126563000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>136246000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>203146000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>440056000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>275756000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>258605000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>76038000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>137174000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>215402000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>111266000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>111635000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>122672000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>145467000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>145137000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>145608000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>151193000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>146372000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>175545000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>145614000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>149727000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>153905000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>150944000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>148065000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>57293000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>63443000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>70144000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>83006000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>93955000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>103812000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>106746000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>104488000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>113274000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>103918000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>118071000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>118338000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>127996000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>72694000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>52362000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>68164000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>56663000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>74134000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>99108000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>73035000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>94588000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>104213000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>119818000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>19076000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>33231000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>25090000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>7660000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6590,299 +6613,303 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>480400000.0</v>
+      </c>
+      <c r="C12">
         <v>716100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>757400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1121600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1283100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>953400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>902600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>821000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>751200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>704200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>685400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>660100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>620700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>674700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>722000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>708600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>709600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>791600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>857100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>872100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>850200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>947600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>896700000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>844400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>321600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>376100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>605504000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>309748000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>316374000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>288946000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>289844000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>299792000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>351999000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>440056000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>275756000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>258605000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>254028000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>298570000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>282695000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>111266000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>111635000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>122672000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>145467000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>145137000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>145608000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>151193000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>146372000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>175545000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>145614000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>149727000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>153905000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>150944000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>148065000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>57293000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>63443000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>70144000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>83006000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>93955000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>103812000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>106746000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>104488000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>113274000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>103918000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>118071000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>118338000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>127996000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>72694000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>52362000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>68164000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>56663000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>74134000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>99108000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>73035000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>94588000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>104213000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>119818000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>19076000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>33231000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>25090000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>7660000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
@@ -6918,947 +6945,955 @@
       <c r="S13">
         <v>100000.0</v>
       </c>
       <c r="T13">
         <v>100000.0</v>
       </c>
       <c r="U13">
         <v>100000.0</v>
       </c>
       <c r="V13">
         <v>100000.0</v>
       </c>
       <c r="W13">
         <v>100000.0</v>
       </c>
       <c r="X13">
         <v>100000.0</v>
       </c>
       <c r="Y13">
         <v>100000.0</v>
       </c>
       <c r="Z13">
         <v>100000.0</v>
       </c>
       <c r="AA13">
+        <v>100000.0</v>
+      </c>
+      <c r="AB13">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AC13">
         <v>60000.0</v>
       </c>
       <c r="AD13">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AE13">
         <v>59000.0</v>
       </c>
       <c r="AF13">
         <v>59000.0</v>
       </c>
       <c r="AG13">
         <v>59000.0</v>
       </c>
       <c r="AH13">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AI13">
         <v>58000.0</v>
       </c>
       <c r="AJ13">
         <v>58000.0</v>
       </c>
       <c r="AK13">
         <v>58000.0</v>
       </c>
       <c r="AL13">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="AM13">
         <v>57000.0</v>
       </c>
       <c r="AN13">
         <v>57000.0</v>
       </c>
       <c r="AO13">
         <v>57000.0</v>
       </c>
       <c r="AP13">
         <v>57000.0</v>
       </c>
       <c r="AQ13">
         <v>57000.0</v>
       </c>
       <c r="AR13">
         <v>57000.0</v>
       </c>
       <c r="AS13">
         <v>57000.0</v>
       </c>
       <c r="AT13">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="AU13">
         <v>56000.0</v>
       </c>
       <c r="AV13">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AW13">
         <v>55000.0</v>
       </c>
       <c r="AX13">
         <v>55000.0</v>
       </c>
       <c r="AY13">
         <v>55000.0</v>
       </c>
       <c r="AZ13">
+        <v>55000.0</v>
+      </c>
+      <c r="BA13">
         <v>54000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="BC13">
         <v>48000.0</v>
       </c>
       <c r="BD13">
         <v>48000.0</v>
       </c>
       <c r="BE13">
         <v>48000.0</v>
       </c>
       <c r="BF13">
         <v>48000.0</v>
       </c>
       <c r="BG13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="BH13">
         <v>47000.0</v>
       </c>
       <c r="BI13">
+        <v>47000.0</v>
+      </c>
+      <c r="BJ13">
         <v>46000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BL13">
         <v>41000.0</v>
       </c>
       <c r="BM13">
-        <v>39000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="BN13">
         <v>39000.0</v>
       </c>
       <c r="BO13">
+        <v>39000.0</v>
+      </c>
+      <c r="BP13">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BQ13">
         <v>29000.0</v>
       </c>
       <c r="BR13">
         <v>29000.0</v>
       </c>
       <c r="BS13">
         <v>29000.0</v>
       </c>
       <c r="BT13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BU13">
         <v>28000.0</v>
       </c>
       <c r="BV13">
         <v>28000.0</v>
       </c>
       <c r="BW13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BX13">
         <v>27000.0</v>
       </c>
       <c r="BY13">
+        <v>27000.0</v>
+      </c>
+      <c r="BZ13">
         <v>-2015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CA13">
         <v>1000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>1000.0</v>
+      </c>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1000.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>70202000.0</v>
+      </c>
+      <c r="C14">
         <v>70667000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>70661000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>70641000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>74111000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74079000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>73951000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>73802000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73741000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>69860000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>73624000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>70142000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70096000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>70020000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>69418000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69356000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69858000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>69814000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>69619000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>66696000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>66113000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65945000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>66828000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>65579000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>62884000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>63887000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>62335679.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61486325.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>61148428.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>61077000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>61146466.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>58833498.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>58482786.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>58236415.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>58099593.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>57977000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>57693930.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>57435894.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>57341000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>57196000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>57030000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>56933133.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>56898281.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>56808489.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>56496648.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>56166017.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>55819242.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>55425949.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>55089028.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>54675327.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>54458364.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>53834707.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>53052400.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>48219735.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>48041392.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>47824190.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>47607449.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>47424738.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>47321989.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>46377843.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45583242.0</v>
       </c>
       <c r="BJ14">
         <v>45583242.0</v>
       </c>
       <c r="BK14">
+        <v>45583242.0</v>
+      </c>
+      <c r="BL14">
         <v>40155277.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>38285628.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37888258.0</v>
       </c>
       <c r="BN14">
         <v>37888258.0</v>
       </c>
       <c r="BO14">
+        <v>37888258.0</v>
+      </c>
+      <c r="BP14">
         <v>28008699.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>27869159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27804603.0</v>
       </c>
       <c r="BR14">
         <v>27804603.0</v>
       </c>
       <c r="BS14">
+        <v>27804603.0</v>
+      </c>
+      <c r="BT14">
         <v>27716473.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>27568296.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27394322.0</v>
       </c>
       <c r="BV14">
         <v>27394322.0</v>
       </c>
       <c r="BW14">
+        <v>27394322.0</v>
+      </c>
+      <c r="BX14">
         <v>26322763.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12791190.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>484431.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>917276.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>355574.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>917276.0</v>
       </c>
       <c r="CC14">
         <v>917276.0</v>
       </c>
       <c r="CD14">
-        <v>795267.0</v>
+        <v>917276.0</v>
       </c>
       <c r="CE14">
         <v>795267.0</v>
       </c>
       <c r="CF14">
         <v>795267.0</v>
       </c>
       <c r="CG14">
         <v>795267.0</v>
       </c>
+      <c r="CH14">
+        <v>795267.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>100000.0</v>
       </c>
       <c r="N15">
         <v>100000.0</v>
       </c>
       <c r="O15">
         <v>100000.0</v>
       </c>
       <c r="P15">
         <v>100000.0</v>
       </c>
       <c r="Q15">
         <v>100000.0</v>
       </c>
       <c r="R15">
         <v>100000.0</v>
       </c>
       <c r="S15">
         <v>100000.0</v>
       </c>
       <c r="T15">
         <v>100000.0</v>
       </c>
       <c r="U15">
         <v>100000.0</v>
       </c>
       <c r="V15">
         <v>100000.0</v>
       </c>
       <c r="W15">
         <v>100000.0</v>
       </c>
       <c r="X15">
         <v>100000.0</v>
       </c>
       <c r="Y15">
         <v>100000.0</v>
       </c>
       <c r="Z15">
         <v>100000.0</v>
       </c>
       <c r="AA15">
+        <v>100000.0</v>
+      </c>
+      <c r="AB15">
         <v>62000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AC15">
         <v>60000.0</v>
       </c>
       <c r="AD15">
-        <v>59000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AE15">
         <v>59000.0</v>
       </c>
       <c r="AF15">
         <v>59000.0</v>
       </c>
       <c r="AG15">
         <v>59000.0</v>
       </c>
       <c r="AH15">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AI15">
         <v>58000.0</v>
       </c>
       <c r="AJ15">
         <v>58000.0</v>
       </c>
       <c r="AK15">
         <v>58000.0</v>
       </c>
       <c r="AL15">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="AM15">
         <v>57000.0</v>
       </c>
       <c r="AN15">
         <v>57000.0</v>
       </c>
       <c r="AO15">
         <v>57000.0</v>
       </c>
       <c r="AP15">
         <v>57000.0</v>
       </c>
       <c r="AQ15">
         <v>57000.0</v>
       </c>
       <c r="AR15">
         <v>57000.0</v>
       </c>
       <c r="AS15">
         <v>57000.0</v>
       </c>
       <c r="AT15">
-        <v>56000.0</v>
+        <v>57000.0</v>
       </c>
       <c r="AU15">
         <v>56000.0</v>
       </c>
       <c r="AV15">
-        <v>55000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AW15">
         <v>55000.0</v>
       </c>
       <c r="AX15">
         <v>55000.0</v>
       </c>
       <c r="AY15">
         <v>55000.0</v>
       </c>
       <c r="AZ15">
+        <v>55000.0</v>
+      </c>
+      <c r="BA15">
         <v>54000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="BC15">
         <v>48000.0</v>
       </c>
       <c r="BD15">
         <v>48000.0</v>
       </c>
       <c r="BE15">
         <v>48000.0</v>
       </c>
       <c r="BF15">
         <v>48000.0</v>
       </c>
       <c r="BG15">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="BH15">
         <v>47000.0</v>
       </c>
       <c r="BI15">
+        <v>47000.0</v>
+      </c>
+      <c r="BJ15">
         <v>46000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BL15">
         <v>41000.0</v>
       </c>
       <c r="BM15">
-        <v>39000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="BN15">
         <v>39000.0</v>
       </c>
       <c r="BO15">
+        <v>39000.0</v>
+      </c>
+      <c r="BP15">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BQ15">
         <v>29000.0</v>
       </c>
       <c r="BR15">
         <v>29000.0</v>
       </c>
       <c r="BS15">
         <v>29000.0</v>
       </c>
       <c r="BT15">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BU15">
         <v>28000.0</v>
       </c>
       <c r="BV15">
         <v>28000.0</v>
       </c>
       <c r="BW15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BX15">
         <v>27000.0</v>
       </c>
-      <c r="BY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY15">
+        <v>27000.0</v>
+      </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>1000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>1000.0</v>
+      </c>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>39</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>14000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>21900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5900000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2007000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1374000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1195000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1184000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2210000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2338000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2809000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2356000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127000.0</v>
       </c>
       <c r="AK16">
         <v>1127000.0</v>
       </c>
       <c r="AL16">
+        <v>1127000.0</v>
+      </c>
+      <c r="AM16">
         <v>1309000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1247000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1323000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1461000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2361000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2256000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2088000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1867000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1554000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>834000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1255000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>612000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>567000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>900000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1661000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5445000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1138000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1148000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2631000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2582000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2193000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3725000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1842000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4247000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3826000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4818000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4527000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3970000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3411000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3050000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2484000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2377000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2271000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1681000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1337000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1350000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>711000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>763000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>679000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>284000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>188000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>116000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7902,134 +7937,133 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>33100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>33000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>31300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>26600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>26100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>24400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>19282000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18183000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17211000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15988000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>15570000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>15475000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>14442000.0</v>
       </c>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
@@ -8064,77 +8098,80 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8178,1499 +8215,1517 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
         <v>51600000.0</v>
       </c>
       <c r="C20">
         <v>51600000.0</v>
       </c>
       <c r="D20">
+        <v>51600000.0</v>
+      </c>
+      <c r="E20">
         <v>51700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51500000.0</v>
       </c>
       <c r="F20">
         <v>51500000.0</v>
       </c>
       <c r="G20">
-        <v>51700000.0</v>
+        <v>51500000.0</v>
       </c>
       <c r="H20">
         <v>51700000.0</v>
       </c>
       <c r="I20">
         <v>51700000.0</v>
       </c>
       <c r="J20">
         <v>51700000.0</v>
       </c>
       <c r="K20">
         <v>51700000.0</v>
       </c>
       <c r="L20">
         <v>51700000.0</v>
       </c>
       <c r="M20">
         <v>51700000.0</v>
       </c>
       <c r="N20">
         <v>51700000.0</v>
       </c>
       <c r="O20">
+        <v>51700000.0</v>
+      </c>
+      <c r="P20">
         <v>51600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51800000.0</v>
       </c>
       <c r="Q20">
         <v>51800000.0</v>
       </c>
       <c r="R20">
-        <v>39800000.0</v>
+        <v>51800000.0</v>
       </c>
       <c r="S20">
         <v>39800000.0</v>
       </c>
       <c r="T20">
+        <v>39800000.0</v>
+      </c>
+      <c r="U20">
         <v>39900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39800000.0</v>
       </c>
       <c r="V20">
         <v>39800000.0</v>
       </c>
       <c r="W20">
+        <v>39800000.0</v>
+      </c>
+      <c r="X20">
         <v>39700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39600000.0</v>
       </c>
       <c r="Y20">
         <v>39600000.0</v>
       </c>
       <c r="Z20">
+        <v>39600000.0</v>
+      </c>
+      <c r="AA20">
         <v>39800000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>39713000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>39739000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>39694000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>39646000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>39774000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>39731000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>39773000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>39840000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>39854000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>39759000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>39697000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>39677000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>39730000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>39763000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>39761000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>39607000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>39823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37536000.0</v>
       </c>
       <c r="AS20">
         <v>37536000.0</v>
       </c>
       <c r="AT20">
         <v>37536000.0</v>
       </c>
       <c r="AU20">
         <v>37536000.0</v>
       </c>
       <c r="AV20">
         <v>37536000.0</v>
       </c>
       <c r="AW20">
         <v>37536000.0</v>
       </c>
       <c r="AX20">
         <v>37536000.0</v>
       </c>
       <c r="AY20">
         <v>37536000.0</v>
       </c>
       <c r="AZ20">
         <v>37536000.0</v>
       </c>
       <c r="BA20">
         <v>37536000.0</v>
       </c>
       <c r="BB20">
         <v>37536000.0</v>
       </c>
       <c r="BC20">
-        <v>26647000.0</v>
+        <v>37536000.0</v>
       </c>
       <c r="BD20">
         <v>26647000.0</v>
       </c>
       <c r="BE20">
         <v>26647000.0</v>
       </c>
       <c r="BF20">
         <v>26647000.0</v>
       </c>
       <c r="BG20">
+        <v>26647000.0</v>
+      </c>
+      <c r="BH20">
         <v>26164000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>26727000.0</v>
       </c>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>115200000.0</v>
+      </c>
+      <c r="C21">
         <v>117100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>105000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>102300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>99800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>98500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>99600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98500000.0</v>
       </c>
       <c r="I21">
         <v>98500000.0</v>
       </c>
       <c r="J21">
+        <v>98500000.0</v>
+      </c>
+      <c r="K21">
         <v>98700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99500000.0</v>
       </c>
       <c r="L21">
         <v>99500000.0</v>
       </c>
       <c r="M21">
+        <v>99500000.0</v>
+      </c>
+      <c r="N21">
         <v>100200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>75500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>55100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>52800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>36600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>37200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>33400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>29700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12834000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13040000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11484000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10383000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7791000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5747000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4570000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4351000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4369000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3386000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2208000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>528000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>651000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>773000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>885000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>933000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13039000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12301000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>13155000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14064000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14973000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>15882000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16927000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18040000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>19154000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>20267000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>21568000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>22963000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>24358000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>25753000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>27332000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>29002000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>30673000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>32401000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>462500000.0</v>
+      </c>
+      <c r="C22">
         <v>452600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>446300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>446900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>440800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>430400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>444900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>430900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>430600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>402600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>410800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>411300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>386100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>346800000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>327600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>320400000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>314800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>303200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>259000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>197800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>170100000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>154300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>124900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>103700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>95700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>101000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>90207000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>85109000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>73822000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>71414000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>58050000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40808000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>26334000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>33793000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>35054000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>33956000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>34333000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>35514000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>32663000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>24486000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14024000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12024000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13019000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>23435000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>20065000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13099000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9662000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8765000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10449000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9464000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5395000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5979000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9199000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>14867000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>15089000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>16426000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14703000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11838000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>13123000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15957000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12199000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>11430000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12909000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10231000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>10086000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9175000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10409000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>15147000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>16870000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>16467000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13336000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7506000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7990000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4572000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4129000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4256000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3390000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2245000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>864000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>2987200000.0</v>
+      </c>
+      <c r="C23">
         <v>3190400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3029300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3469100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3517300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3087700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3025400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2881600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2624000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2588200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2467700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2385800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2289100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2251100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2166200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2113699999.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2069199999.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2048800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1998900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1923700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1840100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1872900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1710600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1626700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1108200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1142900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1268390000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>977723000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>952612000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>928744000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>886306000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>838856000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>829763000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>816744000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>500348000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>459327000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>444957000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>456647000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>453197000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>263045000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>254774000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>275126000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>293120000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>300393000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>305716000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>302156000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>301197000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>325328000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>288528000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>287955000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>289496000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>286152000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>280899000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>198059000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>191642000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>191940000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>203942000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>209583000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>215780000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>226190000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>148926000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>156233000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>149854000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>161990000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>159037000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>171648000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>117128000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>99313000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>119852000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>109229000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>135332000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>154573000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>116467000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>130741000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>135605000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>149140000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>47682000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>57140000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>44907000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>16792000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24">
+        <v>929500000.0</v>
+      </c>
+      <c r="C24">
         <v>930800000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>934900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>939000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1612300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1296100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1356300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1359900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1362600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1366400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1370600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1368600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1368800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1374300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1379800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1385200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1390500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1248800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1257000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1235200000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1051600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1043700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>921500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>910200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>899000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>887900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>985771000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>607351000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>599601000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>591978000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>584485000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>577119000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>569877000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>566173000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>344953000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>340836000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>336762000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>332768000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>328962000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>175690000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>173681000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>171698000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>173870000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>172220000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>174560000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>168994000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>167418000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>165870000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>116277000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>113651000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>117209000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>108670000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>106186000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>103730000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>101517000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>99382000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>110844000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>108540000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>106319000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>104177000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>70857000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>69433000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>94179000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>92292000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>90925000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>89136000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>87534000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>83079000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>81446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="BS24">
         <v>85000000.0</v>
       </c>
       <c r="BT24">
         <v>85000000.0</v>
       </c>
       <c r="BU24">
+        <v>85000000.0</v>
+      </c>
+      <c r="BV24">
         <v>13338000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>16006000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>18673000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>21341000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>8302000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1368600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1368800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1374300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1379800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1385200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1390500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1248800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1257000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1235200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1051600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1043700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>921500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>910200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>899000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>887900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>985771000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>607351000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>599601000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>591978000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>584485000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>577119000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>569877000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>566173000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>344953000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>340836000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>336762000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>332768000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>328962000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>175690000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>173681000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>171967000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>174931000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>174535000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>174560000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>171257000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>170513000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>169763000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>120934000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>119041000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>117209000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>111718000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>106186000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>103730000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>101517000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>99382000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>110844000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>108540000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>23500000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>60800000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>58400000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>31006000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>62677000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>76789000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>140784000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>145539000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>156060000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>164117000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>125549000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9714,375 +9769,381 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>467700000.0</v>
+      </c>
+      <c r="C28">
         <v>334700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>273900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>424500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>412300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>468600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>495700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>682300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>704600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>798100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>839700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>841000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>877900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>808900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>735100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>752900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>706600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>457200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>399900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>363100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>201400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>96100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>24800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>65800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>697600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>702200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>579780000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>497313000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>470347000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>478072000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>457922000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>440873000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>366731000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>126117000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>69197000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>82231000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>260724000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>195863000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>114621000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>66739000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>66493000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>54814000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>36545000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>35633000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>38913000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18470000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>31226000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>25925000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-17271000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-28049000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-34103000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-37990000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-27146000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>60866000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>52208000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>43087000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27838000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14585000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2507000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2569000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-33631000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-43841000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-9739000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-25779000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-20121000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-31017000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23208000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>30717000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>13282000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>28337000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10866000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-14108000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-49027000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-67911000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-74869000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-90534000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10149000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4009000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-16103000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>2121000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>2250700000.0</v>
+      </c>
+      <c r="C29">
         <v>2464500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2399100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2862000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3026100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2603700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2516300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2396200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2192200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2148500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1420400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1397800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1396600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1401800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1834700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1833900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1862900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1248800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1783800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1715200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1652600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1662900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1516500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1473500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>958000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10098,562 +10159,569 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>544700000.0</v>
+      </c>
+      <c r="C30">
         <v>516900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>462200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>444500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>402300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>365500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>375600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>348600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>320500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>359700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>270300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>250500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>217200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>205600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>201400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>206600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>189300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>161000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>114300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>100300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>97900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>83800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>85400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>78000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>80100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>82800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>77537000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>78739000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>78158000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>76672000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>79913000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>63634000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>55829000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>53373000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>47173000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>37753000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>40648000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28803000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>38548000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>38700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>40474000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>42530000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31803000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31826000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>36093000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>39882000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>47145000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41797000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>36679000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>33067000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>34465000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>33650000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31110000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>33294000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>30145000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25591000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26197000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23190000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>17269000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>20361000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>15009000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>16841000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15442000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15801000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15206000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>14962000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>16357000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>15509000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>13291000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>13010000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11842000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>9760000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7223000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4783000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3343000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2633000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2118000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1417000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1002000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>140000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>402700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>350900000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>349200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>322700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>315500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>342100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>479900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>420900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>385800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>515800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>535100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>544900000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>512800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>7000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>22900000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>98021000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>197001000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>172452000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>162070000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>150364000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>133670000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>126225000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>114325000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>30031000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>21580000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>21680000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>22945000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>24714000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-13092000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14250000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8417000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2271000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>20418000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>30051000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>32229000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>27831000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>29427000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>68029000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>69021000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>64736000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>80532000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>70443000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-16323000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-11442000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4200000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>5349000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>16197000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>26603000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>34972000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>1022000000.0</v>
+      </c>
+      <c r="C32">
         <v>1233900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1211700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1269600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1808000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1362900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1354700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1262800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1186000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1131700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1019700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>996500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>946700000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>949300000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>994900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1029800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1070400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1101000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1078300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1039600000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1006300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1040900000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>985200000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>951300000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>410900000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10669,1035 +10737,1046 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>1277700000.0</v>
+      </c>
+      <c r="C33">
         <v>1301700000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1169900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1212100000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1210300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1216499999.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1183800000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1150500000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1022400000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1021899999.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1012999999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>980600000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>975099999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>952300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>851299999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>818599999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>797399999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>719000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>692000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>670800000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>648300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>624200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>550200000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>541000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>576800000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>561400000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>483495000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>487367999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>456230000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>474735000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>447463000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>417063000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>378152000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>279573000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>134328000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>120582000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>107788999.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>86687000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>91389999.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>81755000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>82929000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>84365000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>98782000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>96564000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>100289000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>93960000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>94584000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>93496000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>88671000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>89757000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>89810000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>89023000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>86142000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>88123000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>78248000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>76325000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>76573000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>77798000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>77923000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>78356000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>15389000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>13776000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>16526000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>16388000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>16864000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>17344000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>17337000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>18933000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>19865000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>20730000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>29368000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>29621000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>25860000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>21989000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>21714000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>21312000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>20435000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>17275000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>15736000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>7109000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34">
+        <v>67600000.0</v>
+      </c>
+      <c r="C34">
         <v>64200000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>62400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>57800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>53900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>51600000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44900000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>37300000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>38300000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>37900000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>38200000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>38300000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>34200000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>35700000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>24200000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>26800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>17000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>14900000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>15400000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>16100000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>17700000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>17800000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>18900000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>18800000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>19800000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>21400000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>18769000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>14819000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>15408000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>9010000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>6668000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>6480000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6904000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>6030000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>6201000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>5748000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5231000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>5032000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4888000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>4730000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>4922000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>3952000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>3619000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>2921000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>3038000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>2774000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>2580000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1521000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>1984000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>1943000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>2567000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2246000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2186000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1867000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>2070000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>2068000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>2040000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>2052000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>1260000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>1303000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>997100000.0</v>
+      </c>
+      <c r="C35">
         <v>995100000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>997500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>996100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1666199999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1347699999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1401200000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1397200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1400900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1404300000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1408800000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1406900000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1403000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1410000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1404000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1412000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1407500000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1263700000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1272400000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1251300000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1069300000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1061500000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>940400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>929000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>918800000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>909300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1004539999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>622170000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>615009000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>600988000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>591152999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>583599000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>576781000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>572203000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>351154000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>346584000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>341993000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>337800000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>333849999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>180420000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>178603000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>175919000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>178550000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>177456000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>177598000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>174031000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>173093000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>176245000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>122918000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>120984000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>119776000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>113964000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>108372000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>105597000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>103187000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>101050000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>112484000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>110192000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>107579000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>105480000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>72349000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>71052000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>95907000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>94249000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>100181000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>98978000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>98608000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>86001000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>84605000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>87987000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>87861000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>87748000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>16884000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>17437000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>20001000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>22575000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>119826000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>119825000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>126586000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>78368000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>261400000.0</v>
+      </c>
+      <c r="C36">
         <v>167300000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>169200000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>318600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>338900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>164899999.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>185200000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>181300000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>204500000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>178699999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>212599999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>227900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>180399999.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>184200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>177799999.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>160699999.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>139299999.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>106100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>99600000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>92000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>80900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>77000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>50400000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>43800000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>51600000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>34500000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>31887000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>29866999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3161000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>25542999.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>24926000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>17961000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>16663000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1969000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1614000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1559000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>604999.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>216000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>97999.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>88000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>588000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2032000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4384000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4687000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4986000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5291000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5493000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5919000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1652000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1825000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1721000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1886000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2056000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2202000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2333000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2503000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2647000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2727000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2791000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3103000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1133000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1254000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2379000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2637000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1730000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1862000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1806000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3244000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3442000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3166000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3288000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3377000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>635000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>685000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>754000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>822000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1951000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>276000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>54000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>55000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11741,1268 +11820,1282 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>177600000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>179600000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>147100000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>178700000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>134800000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>118400000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>106100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>99600000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>92000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>80900000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>79000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>50400000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>43800000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>41700000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>25000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>22881000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>21415000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>20372000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>18266000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>18057000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>17961000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>16663000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>171709000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>45837000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>44704000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>42510000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>40421000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>40479000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>40624000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>41234000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>42572000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>57246000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>54524000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>55677000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>56891000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>58002000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>59337000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>56115000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>57401000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>58411000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>59689000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>61160000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>62701000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>64227000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>65792000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>67515000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>69265000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>70967000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>73570000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1133000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1254000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2379000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2637000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2855000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3072000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3097000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3244000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3442000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>3166000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3288000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3377000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>635000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>685000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>754000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>822000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1951000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>276000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>55000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
+      <c r="CH38"/>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>221900000.0</v>
+      </c>
+      <c r="C39">
         <v>203100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>193500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>244100000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>180800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>121900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>118500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>130600000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>99300000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>99800000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>88200000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>83300000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>90000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>71700000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>63900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>59500000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>58100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>74000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>76500000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>82700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>73600000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>63000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>53400000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>59600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>34000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>21600000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>11647000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16759000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>28028000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16977000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>11036000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>17559000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>17449000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>9949000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>8037000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8431000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8159000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7073000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7901000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6838000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5712000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>13535000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>4049000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6862000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3661000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4022000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3434000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11450000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7115000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11880000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>11842000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>13112000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>12766000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8964000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4717000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3454000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3463000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2802000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3653000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4770000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1841000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>912000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1059000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1499000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2029000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1260000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1565000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2100000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>3385000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1956000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>3521000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2748000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2843000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1391000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1763000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1248000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1797000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1827000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>834000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>1019000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
+      <c r="CH39"/>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>519100000.0</v>
+      </c>
+      <c r="C40">
         <v>568900000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>486600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>418200000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>364300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>410700000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>401100000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>349400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>299400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>363700000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>310000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>268900000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>247400000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>286700000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>241700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>192500000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>135800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>166000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>137300000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>138100000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>104800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>133100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>109300000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>89900000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>87500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>94600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>87689000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>73787000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>85945000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>80510000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>68169000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>48580000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3451000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>59256000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>44897000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>34648000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>31839000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>40660000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>33732000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>29938000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>29454000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>40900000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>35547000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>26443000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>25267000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>20860000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>25214000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>24588000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>18771000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>15550000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>30017000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>20276000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>18042000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>15086000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>17854000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>14456000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>926000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>931000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>13964000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13517000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>8742000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>9808000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>11462000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>9814000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10128000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9973000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>9623000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>8153000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>11327000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>7300000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7587000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7869000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>6538000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>4464000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>3772000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2854000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>6340000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>6124000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2826000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>1296000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
+      <c r="CH40"/>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>38300000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>8300000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>24200000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>26800000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>15400000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16100000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17700000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>17800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>18900000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>18800000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>19800000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>7219000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7323000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7529000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>9010000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6668000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>6480000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6904000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6030000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6201000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5748000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5231000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5032000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>4888000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>4730000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>4922000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3952000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3619000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2921000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3038000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2774000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2580000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1521000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1984000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1943000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1767000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1546000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1486000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1167000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2070000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2068000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2040000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2052000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2481000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2524000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1492000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1619000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1728000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1957000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1964000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1999000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2706000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2922000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3159000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2987000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2861000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2748000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3546000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1431000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1328000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1234000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>317000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>316000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>566000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
+      <c r="CH41"/>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>918400000.0</v>
+      </c>
+      <c r="C42">
         <v>1214500000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1185100000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1348300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1260900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1184400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1158600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1140600000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1117600000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1102600000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1081100000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1070700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1047300000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1040599999.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1022400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1011200000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>995500000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1207900000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1179900000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1149600000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1248300000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1264300000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1244700000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1227600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>737900000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>749000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>832140000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>930383000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>905806000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>898559000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>893829000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>876255000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>865984000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>917292000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>774591000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>763835000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>754585000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>744243000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>736730000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>695854000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>690619000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>686193000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>679761000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>675489000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>670544000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>661811000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>652909000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>639609000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>655106000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>651067000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>645396000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>641016000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>621710000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>525679000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>521761000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>517981000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>514633000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>535304000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>510077000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>507174000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>453435000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>450039000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>396459000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>394835000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>384631000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>382709000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>315230000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>286763000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>285423000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>254595000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>251706000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>250598000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>249064000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>247835000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>236182000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>235765000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>525000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>293000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>262000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>28000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13046,2181 +13139,2200 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
         <v>4961000.0</v>
       </c>
-      <c r="AW44">
-[...1 lines deleted...]
-      </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
-      <c r="BY44">
-[...1 lines deleted...]
-      </c>
+      <c r="BY44"/>
       <c r="BZ44">
         <v>119509000.0</v>
       </c>
-      <c r="CA44"/>
+      <c r="CA44">
+        <v>119509000.0</v>
+      </c>
       <c r="CB44"/>
       <c r="CC44"/>
-      <c r="CD44">
+      <c r="CD44"/>
+      <c r="CE44">
         <v>69500000.0</v>
       </c>
-      <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1252200000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1085500000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>958100000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>834600000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>505500000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>497900000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>478700000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>449200000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>423200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>412400000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>399400000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>355865000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>334025000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>307891000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>258379000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>229433000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>197564000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>153029000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>107864000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>88491000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>75878000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>65279000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>46266000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>50911000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>41131000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>41695000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>41793000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>41536000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>42040000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>44612000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>37069000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>36582000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>34159000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>32556000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>32356000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>31399000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>29334000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>24982000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>25422000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>24910000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>21422000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>19947000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>19422000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>18295000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>16125000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>14256000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>12522000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>14147000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>13751000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>15134000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>15482000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>15531000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>15689000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>16423000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>17564000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>26080000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>26244000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>25225000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>21304000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>20960000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>20490000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>18484000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>16999000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>15682000.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>7054000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>830400000.0</v>
+      </c>
+      <c r="C46">
         <v>863200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>724100000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>720400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>718700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>759800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>702900000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>677900000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>667700000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>692800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>649200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>601500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>596600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>625900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>553100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>535799999.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>538200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>536500000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>515400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>505500000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>497900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>478700000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>449200000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>423200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>412400000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>415500000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>368055000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>342045000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>307891000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>258379000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>229433000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>197564000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>153029000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>107864000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>88491000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>75878000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>65279000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>46266000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>50911000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>41131000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>41695000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>41793000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>41536000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>42040000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>44612000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>37069000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>36582000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>34159000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>32556000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>32356000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>31399000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>29334000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>24982000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>25422000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>24910000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>21422000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>19947000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>19422000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>18295000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>16125000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>14256000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>12522000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>14147000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13751000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>15134000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>15482000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>15531000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>15689000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>16423000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>17564000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>26080000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>26244000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>25225000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>21304000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>20960000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>20490000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>18484000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>16999000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>15682000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>7054000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>601500000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>596600000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>599900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>553100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>535800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>538200000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>536500000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>515400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>505500000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>497900000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>478700000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>449200000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>423200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>412400000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>399400000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>355865000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>334025000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>299605000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>258379000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>229433000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>197564000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>153029000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>107864000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>88491000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>75878000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>65279000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>46266000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>50911000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>41131000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>41695000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>41793000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>41536000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>42040000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>44612000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>37069000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>36582000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>34159000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>32556000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>32356000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>31399000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>29334000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>24982000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>25422000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>24910000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>21422000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>19947000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>19422000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>18295000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>16125000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>14256000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>12522000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14147000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13751000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>15134000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>15482000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>15531000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>15689000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>16423000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>17564000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>26080000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>26244000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>25225000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>21304000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>20960000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>20490000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>18484000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>16999000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>7054000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
+      <c r="CH47"/>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>378500000.0</v>
+      </c>
+      <c r="C48">
         <v>287400000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>185800000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>98200000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>75700000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>40300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-60400000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-137900000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-326500000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-378000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-481300000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-533200000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-560500000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-584300000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-601300000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-596100000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-561100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-649500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-678700000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-691300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-666300000.0</v>
       </c>
       <c r="V48">
         <v>-666300000.0</v>
       </c>
       <c r="W48">
+        <v>-666300000.0</v>
+      </c>
+      <c r="X48">
         <v>-649200000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-660800000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-675200000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-672000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-676982000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-677834000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-679236000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-683614000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-693507000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-695166000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-693475000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-707255000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-700395000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-698168000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-690401000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-680424000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-671305000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-668224000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-664026000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-651545000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-624218000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-605291000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-589859000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-578025000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-572625000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-561780000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-532669000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-526525000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-524025000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-502735000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-492216000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-481551000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-482696000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-470279000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-455803000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-441023000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-426684000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-413122000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-393701000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-383853000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-362995000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-350895000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-343746000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-329891000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-314959000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-290234000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-269995000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-248370000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-220087000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-199335000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-175453000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-155579000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-139911000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-126272000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-113600000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-102040000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-91160000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-66058000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-533200000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-560500000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-584300000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-601300000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-596100000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-561100000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-649500000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-678700000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-691300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-666300000.0</v>
       </c>
       <c r="V49">
         <v>-666300000.0</v>
       </c>
       <c r="W49">
+        <v>-666300000.0</v>
+      </c>
+      <c r="X49">
         <v>-649200000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-660800000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-675200000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-672000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-676982000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-677834000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-679236000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-683614000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-693507000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-695166000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-693475000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-707255000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-700395000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-698168000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-690401000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-680424000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-671305000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-668224000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-664026000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-651545000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-624218000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-605291000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-589859000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-578025000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-572625000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-561780000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-532669000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-526525000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-524025000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-502735000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-492216000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-481551000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-471357000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-458940000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-444464000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-429684000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-426684000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-413122000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50">
+        <v>18600000.0</v>
+      </c>
+      <c r="C50">
         <v>18400000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>79900000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>460700000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>83100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>96000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>42000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>37900000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>38900000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>49400000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>49800000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>29200000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>27800000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>27500000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>26900000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>26300000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>25700000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>25100000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>28900000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>20900000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>15700000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>15600000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>2315000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>577119000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3451000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>566173000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>344953000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>340836000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>332768000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1061000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2315000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>4447000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>177486000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>169663000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>948100000.0</v>
+      </c>
+      <c r="C51">
         <v>1050800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1031300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1417400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1695400000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1422000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1398300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1397800000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1401500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1448800000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1420400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1397800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1396600000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1432800000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1406700000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1411500000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1416200000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1273900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1285900000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1256100000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1067300000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1059300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>926100000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>914100000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>899000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>905900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>999662000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>617180000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>601916000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>591978000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>584485000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>577119000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>612185000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>566173000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>344953000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>340836000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>336762000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>333037000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>330023000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>178005000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>178128000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>177486000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>182012000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>180770000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>184521000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>169663000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>177598000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>201470000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>128343000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>121678000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>119802000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>112954000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>120919000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>118159000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>115651000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>113231000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>123760000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>121604000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>106319000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>104177000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>70857000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>69433000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>94179000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>92292000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>98217000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>96979000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>95902000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>83079000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>81446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="BS51">
         <v>85000000.0</v>
       </c>
       <c r="BT51">
         <v>85000000.0</v>
       </c>
       <c r="BU51">
+        <v>85000000.0</v>
+      </c>
+      <c r="BV51">
         <v>24008000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>26677000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>29344000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>29284000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>29225000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>29222000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>8987000.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>9781000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>18600000.0</v>
+      </c>
+      <c r="C52">
         <v>22200000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>96400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>478400000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>83100000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>85900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>42000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>37900000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>38900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>52900000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>49800000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>29200000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>27800000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>31100000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>26900000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26300000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>25700000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25100000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>28900000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>20900000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>15600000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4600000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3900000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>3600000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2341000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2333000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2315000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>577119000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>42308000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>566173000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>344953000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>340836000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>269000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1061000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2315000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4447000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5519000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>6020000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>6235000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>5996000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3380000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3990000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>26746000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2752000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>2637000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>2593000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1236000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>14733000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>14429000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>14134000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>13849000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>12916000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>13064000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>12762000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>12276000.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>10670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10671000.0</v>
       </c>
       <c r="BW52">
         <v>10671000.0</v>
       </c>
       <c r="BX52">
+        <v>10671000.0</v>
+      </c>
+      <c r="BY52">
         <v>7943000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>29225000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>29222000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>2648000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>1479000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>128699999.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>105500000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>54300000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>53500000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>104700000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>103300000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>102000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>50800000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>50400000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>50000000.0</v>
       </c>
-      <c r="Q53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53">
+        <v>0.0</v>
+      </c>
+      <c r="T53">
         <v>500000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>17500000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>29500000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>40400000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>58600000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>65300000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>120200000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>172400000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>185622000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>189881000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>187120000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>175040000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>163281000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>163546000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>148853000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>167479000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>173523000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>185117000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>177990000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>161396000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>67293000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>35605000.0</v>
       </c>
-      <c r="AO53">
-[...1 lines deleted...]
-      </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>100000.0</v>
       </c>
-      <c r="BG53">
-[...1 lines deleted...]
-      </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>550000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15264,1100 +15376,1113 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>2987200000.0</v>
+      </c>
+      <c r="C55">
         <v>3190400000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3029300000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3469200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3517300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3087700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3025400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2881600000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2624000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2588200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2467700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2385800000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2289100000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2251100000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2166200000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2113700000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2069200000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2048800000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1998900000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1923700000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1840100000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1872900000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1710600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1626700000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1108200000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1142900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1268390000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>977723000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>952612000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>928744000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>886306000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>838856000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>829763000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>816744000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>500348000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>459327000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>444957000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>456647000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>453197000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>263045000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>254774000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>275126000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>293120000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>300393000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>305716000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>302156000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>301197000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>325328000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>288528000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>287955000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>289496000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>286152000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>280899000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>198059000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>191642000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>191940000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>203942000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>209583000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>215780000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>226190000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>148926000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>156233000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>149854000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>161990000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>159037000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>171648000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>117128000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>99313000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>119852000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>109229000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>135332000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>154573000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>116467000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>130741000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>135605000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>149140000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>47682000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>57140000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>44907000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>16792000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
+      <c r="CH55"/>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>1709500000.0</v>
+      </c>
+      <c r="C56">
         <v>1888700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1859400000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2257100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2307000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1871200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1841600000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1731100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1601600000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1566300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1454700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1405200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1314000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1298800000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1314900000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1295100000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1271800000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1329800000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1306900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1252900000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1191800000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1248700000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1160400000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1085700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>531400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>581500000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>784895000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>490355000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>496382000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>454009000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>438843000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>421793000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>451611000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>537171000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>366020000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>338745000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>337168000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>369960000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>361807000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>181290000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>171845000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>190761000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>194338000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>203829000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>205427000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>208196000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>206613000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>231832000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>199857000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>198198000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>199686000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>197129000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>194757000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>109936000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>113394000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>115615000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>127369000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>131785000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>137857000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>147834000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>133537000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>142457000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>133328000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>145602000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>142173000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>154304000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>99791000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>80380000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>99987000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>88499000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>105964000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>124952000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>90607000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>108752000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>113891000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>127828000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>27247000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>39865000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>29171000.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>9683000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>687500000.0</v>
+      </c>
+      <c r="C57">
         <v>680100000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>647700000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1010100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>520400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>528400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>506200000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>486000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>432400000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>451200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>451400000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>425000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>383300000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>364700000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>334200000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>279300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>215000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>228800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>228600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>213300000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>185500000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>207800000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>175200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>134400000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>130400000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>157700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>113282000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>105773000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>113973000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>115657000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>97224000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>76109000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>82414000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>86025000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>74940000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>48018000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>39379000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>55697000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>54252000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>55181000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>49775000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>65156000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>59437000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>52682000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>47376000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>44296000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>47764000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>71199000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>43118000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>42374000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>48294000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>33853000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>42980000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>48286000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>49342000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>43140000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>32580000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>27995000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>24761000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>26611000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>16797000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>18950000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>20442000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>23760000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>17932000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>19813000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>18217000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>16783000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19790000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>16968000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>15823000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>15534000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>25944000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>21029000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>19306000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>17045000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>40931000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>39080000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>9237000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>4515000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
+      <c r="CH57"/>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>1684600000.0</v>
+      </c>
+      <c r="C58">
         <v>1675200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1645200000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2006200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2186600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1876100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1907400000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1883200000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1833300000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1855500000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1860200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1831900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1786300000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1774700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1738200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1691300000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1622500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1492500000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1501000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1464600000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1254800000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1269300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1115600000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1063400000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1049200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1067000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1117822000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>727943000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>728982000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>716645000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>688377000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>659708000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>659195000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>658228000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>426094000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>394602000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>381372000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>393497000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>388102000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>235601000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>228378000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>241075000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>237987000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>230138000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>224974000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>218327000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>220857000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>247444000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>166036000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>163358000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>168070000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>147817000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>151352000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>153883000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>152529000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>144190000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>145064000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>138187000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>132340000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>132091000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>89146000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>90002000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>116349000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>118009000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>118113000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>118791000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>116825000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>102784000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>104395000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>104955000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>103684000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>103282000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>42828000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>38466000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>39307000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>39620000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>160757000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>158905000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>135823000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>82883000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
+      <c r="CH58"/>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16401,359 +16526,363 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>1302600000.0</v>
+      </c>
+      <c r="C60">
         <v>1515200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1384100000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1462900000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1330700000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1211600000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1118000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>998400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>790700000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>732700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>607500000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>553900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>502800000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>476400000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>428000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>422400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>446700000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>556300000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>497900000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>459100000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>585300000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>603600000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>595000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>563300000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>59000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>75900000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>150568000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>249780000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>223630000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>212099000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>197929000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>179148000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>170568000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>158516000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>74254000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>64725000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>63585000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>63150000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>65095000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>27444000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>26396000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>34051000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>55133000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>70255000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>80742000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>83829000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>80340000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>77884000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>122492000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>124597000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>121426000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>138335000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>129547000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>44176000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>39113000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>47750000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>58878000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>71396000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>83440000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>94099000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>59780000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>66231000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>33505000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>43981000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>40924000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>52857000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>303000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-3471000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>15457000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4274000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>31648000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>51291000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>73639000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>92275000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>96298000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>109520000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-113075000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-101765000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-90916000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>-66091000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
+      <c r="CH60"/>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -16797,166 +16926,170 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
-      <c r="AV62">
+      <c r="AV62"/>
+      <c r="AW62">
         <v>4961000.0</v>
       </c>
-      <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17049,51 +17182,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>768200000.0</v>
       </c>
       <c r="C2">
         <v>625900000.0</v>
       </c>
       <c r="D2">
         <v>537200000.0</v>
       </c>
       <c r="E2">
         <v>499700000.0</v>
       </c>
       <c r="F2">
         <v>346700000.0</v>
       </c>
       <c r="G2">
         <v>322100000.0</v>
       </c>
       <c r="H2">
         <v>257900000.0</v>
       </c>
       <c r="I2">
         <v>193655000.0</v>
       </c>
@@ -17120,51 +17253,51 @@
       </c>
       <c r="Q2">
         <v>53240000.0</v>
       </c>
       <c r="R2">
         <v>47735000.0</v>
       </c>
       <c r="S2">
         <v>40643000.0</v>
       </c>
       <c r="T2">
         <v>25733000.0</v>
       </c>
       <c r="U2">
         <v>15660000.0</v>
       </c>
       <c r="V2">
         <v>1530000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>113100000.0</v>
       </c>
       <c r="C3">
         <v>80800000.0</v>
       </c>
       <c r="D3">
         <v>72800000.0</v>
       </c>
       <c r="E3">
         <v>63200000.0</v>
       </c>
       <c r="F3">
         <v>57400000.0</v>
       </c>
       <c r="G3">
         <v>55400000.0</v>
       </c>
       <c r="H3">
         <v>27900000.0</v>
       </c>
       <c r="I3">
         <v>15646000.0</v>
       </c>
@@ -17193,89 +17326,89 @@
         <v>5077000.0</v>
       </c>
       <c r="R3">
         <v>5222000.0</v>
       </c>
       <c r="S3">
         <v>6375000.0</v>
       </c>
       <c r="T3">
         <v>4920000.0</v>
       </c>
       <c r="U3">
         <v>2640000.0</v>
       </c>
       <c r="V3">
         <v>1236000.0</v>
       </c>
       <c r="W3">
         <v>323000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>-1669000.0</v>
       </c>
       <c r="L4">
         <v>-11918000.0</v>
       </c>
       <c r="M4">
         <v>-3560000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
-        <v>473800000.0</v>
+        <v>419200000.0</v>
       </c>
       <c r="C5">
         <v>342900000.0</v>
       </c>
       <c r="D5">
         <v>250800000.0</v>
       </c>
       <c r="E5">
         <v>45800000.0</v>
       </c>
       <c r="F5">
         <v>82200000.0</v>
       </c>
       <c r="G5">
         <v>54900000.0</v>
       </c>
       <c r="H5">
         <v>46300000.0</v>
       </c>
       <c r="I5">
         <v>27423000.0</v>
       </c>
       <c r="J5">
         <v>-7387000.0</v>
       </c>
@@ -17305,54 +17438,54 @@
       </c>
       <c r="S5">
         <v>-81172000.0</v>
       </c>
       <c r="T5">
         <v>-53842000.0</v>
       </c>
       <c r="U5">
         <v>-34645000.0</v>
       </c>
       <c r="V5">
         <v>-21505000.0</v>
       </c>
       <c r="W5">
         <v>-13820000.0</v>
       </c>
       <c r="X5">
         <v>-12014000.0</v>
       </c>
       <c r="Y5">
         <v>-12672000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
-        <v>586900000.0</v>
+        <v>532300000.0</v>
       </c>
       <c r="C6">
         <v>423700000.0</v>
       </c>
       <c r="D6">
         <v>323600000.0</v>
       </c>
       <c r="E6">
         <v>109000000.0</v>
       </c>
       <c r="F6">
         <v>139600000.0</v>
       </c>
       <c r="G6">
         <v>110300000.0</v>
       </c>
       <c r="H6">
         <v>74200000.0</v>
       </c>
       <c r="I6">
         <v>43069000.0</v>
       </c>
       <c r="J6">
         <v>6467000.0</v>
       </c>
@@ -17382,115 +17515,115 @@
       </c>
       <c r="S6">
         <v>-74797000.0</v>
       </c>
       <c r="T6">
         <v>-48922000.0</v>
       </c>
       <c r="U6">
         <v>-32005000.0</v>
       </c>
       <c r="V6">
         <v>-20269000.0</v>
       </c>
       <c r="W6">
         <v>-13497000.0</v>
       </c>
       <c r="X6">
         <v>-12014000.0</v>
       </c>
       <c r="Y6">
         <v>-12672000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-300000.0</v>
       </c>
       <c r="K8">
         <v>-1669000.0</v>
       </c>
       <c r="L8">
         <v>-11918000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>1939900000.0</v>
       </c>
       <c r="C9">
         <v>1445700000.0</v>
       </c>
       <c r="D9">
         <v>1159900000.0</v>
       </c>
       <c r="E9">
         <v>805600000.0</v>
       </c>
       <c r="F9">
         <v>752100000.0</v>
       </c>
       <c r="G9">
         <v>582300000.0</v>
       </c>
       <c r="H9">
         <v>480300000.0</v>
       </c>
       <c r="I9">
         <v>370168000.0</v>
       </c>
@@ -17517,51 +17650,51 @@
       </c>
       <c r="Q9">
         <v>43726000.0</v>
       </c>
       <c r="R9">
         <v>18297000.0</v>
       </c>
       <c r="S9">
         <v>-4584000.0</v>
       </c>
       <c r="T9">
         <v>-12361000.0</v>
       </c>
       <c r="U9">
         <v>-11997000.0</v>
       </c>
       <c r="V9">
         <v>-1480000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>339500000.0</v>
       </c>
       <c r="C10">
         <v>300200000.0</v>
       </c>
       <c r="D10">
         <v>214600000.0</v>
       </c>
       <c r="E10">
         <v>9800000.0</v>
       </c>
       <c r="F10">
         <v>20500000.0</v>
       </c>
       <c r="G10">
         <v>9700000.0</v>
       </c>
       <c r="H10">
         <v>14500000.0</v>
       </c>
       <c r="I10">
         <v>5226000.0</v>
       </c>
@@ -17586,51 +17719,51 @@
       <c r="P10">
         <v>-57043000.0</v>
       </c>
       <c r="Q10">
         <v>-61159000.0</v>
       </c>
       <c r="R10">
         <v>-79541000.0</v>
       </c>
       <c r="S10">
         <v>-92791000.0</v>
       </c>
       <c r="T10">
         <v>-53539000.0</v>
       </c>
       <c r="U10">
         <v>-35490000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
         <v>92400000.0</v>
       </c>
       <c r="C11">
         <v>-118100000.0</v>
       </c>
       <c r="D11">
         <v>8300000.0</v>
       </c>
       <c r="E11">
         <v>5200000.0</v>
       </c>
       <c r="F11">
         <v>3700000.0</v>
       </c>
       <c r="G11">
         <v>2900000.0</v>
       </c>
       <c r="H11">
         <v>2900000.0</v>
       </c>
       <c r="I11">
         <v>1934000.0</v>
       </c>
@@ -17663,51 +17796,51 @@
       </c>
       <c r="S11">
         <v>3449000.0</v>
       </c>
       <c r="T11">
         <v>-303000.0</v>
       </c>
       <c r="U11">
         <v>1305000.0</v>
       </c>
       <c r="V11">
         <v>131000.0</v>
       </c>
       <c r="W11">
         <v>-332000.0</v>
       </c>
       <c r="X11">
         <v>11941000.0</v>
       </c>
       <c r="Y11">
         <v>12580000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
         <v>79700000.0</v>
       </c>
       <c r="C12">
         <v>42700000.0</v>
       </c>
       <c r="D12">
         <v>36200000.0</v>
       </c>
       <c r="E12">
         <v>36000000.0</v>
       </c>
       <c r="F12">
         <v>61700000.0</v>
       </c>
       <c r="G12">
         <v>48100000.0</v>
       </c>
       <c r="H12">
         <v>34600000.0</v>
       </c>
       <c r="I12">
         <v>22197000.0</v>
       </c>
@@ -17740,131 +17873,131 @@
       </c>
       <c r="S12">
         <v>7224000.0</v>
       </c>
       <c r="T12">
         <v>3160000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
         <v>34700000.0</v>
       </c>
       <c r="C13">
         <v>39500000.0</v>
       </c>
       <c r="D13">
         <v>28900000.0</v>
       </c>
       <c r="E13">
         <v>9800000.0</v>
       </c>
       <c r="F13">
         <v>500000.0</v>
       </c>
       <c r="G13">
         <v>3000000.0</v>
       </c>
       <c r="H13">
         <v>7800000.0</v>
       </c>
       <c r="I13">
         <v>6705000.0</v>
       </c>
       <c r="J13">
         <v>2633000.0</v>
       </c>
       <c r="K13">
         <v>15213000.0</v>
       </c>
       <c r="L13">
         <v>12654000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
         <v>247100000.0</v>
       </c>
       <c r="C15">
         <v>418300000.0</v>
       </c>
       <c r="D15">
         <v>206300000.0</v>
       </c>
       <c r="E15">
         <v>4600000.0</v>
       </c>
       <c r="F15">
         <v>16800000.0</v>
       </c>
       <c r="G15">
         <v>6800000.0</v>
       </c>
       <c r="H15">
         <v>11600000.0</v>
       </c>
       <c r="I15">
         <v>3292000.0</v>
       </c>
@@ -17897,51 +18030,51 @@
       </c>
       <c r="S15">
         <v>-92791000.0</v>
       </c>
       <c r="T15">
         <v>-53539000.0</v>
       </c>
       <c r="U15">
         <v>-35950000.0</v>
       </c>
       <c r="V15">
         <v>-21636000.0</v>
       </c>
       <c r="W15">
         <v>-13821000.0</v>
       </c>
       <c r="X15">
         <v>-11941000.0</v>
       </c>
       <c r="Y15">
         <v>-12580000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>4600000.0</v>
       </c>
       <c r="F16">
         <v>16800000.0</v>
       </c>
       <c r="G16">
         <v>6800000.0</v>
       </c>
       <c r="H16">
         <v>11600000.0</v>
       </c>
       <c r="I16">
         <v>3292000.0</v>
       </c>
       <c r="J16">
         <v>-26831000.0</v>
       </c>
       <c r="K16">
         <v>-28879000.0</v>
       </c>
@@ -17950,51 +18083,51 @@
       </c>
       <c r="M16">
         <v>-51500000.0</v>
       </c>
       <c r="N16">
         <v>-44974000.0</v>
       </c>
       <c r="O16">
         <v>-51867000.0</v>
       </c>
       <c r="P16">
         <v>-45831000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
         <v>247100000.0</v>
       </c>
       <c r="C17">
         <v>418300000.0</v>
       </c>
       <c r="D17">
         <v>120000000.0</v>
       </c>
       <c r="E17">
         <v>4600000.0</v>
       </c>
       <c r="F17">
         <v>16800000.0</v>
       </c>
       <c r="G17">
         <v>6800000.0</v>
       </c>
       <c r="H17">
         <v>11600000.0</v>
       </c>
       <c r="I17">
         <v>3292000.0</v>
       </c>
@@ -18009,100 +18142,100 @@
       </c>
       <c r="M17">
         <v>-51500000.0</v>
       </c>
       <c r="N17">
         <v>-44974000.0</v>
       </c>
       <c r="O17">
         <v>-51867000.0</v>
       </c>
       <c r="P17">
         <v>-45831000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-24700000.0</v>
       </c>
       <c r="C18">
         <v>-3200000.0</v>
       </c>
       <c r="D18">
         <v>-9800000.0</v>
       </c>
       <c r="E18">
         <v>-26700000.0</v>
       </c>
       <c r="F18">
         <v>-61200000.0</v>
       </c>
       <c r="G18">
         <v>-45100000.0</v>
       </c>
       <c r="H18">
         <v>-26800000.0</v>
       </c>
       <c r="I18">
         <v>-22197000.0</v>
       </c>
       <c r="J18">
         <v>-18578000.0</v>
       </c>
       <c r="K18">
         <v>-14388000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1100000.0</v>
       </c>
       <c r="F19">
         <v>-44300000.0</v>
       </c>
       <c r="G19">
         <v>3300000.0</v>
       </c>
       <c r="H19">
         <v>-900000.0</v>
       </c>
       <c r="I19">
         <v>6705000.0</v>
       </c>
       <c r="J19">
         <v>2024000.0</v>
       </c>
       <c r="K19">
         <v>-1726000.0</v>
       </c>
@@ -18111,80 +18244,80 @@
       </c>
       <c r="M19">
         <v>-24374000.0</v>
       </c>
       <c r="N19">
         <v>-15739000.0</v>
       </c>
       <c r="O19">
         <v>-15684000.0</v>
       </c>
       <c r="P19">
         <v>-14576000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>473800000.0</v>
       </c>
       <c r="C21">
         <v>308900000.0</v>
       </c>
       <c r="D21">
         <v>220000000.0</v>
       </c>
       <c r="E21">
         <v>37600000.0</v>
       </c>
       <c r="F21">
         <v>126000000.0</v>
       </c>
       <c r="G21">
         <v>51500000.0</v>
       </c>
       <c r="H21">
         <v>50000000.0</v>
       </c>
       <c r="I21">
         <v>27423000.0</v>
       </c>
@@ -18217,80 +18350,80 @@
       </c>
       <c r="S21">
         <v>-89342000.0</v>
       </c>
       <c r="T21">
         <v>-53842000.0</v>
       </c>
       <c r="U21">
         <v>-34645000.0</v>
       </c>
       <c r="V21">
         <v>-21505000.0</v>
       </c>
       <c r="W21">
         <v>-14153000.0</v>
       </c>
       <c r="X21">
         <v>-12014000.0</v>
       </c>
       <c r="Y21">
         <v>-12672000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
         <v>2234300000.0</v>
       </c>
       <c r="C23">
         <v>1762700000.0</v>
       </c>
       <c r="D23">
         <v>1477100000.0</v>
       </c>
       <c r="E23">
         <v>1267700000.0</v>
       </c>
       <c r="F23">
         <v>972800000.0</v>
       </c>
       <c r="G23">
         <v>852900000.0</v>
       </c>
       <c r="H23">
         <v>688200000.0</v>
       </c>
       <c r="I23">
         <v>536400000.0</v>
       </c>
@@ -18323,127 +18456,127 @@
       </c>
       <c r="S23">
         <v>125401000.0</v>
       </c>
       <c r="T23">
         <v>67214000.0</v>
       </c>
       <c r="U23">
         <v>38308000.0</v>
       </c>
       <c r="V23">
         <v>21555000.0</v>
       </c>
       <c r="W23">
         <v>14153000.0</v>
       </c>
       <c r="X23">
         <v>12014000.0</v>
       </c>
       <c r="Y23">
         <v>12672000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>90400000.0</v>
       </c>
       <c r="C25">
         <v>80800000.0</v>
       </c>
       <c r="D25">
         <v>70200000.0</v>
       </c>
       <c r="E25">
         <v>63200000.0</v>
       </c>
       <c r="F25">
         <v>57400000.0</v>
       </c>
       <c r="G25">
         <v>55400000.0</v>
       </c>
       <c r="H25">
         <v>27900000.0</v>
       </c>
       <c r="I25">
         <v>15646000.0</v>
       </c>
       <c r="J25">
         <v>13854000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26">
         <v>301100000.0</v>
       </c>
       <c r="C26">
         <v>219600000.0</v>
       </c>
       <c r="D26">
         <v>205000000.0</v>
       </c>
       <c r="E26">
         <v>180200000.0</v>
       </c>
       <c r="F26">
         <v>160100000.0</v>
       </c>
       <c r="G26">
         <v>146800000.0</v>
       </c>
       <c r="H26">
         <v>132300000.0</v>
       </c>
       <c r="I26">
         <v>88606000.0</v>
       </c>
@@ -18476,51 +18609,51 @@
       </c>
       <c r="S26">
         <v>13104000.0</v>
       </c>
       <c r="T26">
         <v>10391000.0</v>
       </c>
       <c r="U26">
         <v>8094000.0</v>
       </c>
       <c r="V26">
         <v>10764000.0</v>
       </c>
       <c r="W26">
         <v>9026000.0</v>
       </c>
       <c r="X26">
         <v>8659000.0</v>
       </c>
       <c r="Y26">
         <v>9458000.0</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>84300000.0</v>
       </c>
       <c r="D27">
         <v>63100000.0</v>
       </c>
       <c r="E27">
         <v>41200000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>185100000.0</v>
       </c>
       <c r="I27">
         <v>142321000.0</v>
       </c>
       <c r="J27">
         <v>121617000.0</v>
       </c>
       <c r="K27">
         <v>94483000.0</v>
       </c>
@@ -18539,51 +18672,51 @@
       <c r="P27">
         <v>43233000.0</v>
       </c>
       <c r="Q27">
         <v>34695000.0</v>
       </c>
       <c r="R27">
         <v>37583000.0</v>
       </c>
       <c r="S27">
         <v>39734000.0</v>
       </c>
       <c r="T27">
         <v>16141000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>546000.0</v>
       </c>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>1165000000.0</v>
       </c>
       <c r="C28">
         <v>832900000.0</v>
       </c>
       <c r="D28">
         <v>671800000.0</v>
       </c>
       <c r="E28">
         <v>526600000.0</v>
       </c>
       <c r="F28">
         <v>466000000.0</v>
       </c>
       <c r="G28">
         <v>384000000.0</v>
       </c>
       <c r="H28">
         <v>115500000.0</v>
       </c>
       <c r="I28">
         <v>111818000.0</v>
       </c>
@@ -18610,102 +18743,102 @@
       </c>
       <c r="Q28">
         <v>26667000.0</v>
       </c>
       <c r="R28">
         <v>26842000.0</v>
       </c>
       <c r="S28">
         <v>63484000.0</v>
       </c>
       <c r="T28">
         <v>30063000.0</v>
       </c>
       <c r="U28">
         <v>22648000.0</v>
       </c>
       <c r="V28">
         <v>20025000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>92400000.0</v>
       </c>
       <c r="C29">
         <v>-118100000.0</v>
       </c>
       <c r="D29">
         <v>9100000.0</v>
       </c>
       <c r="E29">
         <v>5200000.0</v>
       </c>
       <c r="F29">
         <v>3700000.0</v>
       </c>
       <c r="G29">
         <v>2900000.0</v>
       </c>
       <c r="H29">
         <v>2900000.0</v>
       </c>
       <c r="I29">
         <v>1934000.0</v>
       </c>
       <c r="J29">
         <v>257000.0</v>
       </c>
       <c r="K29">
         <v>392000.0</v>
       </c>
       <c r="L29">
         <v>212000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>1466100000.0</v>
       </c>
       <c r="C30">
         <v>1136800000.0</v>
       </c>
       <c r="D30">
         <v>939900000.0</v>
       </c>
       <c r="E30">
         <v>768000000.0</v>
       </c>
       <c r="F30">
         <v>626100000.0</v>
       </c>
       <c r="G30">
         <v>530800000.0</v>
       </c>
       <c r="H30">
         <v>430300000.0</v>
       </c>
       <c r="I30">
         <v>342745000.0</v>
       </c>
@@ -18738,51 +18871,51 @@
       </c>
       <c r="S30">
         <v>84758000.0</v>
       </c>
       <c r="T30">
         <v>41481000.0</v>
       </c>
       <c r="U30">
         <v>22648000.0</v>
       </c>
       <c r="V30">
         <v>20025000.0</v>
       </c>
       <c r="W30">
         <v>14153000.0</v>
       </c>
       <c r="X30">
         <v>12014000.0</v>
       </c>
       <c r="Y30">
         <v>12672000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
         <v>-134300000.0</v>
       </c>
       <c r="C31">
         <v>-8700000.0</v>
       </c>
       <c r="D31">
         <v>-5400000.0</v>
       </c>
       <c r="E31">
         <v>-27800000.0</v>
       </c>
       <c r="F31">
         <v>-105500000.0</v>
       </c>
       <c r="G31">
         <v>-41800000.0</v>
       </c>
       <c r="H31">
         <v>-35500000.0</v>
       </c>
       <c r="I31">
         <v>-22197000.0</v>
       </c>
@@ -18811,51 +18944,51 @@
         <v>-22526000.0</v>
       </c>
       <c r="R31">
         <v>-20182000.0</v>
       </c>
       <c r="S31">
         <v>89342000.0</v>
       </c>
       <c r="T31">
         <v>53842000.0</v>
       </c>
       <c r="U31">
         <v>34645000.0</v>
       </c>
       <c r="V31">
         <v>21505000.0</v>
       </c>
       <c r="W31">
         <v>332000.0</v>
       </c>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
         <v>2708100000.0</v>
       </c>
       <c r="C32">
         <v>2071600000.0</v>
       </c>
       <c r="D32">
         <v>1697100000.0</v>
       </c>
       <c r="E32">
         <v>1305300000.0</v>
       </c>
       <c r="F32">
         <v>1098800000.0</v>
       </c>
       <c r="G32">
         <v>904400000.0</v>
       </c>
       <c r="H32">
         <v>738200000.0</v>
       </c>
       <c r="I32">
         <v>563823000.0</v>
       </c>
@@ -18901,900 +19034,907 @@
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>232600000.0</v>
+      </c>
+      <c r="C2">
         <v>215200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>196200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>196900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>160000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>166600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>166800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>157600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>134900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>139400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>131600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>117600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>152400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>152500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>109100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>94500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>80500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>84800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>85000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>82200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>83800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>71100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>75300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>69035000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>60718000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52859000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54595000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>49107000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42190000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>47763000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>51016000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48151000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45117000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42315000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>42638000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39230000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36873000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>37162000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>54798000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>51652000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>41213000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>28408000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>35888000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36943000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36248000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>36353000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>35515000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33708000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33259000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32201000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32510000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>30362000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>28704000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>27458000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>27112000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>26033000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17673000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14725000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13941000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13826000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13051000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12422000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12877000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12936000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11448000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10474000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10663000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10197000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9785000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9998000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6679000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7583000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6899000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4572000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3942000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3906000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3949000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2244000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>327000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>26200000.0</v>
+      </c>
+      <c r="C3">
         <v>30600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21700000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21500000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21300000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="J3">
         <v>18800000.0</v>
       </c>
       <c r="K3">
+        <v>18800000.0</v>
+      </c>
+      <c r="L3">
         <v>18700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17200000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15300000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14900000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15200000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12800000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25700000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10900000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9900000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9116000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7800000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5900000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5100000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4392000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4123000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3609000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3522000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3321000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3826000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3384000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3323000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3359000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3629000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3423000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3422000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4432000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>4292000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3681000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3433000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3055000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3068000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3030000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3070000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2947000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3096000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2859000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2904000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2938000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2594000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2654000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2844000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2820000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2836000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1684000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1163000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1131000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1250000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1258000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1438000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1221000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1370000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1325000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1306000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1710000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1781000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2064000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1416000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1389000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1393000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1232000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>906000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>762000.0</v>
       </c>
-      <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
         <v>9759000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-18749000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>9113000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1792000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-11918000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-3560000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -19856,597 +19996,604 @@
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
-      <c r="CE4"/>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5">
-        <v>146300000.0</v>
+        <v>127700000.0</v>
       </c>
       <c r="C5">
+        <v>159800000.0</v>
+      </c>
+      <c r="D5">
         <v>138400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>48000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>57300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>120000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>95200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>62100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>65600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>114500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>64100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>38200000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-28000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>37200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>47700000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-12800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17027000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17736000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8038000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5363000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1682000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-222000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2603000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2870000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4874000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3820000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>78000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1159000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7529000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-24042000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-14774000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14031000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7239000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2216000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-7781000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-25084000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1590000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1590000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-17286000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6110000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6179000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-6059000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-8440000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-10495000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-10867000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10373000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-9737000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-14876000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7236000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5294000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-8278000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9900000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-10730000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-11962000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-13480000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-16445000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-17472000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-27356000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-19834000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-22139000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-20012000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-16054000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-14582000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-12409000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-10798000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-9198000.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
-      <c r="CE5"/>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
-        <v>176900000.0</v>
+        <v>153900000.0</v>
       </c>
       <c r="C6">
+        <v>190400000.0</v>
+      </c>
+      <c r="D6">
         <v>160400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>70300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>79000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>141500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>116500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>81300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>84400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>133300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>82800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>56300000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>51200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>46600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>52500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>62600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>45200000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19200000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>35500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>17200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26143000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>15700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>22128000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12161000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8972000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5204000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3099000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6429000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>514000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1551000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-461000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3707000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2264000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4107000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-19610000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10482000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-10350000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3806000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>839000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4713000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-22054000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1480000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4537000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-14190000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3251000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3275000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3121000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-5846000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-7841000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-8023000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7553000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-6901000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-13192000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-6073000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-4163000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-7028000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-8642000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-9292000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-10741000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-12110000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-15120000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-16166000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-25646000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-18053000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-20075000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-18596000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-14665000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-13189000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-11177000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9892000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-8436000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-9533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="CC6">
         <v>674000.0</v>
       </c>
       <c r="CD6">
+        <v>674000.0</v>
+      </c>
+      <c r="CE6">
         <v>-6514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5041000.0</v>
       </c>
       <c r="CF6">
         <v>-5041000.0</v>
       </c>
       <c r="CG6">
         <v>-5041000.0</v>
       </c>
+      <c r="CH6">
+        <v>-5041000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20559,89 +20706,90 @@
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
-      <c r="CE7"/>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -20754,1153 +20902,1170 @@
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
-      <c r="CE8"/>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>529100000.0</v>
+      </c>
+      <c r="C9">
         <v>568600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>510100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>452200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>409000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>430900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>377100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>330900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>306800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>361200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>293300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>264900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>240500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>217300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>188300000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>190300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>209700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>213200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>188700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>182700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>167500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>161100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>151800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>142500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>126900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>134100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>123080000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>116418000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>106696000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>110312000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>101969000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>82072000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>75815000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>79508000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>73624000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>64639000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>59398000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>60937000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55641000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>50457000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>44051000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45321000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>35651000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>34375000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>32807000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>36673000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>38042000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>35765000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>32808000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>33018000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>27395000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>26833000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>25155000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>25319000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24390000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>22331000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>20296000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>20080000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>18561000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>14538000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>13533000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>13826000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11629000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9886000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8385000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>7334000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5799000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3169000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1995000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1198000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-87000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-2368000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-3327000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-2318000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-3792000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-3687000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-2564000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-2301000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-3232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="CC9">
         <v>674000.0</v>
       </c>
       <c r="CD9">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CE9"/>
+        <v>674000.0</v>
+      </c>
+      <c r="CE9">
+        <v>0.0</v>
+      </c>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>113000000.0</v>
+      </c>
+      <c r="C10">
         <v>140200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>122800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>48100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>111300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>54900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>107800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>24600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-36100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>29300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>33400000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-28400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6782000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10888000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1853000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1279000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6236000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6921000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2106000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7666000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-9881000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8956000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2951000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4286000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-10625000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-27187000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-17941000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-17252000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-10418000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5396000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-10824000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-29059000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-6079000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2654000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-21285000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-10401000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-10534000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-10125000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-12389000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-14407000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-14734000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-14297000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-13562000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-19423000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-9848000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-61159000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-12100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-13711000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-14491000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-79541000.0</v>
       </c>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
       <c r="BP10">
+        <v>0.0</v>
+      </c>
+      <c r="BQ10">
         <v>-20239000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-19645000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-92791000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-20752000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-23882000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-19874000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-53539000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-13639000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-12672000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-11560000.0</v>
       </c>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
       <c r="CA10">
         <v>0.0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
-      <c r="CE10"/>
+      <c r="CE10">
+        <v>0.0</v>
+      </c>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>21900000.0</v>
+      </c>
+      <c r="C11">
         <v>38500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>35200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5400000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-137500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1800000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1814000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>300000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>995000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>194000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>412000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>333000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-61000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>121000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>101000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>96000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>197000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>66000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>65000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>64000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>140000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>44000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>15000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>24000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>21000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>52000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>65000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-154000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>118000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>131000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>69000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>28000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>69000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>46000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>40000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>958000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-11339000.0</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>-39666000.0</v>
       </c>
-      <c r="BK11">
-[...1 lines deleted...]
-      </c>
       <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
         <v>-1258000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2074000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-64609000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>11245000.0</v>
       </c>
-      <c r="BP11">
-[...1 lines deleted...]
-      </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
+        <v>0.0</v>
+      </c>
+      <c r="BS11">
         <v>-64508000.0</v>
       </c>
-      <c r="BS11">
-[...1 lines deleted...]
-      </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>-37871000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-943000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>263000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>762000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8357000.0</v>
       </c>
       <c r="CB11">
         <v>8357000.0</v>
       </c>
       <c r="CC11">
         <v>8357000.0</v>
       </c>
       <c r="CD11">
+        <v>8357000.0</v>
+      </c>
+      <c r="CE11">
         <v>6514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5041000.0</v>
       </c>
       <c r="CF11">
         <v>5041000.0</v>
       </c>
       <c r="CG11">
         <v>5041000.0</v>
       </c>
+      <c r="CH11">
+        <v>5041000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>14700000.0</v>
+      </c>
+      <c r="C12">
         <v>19600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="O12">
         <v>9200000.0</v>
       </c>
       <c r="P12">
+        <v>9200000.0</v>
+      </c>
+      <c r="Q12">
         <v>9100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16399999.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>16600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9423000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5719000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6615000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5345000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6846000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7290000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7918000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6153000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4709000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4796000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5007000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5136000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3029000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3127000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3096000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3145000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3167000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3075000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3193000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3180000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3043000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3975000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4489000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4244000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3999000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4616000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4355000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4066000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3949000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3912000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3867000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3732000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3825000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4547000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2612000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11192000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3871000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3847000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3149000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3007000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>11267000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3875000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2274000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5244000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1399000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2103000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>575000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3160000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>475000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>986000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>982000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1046000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>255000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>268000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>269000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>636000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13">
+        <v>4900000.0</v>
+      </c>
+      <c r="C13">
         <v>5700000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8600000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="F13">
         <v>10300000.0</v>
       </c>
       <c r="G13">
+        <v>10300000.0</v>
+      </c>
+      <c r="H13">
         <v>10500000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9300000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9400000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6200000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>8600000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="N13">
         <v>6500000.0</v>
       </c>
       <c r="O13">
+        <v>6500000.0</v>
+      </c>
+      <c r="P13">
         <v>2400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>100000.0</v>
       </c>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="U13">
         <v>200000.0</v>
       </c>
       <c r="V13">
+        <v>200000.0</v>
+      </c>
+      <c r="W13">
         <v>300000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9097000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9423000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5719000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2561000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21912,86 +22077,85 @@
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22104,475 +22268,479 @@
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
-      <c r="CE14"/>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>91100000.0</v>
+      </c>
+      <c r="C15">
         <v>101600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>87600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>22500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>35400000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>100700000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>77500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>188600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>51500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>103300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>51900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>23800000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-5200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-35000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>29200000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12600000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-25000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>600000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-17100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14400000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4968000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9893000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1659000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1691000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6569000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6860000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2227000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-7767000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-9977000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-9119000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3081000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-4198000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-12481000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-27327000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-18927000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-15432000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-11834000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-5400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-10845000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-29111000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-6144000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-21290000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-10519000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-10665000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-10194000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-12417000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-14476000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-14780000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-14337000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-13562000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-19423000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-9848000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-20858000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-12100000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-13711000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-13855000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-14932000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-24725000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-20239000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-19645000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-28283000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-20752000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-23882000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-19874000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-15668000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-13639000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-12672000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-11560000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-10880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8357000.0</v>
       </c>
       <c r="CB15">
         <v>-8357000.0</v>
       </c>
       <c r="CC15">
         <v>-8357000.0</v>
       </c>
       <c r="CD15">
+        <v>-8357000.0</v>
+      </c>
+      <c r="CE15">
         <v>-6514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5041000.0</v>
       </c>
       <c r="CF15">
         <v>-5041000.0</v>
       </c>
       <c r="CG15">
         <v>-5041000.0</v>
       </c>
+      <c r="CH15">
+        <v>-5041000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>27300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-5200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-35000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27800000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="U16">
         <v>-25000000.0</v>
       </c>
       <c r="V16">
+        <v>-25000000.0</v>
+      </c>
+      <c r="W16">
         <v>-17100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4968000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>852000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1402000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4378000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9893000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1659000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1691000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-6569000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6860000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-2227000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-7767000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-9977000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-9119000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-3081000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-4198000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-12481000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-27327000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-18927000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-15432000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-11834000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-5400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-10845000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-29111000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-6144000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-2500000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-21290000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-10519000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-10665000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-10194000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-12417000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-14476000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-14780000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-13562000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-19423000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
@@ -22592,238 +22760,241 @@
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
-      <c r="CE16"/>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>91100000.0</v>
+      </c>
+      <c r="C17">
         <v>101600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>87600000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>22500000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>35400000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>100700000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>77500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>188600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>51500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>103300000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>51900000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>27300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>23800000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>17000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-5200000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-35000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>27800000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>29200000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>12600000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-25000000.0</v>
       </c>
-      <c r="U17">
-[...1 lines deleted...]
-      </c>
       <c r="V17">
+        <v>0.0</v>
+      </c>
+      <c r="W17">
         <v>-17100000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>11600000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>14400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2100000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4316000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>852000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1402000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5030000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8060000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2047000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-879000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5936000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6860000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-2227000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-7767000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-9977000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-9153000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3017000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-4351000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-10689000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-27327000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-18927000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-15432000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-11834000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-5400000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-10845000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-29111000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-6144000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-2500000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-21290000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-10519000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-10665000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-10194000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-12417000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-14476000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-14780000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-13562000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-19423000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -22843,143 +23014,148 @@
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
-      <c r="CE17"/>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-9800000.0</v>
+      </c>
+      <c r="C18">
         <v>-9200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-16400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-10100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3173000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9370000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7642000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6615000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22991,269 +23167,269 @@
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19">
         <v>-200000.0</v>
       </c>
       <c r="N19">
+        <v>-200000.0</v>
+      </c>
+      <c r="O19">
         <v>1500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1100000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1200000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-38300000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="X19">
         <v>1000000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Y19">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-373000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6504000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1923000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4054000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1503000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1834000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1686000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1682000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>546000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>556000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>488000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>434000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>315000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-2340000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>129000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>170000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="AS19">
         <v>41000.0</v>
       </c>
       <c r="AT19">
+        <v>41000.0</v>
+      </c>
+      <c r="AU19">
         <v>4528000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-4905000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-19804000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-4193000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-2860000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-3972000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-4579000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-4328000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-4039000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-3918000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-3888000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-3839000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>31000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>39000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -23366,346 +23542,350 @@
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>122100000.0</v>
+      </c>
+      <c r="C21">
         <v>146300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>117700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>121100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>88800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>109300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>88100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>56900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>106400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>54800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>31100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>27700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-26700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>37900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>49700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>27500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18128000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16233000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6865000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4325000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1682000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-768000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2047000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3358000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5308000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-4135000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2418000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1288000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7699000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-24040000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-14795000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-14059000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7266000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2255000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2876000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-5280000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1886000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>206000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-17313000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5822000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6206000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-6086000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-8471000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-10519000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-10895000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-10512000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-9768000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-14915000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-7273000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-9725000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-8278000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-9900000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-10730000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-11962000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-13480000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-16445000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-17472000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-27356000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-19834000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-22139000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-20012000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-16054000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-14582000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-12409000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-10798000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-9198000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-9533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="CC21">
         <v>674000.0</v>
       </c>
       <c r="CD21">
+        <v>674000.0</v>
+      </c>
+      <c r="CE21">
         <v>-6514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5041000.0</v>
       </c>
       <c r="CF21">
         <v>-5041000.0</v>
       </c>
       <c r="CG21">
         <v>-5041000.0</v>
       </c>
+      <c r="CH21">
+        <v>-5041000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23818,314 +23998,320 @@
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
-      <c r="CE22"/>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>639500000.0</v>
+      </c>
+      <c r="C23">
         <v>637500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>588600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>528000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>480200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>488200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>455800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>434000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>384800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>403400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>377900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>365400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>330400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>346200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>337900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>326100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>257500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>258000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>241900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>236900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>236000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>253400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>210200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>198800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>190500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>191266000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>175100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>169500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>152300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>148674000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>144211000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>119937000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>123578000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>131292000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>119728000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>113114000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>107021000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>107710000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>92453000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>88618000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>88912000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>124159000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>86188000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>74610000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>55414000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>74816000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>77861000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>77293000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>71047000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>68327000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>78416000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>65914000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>63562000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>63914000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>63223000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>61554000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>58649000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>57704000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>54362000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>47126000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>35531000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>37492000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>33733000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>32837000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>31537000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>32173000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>32215000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>31062000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>29941000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>39217000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>29944000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>29556000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>26683000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>20415000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>18373000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>15621000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12806000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>10839000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>10453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="CC23">
         <v>674000.0</v>
       </c>
       <c r="CD23">
+        <v>674000.0</v>
+      </c>
+      <c r="CE23">
         <v>6514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5041000.0</v>
       </c>
       <c r="CF23">
         <v>5041000.0</v>
       </c>
       <c r="CG23">
         <v>5041000.0</v>
       </c>
+      <c r="CH23">
+        <v>5041000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24167,1090 +24353,1103 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>26200000.0</v>
+      </c>
+      <c r="C25">
         <v>24400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="J25">
         <v>18800000.0</v>
       </c>
       <c r="K25">
+        <v>18800000.0</v>
+      </c>
+      <c r="L25">
         <v>18700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14500000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9116000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7758000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5891000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5135000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4392000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4123000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3609000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3522000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3321000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3826000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3384000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3323000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3359000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3629000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3423000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3422000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4432000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4292000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3681000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3433000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3055000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3068000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3030000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3070000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2947000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3096000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2859000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2904000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2938000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2594000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2654000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2844000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2820000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2836000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1684000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1163000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1131000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1250000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1258000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1438000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1221000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1370000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1325000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1306000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1710000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1781000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2064000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1416000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1389000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1393000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1232000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>906000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>762000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26">
+        <v>89700000.0</v>
+      </c>
+      <c r="C26">
         <v>90900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>77200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>73400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>59600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>60600000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>54900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>53900000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>50200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>42000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>57800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>55100000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>50100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>49500000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>45000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>42600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>43100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>41800000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>37500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>40100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>40700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>38300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>38800000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>34200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>35500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>34700000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>30779000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>32264000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>31954000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>28514000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>21762000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>18418000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>19912000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>18782000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>20141000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>18029000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>17500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>16034000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>13734000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>12953000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>12989000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>12897000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>10035000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>12069000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>8207000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>7286000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>7158000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>6677000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>6779000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>6424000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5771000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>5174000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>4396000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5847000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6559000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>6521000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>5432000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5804000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>4638000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>6832000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4589000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>4438000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3698000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>4583000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3847000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3351000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>3404000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>3272000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>3204000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>3535000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3263000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>3382000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2923000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>3170000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2231000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>2520000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2470000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2203000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1964000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
         <v>10764000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>19200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>24200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>28300000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>9500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21900000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12400000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>48300000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>47749000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>47401000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>41616000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>39661000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>34922000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>35605000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>32133000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>35329000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>28718000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>29475000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>28095000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>25364000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>22147000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>22950000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>24022000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>24946000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>21307000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>19008000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>14710000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>17462000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>14870000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>14856000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>13656000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>12836000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>15407000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13580000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>13871000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>12734000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>13571000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>13664000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>12739000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>12290000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>12312000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>9625000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>9006000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>8394000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>8979000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>9013000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>8309000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>8678000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>9629000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10504000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>8772000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>39734000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>10176000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>10994000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>8565000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>16141000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4144000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>3404000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>3104000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>317200000.0</v>
+      </c>
+      <c r="C28">
         <v>331400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>315200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>257700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>241400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>236800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>205800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>222400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>190200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>190900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>168300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>178700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>162700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>144300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>140400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>174400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>128700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>121700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>117500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>116300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>110500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>130100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>89200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>80800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>83900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>32900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27548000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29150000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>25861000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25904000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>38420000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23724000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23770000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26165000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22718000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20493000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>19111000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>23674000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17342000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15842000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14739000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>31518000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15023000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13497000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>13542000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14180000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18890000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>19512000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14259000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13552000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23530000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>13901000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13094000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>12824000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12731000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12665000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13020000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12498000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11379000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12996000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7211000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6288000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7230000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6190000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6959000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7267000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6246000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5838000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7491000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>16849000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16484000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>16389000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13762000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>10566000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7532000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6202000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2660000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6897000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6074000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5302000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4375000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>20025000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>21900000.0</v>
+      </c>
+      <c r="C29">
         <v>38500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-137500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1814000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>278000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>482000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>326000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25262,809 +25461,819 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>406900000.0</v>
+      </c>
+      <c r="C30">
         <v>422300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>392400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>331100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>320200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>321600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>289000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>276400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>249900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>254800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>238500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>233800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>212800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>193800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>185400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>217000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>171800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>163500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>155000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>156400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>151200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>168400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>128000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>115000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>119400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>115978000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>106100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>108800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>99400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>94079000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>95104000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>77747000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>75815000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>80276000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>71577000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>67997000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>64706000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>65072000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53223000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>51745000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>51750000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>69361000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>46365000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>44574000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>36459000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38928000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40918000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41045000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>34694000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>32812000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>44708000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32655000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31361000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>31405000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>32861000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>32850000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>31191000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>30592000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28329000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>29453000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>20806000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>23551000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>19907000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>19786000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>19115000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19296000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>19279000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>19614000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19467000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>28554000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19747000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19771000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16685000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13736000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>10790000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8722000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8234000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6897000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="CC30">
         <v>674000.0</v>
       </c>
       <c r="CD30">
+        <v>674000.0</v>
+      </c>
+      <c r="CE30">
         <v>-6514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5041000.0</v>
       </c>
       <c r="CF30">
         <v>-5041000.0</v>
       </c>
       <c r="CG30">
         <v>-5041000.0</v>
       </c>
+      <c r="CH30">
+        <v>-5041000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>-9100000.0</v>
+      </c>
+      <c r="C31">
         <v>-6100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-92700000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-40700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1400000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3100000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-16300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-18500000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-54700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10100000.0</v>
       </c>
       <c r="Y31">
         <v>-10100000.0</v>
       </c>
       <c r="Z31">
+        <v>-10100000.0</v>
+      </c>
+      <c r="AA31">
         <v>-11346000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-15900000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5345000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5012000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5604000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6236000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6153000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4153000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4308000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4573000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4821000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5369000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2998000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2926000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3147000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3146000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3193000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3152000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3141000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7948000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-23779000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4193000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2860000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3972000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4579000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4328000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4039000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3918000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3888000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3839000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>10512000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3794000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4508000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2575000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>9725000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>8278000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>9900000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>10730000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>11962000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>13480000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>16445000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>17472000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>27356000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>19834000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>22139000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>20012000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>16054000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>14582000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>12409000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>10798000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>9198000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>9533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-674000.0</v>
       </c>
       <c r="CC31">
         <v>-674000.0</v>
       </c>
       <c r="CD31">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CE31"/>
+        <v>-674000.0</v>
+      </c>
+      <c r="CE31">
+        <v>0.0</v>
+      </c>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>761700000.0</v>
+      </c>
+      <c r="C32">
         <v>783800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>706300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>649100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>569000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>597500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>543900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>488500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>441700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>509800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>432700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>396500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>358100000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>369700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>340800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>299400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>295400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>307700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>275600000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>263200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>252300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>246100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>234000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>226300000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>198000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>209400000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>192115000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>177136000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>159555000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>164907000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>151076000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>124262000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>123578000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>130524000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>121775000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>109756000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>101713000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>103575000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>94871000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>87330000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>81213000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>100119000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>87303000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>75588000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>61215000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>72561000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>74985000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>72013000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>69161000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>68533000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>61103000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>60092000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>57356000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>57829000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>54752000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>51035000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>47754000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>47192000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>44594000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>32211000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>28258000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>27767000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>25455000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>22937000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>20807000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>20211000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>18735000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>14617000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>12469000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>11861000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>10110000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>7417000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>6671000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4361000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3791000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3212000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2008000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000.0</v>
       </c>
       <c r="CB32">
         <v>674000.0</v>
       </c>
       <c r="CC32">
         <v>674000.0</v>
       </c>
       <c r="CD32">
+        <v>674000.0</v>
+      </c>
+      <c r="CE32">
         <v>50000.0</v>
       </c>
-      <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -26149,51 +26358,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>953400000.0</v>
       </c>
       <c r="C2">
         <v>704200000.0</v>
       </c>
       <c r="D2">
         <v>689700000.0</v>
       </c>
       <c r="E2">
         <v>806400000.0</v>
       </c>
       <c r="F2">
         <v>922000000.0</v>
       </c>
       <c r="G2">
         <v>213700000.0</v>
       </c>
       <c r="H2">
         <v>113900000.0</v>
       </c>
       <c r="I2">
         <v>272600000.0</v>
       </c>
@@ -26220,51 +26429,51 @@
       </c>
       <c r="Q2">
         <v>127996000.0</v>
       </c>
       <c r="R2">
         <v>56663000.0</v>
       </c>
       <c r="S2">
         <v>94588000.0</v>
       </c>
       <c r="T2">
         <v>33231000.0</v>
       </c>
       <c r="U2">
         <v>7660000.0</v>
       </c>
       <c r="V2">
         <v>23999000.0</v>
       </c>
       <c r="W2">
         <v>4328000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
         <v>191600000</v>
       </c>
       <c r="C3">
         <v>124900000</v>
       </c>
       <c r="D3">
         <v>75600000</v>
       </c>
       <c r="E3">
         <v>157300000</v>
       </c>
       <c r="F3">
         <v>122700000</v>
       </c>
       <c r="G3">
         <v>166500000</v>
       </c>
       <c r="H3">
         <v>170900000</v>
       </c>
       <c r="I3">
         <v>162354000</v>
       </c>
@@ -26291,153 +26500,153 @@
       </c>
       <c r="Q3">
         <v>6549000</v>
       </c>
       <c r="R3">
         <v>3140000</v>
       </c>
       <c r="S3">
         <v>10047000</v>
       </c>
       <c r="T3">
         <v>10089000</v>
       </c>
       <c r="U3">
         <v>13137000</v>
       </c>
       <c r="V3">
         <v>5472000</v>
       </c>
       <c r="W3">
         <v>2708000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-112400000.0</v>
       </c>
       <c r="F4">
         <v>-110100000.0</v>
       </c>
       <c r="G4">
         <v>703500000.0</v>
       </c>
       <c r="H4">
         <v>98300000.0</v>
       </c>
       <c r="I4">
         <v>-158671000.0</v>
       </c>
       <c r="J4">
         <v>135403000.0</v>
       </c>
       <c r="K4">
         <v>14502000.0</v>
       </c>
       <c r="L4">
         <v>-28521000.0</v>
       </c>
       <c r="M4">
         <v>1466000.0</v>
       </c>
       <c r="N4">
         <v>92434000.0</v>
       </c>
       <c r="O4">
         <v>-36662000.0</v>
       </c>
       <c r="P4">
         <v>-19319000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-33100000.0</v>
       </c>
       <c r="F5">
         <v>-46700000.0</v>
       </c>
       <c r="G5">
         <v>-32200000.0</v>
       </c>
       <c r="H5">
         <v>-30800000.0</v>
       </c>
       <c r="I5">
         <v>-38267000.0</v>
       </c>
       <c r="J5">
         <v>-3328000.0</v>
       </c>
       <c r="K5">
         <v>-2621000.0</v>
       </c>
       <c r="L5">
         <v>-1460000.0</v>
       </c>
       <c r="M5">
         <v>662000.0</v>
       </c>
       <c r="N5">
         <v>-320000.0</v>
       </c>
       <c r="O5">
         <v>-898000.0</v>
       </c>
       <c r="P5">
         <v>-10436000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
         <v>-237300000.0</v>
       </c>
       <c r="C6">
         <v>249200000.0</v>
       </c>
       <c r="D6">
         <v>14500000.0</v>
       </c>
       <c r="E6">
         <v>-116700000.0</v>
       </c>
       <c r="F6">
         <v>-115600000.0</v>
       </c>
       <c r="G6">
         <v>708300000.0</v>
       </c>
       <c r="H6">
         <v>99800000.0</v>
       </c>
       <c r="I6">
         <v>-158700000.0</v>
       </c>
@@ -26464,51 +26673,51 @@
       </c>
       <c r="Q6">
         <v>-14722000.0</v>
       </c>
       <c r="R6">
         <v>71333000.0</v>
       </c>
       <c r="S6">
         <v>-37925000.0</v>
       </c>
       <c r="T6">
         <v>61357000.0</v>
       </c>
       <c r="U6">
         <v>25571000.0</v>
       </c>
       <c r="V6">
         <v>-16339000.0</v>
       </c>
       <c r="W6">
         <v>19671000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
         <v>-23100000.0</v>
       </c>
       <c r="C7">
         <v>-17000000.0</v>
       </c>
       <c r="D7">
         <v>-190600000.0</v>
       </c>
       <c r="E7">
         <v>-2500000.0</v>
       </c>
       <c r="F7">
         <v>-263600000.0</v>
       </c>
       <c r="G7">
         <v>-63400000.0</v>
       </c>
       <c r="H7">
         <v>-19700000.0</v>
       </c>
       <c r="I7">
         <v>-52800000.0</v>
       </c>
@@ -26535,98 +26744,98 @@
       </c>
       <c r="Q7">
         <v>-7400000.0</v>
       </c>
       <c r="R7">
         <v>2315000.0</v>
       </c>
       <c r="S7">
         <v>-13626000.0</v>
       </c>
       <c r="T7">
         <v>-5513000.0</v>
       </c>
       <c r="U7">
         <v>-639000.0</v>
       </c>
       <c r="V7">
         <v>26000.0</v>
       </c>
       <c r="W7">
         <v>357000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-51800000.0</v>
       </c>
       <c r="F8">
         <v>-71300000.0</v>
       </c>
       <c r="G8">
         <v>-15600000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-26322000.0</v>
       </c>
       <c r="K8">
         <v>12551000.0</v>
       </c>
       <c r="L8">
         <v>-9793000.0</v>
       </c>
       <c r="M8">
         <v>-10069000.0</v>
       </c>
       <c r="N8">
         <v>-4514000.0</v>
       </c>
       <c r="O8">
         <v>-13513000.0</v>
       </c>
       <c r="P8">
         <v>-3617000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>-140200000.0</v>
       </c>
       <c r="C9">
         <v>-10400000.0</v>
       </c>
       <c r="D9">
         <v>-154200000.0</v>
       </c>
       <c r="E9">
         <v>-51800000.0</v>
       </c>
       <c r="F9">
         <v>-71300000.0</v>
       </c>
       <c r="G9">
         <v>-13700000.0</v>
       </c>
       <c r="H9">
         <v>-10900000.0</v>
       </c>
       <c r="I9">
         <v>-14600000.0</v>
       </c>
@@ -26651,51 +26860,51 @@
       <c r="P9">
         <v>-3617000.0</v>
       </c>
       <c r="Q9">
         <v>-5196000.0</v>
       </c>
       <c r="R9">
         <v>-6972000.0</v>
       </c>
       <c r="S9">
         <v>-12491000.0</v>
       </c>
       <c r="T9">
         <v>-4486000.0</v>
       </c>
       <c r="U9">
         <v>-1426000.0</v>
       </c>
       <c r="V9">
         <v>-154000.0</v>
       </c>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>-10600000.0</v>
       </c>
       <c r="C10">
         <v>-32400000.0</v>
       </c>
       <c r="D10">
         <v>-53600000.0</v>
       </c>
       <c r="E10">
         <v>-49100000.0</v>
       </c>
       <c r="F10">
         <v>-154400000.0</v>
       </c>
       <c r="G10">
         <v>-50500000.0</v>
       </c>
       <c r="H10">
         <v>-30200000.0</v>
       </c>
       <c r="I10">
         <v>-38800000.0</v>
       </c>
@@ -26720,51 +26929,51 @@
       <c r="P10">
         <v>1879000.0</v>
       </c>
       <c r="Q10">
         <v>-1343000.0</v>
       </c>
       <c r="R10">
         <v>5843000.0</v>
       </c>
       <c r="S10">
         <v>-8880000.0</v>
       </c>
       <c r="T10">
         <v>-4600000.0</v>
       </c>
       <c r="U10">
         <v>-2526000.0</v>
       </c>
       <c r="V10">
         <v>-864000.0</v>
       </c>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>131500000.0</v>
       </c>
       <c r="F11">
         <v>8800000.0</v>
       </c>
       <c r="G11">
         <v>34900000.0</v>
       </c>
       <c r="H11">
         <v>41300000.0</v>
       </c>
       <c r="I11">
         <v>24270000.0</v>
       </c>
       <c r="J11">
         <v>29576000.0</v>
       </c>
       <c r="K11">
         <v>590000.0</v>
       </c>
@@ -26781,147 +26990,147 @@
         <v>5677000.0</v>
       </c>
       <c r="P11">
         <v>3415000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>1487000.0</v>
       </c>
       <c r="S11">
         <v>4825000.0</v>
       </c>
       <c r="T11">
         <v>1365000.0</v>
       </c>
       <c r="U11">
         <v>4723000.0</v>
       </c>
       <c r="V11">
         <v>801000.0</v>
       </c>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>47900000.0</v>
       </c>
       <c r="F12">
         <v>81100000.0</v>
       </c>
       <c r="G12">
         <v>40000000.0</v>
       </c>
       <c r="H12">
         <v>43000000.0</v>
       </c>
       <c r="I12">
         <v>40502000.0</v>
       </c>
       <c r="J12">
         <v>34561000.0</v>
       </c>
       <c r="K12">
         <v>34472000.0</v>
       </c>
       <c r="L12">
         <v>29448000.0</v>
       </c>
       <c r="M12">
         <v>48976000.0</v>
       </c>
       <c r="N12">
         <v>19935000.0</v>
       </c>
       <c r="O12">
         <v>13329000.0</v>
       </c>
       <c r="P12">
         <v>10899000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>100800000.0</v>
       </c>
       <c r="F13">
         <v>-22300000.0</v>
       </c>
       <c r="G13">
         <v>-4400000.0</v>
       </c>
       <c r="H13">
         <v>-16800000.0</v>
       </c>
       <c r="I13">
         <v>-8500000.0</v>
       </c>
       <c r="J13">
         <v>-2100000.0</v>
       </c>
       <c r="K13">
         <v>-1821000.0</v>
       </c>
       <c r="L13">
         <v>-276000.0</v>
       </c>
       <c r="M13">
         <v>1493000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
         <v>90400000.0</v>
       </c>
       <c r="C14">
         <v>80800000.0</v>
       </c>
       <c r="D14">
         <v>72800000.0</v>
       </c>
       <c r="E14">
         <v>63200000.0</v>
       </c>
       <c r="F14">
         <v>57400000.0</v>
       </c>
       <c r="G14">
         <v>55400000.0</v>
       </c>
       <c r="H14">
         <v>27900000.0</v>
       </c>
       <c r="I14">
         <v>15600000.0</v>
       </c>
@@ -26948,100 +27157,100 @@
       </c>
       <c r="Q14">
         <v>5077000.0</v>
       </c>
       <c r="R14">
         <v>5222000.0</v>
       </c>
       <c r="S14">
         <v>6375000.0</v>
       </c>
       <c r="T14">
         <v>4920000.0</v>
       </c>
       <c r="U14">
         <v>2640000.0</v>
       </c>
       <c r="V14">
         <v>1236000.0</v>
       </c>
       <c r="W14">
         <v>323000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>10600000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>23500000.0</v>
       </c>
       <c r="G15">
         <v>98500000.0</v>
       </c>
       <c r="H15">
         <v>8600000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
         <v>716100000.0</v>
       </c>
       <c r="C16">
         <v>953400000.0</v>
       </c>
       <c r="D16">
         <v>704200000.0</v>
       </c>
       <c r="E16">
         <v>689700000.0</v>
       </c>
       <c r="F16">
         <v>806400000.0</v>
       </c>
       <c r="G16">
         <v>922000000.0</v>
       </c>
       <c r="H16">
         <v>213700000.0</v>
       </c>
       <c r="I16">
         <v>113900000.0</v>
       </c>
@@ -27068,86 +27277,86 @@
       </c>
       <c r="Q16">
         <v>113274000.0</v>
       </c>
       <c r="R16">
         <v>127996000.0</v>
       </c>
       <c r="S16">
         <v>56663000.0</v>
       </c>
       <c r="T16">
         <v>94588000.0</v>
       </c>
       <c r="U16">
         <v>33231000.0</v>
       </c>
       <c r="V16">
         <v>7660000.0</v>
       </c>
       <c r="W16">
         <v>23999000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1401000.0</v>
       </c>
       <c r="J17">
         <v>446000.0</v>
       </c>
       <c r="K17">
         <v>34000.0</v>
       </c>
       <c r="L17">
         <v>-275000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
         <v>377700000.0</v>
       </c>
       <c r="C18">
         <v>305400000.0</v>
       </c>
       <c r="D18">
         <v>70100000.0</v>
       </c>
       <c r="E18">
         <v>-38300000.0</v>
       </c>
       <c r="F18">
         <v>-190800000.0</v>
       </c>
       <c r="G18">
         <v>-82500000.0</v>
       </c>
       <c r="H18">
         <v>-72500000.0</v>
       </c>
       <c r="I18">
         <v>-126455000.0</v>
       </c>
@@ -27174,139 +27383,139 @@
       </c>
       <c r="Q18">
         <v>-42174000.0</v>
       </c>
       <c r="R18">
         <v>-52463000.0</v>
       </c>
       <c r="S18">
         <v>-92658000.0</v>
       </c>
       <c r="T18">
         <v>-60461000.0</v>
       </c>
       <c r="U18">
         <v>-44957000.0</v>
       </c>
       <c r="V18">
         <v>-25793000.0</v>
       </c>
       <c r="W18">
         <v>-15764000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-146200000.0</v>
       </c>
       <c r="D19">
         <v>-176200000.0</v>
       </c>
       <c r="E19">
         <v>-7800000.0</v>
       </c>
       <c r="F19">
         <v>40000000.0</v>
       </c>
       <c r="G19">
         <v>180500000.0</v>
       </c>
       <c r="H19">
         <v>97300000.0</v>
       </c>
       <c r="I19">
         <v>-22150000.0</v>
       </c>
       <c r="J19">
         <v>-133571000.0</v>
       </c>
       <c r="K19">
         <v>-155895000.0</v>
       </c>
       <c r="L19">
         <v>-161609000.0</v>
       </c>
       <c r="M19">
         <v>-161609000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>477500000.0</v>
       </c>
       <c r="H20">
         <v>50900000.0</v>
       </c>
       <c r="I20">
         <v>15815000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>-708100000.0</v>
       </c>
       <c r="C21">
         <v>-40600000.0</v>
       </c>
       <c r="D21">
         <v>-27000000.0</v>
       </c>
       <c r="E21">
         <v>-39800000.0</v>
       </c>
       <c r="F21">
         <v>-464900000.0</v>
       </c>
       <c r="G21">
         <v>128300000.0</v>
       </c>
       <c r="H21">
         <v>31200000.0</v>
       </c>
       <c r="I21">
         <v>-6699000.0</v>
       </c>
@@ -27317,51 +27526,51 @@
         <v>174579000.0</v>
       </c>
       <c r="L21">
         <v>-5576000.0</v>
       </c>
       <c r="M21">
         <v>1111000.0</v>
       </c>
       <c r="N21">
         <v>-2994000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>50588000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
         <v>247100000.0</v>
       </c>
       <c r="C22">
         <v>418300000.0</v>
       </c>
       <c r="D22">
         <v>206300000.0</v>
       </c>
       <c r="E22">
         <v>4600000.0</v>
       </c>
       <c r="F22">
         <v>16800000.0</v>
       </c>
       <c r="G22">
         <v>6800000.0</v>
       </c>
       <c r="H22">
         <v>11600000.0</v>
       </c>
       <c r="I22">
         <v>3300000.0</v>
       </c>
@@ -27388,51 +27597,51 @@
       </c>
       <c r="Q22">
         <v>-61159000.0</v>
       </c>
       <c r="R22">
         <v>-72344000.0</v>
       </c>
       <c r="S22">
         <v>-94771000.0</v>
       </c>
       <c r="T22">
         <v>-53539000.0</v>
       </c>
       <c r="U22">
         <v>-35950000.0</v>
       </c>
       <c r="V22">
         <v>-21636000.0</v>
       </c>
       <c r="W22">
         <v>-13821000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>138500000.0</v>
       </c>
       <c r="C23">
         <v>-7600000.0</v>
       </c>
       <c r="D23">
         <v>-13500000.0</v>
       </c>
       <c r="E23">
         <v>-16800000.0</v>
       </c>
       <c r="F23">
         <v>-32200000.0</v>
       </c>
       <c r="G23">
         <v>-30300000.0</v>
       </c>
       <c r="H23">
         <v>-8600000.0</v>
       </c>
       <c r="I23">
         <v>-17815000.0</v>
       </c>
@@ -27459,51 +27668,51 @@
       </c>
       <c r="Q23">
         <v>11737000.0</v>
       </c>
       <c r="R23">
         <v>56879000.0</v>
       </c>
       <c r="S23">
         <v>53320000.0</v>
       </c>
       <c r="T23">
         <v>10000.0</v>
       </c>
       <c r="U23">
         <v>11000.0</v>
       </c>
       <c r="V23">
         <v>9989000.0</v>
       </c>
       <c r="W23">
         <v>-11000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
         <v>-31100000.0</v>
       </c>
       <c r="C24">
         <v>-21300000.0</v>
       </c>
       <c r="D24">
         <v>-33600000.0</v>
       </c>
       <c r="E24">
         <v>-40000000.0</v>
       </c>
       <c r="F24">
         <v>29200000.0</v>
       </c>
       <c r="G24">
         <v>-166500000.0</v>
       </c>
       <c r="H24">
         <v>-170900000.0</v>
       </c>
       <c r="I24">
         <v>-46000.0</v>
       </c>
@@ -27520,51 +27729,51 @@
         <v>5714000.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>-37855000.0</v>
       </c>
       <c r="P24">
         <v>-37855000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>550000.0</v>
       </c>
       <c r="V24">
         <v>-550000.0</v>
       </c>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>130000000.0</v>
       </c>
       <c r="C25">
         <v>15800000.0</v>
       </c>
       <c r="D25">
         <v>8400000.0</v>
       </c>
       <c r="E25">
         <v>13800000.0</v>
       </c>
       <c r="F25">
         <v>86900000.0</v>
       </c>
       <c r="G25">
         <v>49300000.0</v>
       </c>
       <c r="H25">
         <v>49900000.0</v>
       </c>
       <c r="I25">
         <v>32300000.0</v>
       </c>
@@ -27591,51 +27800,51 @@
       </c>
       <c r="Q25">
         <v>22793000.0</v>
       </c>
       <c r="R25">
         <v>11282000.0</v>
       </c>
       <c r="S25">
         <v>16043000.0</v>
       </c>
       <c r="T25">
         <v>3760000.0</v>
       </c>
       <c r="U25">
         <v>2129000.0</v>
       </c>
       <c r="V25">
         <v>53000.0</v>
       </c>
       <c r="W25">
         <v>85000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
         <v>-59600000.0</v>
       </c>
       <c r="C26">
         <v>11900000.0</v>
       </c>
       <c r="D26">
         <v>10600000.0</v>
       </c>
       <c r="E26">
         <v>-16800000.0</v>
       </c>
       <c r="F26">
         <v>-28200000.0</v>
       </c>
       <c r="G26">
         <v>-29800000.0</v>
       </c>
       <c r="H26">
         <v>-8600000.0</v>
       </c>
       <c r="I26">
         <v>-17800000.0</v>
       </c>
@@ -27648,51 +27857,51 @@
       <c r="L26">
         <v>-2646000.0</v>
       </c>
       <c r="M26">
         <v>-8665000.0</v>
       </c>
       <c r="N26">
         <v>-3265000.0</v>
       </c>
       <c r="O26">
         <v>-1539000.0</v>
       </c>
       <c r="P26">
         <v>4514000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
         <v>62700000.0</v>
       </c>
       <c r="C27">
         <v>69300000.0</v>
       </c>
       <c r="D27">
         <v>48300000.0</v>
       </c>
       <c r="E27">
         <v>40900000.0</v>
       </c>
       <c r="F27">
         <v>34400000.0</v>
       </c>
       <c r="G27">
         <v>35900000.0</v>
       </c>
       <c r="H27">
         <v>28700000.0</v>
       </c>
       <c r="I27">
         <v>37500000.0</v>
       </c>
@@ -27713,51 +27922,51 @@
       </c>
       <c r="O27">
         <v>9920000.0</v>
       </c>
       <c r="P27">
         <v>7734000.0</v>
       </c>
       <c r="Q27">
         <v>5064000.0</v>
       </c>
       <c r="R27">
         <v>4202000.0</v>
       </c>
       <c r="S27">
         <v>3368000.0</v>
       </c>
       <c r="T27">
         <v>1520000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>-595300000.0</v>
       </c>
       <c r="C28">
         <v>-28100000.0</v>
       </c>
       <c r="D28">
         <v>-13600000.0</v>
       </c>
       <c r="E28">
         <v>-40300000.0</v>
       </c>
       <c r="F28">
         <v>40700000.0</v>
       </c>
       <c r="G28">
         <v>605500000.0</v>
       </c>
       <c r="H28">
         <v>73500000.0</v>
       </c>
       <c r="I28">
         <v>-8700000.0</v>
       </c>
@@ -27784,51 +27993,51 @@
       </c>
       <c r="Q28">
         <v>27452000.0</v>
       </c>
       <c r="R28">
         <v>123796000.0</v>
       </c>
       <c r="S28">
         <v>54733000.0</v>
       </c>
       <c r="T28">
         <v>121818000.0</v>
       </c>
       <c r="U28">
         <v>69978000.0</v>
       </c>
       <c r="V28">
         <v>10004000.0</v>
       </c>
       <c r="W28">
         <v>35435000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>569300000.0</v>
       </c>
       <c r="C29">
         <v>430300000.0</v>
       </c>
       <c r="D29">
         <v>145700000.0</v>
       </c>
       <c r="E29">
         <v>119000000.0</v>
       </c>
       <c r="F29">
         <v>-68100000.0</v>
       </c>
       <c r="G29">
         <v>84000000.0</v>
       </c>
       <c r="H29">
         <v>98400000.0</v>
       </c>
       <c r="I29">
         <v>35900000.0</v>
       </c>
@@ -27855,51 +28064,51 @@
       </c>
       <c r="Q29">
         <v>-35625000.0</v>
       </c>
       <c r="R29">
         <v>-49323000.0</v>
       </c>
       <c r="S29">
         <v>-82611000.0</v>
       </c>
       <c r="T29">
         <v>-50372000.0</v>
       </c>
       <c r="U29">
         <v>-31820000.0</v>
       </c>
       <c r="V29">
         <v>-20321000.0</v>
       </c>
       <c r="W29">
         <v>-13056000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>-222700000.0</v>
       </c>
       <c r="C30">
         <v>-146200000.0</v>
       </c>
       <c r="D30">
         <v>-119400000.0</v>
       </c>
       <c r="E30">
         <v>-191100000.0</v>
       </c>
       <c r="F30">
         <v>-82700000.0</v>
       </c>
       <c r="G30">
         <v>14000000.0</v>
       </c>
       <c r="H30">
         <v>-73600000.0</v>
       </c>
       <c r="I30">
         <v>-184500000.0</v>
       </c>
@@ -27945,3041 +28154,3069 @@
       <c r="W30">
         <v>-2708000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>716100000.0</v>
+      </c>
+      <c r="C2">
         <v>757400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1121600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1283100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>953400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>902600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>821000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>751200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>704200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>685400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>660100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>635900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>689700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>737100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>723800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>724900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>806400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>871400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>869400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>835500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>922000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>838100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>779100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>201400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>213700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>419882000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>119900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>129300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>113900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>126563000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>136246000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>203146000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>272577000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>102233000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>73488000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>76038000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>137174000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>215402000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>75661000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>111635000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>122672000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>145467000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>145137000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>145608000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>151193000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>146372000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>175545000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>145614000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>149727000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>153905000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>150944000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>148065000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>57293000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>63443000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>70144000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>83006000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>93955000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>103812000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>106746000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>104488000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>113274000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>103918000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>118071000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>118338000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>127996000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>72694000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>52362000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>68164000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>56663000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>74134000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>99108000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>73035000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>94588000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>104213000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>119818000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19076000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>33231000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>25090000.0</v>
       </c>
-      <c r="CA2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>27800000</v>
+      </c>
+      <c r="C3">
         <v>135100000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>56000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26700000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22500000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18100000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>37100000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>88400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33900000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15900000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>36900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>29200000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23200000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33400000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>69700000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>26500000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24800000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27400000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>49925000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22700000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>51659000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>45255000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>34795000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>37622000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>54563000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>35374000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>29413000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8745000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>13389000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>25679000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2910000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13300000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2745000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3160000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3482000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2525000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>255000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4346000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2633000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3108000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3588000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2157000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2790000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1822000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1626000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1069000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2055000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4687000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2550000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1699000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2276000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3278000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2663000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2897000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2917000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1646000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>896000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1090000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1172000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1212000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>591000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>165000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>606000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1617000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2545000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5279000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1749000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2830000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3179000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2331000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2330000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5472000</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>24100000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-53700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-52200000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>18900000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1800000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-80900000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-59500000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>33900000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-86500000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>79100000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>59000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>577700000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-12300000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-207676000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>300015000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-9387000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>15348000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-12657000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-9683000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-66900000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-69431000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>170344000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>28745000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-2550000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-61136000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-78228000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>139741000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-35974000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-11037000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-22795000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>330000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-471000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5585000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>4821000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-29173000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>29931000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-4113000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-4178000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>2961000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2879000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>90772000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-6150000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-6701000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-12862000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-10949000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>1500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-21300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-15900000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13900000.0</v>
       </c>
       <c r="Y5">
         <v>-13900000.0</v>
       </c>
       <c r="Z5">
+        <v>-13900000.0</v>
+      </c>
+      <c r="AA5">
         <v>-20807000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1701000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>56000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8348000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8428000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-17799000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10516000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1524000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2038000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>372000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-241000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1421000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>647000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1063000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1743000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-462000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1502000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-590000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>248000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>384000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-580000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2248000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-102000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-904000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1081000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>654000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-152000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1903000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1068000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1241000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-729000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-235700000.0</v>
+      </c>
+      <c r="C6">
         <v>-41300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-364200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-161500000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>329700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>50800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>81600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>69800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>47000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-53800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-47400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-81500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-65000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33900000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-86500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>83900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>59000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>577700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-206182000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>300000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>15400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-12657000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9683000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-66900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-69431000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>170344000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28745000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2550000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-61136000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-78228000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>139741000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-35974000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-11037000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-22795000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>330000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-471000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5585000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4821000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-29173000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>29931000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-4113000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4178000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2961000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2879000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>90772000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6150000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6701000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-12862000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-10949000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-9857000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2934000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2258000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-8786000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>9356000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-14153000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-267000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-9658000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>55302000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>20332000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-15802000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11501000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-17471000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-24974000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>26073000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-21553000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-9625000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-15605000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>100742000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-14155000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8141000.0</v>
       </c>
-      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>-32400000.0</v>
+      </c>
+      <c r="C7">
         <v>14500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-33100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>53100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-65000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-13100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-91900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-25600000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-17100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-56000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>34200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>29300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-68000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-88600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-70800000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-31900000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-72300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-37500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16100000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-30800000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10172000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-10400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-16900000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1718000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-14275000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-22960000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-17306000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>10527000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>7740000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>9942000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-26594000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8836000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-9435000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3477000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-9507000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-10491000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15645000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5453000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2603000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>239000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4724000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-825000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5722000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-8977000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>12454000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3717000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-669000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-4501000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>626000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-4961000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2927000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2106000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4918000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2822000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-3054000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2171000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-6221000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1517000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-525000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-571000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>988000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>129000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1769000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1753000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6474000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-8501000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3101000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3024000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-2271000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1350000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1568000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2198000.0</v>
       </c>
-      <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-33200000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-12100000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>600000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-21400000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-30000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-35800000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-16000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2200000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-17300000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-15600000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-6565000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-10127000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>2516000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-12146000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>9557000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-678000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>1366000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>2306000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-15079000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-1590000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>3415000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>3461000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>6678000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-6213000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-6031000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-4503000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>599000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-2189000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-3781000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>857000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-4237000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-5389000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>19000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-3906000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>-30600000.0</v>
+      </c>
+      <c r="C9">
         <v>-54100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-33500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-33400000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-45800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>36600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-86900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-33200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-21400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-30000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-35800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-14100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-22300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-14600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4943000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-6700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1702000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-17364000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9017000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-6565000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-10127000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2516000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-12146000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9557000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-678000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1366000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2306000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-15079000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1590000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3415000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3461000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6678000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-6213000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-6031000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4503000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>599000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2189000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-3781000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>857000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-4237000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-5389000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>19000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3906000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7419000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2741000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-404000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1465000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2197000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-476000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1196000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1327000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>267000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1998000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2650000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-2591000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-2348000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-2972000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-3087000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-3012000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-1878000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-1003000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-784000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-821000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-455000.0</v>
       </c>
-      <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-11500000.0</v>
+      </c>
+      <c r="C10">
         <v>-5900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-22500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-38200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-46300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-63100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-27100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-27600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-20100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10154000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-11300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13547000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-17320000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-14665000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6706000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1261000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1099000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>352000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1175000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2816000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-8188000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-10450000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2649000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1034000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10648000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3370000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6966000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3437000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-897000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1684000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-985000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4069000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>584000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3220000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5668000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>222000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1337000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1723000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2865000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1285000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2785000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1421000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-770000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1480000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2678000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-3631000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3486000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1852000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1234000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4738000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1723000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-403000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3131000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5830000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>484000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-3418000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-443000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>127000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-866000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1145000.0</v>
       </c>
-      <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>39100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20400000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>52800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>77300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-19000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-9400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-23000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1200000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>50000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-21700000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>41133000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5229000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>934000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5996000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>23693000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20844000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2221000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-22488000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>17869000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>18594000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7315000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-14202000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1448000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>494000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7350000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8702000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7124000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7177000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5160000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>518000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2422000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>138000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3624000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>670000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-6588000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>13405000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4430000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-5291000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1554000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5919000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-3261000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4573000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>773000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3098000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>1487000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>214000.0</v>
       </c>
-      <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>2715000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4825000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4544000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4845000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4929000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1365000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>276000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>696000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1369000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>4723000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>801000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="N12">
         <v>14000000.0</v>
       </c>
       <c r="O12">
+        <v>14000000.0</v>
+      </c>
+      <c r="P12">
         <v>10300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>60000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11351000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16191000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9193000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6265000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>16985000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7649000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8924000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8989000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9821000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8332000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7419000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13043000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9439000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5925000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6065000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12834000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5804000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5177000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5633000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4857000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14795000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>24073000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5251000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3682000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6841000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5090000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4322000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3508000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3180000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3133000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3508000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>17600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-57200000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43300000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>40900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>56300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-39700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2100000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6800000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-42100000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14800000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2800000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-15800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-600000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-14634000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2223000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1914000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6303000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3660000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-267000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1894000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2697000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2126000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>563000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>125000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1421000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1821000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1063000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1743000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-462000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-276000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1493000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14">
-        <v>30600000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="C14">
+        <v>24400000.0</v>
+      </c>
+      <c r="D14">
         <v>22000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="J14">
         <v>18800000.0</v>
       </c>
       <c r="K14">
+        <v>18800000.0</v>
+      </c>
+      <c r="L14">
         <v>18700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14900000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10900000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9116000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4392000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4123000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3609000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3522000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3321000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3826000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3384000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3323000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3359000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3629000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3423000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3422000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4432000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4292000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3681000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3433000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3055000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3068000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3030000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3070000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2947000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3096000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2859000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2904000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2938000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2594000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2654000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2844000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2820000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2836000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1684000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1163000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1131000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1250000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1258000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1438000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1221000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1370000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1325000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1306000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1710000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1781000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2064000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1416000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1389000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1393000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1232000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>906000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>762000.0</v>
       </c>
-      <c r="CA14"/>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>10800000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>100000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11400000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>2200000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>14400000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -31023,869 +31260,880 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>480400000.0</v>
+      </c>
+      <c r="C16">
         <v>716100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>757400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1121600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1283100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>953400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>902600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>821000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>751200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>704200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>685400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>660100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>635900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>689700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>737100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>723800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>724900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>806400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>871400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>869400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>835500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>922000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>838100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>779100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>201400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>213700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>419900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>119900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>129300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>113906000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>126563000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>136246000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>203146000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>272577000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>102233000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>73488000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>76038000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>137174000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>215402000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>75661000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>111635000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>122672000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>145467000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>145137000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>145608000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>151193000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>146372000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>175545000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>145614000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>149727000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>153905000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>150944000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>148065000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>57293000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>63443000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>70144000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>83006000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>93955000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>103812000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>106746000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>104488000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>113274000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>103918000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>118071000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>118338000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>127996000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>72694000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>52362000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>68164000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>56663000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>74134000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>99108000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>73035000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>94588000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>104213000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>119818000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19076000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>33231000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>25090000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-2200000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1400000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-300000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>1600000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>200000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3100000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-1562000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-82000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-188000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-727000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-13000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-354000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-307000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-41000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>230000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>199000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>58000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-124000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-47000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-5000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>210000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-55000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-220000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>86000000.0</v>
+      </c>
+      <c r="C18">
         <v>48200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>104700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>173300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>51500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>91700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>71800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>64300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>63600000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>47200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>33600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>25900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-36600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-37700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>22800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-29600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-62400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-55000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-68500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-70700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-31000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2992000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-37749000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-38888000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4356000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-21767000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-60692000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-39640000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7613000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>14533000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4575000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-47514000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>17160000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-10623000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>936000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-13677000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-22077000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6221000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>530000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-7834000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1974000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1714000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3080000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-3174000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6308000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1872000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2746000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2269000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-7648000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-8136000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-13664000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-10602000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-9944000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-4114000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-11745000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-10763000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-10620000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-14510000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-6776000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-10268000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-11030000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-12214000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-16083000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-13136000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-17582000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-25040000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-30646000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-19390000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-17957000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-15595000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-12713000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-14196000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-13370000.0</v>
       </c>
-      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-31000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-23200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-68000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-29300000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-24900000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-24000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-31600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-22600000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-88400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-33900000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>17000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11800000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>10700000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>18400000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>29300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>92000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>40800000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4071000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>36250000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>12246000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>52875000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5990000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>11006000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-6552000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-20614000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-119899000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>11526000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-8591000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-16607000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-94273000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-31739000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-34497000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>4614000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-161609000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-161609000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -31901,2272 +32149,2305 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>-4500000.0</v>
+      </c>
+      <c r="C21">
         <v>-81300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-518700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-381500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>273400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1900000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-6800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-6700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6100000.0</v>
       </c>
       <c r="P21">
         <v>-6100000.0</v>
       </c>
       <c r="Q21">
         <v>-6100000.0</v>
       </c>
       <c r="R21">
+        <v>-6100000.0</v>
+      </c>
+      <c r="S21">
         <v>-488300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128300000.0</v>
       </c>
       <c r="W21">
         <v>128300000.0</v>
       </c>
       <c r="X21">
         <v>128300000.0</v>
       </c>
       <c r="Y21">
         <v>128300000.0</v>
       </c>
       <c r="Z21">
+        <v>128300000.0</v>
+      </c>
+      <c r="AA21">
         <v>-210034000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>241234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326594000.0</v>
       </c>
       <c r="AC21">
         <v>326594000.0</v>
       </c>
       <c r="AD21">
         <v>326594000.0</v>
       </c>
       <c r="AE21">
+        <v>326594000.0</v>
+      </c>
+      <c r="AF21">
         <v>-12000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6672000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-15000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>293035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293066000.0</v>
       </c>
       <c r="AJ21">
         <v>293066000.0</v>
       </c>
       <c r="AK21">
+        <v>293066000.0</v>
+      </c>
+      <c r="AL21">
         <v>-269000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-970000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>179021000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2132000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1340000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1293000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1469000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1621000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1193000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1770000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-29742000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>33241000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-618000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-658000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-336000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-2000000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>91100000.0</v>
+      </c>
+      <c r="C22">
         <v>101600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>87600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>35400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>100700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>77500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>188600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>51500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>103300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>51900000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-35000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-25000000.0</v>
       </c>
-      <c r="U22">
-[...1 lines deleted...]
-      </c>
       <c r="V22">
+        <v>0.0</v>
+      </c>
+      <c r="W22">
         <v>-17100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4968000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1400000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9893000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1659000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1691000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6569000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6860000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-2227000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-7767000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9977000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-9119000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3081000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4198000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-12481000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-27327000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-18927000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-15432000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-11834000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-10845000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-29111000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-6144000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-21290000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-10519000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-10665000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-10194000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-12417000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-14476000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-14780000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-14339000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-13562000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-8082000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-9848000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-20858000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-12100000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-14346000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-14491000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-14932000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-16922000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-20239000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-19645000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-28283000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-20752000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-23882000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-19874000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-15668000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-13639000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-12672000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-11560000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-10880000.0</v>
       </c>
-      <c r="CA22"/>
+      <c r="CB22"/>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>-15800000.0</v>
+      </c>
+      <c r="C23">
         <v>-800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>91200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>73900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-11400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-15300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-26100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-25200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>84994000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-289000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-429000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-7561000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-17780000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1103000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11816000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-11816000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-238000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-388000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-289000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6335000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-27000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-229000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-970000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1640000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-178000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-41000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-993000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1434000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-92000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2683000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2008000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-3882000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-700000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-134000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1111000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1320000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-287000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-65000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-207000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-980000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-80000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-10000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>50613000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-538000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>11737000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1646000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-468000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1090000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-136000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5002000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-591000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>24513000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-48000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-9000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-2717000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-2830000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-19000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>19000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20837000.0</v>
       </c>
-      <c r="CA23"/>
+      <c r="CB23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>100000.0</v>
+      </c>
+      <c r="C24">
         <v>-3400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-13400000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-3400000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-6700000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-1900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-12200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-29600000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-73800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-7300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-34100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-4600000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15100000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-18500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>29200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-24800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-26900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-49115000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1464000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-4906000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-45000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8236000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-497000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2207000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-20614000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-119899000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>11526000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-8591000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-16607000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>26692000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8905000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-35597000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4614000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4715000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-4715000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6268000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3193000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5714000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>11507000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8464000.0</v>
       </c>
-      <c r="AW24">
-[...1 lines deleted...]
-      </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>13082000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>9142000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>-37855000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>550000.0</v>
       </c>
-      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
-        <v>17100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C25">
+        <v>3000000.0</v>
+      </c>
+      <c r="D25">
         <v>-10200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>91100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>53500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-133600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3300000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>51000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12100000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14681000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8700000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8120000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8260000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7977000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7906000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6422000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5043000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4874000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4289000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10227000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5498000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2420000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2778000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9465000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3514000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2758000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2211000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2441000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7653000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>23197000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3419000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2129000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6478000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4466000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4235000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-6450000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3403000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3123000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3351000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-10510000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3182000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-7361000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1912000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13088000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2935000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4317000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3089000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3407000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2608000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2263000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2398000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>11350000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2022000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2218000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1246000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1095000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1752000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>556000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>357000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1276000.0</v>
       </c>
-      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-300000000.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-29500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-30100000.0</v>
       </c>
-      <c r="E26"/>
-[...1 lines deleted...]
-      <c r="G26">
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>11000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-5000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-100000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1500000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-11400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-200000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-15300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-300000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-26100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2900000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-25200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-34500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16629000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-7500000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3954000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1155000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-875000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-11816000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-238000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-388000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-289000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3139000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3358000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>694000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>796000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>808000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>554000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1613000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4876000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4709000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1538000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1778000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3561000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3488000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1559000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3244000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>94361000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1785000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1500000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1009000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>633000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4514000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>21300000.0</v>
+      </c>
+      <c r="C27">
         <v>20300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16700000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13100000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11200000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9500000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8200000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6600000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5800000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7996000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8300000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5800000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6316000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>16088000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6936000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8181000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8390000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8896000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7531000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7124000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6767000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6066000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5513000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5271000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5326000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4222000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4325000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5305000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4272000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9670000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4217000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4360000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2883000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2956000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3849000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2995000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2420000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2345000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2546000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2609000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2128000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1790000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1855000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1961000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1107000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1272000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1374000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1311000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1017000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>954000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1030000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1201000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3368000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>674000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1520000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>209000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-319900000.0</v>
+      </c>
+      <c r="C28">
         <v>-72500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-456999999.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-343600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>277800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-20300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>42200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-28400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>130100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>483900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-19000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-202445000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>258200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1584000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1091000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>698000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-8870000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>297897000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2456000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1267000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2927000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-991000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>182150000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2408000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2184000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-663000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-956000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1001000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2249000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2847000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-30887000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>33011000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-939000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2130000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1089000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>133000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>93041000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1498000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1435000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>802000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-347000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>87000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1180000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>51858000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1977000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19976000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>357000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6509000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>610000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>66332000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>32546000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>281000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>24637000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>111000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>66000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>56719000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-2163000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8332000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-10000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>113455000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>41000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>20961000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10004000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>113800000.0</v>
+      </c>
+      <c r="C29">
         <v>183300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>196500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>147700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>98500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>86800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>87600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>56000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>44000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>56700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>25300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-25500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-25800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-35100000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>44200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>46933000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>31100000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6500000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>30439000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>15855000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6129000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4266000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>21800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>23278000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>17964000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-21835000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>20070000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2677000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3681000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-10517000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-18595000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8746000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>785000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-3488000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4607000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4822000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>508000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1017000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3518000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3694000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4372000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1200000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-5593000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-3449000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-11114000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-8903000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-7668000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-836000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-9082000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-7866000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-7703000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-12864000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-5880000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-9178000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-9858000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-11002000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-15492000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-12971000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-16976000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-23423000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-28101000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-14111000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-16208000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-12765000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-9534000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-11865000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-11040000.0</v>
       </c>
-      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-27700000.0</v>
+      </c>
+      <c r="C30">
         <v>-152800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-31000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-68000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-29300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-24900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-24000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-31600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-23100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-42100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-88400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-33900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-21900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-46900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-36400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-22700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-51300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-53996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-39400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-40785000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-26616000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-61115000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-55988000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-149312000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2781000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-21980000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-42286000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-97183000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-45039000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-37242000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1454000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3482000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7240000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-255000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4346000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2633000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3108000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3588000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2157000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2790000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1822000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1626000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1069000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2055000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4687000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2550000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1699000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2276000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3278000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-40518000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2897000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2917000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1646000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-896000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1090000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1172000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1212000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-591000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-165000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-606000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1617000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2545000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5279000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1749000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2830000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-3179000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2331000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-1780000.0</v>
       </c>
-      <c r="CA30"/>
+      <c r="CB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>