--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3363,437 +3366,443 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>18</v>
       </c>
-      <c r="BL1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>147827000.0</v>
+      </c>
+      <c r="C2">
         <v>124832000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>152187000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>141054000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>125227000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>137075000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101601000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>103323000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78463000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40875000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63516000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>99190000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71039000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34053000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73991000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70101000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69135000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66762000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56883000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9369000.0</v>
       </c>
-      <c r="V2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2">
         <v>16988000.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Y2">
+        <v>16988000.0</v>
+      </c>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>50591000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>61744000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>50473000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>51140000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45085000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>51324000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>57525000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>52969000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53206000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>63815000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>45088000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>48252000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39815000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>45782000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>30510000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>34207000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>32333000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36810000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>34421000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27672000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25148000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>38648000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>35176000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34319000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>22601000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26615000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20208000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20795000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14026000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14374000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14130000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9673000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2136000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7152000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7311000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3816,52 +3825,53 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3884,214 +3894,218 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-18264000.0</v>
+      </c>
+      <c r="C5">
         <v>21324000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5331000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-29820000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-47663000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-75944000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-85069000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-86056000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-35181000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-57222000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-82852000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-76789000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-77188000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-90051000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-105781000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-60218000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19845000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3879000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2974000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>1001700000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>1575903000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-977000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-666000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-929000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-986000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1044000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-2061000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-2180000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>530220000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>543607000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>560339000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5937000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>590892000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>604413000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>555671000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3279000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>621700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>261000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>312000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>386000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>522000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>651000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>747000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1151000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1214000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>29062000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>106000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>231939000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4114,128 +4128,130 @@
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>10495000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>8320000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8411000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8501000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -4258,52 +4274,53 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4326,236 +4343,240 @@
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>45134000.0</v>
+      </c>
+      <c r="C10">
         <v>16806000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34287000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7556000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5546000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59462000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14774000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>161595000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>80756000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>74328000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>44323000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1281000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>42206000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>59301000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10954000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8411000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21785000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5636000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>7816000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15008000.0</v>
       </c>
       <c r="X10">
         <v>15008000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Y10">
+        <v>15008000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-8010000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>45622000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>34758000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3126000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>1138000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11233000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>54146000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5668000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>60317000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2999000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15452000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>47968000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>58669000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>80196000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>97424000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>96658000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>59544000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>74133000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>94202000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1813000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19844000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>63909000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>99328000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>22700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>52201000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>62872000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>34852000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5427000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>43284000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>46894000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2518000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5613000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>654000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>682000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>874000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4578,542 +4599,552 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>45134000.0</v>
+      </c>
+      <c r="C12">
         <v>16806000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34287000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7556000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5546000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59462000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>114774000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>261595000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>80756000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>74328000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>44323000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1281000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>42206000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59301000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10954000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-8411000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21785000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5636000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>7816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15008000.0</v>
       </c>
       <c r="W12">
         <v>15008000.0</v>
       </c>
       <c r="X12">
         <v>15008000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Y12">
+        <v>15008000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>8010000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>45622000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>34758000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3126000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>1138000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11233000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>54146000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5668000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>60317000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2999000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15452000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>47968000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>58669000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>80196000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>97424000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>96658000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>59544000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>74133000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>94202000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1813000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19844000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>63909000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>99328000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>22700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>52201000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>62872000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>34852000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5427000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>43284000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>46894000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2518000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5613000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>654000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>682000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>874000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>2531966000.0</v>
+      </c>
+      <c r="C13">
         <v>2523287000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2527572000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2375236000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2379710000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2271592000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2246018000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2172932000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2175025000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2185017000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2186779000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2173775000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2183018000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2186304000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2193410000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2216542000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2233363000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2257392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207882000.0</v>
       </c>
       <c r="T13">
         <v>2207882000.0</v>
       </c>
       <c r="U13">
+        <v>2207882000.0</v>
+      </c>
+      <c r="V13">
         <v>1159078000.0</v>
       </c>
-      <c r="V13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W13"/>
       <c r="X13">
         <v>1001700000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>1001700000.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>137616000.0</v>
+      </c>
+      <c r="C14">
         <v>117765178.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>138291000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128223999.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>107440379.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>102501435.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>113055000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>95441236.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>106852000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>106911000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102659000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>101050000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>97290000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>97788000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>98296000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>98925517.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>100894117.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>101437417.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>101587906.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>98250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102469029.0</v>
       </c>
       <c r="V14">
         <v>102469029.0</v>
       </c>
       <c r="W14">
-        <v>100360460.0</v>
+        <v>102469029.0</v>
       </c>
       <c r="X14">
         <v>100360460.0</v>
       </c>
       <c r="Y14">
         <v>100360460.0</v>
       </c>
       <c r="Z14">
         <v>100360460.0</v>
       </c>
       <c r="AA14">
+        <v>100360460.0</v>
+      </c>
+      <c r="AB14">
         <v>98745419.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>95021808.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>88075034.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>84697928.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>83719080.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>82543264.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>82342138.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>69257469.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>68730499.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>68666318.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>74331348.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>62571367.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>67752436.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>67115054.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>67119386.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>67230327.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>67117712.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>67147564.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67064978.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>66950493.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>64546511.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>63272559.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>59205786.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>59109252.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>51869616.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>52274797.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>52243714.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>52141865.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>45466358.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>43835469.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>37998055.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>37836692.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>33951523.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>30589498.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>25174036.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>24936185.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>24865001.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>24655993.0</v>
       </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -5136,172 +5167,174 @@
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>186000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-185435000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-59480000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17605000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-22217000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-33968000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11962000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12775000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10763000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3895000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-71685000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>542000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>389000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>54000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>442000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>358000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>322000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>235000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>247000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>473000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>192000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>231000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>220000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>216000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>374000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>31000.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5324,52 +5357,53 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5392,52 +5426,53 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5460,52 +5495,53 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5528,512 +5564,521 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>6096000.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>4830000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>13980000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>12647000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-2059000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>96970000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7810000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>107458000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>111303000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>62216000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>37694000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-22797000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>14316000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>-11006000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>5756000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>6423000.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>5345353000.0</v>
+      </c>
+      <c r="C23">
         <v>5287430000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5283401000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4923276000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4953932000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4596120000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4267432000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4139415000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3960092000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3928995000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3899634000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3507605000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3298973000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3277463000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3201781000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3181312000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3219667000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3257792000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3247842000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>2232763000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1001700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2134955000.0</v>
       </c>
       <c r="X23">
         <v>2134955000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Y23">
+        <v>2134955000.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>1575903000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4218060000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3797931000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3709948000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3600836000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3590297000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3443772000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3457947000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2880704000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1967834000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1987899000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1883162000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1828736000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1856017000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1543168000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1568718000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1580720000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1608832000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1624247000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1601800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1619431000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1643035000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1570983000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1534774000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1374295000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1402193000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1275187000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1290056000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1176704000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1193887000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1016928000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>895386000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>747978000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>755224000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>710657000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>713859000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>501471000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>504838000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>451276000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>2158343000.0</v>
+      </c>
+      <c r="C24">
         <v>2187239000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2187596000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1939450000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1742146000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1675874000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1661365000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1320318000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1321084000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1284776000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>892483000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>893953000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1095399000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>557384000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>348164000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>822189000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>922550000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>415418000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6056,52 +6101,53 @@
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6124,52 +6170,53 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6192,1362 +6239,1388 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>2624560000.0</v>
+      </c>
+      <c r="C28">
         <v>2589425000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2153309000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2040670000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2065401000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1803684000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1696100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1569770000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1628896000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1642146000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1440453000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1233697000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1051747000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1036098000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>996561000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>601470000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>940540000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>909266000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>552782000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>777746000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>594892000.0</v>
       </c>
       <c r="X28">
         <v>594892000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Y28">
+        <v>594892000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>8010000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>109903000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1498746000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1607584000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1671548000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1701420000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1701337000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1712826000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1378470000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1334625000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1349071000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1181508000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1265124000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1255975000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>42679000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>916366000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12910000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>888272000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>893653000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>888092000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>877894000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>861964000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>865406000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>865071000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>656391000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>627746000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>715883000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>698626000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>559348000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>558016000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>498247000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>531292000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>365421000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>366347000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>405308000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>405313000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>258551000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>262027000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>209025000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>4672045000.0</v>
+      </c>
+      <c r="C29">
         <v>4731850000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4720499000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>4402994000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4058794000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3871823000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3818241000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3660162000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3648879000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3588703000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3321469000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3199783000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3191652000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3095144000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2749488000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3137236000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3176063000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2749744000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>34645000.0</v>
+      </c>
+      <c r="C30">
         <v>30418000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>38823000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28183000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55077000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47432000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60366000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65793000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36805000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24872000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51844000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7031000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40840000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63426000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>59473000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13737000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11669000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14213000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38018000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22378000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5002000.0</v>
       </c>
-      <c r="V30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W30"/>
       <c r="X30">
         <v>10789000.0</v>
       </c>
-      <c r="Y30"/>
+      <c r="Y30">
+        <v>10789000.0</v>
+      </c>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>6245000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4770000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>37440000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37610000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7387000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5093000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34614000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20658000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6096000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>45448000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4830000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>38312000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13980000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>44097000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>44657000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>33249000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12647000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6776000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6917000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7230000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6366000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5122000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6069000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6243000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5115000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4023000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5366000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3340000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13846000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16517000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20378000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12491000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10748000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1275000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3194000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>957000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>714000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>234000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2105830000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>2087629000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2156324000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2213518000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2253513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2191326000.0</v>
       </c>
       <c r="T31">
         <v>2191326000.0</v>
       </c>
       <c r="U31">
+        <v>2191326000.0</v>
+      </c>
+      <c r="V31">
         <v>1159078000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1001700000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>138155000.0</v>
+      </c>
+      <c r="C32">
         <v>178699000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93736000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>-206560000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-183979000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>242998000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-46929000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-370754000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-364698000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-212171000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-374156000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-144809000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>51688000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-473577000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-288096000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-135513000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-21180000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-542466000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
-    </row>
-    <row r="33" spans="1:64">
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>5279998000.0</v>
+      </c>
+      <c r="C33">
         <v>4983899000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5037478000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4887537000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4495893000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4137472000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4092292000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3812027000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3830916000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3842042000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3803467000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3366155000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3144592000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3154736000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3118590000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3157491000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3190384000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3210237000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3204188000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>2208541000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>-15008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2103675000.0</v>
       </c>
       <c r="X33">
         <v>2103675000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Y33">
+        <v>2103675000.0</v>
+      </c>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-8010000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4145400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3766650000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3637750000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3560100000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3557900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3401800000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3398800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2805900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1944215000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1936783000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1818015000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1787425000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1826585000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1451103000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1465392000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1467275000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1499073000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1487400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1482813000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1463586000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1534545000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1535126000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1475624000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1304143000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1290403000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1271164000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1261990000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1121163000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1113474000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>958613000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>869581000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>692203000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>697582000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>694419000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>694330000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>492879000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>495615000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>439930000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>525481000.0</v>
+      </c>
+      <c r="C34">
         <v>430748000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>410715000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>17836000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15699000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>258534000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>16857000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>16999000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>16218000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>195477000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>83487000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>99190000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>14772000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>16099000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>6673000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>6621000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>54978000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
-    </row>
-    <row r="35" spans="1:64">
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>2046285000.0</v>
+      </c>
+      <c r="C35">
         <v>2080726000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2598311000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2576229000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1957286000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1757845000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1934408000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1678222000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1320318000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1337302000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1480253000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>988675000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>893953000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1110171000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>557384000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>713071000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>841353000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>935544000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>470396000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>601527000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>-1001700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330551000.0</v>
       </c>
       <c r="X35">
         <v>330551000.0</v>
       </c>
-      <c r="Y35"/>
+      <c r="Y35">
+        <v>330551000.0</v>
+      </c>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>1606032000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1308977000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1535591000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1535261000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1687921000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1688432000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1729275000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1451825000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1341125000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1354739000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1241825000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1268123000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1314427000.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>134527000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>136406000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1026496000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1032491000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>989106000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>998487000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>996166000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>912319000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>753766000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>720300000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>727074000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>715883000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>721326000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>611549000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>620888000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>533099000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>481928000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>408705000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>413241000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>370784000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>372698000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>242601000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>244207000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>208590000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>229605000.0</v>
+      </c>
+      <c r="C36">
         <v>9182000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5037478000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-20078000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4495893000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4137472000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4092292000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3807851000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3826542000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3835413000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3798709000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3348782000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3130668000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3144614000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3108186000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3149838000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3182595000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3202313000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-8059000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>-15008000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-8010000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>55558000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>42196000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>77780000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>40659000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>55547000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>41386000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>41350000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>38427000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>71485000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>54582000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>34449000.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>62908000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>42106000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>37050000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>77046000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>69785000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>72868000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>70235000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>39793000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>20050000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>20966000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>15521000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>13802000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>13486000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>10334000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9792000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>6592000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>6709000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4596000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7570,716 +7643,726 @@
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
-    </row>
-    <row r="38" spans="1:64">
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4923276000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-239933000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>215600000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
-[...1 lines deleted...]
-      </c>
+      <c r="P38"/>
       <c r="Q38">
         <v>184000000.0</v>
       </c>
       <c r="R38">
+        <v>184000000.0</v>
+      </c>
+      <c r="S38">
         <v>181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15215000.0</v>
       </c>
       <c r="T38">
         <v>15215000.0</v>
       </c>
-      <c r="U38"/>
+      <c r="U38">
+        <v>15215000.0</v>
+      </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
-    </row>
-    <row r="39" spans="1:64">
+      <c r="BM38"/>
+    </row>
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>-14424000.0</v>
+      </c>
+      <c r="C39">
         <v>256307000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>172813000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-35739000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>397416000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>351754000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>239933000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>-102538000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-87501000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-96970000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-49152000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-90858000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-111303000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-62216000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10070000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17614000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11557000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22797000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7581000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11404000.0</v>
       </c>
-      <c r="V39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W39"/>
       <c r="X39">
         <v>5483000.0</v>
       </c>
-      <c r="Y39"/>
+      <c r="Y39">
+        <v>5483000.0</v>
+      </c>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>20793000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>26511000.0</v>
       </c>
-      <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>25010000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>35741000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13300000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>11006000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>7523000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>33413000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>52526000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>74482000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>7922000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>28922000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>33237000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>7347000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>3695000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6946000.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
-      <c r="BH39">
+      <c r="BH39"/>
+      <c r="BI39">
         <v>12445000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>10722000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>6981000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7827000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>10238000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>-147827000.0</v>
+      </c>
+      <c r="C40">
         <v>-124832000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>520129999.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>392048000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>396400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>122798000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>202716000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>145423000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-195084000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>74579000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>8823000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-42553000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-240761000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>72584000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-19036000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-12775000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-17433000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-188078000.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40">
         <v>275789000.0</v>
       </c>
-      <c r="V40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W40"/>
       <c r="X40">
         <v>477213000.0</v>
       </c>
-      <c r="Y40"/>
+      <c r="Y40">
+        <v>477213000.0</v>
+      </c>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>236977000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>65409000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>60658000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>8461000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>61255000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>8211000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8203000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6878000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6809000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>51973000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>48770000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>49770000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6358000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>931572000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6365000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>891932000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5792000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>17250000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>18094000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>12160000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>18809000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>19508000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>21281000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>14367000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>14298000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>13386000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>13739000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>12993000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>12945000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>10203000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3194000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3089000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>4713000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2762000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4347000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>7571000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2131000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2127000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>18206000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>17394000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27200000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>18635000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>19396000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64504000.0</v>
       </c>
       <c r="T41">
         <v>64504000.0</v>
       </c>
       <c r="U41">
+        <v>64504000.0</v>
+      </c>
+      <c r="V41">
         <v>2965000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
-    </row>
-    <row r="42" spans="1:64">
+      <c r="BM41"/>
+    </row>
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>59</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>2544611000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2532903000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>2172932000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-35181000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-57222000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-82852000.0</v>
       </c>
-      <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>-77188000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-90051000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-105781000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-60218000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-19845000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-3879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2974000.0</v>
       </c>
       <c r="T42">
         <v>-2974000.0</v>
       </c>
-      <c r="U42"/>
+      <c r="U42">
+        <v>-2974000.0</v>
+      </c>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>2330051000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1404904000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1291763000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1819771000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1772598000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1636653000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>642499000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>857734000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>895023000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>523662000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>890253000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>457637000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>791686000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>475861000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>494966000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>512567000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>781216000.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>769127000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>705357000.0</v>
       </c>
-      <c r="AY42"/>
-      <c r="AZ42">
+      <c r="AZ42"/>
+      <c r="BA42">
         <v>579935000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>577417000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>573964000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>566780000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>475331000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>349655000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>333368000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>329496000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>290117000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>289571000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>233085000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>232224000.0</v>
       </c>
-      <c r="BL42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:64">
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8302,52 +8385,53 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
-    </row>
-    <row r="44" spans="1:64">
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8370,512 +8454,519 @@
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-    </row>
-    <row r="45" spans="1:64">
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>9563000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>10122000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>7653000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
-    </row>
-    <row r="46" spans="1:64">
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>18719000.0</v>
+      </c>
+      <c r="C46">
         <v>19214000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19702000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>20078000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>20344000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>20018000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>20329000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4176000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4374000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4570000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4758000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>9563000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>9839000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10122000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>10404000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>7653000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7789000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7924000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3212247000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>2208541000.0</v>
       </c>
-      <c r="V46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W46"/>
       <c r="X46">
         <v>2103675000.0</v>
       </c>
-      <c r="Y46"/>
+      <c r="Y46">
+        <v>2103675000.0</v>
+      </c>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>4145400000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3766650000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3637750000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3560100000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>3557900000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3401800000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3398800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2805900000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1887385000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1894587000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1739126000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1746766000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1769689000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1409717000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1424042000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1428848000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1426197000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1432818000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1448364000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1463586000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1471637000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1493020000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1438574000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1227097000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1220618000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1198296000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1191755000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1081370000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1093424000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>937647000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>854060000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>678401000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>684096000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>684085000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>684538000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>486287000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>488906000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>435334000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:64">
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2970431000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>3128994000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2973491000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3006384000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3029237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3212247000.0</v>
       </c>
       <c r="T47">
         <v>3212247000.0</v>
       </c>
       <c r="U47">
+        <v>3212247000.0</v>
+      </c>
+      <c r="V47">
         <v>2208541000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
-    </row>
-    <row r="48" spans="1:64">
+      <c r="BM47"/>
+    </row>
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
-      <c r="S48">
-[...1 lines deleted...]
-      </c>
+      <c r="S48"/>
       <c r="T48">
         <v>-13582000.0</v>
       </c>
-      <c r="U48"/>
+      <c r="U48">
+        <v>-13582000.0</v>
+      </c>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
-      <c r="AB48">
+      <c r="AB48"/>
+      <c r="AC48">
         <v>773812000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>662762000.0</v>
       </c>
-      <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>986132000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>492788000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-333172000.0</v>
       </c>
-      <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48">
         <v>-348594000.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-313089000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-248573.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-199055000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>-94403000.0</v>
       </c>
-      <c r="AY48"/>
-      <c r="AZ48">
+      <c r="AZ48"/>
+      <c r="BA48">
         <v>-69646000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-57288000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-45009000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-34079000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-22938000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-15724000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-12361000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-7994000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-33240000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-689000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-526000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>516000.0</v>
       </c>
-      <c r="BL48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:64">
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8898,570 +8989,579 @@
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
-    </row>
-    <row r="50" spans="1:64">
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>131497000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>121000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>35000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="J50">
         <v>200000000.0</v>
       </c>
       <c r="K50">
         <v>200000000.0</v>
       </c>
       <c r="L50">
+        <v>200000000.0</v>
+      </c>
+      <c r="M50">
         <v>332000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>200000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>240761000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>450131000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>245000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>101529000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>143000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
-    </row>
-    <row r="51" spans="1:64">
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>2669694000.0</v>
+      </c>
+      <c r="C51">
         <v>2606231000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2187596000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2048226000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2070947000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1863146000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1710874000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1731365000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1709652000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1716474000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1484776000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1234978000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1093953000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1095399000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1007515000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>601484000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>932129000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>931051000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>558418000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>785562000.0</v>
       </c>
-      <c r="V51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W51"/>
       <c r="X51">
         <v>609900000.0</v>
       </c>
-      <c r="Y51"/>
+      <c r="Y51">
+        <v>609900000.0</v>
+      </c>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>155525000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1498746000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1642342000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1674674000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1701420000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1702475000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1724059000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1432616000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1341125000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1354739000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1241825000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1268123000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1271427000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>90647000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>975035000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>93106000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>985696000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>990311000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>947636000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>952027000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>956166000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>867219000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>884915000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>720300000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>727074000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>715883000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>721326000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>611549000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>620888000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>533099000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>536719000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>408705000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>413241000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>407826000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>410926000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>259205000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>262709000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>209899000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:64">
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>785366000.0</v>
+      </c>
+      <c r="C52">
         <v>662093000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1465000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1631000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>131497000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>121000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>35000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>70000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>250998000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>436644000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>200000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>332000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>242553000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>240761000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>450131000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>245000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>101529000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>363963000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>707436000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>187000000.0</v>
       </c>
-      <c r="V52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W52"/>
       <c r="X52">
         <v>308503000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>308503000.0</v>
+      </c>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>45000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>245806000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>159840000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>186752000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6779000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>60003000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>41627000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>27380000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>71685000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>90647000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>884608000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>176149000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>54791000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>37042000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>38228000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>16604000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>18502000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1309000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:64">
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E53"/>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
-        <v>100000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H53">
         <v>100000000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="I53">
+        <v>100000000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53">
         <v>2059000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7810000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4085000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>30016000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>16020000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-    </row>
-    <row r="54" spans="1:64">
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9484,806 +9584,819 @@
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
-    </row>
-    <row r="55" spans="1:64">
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>5345353000.0</v>
+      </c>
+      <c r="C55">
         <v>5287430000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5283401000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4923276000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4953932000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4596120000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4267432000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4139415000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3960092000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3928995000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3899634000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3507605000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3298973000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3277463000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3201781000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3181312000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3219667000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3257792000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3247842000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>2232763000.0</v>
       </c>
-      <c r="V55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W55"/>
       <c r="X55">
         <v>2134955000.0</v>
       </c>
-      <c r="Y55"/>
+      <c r="Y55">
+        <v>2134955000.0</v>
+      </c>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>4218060000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3797931000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3709948000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3600836000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3590297000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3443772000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3457947000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2880704000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1967834000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1987899000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1883162000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1828736000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1856017000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1543168000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1568718000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1580720000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1608832000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1624247000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1601800000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1619431000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1643035000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1570983000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1534774000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1374295000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1402193000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1275187000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1290056000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1176704000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1193887000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1016928000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>895386000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>747978000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>755224000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>710657000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>713859000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>501471000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>504838000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>451276000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:64">
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>65355000.0</v>
+      </c>
+      <c r="C56">
         <v>303531000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>245923000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>35739000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>458039000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>458648000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>415073000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>327388000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>129176000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>86953000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>96167000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>141450000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>154381000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>122727000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>83191000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>23821000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>29283000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>47555000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>43654000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>35595000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>24222000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>15008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31280000.0</v>
       </c>
       <c r="X56">
         <v>31280000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Y56">
+        <v>31280000.0</v>
+      </c>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>8010000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>72660000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>31281000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>72198000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>40736000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>32397000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>41972000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>59147000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>74804000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>23619000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>51116000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>65147000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>41311000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>29432000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>92065000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>103326000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>113445000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>109759000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>136847000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>118987000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>155845000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>108490000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>35857000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>59150000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>70152000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>111790000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4023000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>28066000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>55541000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>80413000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>58315000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>25805000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>55775000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>57642000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>16238000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>19529000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>8592000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>9223000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:64">
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>785366000.0</v>
+      </c>
+      <c r="C57">
         <v>662093000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>152187000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>521760999.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>664599000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>642627000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>172075000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>374317000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>499930000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>463898000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>315454000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>421944000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>299190000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>71039000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>556768000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>311917000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>164796000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>68735000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>586120000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>768214000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>472158000.0</v>
       </c>
-      <c r="V57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W57"/>
       <c r="X57">
         <v>802704000.0</v>
       </c>
-      <c r="Y57"/>
+      <c r="Y57">
+        <v>802704000.0</v>
+      </c>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>281977000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>311215000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>220498000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>245804000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>129778000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>118687000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>100970000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>79343000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>65902000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>109498000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>101739000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>102976000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>70173000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1067307000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>939225000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>931747000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>52116000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>48149000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>52355000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>44935000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>55977000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>54251000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>225337000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>39762000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>53419000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>48754000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>48289000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>35814000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>39776000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>30785000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>78780000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>17115000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>19267000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>53934000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>52279000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>26311000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>27785000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>10747000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:64">
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>2831651000.0</v>
+      </c>
+      <c r="C58">
         <v>2742819000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2750498000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2577860000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2621885000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2400472000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2106483000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2052539000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1820248000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1801200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1795707000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1410619000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1193143000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1181210000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1114152000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1024988000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1006149000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1004279000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1056516000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>1073685000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>-1001700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133255000.0</v>
       </c>
       <c r="X58">
         <v>1133255000.0</v>
       </c>
-      <c r="Y58"/>
+      <c r="Y58">
+        <v>1133255000.0</v>
+      </c>
       <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>1888009000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1620192000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1756089000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1781065000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1817699000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1807119000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1830245000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1531168000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1407027000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1464237000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1343564000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1371099000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1384600000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1067307000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1073752000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1068153000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1078612000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1080640000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1041461000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1043422000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1052143000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>966570000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>979103000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>760062000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>780493000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>764637000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>769615000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>647363000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>660664000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>563884000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>560708000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>425820000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>432508000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>424718000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>424977000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>268912000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>271992000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>219337000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:64">
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10306,242 +10419,246 @@
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
-    </row>
-    <row r="60" spans="1:64">
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>2513702000.0</v>
+      </c>
+      <c r="C60">
         <v>2544611000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2532903000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2345416000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2332047000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2195648000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2160949000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2086876000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2139844000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2127795000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2103927000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2096986000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2105830000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2096253000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2087629000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2156324000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2213518000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2253513000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2191326000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>1159078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001700000.0</v>
       </c>
       <c r="W60">
         <v>1001700000.0</v>
       </c>
       <c r="X60">
         <v>1001700000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Y60">
+        <v>1001700000.0</v>
+      </c>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>1575903000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2330051000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2177739000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1953859000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1819771000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1772598000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1636653000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1627702000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1349536000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>560807000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>523662000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>539598000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>457637000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>471417000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>475861000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>494966000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>512567000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>530220000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>543607000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>560339000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>576009000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>590892000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>604413000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>555671000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>614233000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>621700000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>510550000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>520441000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>529341000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>533223000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>453044000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>334678000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>322158000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>322716000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>285939000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>288882000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>232559000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>232846000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>231939000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:64">
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10564,52 +10681,53 @@
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-    </row>
-    <row r="62" spans="1:64">
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10632,50 +10750,51 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10744,51 +10863,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>279153000.0</v>
       </c>
       <c r="C2">
         <v>212574000.0</v>
       </c>
       <c r="D2">
         <v>177345000.0</v>
       </c>
       <c r="E2">
         <v>168277000.0</v>
       </c>
       <c r="F2">
         <v>112385000.0</v>
       </c>
       <c r="G2">
         <v>141756000.0</v>
       </c>
       <c r="H2">
         <v>122411000.0</v>
       </c>
       <c r="I2">
         <v>121960000.0</v>
       </c>
@@ -10803,51 +10922,51 @@
       </c>
       <c r="M2">
         <v>118693000.0</v>
       </c>
       <c r="N2">
         <v>69466000.0</v>
       </c>
       <c r="O2">
         <v>60968000.0</v>
       </c>
       <c r="P2">
         <v>49639000.0</v>
       </c>
       <c r="Q2">
         <v>38179000.0</v>
       </c>
       <c r="R2">
         <v>26200000.0</v>
       </c>
       <c r="S2">
         <v>15184000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>2104000.0</v>
       </c>
       <c r="C3">
         <v>2046000.0</v>
       </c>
       <c r="D3">
         <v>2595000.0</v>
       </c>
       <c r="E3">
         <v>196658000.0</v>
       </c>
       <c r="F3">
         <v>124358000.0</v>
       </c>
       <c r="G3">
         <v>135443000.0</v>
       </c>
       <c r="H3">
         <v>-151161000.0</v>
       </c>
       <c r="I3">
         <v>-152363000.0</v>
       </c>
@@ -10862,74 +10981,74 @@
       </c>
       <c r="M3">
         <v>61358000.0</v>
       </c>
       <c r="N3">
         <v>75267000.0</v>
       </c>
       <c r="O3">
         <v>79329000.0</v>
       </c>
       <c r="P3">
         <v>58740000.0</v>
       </c>
       <c r="Q3">
         <v>38848000.0</v>
       </c>
       <c r="R3">
         <v>18574000.0</v>
       </c>
       <c r="S3">
         <v>2026000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
         <v>317765000.0</v>
       </c>
       <c r="C5">
         <v>162568000.0</v>
       </c>
       <c r="D5">
         <v>204274000.0</v>
       </c>
       <c r="E5">
         <v>-8846000.0</v>
       </c>
       <c r="F5">
         <v>6566000.0</v>
       </c>
       <c r="G5">
         <v>-11422000.0</v>
       </c>
       <c r="H5">
         <v>-44450000.0</v>
       </c>
       <c r="I5">
         <v>-147695000.0</v>
       </c>
@@ -10944,51 +11063,51 @@
       </c>
       <c r="M5">
         <v>79547000.0</v>
       </c>
       <c r="N5">
         <v>63610000.0</v>
       </c>
       <c r="O5">
         <v>54563000.0</v>
       </c>
       <c r="P5">
         <v>48444000.0</v>
       </c>
       <c r="Q5">
         <v>43317000.0</v>
       </c>
       <c r="R5">
         <v>39836000.0</v>
       </c>
       <c r="S5">
         <v>17818000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>319869000.0</v>
       </c>
       <c r="C6">
         <v>164614000.0</v>
       </c>
       <c r="D6">
         <v>206869000.0</v>
       </c>
       <c r="E6">
         <v>187812000.0</v>
       </c>
       <c r="F6">
         <v>130924000.0</v>
       </c>
       <c r="G6">
         <v>124021000.0</v>
       </c>
       <c r="H6">
         <v>151161000.0</v>
       </c>
       <c r="I6">
         <v>152363000.0</v>
       </c>
@@ -11003,97 +11122,97 @@
       </c>
       <c r="M6">
         <v>140905000.0</v>
       </c>
       <c r="N6">
         <v>138877000.0</v>
       </c>
       <c r="O6">
         <v>133892000.0</v>
       </c>
       <c r="P6">
         <v>107184000.0</v>
       </c>
       <c r="Q6">
         <v>82165000.0</v>
       </c>
       <c r="R6">
         <v>58410000.0</v>
       </c>
       <c r="S6">
         <v>19844000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>373419000.0</v>
       </c>
       <c r="C9">
         <v>292042000.0</v>
       </c>
       <c r="D9">
         <v>233625000.0</v>
       </c>
       <c r="E9">
         <v>211787000.0</v>
       </c>
       <c r="F9">
         <v>141594000.0</v>
       </c>
       <c r="G9">
         <v>128474000.0</v>
       </c>
       <c r="H9">
         <v>152007000.0</v>
       </c>
       <c r="I9">
         <v>154483000.0</v>
       </c>
@@ -11108,51 +11227,51 @@
       </c>
       <c r="M9">
         <v>155705000.0</v>
       </c>
       <c r="N9">
         <v>196101000.0</v>
       </c>
       <c r="O9">
         <v>182177000.0</v>
       </c>
       <c r="P9">
         <v>150817000.0</v>
       </c>
       <c r="Q9">
         <v>110605000.0</v>
       </c>
       <c r="R9">
         <v>80411000.0</v>
       </c>
       <c r="S9">
         <v>21046000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>183185000.0</v>
       </c>
       <c r="C10">
         <v>79473000.0</v>
       </c>
       <c r="D10">
         <v>102271000.0</v>
       </c>
       <c r="E10">
         <v>-12080000.0</v>
       </c>
       <c r="F10">
         <v>340989000.0</v>
       </c>
       <c r="G10">
         <v>-574478000.0</v>
       </c>
       <c r="H10">
         <v>-44450000.0</v>
       </c>
       <c r="I10">
         <v>-147695000.0</v>
       </c>
@@ -11161,51 +11280,51 @@
       </c>
       <c r="K10">
         <v>231799000.0</v>
       </c>
       <c r="L10">
         <v>23360000.0</v>
       </c>
       <c r="M10">
         <v>8866000.0</v>
       </c>
       <c r="N10">
         <v>10577000.0</v>
       </c>
       <c r="O10">
         <v>8445000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
         <v>17330000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>52079000.0</v>
       </c>
       <c r="E11">
         <v>-12080000.0</v>
       </c>
       <c r="F11">
         <v>-13582000.0</v>
       </c>
       <c r="G11">
         <v>142829000.0</v>
       </c>
       <c r="H11">
         <v>-195611000.0</v>
       </c>
       <c r="I11">
         <v>-300058000.0</v>
       </c>
       <c r="J11">
         <v>115648000.0</v>
       </c>
       <c r="K11">
@@ -11216,164 +11335,164 @@
       </c>
       <c r="M11">
         <v>2200000.0</v>
       </c>
       <c r="N11">
         <v>800000.0</v>
       </c>
       <c r="O11">
         <v>39100000.0</v>
       </c>
       <c r="P11">
         <v>36646000.0</v>
       </c>
       <c r="Q11">
         <v>25512000.0</v>
       </c>
       <c r="R11">
         <v>18086000.0</v>
       </c>
       <c r="S11">
         <v>5261000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
         <v>134580000.0</v>
       </c>
       <c r="C12">
         <v>83095000.0</v>
       </c>
       <c r="D12">
         <v>53620000.0</v>
       </c>
       <c r="E12">
         <v>32048000.0</v>
       </c>
       <c r="F12">
         <v>18733000.0</v>
       </c>
       <c r="G12">
         <v>21078000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>115648000.0</v>
       </c>
       <c r="K12">
         <v>109396000.0</v>
       </c>
       <c r="L12">
         <v>77898000.0</v>
       </c>
       <c r="M12">
         <v>60244000.0</v>
       </c>
       <c r="N12">
         <v>57497000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13">
         <v>3267000.0</v>
       </c>
       <c r="C13">
         <v>7026000.0</v>
       </c>
       <c r="D13">
         <v>5263000.0</v>
       </c>
       <c r="E13">
         <v>319000.0</v>
       </c>
       <c r="F13">
         <v>17000.0</v>
       </c>
       <c r="G13">
         <v>79000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>12080000.0</v>
       </c>
       <c r="F14">
         <v>13582000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>183185000.0</v>
       </c>
       <c r="C15">
         <v>79473000.0</v>
       </c>
       <c r="D15">
         <v>102271000.0</v>
       </c>
       <c r="E15">
         <v>-12080000.0</v>
       </c>
       <c r="F15">
         <v>354571000.0</v>
       </c>
       <c r="G15">
         <v>-574478000.0</v>
       </c>
       <c r="H15">
         <v>-44450000.0</v>
       </c>
       <c r="I15">
         <v>-147695000.0</v>
       </c>
@@ -11388,200 +11507,200 @@
       </c>
       <c r="M15">
         <v>6666000.0</v>
       </c>
       <c r="N15">
         <v>9777000.0</v>
       </c>
       <c r="O15">
         <v>-30655000.0</v>
       </c>
       <c r="P15">
         <v>12300000.0</v>
       </c>
       <c r="Q15">
         <v>17805000.0</v>
       </c>
       <c r="R15">
         <v>21750000.0</v>
       </c>
       <c r="S15">
         <v>12069000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-12080000.0</v>
       </c>
       <c r="F16">
         <v>340989000.0</v>
       </c>
       <c r="G16">
         <v>-574478000.0</v>
       </c>
       <c r="H16">
         <v>-44450000.0</v>
       </c>
       <c r="I16">
         <v>-147695000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17">
         <v>183185000.0</v>
       </c>
       <c r="C17">
         <v>79473000.0</v>
       </c>
       <c r="D17">
         <v>102271000.0</v>
       </c>
       <c r="E17">
         <v>-12080000.0</v>
       </c>
       <c r="F17">
         <v>340989000.0</v>
       </c>
       <c r="G17">
         <v>-574478000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-131313000.0</v>
       </c>
       <c r="C18">
         <v>-92148000.0</v>
       </c>
       <c r="D18">
         <v>-51570000.0</v>
       </c>
       <c r="E18">
         <v>-33081000.0</v>
       </c>
       <c r="F18">
         <v>-18364000.0</v>
       </c>
       <c r="G18">
         <v>-18808000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>351011000.0</v>
       </c>
       <c r="C21">
         <v>253700000.0</v>
       </c>
       <c r="D21">
         <v>203514000.0</v>
       </c>
       <c r="E21">
         <v>185951000.0</v>
       </c>
       <c r="F21">
         <v>130924000.0</v>
       </c>
       <c r="G21">
         <v>124021000.0</v>
       </c>
       <c r="H21">
         <v>151161000.0</v>
       </c>
       <c r="I21">
         <v>152363000.0</v>
       </c>
@@ -11596,74 +11715,74 @@
       </c>
       <c r="M21">
         <v>8866000.0</v>
       </c>
       <c r="N21">
         <v>63610000.0</v>
       </c>
       <c r="O21">
         <v>54563000.0</v>
       </c>
       <c r="P21">
         <v>48728000.0</v>
       </c>
       <c r="Q21">
         <v>43317000.0</v>
       </c>
       <c r="R21">
         <v>39836000.0</v>
       </c>
       <c r="S21">
         <v>17818000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>304828000.0</v>
       </c>
       <c r="C23">
         <v>250916000.0</v>
       </c>
       <c r="D23">
         <v>207456000.0</v>
       </c>
       <c r="E23">
         <v>197245000.0</v>
       </c>
       <c r="F23">
         <v>125917000.0</v>
       </c>
       <c r="G23">
         <v>151664000.0</v>
       </c>
       <c r="H23">
         <v>282457000.0</v>
       </c>
       <c r="I23">
         <v>385502000.0</v>
       </c>
@@ -11678,233 +11797,233 @@
       </c>
       <c r="M23">
         <v>205288000.0</v>
       </c>
       <c r="N23">
         <v>201957000.0</v>
       </c>
       <c r="O23">
         <v>188582000.0</v>
       </c>
       <c r="P23">
         <v>151728000.0</v>
       </c>
       <c r="Q23">
         <v>105467000.0</v>
       </c>
       <c r="R23">
         <v>66775000.0</v>
       </c>
       <c r="S23">
         <v>18412000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>2104000.0</v>
       </c>
       <c r="C25">
         <v>2046000.0</v>
       </c>
       <c r="D25">
         <v>2595000.0</v>
       </c>
       <c r="E25">
         <v>1861000.0</v>
       </c>
       <c r="F25">
         <v>260000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.24</v>
       </c>
       <c r="E26">
         <v>0.03</v>
       </c>
       <c r="F26">
         <v>1.36</v>
       </c>
       <c r="G26">
         <v>2.1</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>7099000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>40477000.0</v>
       </c>
       <c r="C28">
         <v>37070000.0</v>
       </c>
       <c r="D28">
         <v>23012000.0</v>
       </c>
       <c r="E28">
         <v>27826000.0</v>
       </c>
       <c r="F28">
         <v>13532000.0</v>
       </c>
       <c r="G28">
         <v>9908000.0</v>
       </c>
       <c r="H28">
         <v>846000.0</v>
       </c>
       <c r="I28">
         <v>2120000.0</v>
       </c>
       <c r="J28">
         <v>26836000.0</v>
       </c>
       <c r="K28">
         <v>11086000.0</v>
       </c>
       <c r="L28">
         <v>8347000.0</v>
       </c>
       <c r="M28">
         <v>14800000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>21467000.0</v>
       </c>
       <c r="C30">
         <v>38342000.0</v>
       </c>
       <c r="D30">
         <v>30111000.0</v>
       </c>
       <c r="E30">
         <v>28968000.0</v>
       </c>
       <c r="F30">
         <v>13532000.0</v>
       </c>
       <c r="G30">
         <v>9908000.0</v>
       </c>
       <c r="H30">
         <v>160046000.0</v>
       </c>
       <c r="I30">
         <v>263542000.0</v>
       </c>
@@ -11919,102 +12038,102 @@
       </c>
       <c r="M30">
         <v>86595000.0</v>
       </c>
       <c r="N30">
         <v>132491000.0</v>
       </c>
       <c r="O30">
         <v>127614000.0</v>
       </c>
       <c r="P30">
         <v>102089000.0</v>
       </c>
       <c r="Q30">
         <v>67288000.0</v>
       </c>
       <c r="R30">
         <v>40575000.0</v>
       </c>
       <c r="S30">
         <v>3228000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
         <v>-167826000.0</v>
       </c>
       <c r="C31">
         <v>-174227000.0</v>
       </c>
       <c r="D31">
         <v>-101243000.0</v>
       </c>
       <c r="E31">
         <v>-194899000.0</v>
       </c>
       <c r="F31">
         <v>212667000.0</v>
       </c>
       <c r="G31">
         <v>-693044000.0</v>
       </c>
       <c r="H31">
         <v>-195611000.0</v>
       </c>
       <c r="I31">
         <v>-300058000.0</v>
       </c>
       <c r="J31">
         <v>63132000.0</v>
       </c>
       <c r="K31">
         <v>39885000.0</v>
       </c>
       <c r="L31">
         <v>-23881000.0</v>
       </c>
       <c r="M31"/>
       <c r="N31">
         <v>-53033000.0</v>
       </c>
       <c r="O31">
         <v>-42526000.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31">
         <v>-488000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
         <v>652572000.0</v>
       </c>
       <c r="C32">
         <v>504616000.0</v>
       </c>
       <c r="D32">
         <v>410970000.0</v>
       </c>
       <c r="E32">
         <v>380064000.0</v>
       </c>
       <c r="F32">
         <v>253979000.0</v>
       </c>
       <c r="G32">
         <v>270230000.0</v>
       </c>
       <c r="H32">
         <v>274418000.0</v>
       </c>
       <c r="I32">
         <v>276443000.0</v>
       </c>
@@ -12048,647 +12167,656 @@
       <c r="S32">
         <v>36230000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>18</v>
       </c>
-      <c r="BL1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>74677000.0</v>
+      </c>
+      <c r="C2">
         <v>81643000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>77370000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>69683000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65257000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>68079000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60488000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54039500.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50719000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54955000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48398000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44342000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40542000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44063000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45631000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39944000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40302000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>43285000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36258000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25166000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24094000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30866000.0</v>
       </c>
       <c r="X2">
         <v>30866000.0</v>
       </c>
       <c r="Y2">
+        <v>30866000.0</v>
+      </c>
+      <c r="Z2">
         <v>46739000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>40012000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>28215000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25759000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23901000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>44701000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>45979000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42173000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36390000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36772000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36939000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>34376000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31655000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20468000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>67963000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16509000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16082000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18139000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21166000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>16445000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15423000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16785000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20445000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14233000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12502000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13788000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14071000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12131000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11616000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11821000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13194000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7706000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8179000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8690000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7219000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5051000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9330000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>11660000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3524000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>495000.0</v>
+      </c>
+      <c r="C3">
         <v>492000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>496000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>618000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>484000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>506000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>478000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>389000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>690000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>489000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>631000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>650000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>658000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>656000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>688000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>510000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>332000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>331000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>64999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="U3">
         <v>65000.0</v>
       </c>
       <c r="V3">
         <v>65000.0</v>
       </c>
       <c r="W3">
-        <v>-32794000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="X3">
         <v>-32794000.0</v>
       </c>
       <c r="Y3">
+        <v>-32794000.0</v>
+      </c>
+      <c r="Z3">
         <v>-16282000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-26489000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>262000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>422000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>307000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>436000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-4891000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2834000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1267000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1997000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>14281000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16738000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14941000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16072000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12917000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>15276000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16166000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16999000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>17952000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19030000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19009000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19276000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>24582000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19373000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18424000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16950000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13655000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16731000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14397000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13957000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16025000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11167000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5869000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5787000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6393000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6388000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2903000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2890000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1118000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>908000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12709,442 +12837,449 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>22185000.0</v>
+      </c>
+      <c r="C5">
         <v>70514000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>97804000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>82536000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>74944000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>55927000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45202000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8793000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>68591000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>64398000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>49002000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>54479000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>48994000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>46502000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15633000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12216000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>48266000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>44010000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31769001.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>213760000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>32226000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16716999.0</v>
       </c>
       <c r="X5">
         <v>16716999.0</v>
       </c>
       <c r="Y5">
+        <v>16716999.0</v>
+      </c>
+      <c r="Z5">
         <v>3676000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-303956000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>45452000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>163366000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>51829000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>52596000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>194561000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>48741000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>60954000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>39788000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>35802000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>16240000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>27127000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>24552000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>28172000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>15978000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>17697000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>17661000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14985000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>15675000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>16688000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15624000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>14246000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11822000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13711000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>16039000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>11717000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>11060000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12624000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8201000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>12394000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>12033000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11050000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>11411000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10511000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8976000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9084000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>10473000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7345000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>22680000.0</v>
+      </c>
+      <c r="C6">
         <v>71006000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>98300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>83154000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>75428000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>56433000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45680000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8404000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>69281000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>64887000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49633000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>55129000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>49652000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>47158000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14945000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11706000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>48598000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>44341000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31834000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>213825000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>32291000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32794000.0</v>
       </c>
       <c r="X6">
         <v>32794000.0</v>
       </c>
       <c r="Y6">
+        <v>32794000.0</v>
+      </c>
+      <c r="Z6">
         <v>16282000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26489000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>45714000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>163788000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52136000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>53032000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>189670000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>51575000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>62221000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>41785000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>50083000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32978000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>42068000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>40624000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>41089000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>31254000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>33866000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>34696000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>35613000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>34015000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>34684000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>35964000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>40206000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>33619000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>30246000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>30661000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>29694000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>28448000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>25457000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>26581000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>24226000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>23561000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17902000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>16837000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17804000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>16899000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11879000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>11974000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>11591000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8253000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13165,54 +13300,55 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13233,1418 +13369,1443 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>101267000.0</v>
+      </c>
+      <c r="C9">
         <v>96129000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>111845000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>91758000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>86348000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>82670000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>83480000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>77309000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>70832000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>66580000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>65412000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60484000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55423000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>52306000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>54173000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54207000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>54035000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>48487000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35947000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37052000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>34366000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37725000.0</v>
       </c>
       <c r="X9">
         <v>37725000.0</v>
       </c>
       <c r="Y9">
+        <v>37725000.0</v>
+      </c>
+      <c r="Z9">
         <v>15829000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26512000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>81231000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>76507000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>74980000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>55737000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>58084000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>54416000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>46362000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>45177000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>50587000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>46264000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>44770000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>57928000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4593000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>49562000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>50217000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>50879000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>49842000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>48487000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>49295000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>49937000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>49151000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>47595000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>42907000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>42524000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>40780000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>37571000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>35760000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>36706000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>31473000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>30979000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>24385000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>23768000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>24091000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>22713000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>16756000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>12638000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8989000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12057000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-13679000.0</v>
+      </c>
+      <c r="C10">
         <v>41918000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60779000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40880000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>50379000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31147000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22164000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30818000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42246000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>45881000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13853000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20230000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32602000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35586000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-25770000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20498000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4157000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>30031000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1741000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>209127000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16930000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>116673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16717000.0</v>
       </c>
       <c r="X10">
         <v>16717000.0</v>
       </c>
       <c r="Y10">
+        <v>16717000.0</v>
+      </c>
+      <c r="Z10">
         <v>3676000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-303956000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>61109000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>139172000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39201000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>53081000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>156437000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29223000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41150000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4989000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9317000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5925000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4798000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3320000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4037000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>314000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1491000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3024000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4067000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1947000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2057000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2506000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1833000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1519000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1363000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>8815000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>56260250.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12734000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>14421000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>13052000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12869000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-25770000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-20498000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4157000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30031000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-13582000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4633000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5254000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16077000.0</v>
       </c>
       <c r="X11">
         <v>-16077000.0</v>
       </c>
       <c r="Y11">
+        <v>-16077000.0</v>
+      </c>
+      <c r="Z11">
         <v>-12606000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-330445000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>28340000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>24194000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>36957000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>26207000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>172080000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>16521000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>226391000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>35690000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-45100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>22329000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>800000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2500000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1380000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>710000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1320000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>150000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-6000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>100000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>45000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9981000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11857000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>9419000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8749000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>8558000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6070000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>7532000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6049000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6222000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5430000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>5721000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3475000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3337000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3401000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2348000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>35864000.0</v>
+      </c>
+      <c r="C12">
         <v>28596000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>37025000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34567000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24565000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24780000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23396000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22383000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19515000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18159000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16224000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13723000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12285000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11388000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10137000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8282000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7642000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5987000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4259000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4633000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4598000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5243000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>28340000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24194000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36902000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>26212000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32951000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19518000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>207787000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36140000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20252000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19328000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>19045000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>19273000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16529000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>14569000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14521000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14625000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>14032000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13">
+        <v>381000.0</v>
+      </c>
+      <c r="C13">
         <v>567000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>484000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>555000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1790000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1619000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2772000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>927000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1708000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1588000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1330000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1558000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>787000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>277000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>15000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
+        <v>5000.0</v>
+      </c>
+      <c r="V13">
         <v>2000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>25770000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20498000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-4157000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-30031000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>0.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>-13679000.0</v>
+      </c>
+      <c r="C15">
         <v>41918000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>60779000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>40880000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>50379000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>31147000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22164000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-30818000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42246000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>45881000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13853000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20230000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>32602000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>35586000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-25770000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20498000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4157000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30031000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11841000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>209127000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16930000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>116673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16717000.0</v>
       </c>
       <c r="X15">
         <v>16717000.0</v>
       </c>
       <c r="Y15">
+        <v>16717000.0</v>
+      </c>
+      <c r="Z15">
         <v>3676000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-303956000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>61109000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>139172000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>39201000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>26874000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>156437000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>29223000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>41150000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4989000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>54417000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3325000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4798000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2920000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6437000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-986000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>691000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>524000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5149000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1237000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1035000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2356000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>7833000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1419000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-43637000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3730000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4182000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2298000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2311000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3509000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2131000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4862000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5984000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4828000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5981000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4790000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5501000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5478000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7072000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4997000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>32602000.0</v>
       </c>
       <c r="O16">
+        <v>32602000.0</v>
+      </c>
+      <c r="P16">
         <v>-25770000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20498000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4157000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30031000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>103693500.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>209127000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16929000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66801000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17">
+        <v>-13679000.0</v>
+      </c>
+      <c r="C17">
         <v>41918000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>60779000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>50379000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>31147000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22164000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30818000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>42246000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>45881000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13853000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20230000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>32602000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>35586000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-25770000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-20498000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4157000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>30031000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1741000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>209127000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16930000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-35483000.0</v>
+      </c>
+      <c r="C18">
         <v>-35324000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-36541000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-31299000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29344000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25972000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22748000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21556000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19988000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18332000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12185000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11253000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11051000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10241000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7729000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8193000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6049000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6399000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4109000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4476000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14665,54 +14826,55 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14733,248 +14895,252 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>15230000.0</v>
+      </c>
+      <c r="C21">
         <v>84605000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>116730000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>82536000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>77210000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>74535000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>71920000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>62241000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>68591000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>55052000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>49002000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>54479000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48994000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>46502000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>46781000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48150000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48266000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>44010000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31834000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34638000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>32226000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>31724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32794000.0</v>
       </c>
       <c r="X21">
         <v>32794000.0</v>
       </c>
       <c r="Y21">
+        <v>32794000.0</v>
+      </c>
+      <c r="Z21">
         <v>16282000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>26489000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>45430000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>53478000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>51720000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>52596000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>55360000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51725000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>43260000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>41569000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9317000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5925000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4798000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>24023000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>28172000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>15978000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17661000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>14985000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>16089000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>16688000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15624000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13852000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11527000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13711000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13933000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11717000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11060000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>12018000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8201000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>12394000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11850000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>10872000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>11411000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>10511000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8976000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9084000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>10473000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7345000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14995,248 +15161,252 @@
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>160714000.0</v>
+      </c>
+      <c r="C23">
         <v>93167000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>90109000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>78905000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>74395000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>76214000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72048000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64763500.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>52960000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>66483000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>58535000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>51885000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>48770000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51685000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>54471000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46554000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>47716000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>48996000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40724000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>28104000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>27012000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46155500.0</v>
       </c>
       <c r="X23">
         <v>46155500.0</v>
       </c>
       <c r="Y23">
+        <v>46155500.0</v>
+      </c>
+      <c r="Z23">
         <v>53127000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>364787500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>64016000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>48788000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>47161000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47842000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>48703000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>44864000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>39492000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>40380000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>57957000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>55387000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>52582000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>55877000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>51990000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>51188000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>50741000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>51369000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>53347000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>49947000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48629000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>50034000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>53972000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>47976000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>43882000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>42601000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>40918000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>37985000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>36316000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>36509000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>36466000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27685000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20241000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21075000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21370000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>19421000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12831000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12884000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10176000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8236000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15257,158 +15427,162 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>495000.0</v>
+      </c>
+      <c r="C25">
         <v>492000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>496000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>484000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>506000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>478000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>389000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>690000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>489000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>631000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>650000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>658000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>656000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>688000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>510000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>332000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>331000.0</v>
       </c>
-      <c r="S25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T25"/>
       <c r="U25">
         <v>65000.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>65000.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15429,282 +15603,287 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2247000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>99000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>36000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>2150000.0</v>
       </c>
-      <c r="Y27"/>
+      <c r="Y27">
+        <v>2150000.0</v>
+      </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>529000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>305000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>324000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>18244000.0</v>
+      </c>
+      <c r="C28">
         <v>11308000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12523000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>8849000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7846000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11274000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7927000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7451000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8234000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9739000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7169000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7853000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7248000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8465000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6236000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7414000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5711000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4661000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2873000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2918000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2781000.0</v>
       </c>
       <c r="X28">
         <v>2781000.0</v>
       </c>
       <c r="Y28">
+        <v>2781000.0</v>
+      </c>
+      <c r="Z28">
         <v>453000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>23000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16309000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3663000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4104000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2760000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2442000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2405000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2818000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3421000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>504000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2749000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2702000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2609000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>4253000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2925000.0</v>
       </c>
-      <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15725,600 +15904,610 @@
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>86037000.0</v>
+      </c>
+      <c r="C30">
         <v>11524000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12739000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9222000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9138000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8135000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11560000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10724000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8299000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11528000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10137000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7543000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8228000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7622000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8840000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6610000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7414000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5711000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4466000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2938000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2918000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15289500.0</v>
       </c>
       <c r="X30">
         <v>15289500.0</v>
       </c>
       <c r="Y30">
+        <v>15289500.0</v>
+      </c>
+      <c r="Z30">
         <v>6388000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>324775500.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>35801000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23029000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23260000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3141000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2724000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2691000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3102000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3608000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21018000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21011000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20927000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35409000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-15973000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>34679000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>34659000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>33230000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>32181000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>33502000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>33206000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>33249000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>33527000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>33743000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>31380000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>28813000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>26847000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>25854000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>24700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>24688000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>23272000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>18585000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12535000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12896000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>12680000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12202000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7780000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3554000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1484000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4712000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>-28909000.0</v>
+      </c>
+      <c r="C31">
         <v>-42687000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-55951000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-41656000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26831000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-43388000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-49756000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-93059000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-20383000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9171000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-31154000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-33085000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14593000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-10336000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-71988000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-68064000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-42267000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-12549000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-33854000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>174948000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14453000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>86156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16077000.0</v>
       </c>
       <c r="X31">
         <v>-16077000.0</v>
       </c>
       <c r="Y31">
+        <v>-16077000.0</v>
+      </c>
+      <c r="Z31">
         <v>-12606000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-330445000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>15679000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>85694000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-12519000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>485000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>101077000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-22502000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2110000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-36580000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31">
         <v>-44794000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>36645000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-11371000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-16529000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-15664000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-16209000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14625000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-13594000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-13038000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-13734000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-14182000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-13791000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-12333000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10164000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-      <c r="BJ31">
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>-269000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>175944000.0</v>
+      </c>
+      <c r="C32">
         <v>177772000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>189215000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>161441000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>151605000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>150749000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>143968000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>120197000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>121551000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>121535000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>113810000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>104826000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>95965000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>96369000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>99804000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>94151000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>94337000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>91772000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>72205000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>62218000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>58460000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>61096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68591000.0</v>
       </c>
       <c r="X32">
         <v>68591000.0</v>
       </c>
       <c r="Y32">
+        <v>68591000.0</v>
+      </c>
+      <c r="Z32">
         <v>62568000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>66524000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>109446000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>102266000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>98881000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>100438000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>104063000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>96589000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>82752000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>81949000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>87526000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>80640000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>76425000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>78396000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>72556000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>66071000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>66299000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>69018000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>71008000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>64932000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>64718000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>66722000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>69596000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>61828000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>55409000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>56312000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>54851000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>49702000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>47376000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>48527000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>44667000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>40079000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>32091000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>31947000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>32781000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>29932000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>21807000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>21968000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>20649000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>15581000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -16389,51 +16578,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>14774000.0</v>
       </c>
       <c r="C2">
         <v>44323000.0</v>
       </c>
       <c r="D2">
         <v>10954000.0</v>
       </c>
       <c r="E2">
         <v>5636000.0</v>
       </c>
       <c r="F2">
         <v>15008000.0</v>
       </c>
       <c r="G2">
         <v>8010000.0</v>
       </c>
       <c r="H2">
         <v>8029000.0</v>
       </c>
       <c r="I2">
         <v>3481000.0</v>
       </c>
@@ -16444,51 +16633,51 @@
       <c r="L2">
         <v>15452000.0</v>
       </c>
       <c r="M2">
         <v>97424000.0</v>
       </c>
       <c r="N2">
         <v>94202000.0</v>
       </c>
       <c r="O2">
         <v>99328000.0</v>
       </c>
       <c r="P2">
         <v>62872000.0</v>
       </c>
       <c r="Q2">
         <v>46894000.0</v>
       </c>
       <c r="R2">
         <v>682000.0</v>
       </c>
       <c r="S2"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>667000</v>
       </c>
       <c r="C3">
         <v>16751000</v>
       </c>
       <c r="D3">
         <v>3016000</v>
       </c>
       <c r="E3">
         <v>921000</v>
       </c>
       <c r="F3">
         <v>24870000</v>
       </c>
       <c r="G3">
         <v>65215000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -16503,97 +16692,97 @@
       </c>
       <c r="M3">
         <v>327330000</v>
       </c>
       <c r="N3">
         <v>8669000</v>
       </c>
       <c r="O3">
         <v>18991000</v>
       </c>
       <c r="P3">
         <v>35841000</v>
       </c>
       <c r="Q3">
         <v>16405000</v>
       </c>
       <c r="R3">
         <v>203188000</v>
       </c>
       <c r="S3">
         <v>54812000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>19513000.0</v>
       </c>
       <c r="C6">
         <v>-29549000.0</v>
       </c>
       <c r="D6">
         <v>33369000.0</v>
       </c>
       <c r="E6">
         <v>5318000.0</v>
       </c>
       <c r="F6">
         <v>-9372000.0</v>
       </c>
       <c r="G6">
         <v>6998000.0</v>
       </c>
       <c r="H6">
         <v>-19000.0</v>
       </c>
       <c r="I6">
         <v>4548000.0</v>
       </c>
@@ -16608,51 +16797,51 @@
       </c>
       <c r="M6">
         <v>-81972000.0</v>
       </c>
       <c r="N6">
         <v>3222000.0</v>
       </c>
       <c r="O6">
         <v>-5126000.0</v>
       </c>
       <c r="P6">
         <v>36456000.0</v>
       </c>
       <c r="Q6">
         <v>15978000.0</v>
       </c>
       <c r="R6">
         <v>46212000.0</v>
       </c>
       <c r="S6">
         <v>682000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>25077000.0</v>
       </c>
       <c r="C7">
         <v>5575000.0</v>
       </c>
       <c r="D7">
         <v>8728000.0</v>
       </c>
       <c r="E7">
         <v>9382000.0</v>
       </c>
       <c r="F7">
         <v>-176684000.0</v>
       </c>
       <c r="G7">
         <v>187341000.0</v>
       </c>
       <c r="H7">
         <v>-3758000.0</v>
       </c>
       <c r="I7">
         <v>-341000.0</v>
       </c>
@@ -16665,235 +16854,235 @@
       <c r="L7">
         <v>-7059000.0</v>
       </c>
       <c r="M7">
         <v>12914000.0</v>
       </c>
       <c r="N7">
         <v>-4408000.0</v>
       </c>
       <c r="O7">
         <v>23847000.0</v>
       </c>
       <c r="P7">
         <v>-17470000.0</v>
       </c>
       <c r="Q7">
         <v>4152000.0</v>
       </c>
       <c r="R7">
         <v>5549000.0</v>
       </c>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>-1573000.0</v>
       </c>
       <c r="C9">
         <v>-3446000.0</v>
       </c>
       <c r="D9">
         <v>2451000.0</v>
       </c>
       <c r="E9">
         <v>-3260000.0</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>-443000.0</v>
       </c>
       <c r="I9">
         <v>-1420000.0</v>
       </c>
       <c r="J9">
         <v>1142000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-6822000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>147754000.0</v>
       </c>
       <c r="I11">
         <v>-251048000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>167005000.0</v>
       </c>
       <c r="F12">
         <v>-240213000.0</v>
       </c>
       <c r="G12">
         <v>665983000.0</v>
       </c>
       <c r="H12">
         <v>153700000.0</v>
       </c>
       <c r="I12">
         <v>258763000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9382000.0</v>
       </c>
       <c r="F13">
         <v>-176510000.0</v>
       </c>
       <c r="G13">
         <v>187341000.0</v>
       </c>
       <c r="H13">
         <v>-3315000.0</v>
       </c>
       <c r="I13">
         <v>1079000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>2104000.0</v>
       </c>
       <c r="C14">
         <v>2046000.0</v>
       </c>
       <c r="D14">
         <v>2595000.0</v>
       </c>
       <c r="E14">
         <v>1861000.0</v>
       </c>
       <c r="F14">
         <v>260000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>1427000.0</v>
       </c>
       <c r="K14">
         <v>1207000.0</v>
       </c>
@@ -16902,51 +17091,51 @@
       </c>
       <c r="M14">
         <v>61358000.0</v>
       </c>
       <c r="N14">
         <v>75267000.0</v>
       </c>
       <c r="O14">
         <v>79329000.0</v>
       </c>
       <c r="P14">
         <v>58740000.0</v>
       </c>
       <c r="Q14">
         <v>38848000.0</v>
       </c>
       <c r="R14">
         <v>18574000.0</v>
       </c>
       <c r="S14">
         <v>2026000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>91291000.0</v>
       </c>
       <c r="C15">
         <v>81295000.0</v>
       </c>
       <c r="D15">
         <v>79258000.0</v>
       </c>
       <c r="E15">
         <v>73442000.0</v>
       </c>
       <c r="F15">
         <v>274000.0</v>
       </c>
       <c r="G15">
         <v>275000.0</v>
       </c>
       <c r="H15">
         <v>274000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>93628000.0</v>
@@ -16959,51 +17148,51 @@
       </c>
       <c r="M15">
         <v>76158000.0</v>
       </c>
       <c r="N15">
         <v>75817000.0</v>
       </c>
       <c r="O15">
         <v>70387000.0</v>
       </c>
       <c r="P15">
         <v>58306000.0</v>
       </c>
       <c r="Q15">
         <v>42142000.0</v>
       </c>
       <c r="R15">
         <v>29235000.0</v>
       </c>
       <c r="S15">
         <v>9539000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>34287000.0</v>
       </c>
       <c r="C16">
         <v>14774000.0</v>
       </c>
       <c r="D16">
         <v>44323000.0</v>
       </c>
       <c r="E16">
         <v>10954000.0</v>
       </c>
       <c r="F16">
         <v>5636000.0</v>
       </c>
       <c r="G16">
         <v>15008000.0</v>
       </c>
       <c r="H16">
         <v>8010000.0</v>
       </c>
       <c r="I16">
         <v>8029000.0</v>
       </c>
@@ -17016,74 +17205,74 @@
       </c>
       <c r="M16">
         <v>15452000.0</v>
       </c>
       <c r="N16">
         <v>97424000.0</v>
       </c>
       <c r="O16">
         <v>94202000.0</v>
       </c>
       <c r="P16">
         <v>99328000.0</v>
       </c>
       <c r="Q16">
         <v>62872000.0</v>
       </c>
       <c r="R16">
         <v>46894000.0</v>
       </c>
       <c r="S16">
         <v>682000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>225066000.0</v>
       </c>
       <c r="C18">
         <v>151570000.0</v>
       </c>
       <c r="D18">
         <v>163351000.0</v>
       </c>
       <c r="E18">
         <v>163386000.0</v>
       </c>
       <c r="F18">
         <v>-101038000.0</v>
       </c>
       <c r="G18">
         <v>213631000.0</v>
       </c>
       <c r="H18">
         <v>253246000.0</v>
       </c>
       <c r="I18">
         <v>-140321000.0</v>
       </c>
@@ -17098,152 +17287,152 @@
       </c>
       <c r="M18">
         <v>-234244000.0</v>
       </c>
       <c r="N18">
         <v>73496000.0</v>
       </c>
       <c r="O18">
         <v>80593000.0</v>
       </c>
       <c r="P18">
         <v>10820000.0</v>
       </c>
       <c r="Q18">
         <v>37029000.0</v>
       </c>
       <c r="R18">
         <v>-166154000.0</v>
       </c>
       <c r="S18">
         <v>-41109000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19">
         <v>100000000.0</v>
       </c>
       <c r="C19">
         <v>-369253000.0</v>
       </c>
       <c r="D19">
         <v>-319777000.0</v>
       </c>
       <c r="E19">
         <v>-112608000.0</v>
       </c>
       <c r="F19">
         <v>-46090000.0</v>
       </c>
       <c r="G19">
         <v>-79902000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20">
         <v>160371000.0</v>
       </c>
       <c r="C20">
         <v>36343000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>473932000.0</v>
       </c>
       <c r="C21">
         <v>243097000.0</v>
       </c>
       <c r="D21">
         <v>476145000.0</v>
       </c>
       <c r="E21">
         <v>84291000.0</v>
       </c>
       <c r="F21">
         <v>112886000.0</v>
       </c>
       <c r="G21">
         <v>-192221000.0</v>
       </c>
       <c r="H21">
         <v>-94721000.0</v>
       </c>
       <c r="I21">
         <v>214510000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
         <v>183185000.0</v>
       </c>
       <c r="C22">
         <v>79473000.0</v>
       </c>
       <c r="D22">
         <v>102271000.0</v>
       </c>
       <c r="E22">
         <v>-12080000.0</v>
       </c>
       <c r="F22">
         <v>340989000.0</v>
       </c>
       <c r="G22">
         <v>-574478000.0</v>
       </c>
       <c r="H22">
         <v>-44450000.0</v>
       </c>
       <c r="I22">
         <v>-147695000.0</v>
       </c>
@@ -17258,51 +17447,51 @@
       </c>
       <c r="M22">
         <v>6666000.0</v>
       </c>
       <c r="N22">
         <v>9777000.0</v>
       </c>
       <c r="O22">
         <v>-30655000.0</v>
       </c>
       <c r="P22">
         <v>12300000.0</v>
       </c>
       <c r="Q22">
         <v>17805000.0</v>
       </c>
       <c r="R22">
         <v>21750000.0</v>
       </c>
       <c r="S22">
         <v>12069000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>-579000.0</v>
       </c>
       <c r="C23">
         <v>-4887000.0</v>
       </c>
       <c r="D23">
         <v>-1730000.0</v>
       </c>
       <c r="E23">
         <v>-3103000.0</v>
       </c>
       <c r="F23">
         <v>-160000.0</v>
       </c>
       <c r="G23">
         <v>275000.0</v>
       </c>
       <c r="H23">
         <v>598000.0</v>
       </c>
       <c r="I23">
         <v>598000.0</v>
       </c>
@@ -17317,98 +17506,98 @@
       </c>
       <c r="M23">
         <v>-4810000.0</v>
       </c>
       <c r="N23">
         <v>-1258000.0</v>
       </c>
       <c r="O23">
         <v>-10301000.0</v>
       </c>
       <c r="P23">
         <v>-125459000.0</v>
       </c>
       <c r="Q23">
         <v>-246055000.0</v>
       </c>
       <c r="R23">
         <v>-211680000.0</v>
       </c>
       <c r="S23">
         <v>-370831000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>4800000.0</v>
       </c>
       <c r="C24">
         <v>-197905000.0</v>
       </c>
       <c r="D24">
         <v>-467520000.0</v>
       </c>
       <c r="E24">
         <v>-112608000.0</v>
       </c>
       <c r="F24">
         <v>24870000.0</v>
       </c>
       <c r="G24">
         <v>65215000.0</v>
       </c>
       <c r="H24">
         <v>-159142000.0</v>
       </c>
       <c r="I24">
         <v>-70239000.0</v>
       </c>
       <c r="J24">
         <v>-365897000.0</v>
       </c>
       <c r="K24">
         <v>19833000.0</v>
       </c>
       <c r="L24">
         <v>88000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>425000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>8629000.0</v>
       </c>
       <c r="C25">
         <v>73118000.0</v>
       </c>
       <c r="D25">
         <v>48898000.0</v>
       </c>
       <c r="E25">
         <v>28949000.0</v>
       </c>
       <c r="F25">
         <v>-240733000.0</v>
       </c>
       <c r="G25">
         <v>665983000.0</v>
       </c>
       <c r="H25">
         <v>294542000.0</v>
       </c>
       <c r="I25">
         <v>5995000.0</v>
       </c>
@@ -17423,131 +17612,131 @@
       </c>
       <c r="M25">
         <v>9948000.0</v>
       </c>
       <c r="N25">
         <v>729000.0</v>
       </c>
       <c r="O25">
         <v>-12037000.0</v>
       </c>
       <c r="P25">
         <v>-6909000.0</v>
       </c>
       <c r="Q25">
         <v>-7371000.0</v>
       </c>
       <c r="R25">
         <v>-8839000.0</v>
       </c>
       <c r="S25">
         <v>-392000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
         <v>-79225000.0</v>
       </c>
       <c r="C26">
         <v>-21875000.0</v>
       </c>
       <c r="D26">
         <v>-60635000.0</v>
       </c>
       <c r="E26">
         <v>-54127000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>160993000.0</v>
       </c>
       <c r="K26">
         <v>-589000.0</v>
       </c>
       <c r="L26">
         <v>-1130000.0</v>
       </c>
       <c r="M26">
         <v>250451000.0</v>
       </c>
       <c r="N26">
         <v>-338000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>6738000.0</v>
       </c>
       <c r="C27">
         <v>8109000.0</v>
       </c>
       <c r="D27">
         <v>3875000.0</v>
       </c>
       <c r="E27">
         <v>2739000.0</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>6912000.0</v>
       </c>
       <c r="I27">
         <v>1720000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>463208000.0</v>
       </c>
       <c r="C28">
         <v>171383000.0</v>
       </c>
       <c r="D28">
         <v>334522000.0</v>
       </c>
       <c r="E28">
         <v>-46381000.0</v>
       </c>
       <c r="F28">
         <v>112886000.0</v>
       </c>
       <c r="G28">
         <v>-191946000.0</v>
       </c>
       <c r="H28">
         <v>-94123000.0</v>
       </c>
       <c r="I28">
         <v>215108000.0</v>
       </c>
@@ -17562,51 +17751,51 @@
       </c>
       <c r="M28">
         <v>152272000.0</v>
       </c>
       <c r="N28">
         <v>-44059000.0</v>
       </c>
       <c r="O28">
         <v>210453000.0</v>
       </c>
       <c r="P28">
         <v>115254000.0</v>
       </c>
       <c r="Q28">
         <v>208599000.0</v>
       </c>
       <c r="R28">
         <v>220858000.0</v>
       </c>
       <c r="S28">
         <v>357810000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>225733000.0</v>
       </c>
       <c r="C29">
         <v>168321000.0</v>
       </c>
       <c r="D29">
         <v>166367000.0</v>
       </c>
       <c r="E29">
         <v>164307000.0</v>
       </c>
       <c r="F29">
         <v>-76168000.0</v>
       </c>
       <c r="G29">
         <v>278846000.0</v>
       </c>
       <c r="H29">
         <v>253246000.0</v>
       </c>
       <c r="I29">
         <v>-140321000.0</v>
       </c>
@@ -17621,51 +17810,51 @@
       </c>
       <c r="M29">
         <v>93086000.0</v>
       </c>
       <c r="N29">
         <v>82165000.0</v>
       </c>
       <c r="O29">
         <v>99584000.0</v>
       </c>
       <c r="P29">
         <v>46661000.0</v>
       </c>
       <c r="Q29">
         <v>53434000.0</v>
       </c>
       <c r="R29">
         <v>37034000.0</v>
       </c>
       <c r="S29">
         <v>13703000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>-669428000.0</v>
       </c>
       <c r="C30">
         <v>-369253000.0</v>
       </c>
       <c r="D30">
         <v>-467520000.0</v>
       </c>
       <c r="E30">
         <v>-112608000.0</v>
       </c>
       <c r="F30">
         <v>-46090000.0</v>
       </c>
       <c r="G30">
         <v>-79902000.0</v>
       </c>
       <c r="H30">
         <v>-159142000.0</v>
       </c>
       <c r="I30">
         <v>-70239000.0</v>
       </c>
@@ -17699,630 +17888,639 @@
       <c r="S30">
         <v>-370831000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>16806000.0</v>
+      </c>
+      <c r="C2">
         <v>34287000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7556000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5546000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59462000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14774000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>161595000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80756000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74328000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44323000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1281000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42206000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59301000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10954000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>0.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21785000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5636000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2518000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7816000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8832000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15008000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X2"/>
       <c r="Y2">
         <v>5071000.0</v>
       </c>
       <c r="Z2">
+        <v>5071000.0</v>
+      </c>
+      <c r="AA2">
         <v>45622000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>34758000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3126000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>1138000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11233000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>54146000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5668000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60317000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2999000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15452000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>47968000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58669000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>80196000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>97424000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>96658000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>59544000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>74133000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>94202000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1813000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19844000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>63909000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>99328000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>22700000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>52201000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>62872000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>34852000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5427000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>43284000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>46894000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2518000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5613000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>654000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>682000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>874000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>9946000</v>
+      </c>
+      <c r="C3">
         <v>4000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>120000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15515000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>195000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12627000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17769000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3016000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000</v>
       </c>
       <c r="N3">
         <v>15000000</v>
       </c>
       <c r="O3">
+        <v>15000000</v>
+      </c>
+      <c r="P3">
         <v>921000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
         <v>14312000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5642000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7296000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1060000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16860000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6256000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>586267000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2260000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13172000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>171499000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5479000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>498000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>318764000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>800000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5945000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1821000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>14037000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3976000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6839000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>11891000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>288905000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>68224000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>217065000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>22607000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>70596000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>20556000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>84523000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1358000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>90830000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11848000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>93401000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1986000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2001000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2207000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>202830000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>152000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>261405000</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18342,54 +18540,55 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18409,420 +18608,427 @@
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>28328000.0</v>
+      </c>
+      <c r="C6">
         <v>-17481000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26731000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2010000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-53916000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>44688000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-146821000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>80839000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6428000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30005000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>43042000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-40925000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17095000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>48347000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10940000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21785000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16149000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3118000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5298000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1016000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1572000.0</v>
       </c>
       <c r="X6">
         <v>-1572000.0</v>
       </c>
       <c r="Y6">
-        <v>5071000.0</v>
+        <v>-1572000.0</v>
       </c>
       <c r="Z6">
         <v>5071000.0</v>
       </c>
       <c r="AA6">
+        <v>5071000.0</v>
+      </c>
+      <c r="AB6">
         <v>45622000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-34758000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>31632000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3126000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1138000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10095000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-42913000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>47646000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>832000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-54649000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>57318000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-12453000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-32516000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-10701000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-21527000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-17228000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>766000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>37114000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14589000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-20069000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>92389000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-18031000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-44065000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-35419000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>99328000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-22700000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-29501000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-10671000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>28020000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>29425000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-37857000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3610000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>44376000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3095000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4959000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-28000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-192000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>604000.0</v>
+      </c>
+      <c r="C7">
         <v>-23118000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26441000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13666000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2265000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-15182000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18250000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6388000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1393000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-20678000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5311000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20837000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6588000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8295000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7366000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15463000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13440000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>56282000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-17085000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-196076000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-19805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99818500.0</v>
       </c>
       <c r="X7">
         <v>99818500.0</v>
       </c>
       <c r="Y7">
-        <v>-6148000.0</v>
+        <v>99818500.0</v>
       </c>
       <c r="Z7">
         <v>-6148000.0</v>
       </c>
       <c r="AA7">
+        <v>-6148000.0</v>
+      </c>
+      <c r="AB7">
         <v>20242000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11123000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5420000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-20250000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3147000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6143000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-6592000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10590000.0</v>
       </c>
-      <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>5909000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-11280000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11307000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>24685000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>761000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2026000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-10506000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5165000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>15581000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6995000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7829000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>14154000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>11762000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>11699000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-13768000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-6105000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>15882000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-18245000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9002000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>8781000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-818000.0</v>
       </c>
-      <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+    </row>
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18842,185 +19048,189 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>-2008000.0</v>
+      </c>
+      <c r="C9">
         <v>2897000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2908000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5693000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1015000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3405000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-920000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2648000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3456000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1366000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-940000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>781000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3350000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-740000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3315000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2068000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2544000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2591000.0</v>
       </c>
       <c r="T9">
         <v>-2591000.0</v>
       </c>
       <c r="U9">
         <v>-2591000.0</v>
       </c>
       <c r="V9">
+        <v>-2591000.0</v>
+      </c>
+      <c r="W9">
         <v>2591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6725000.0</v>
       </c>
       <c r="X9">
         <v>6725000.0</v>
       </c>
       <c r="Y9">
-        <v>-6725000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="Z9">
         <v>-6725000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>-6725000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>7141000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
@@ -19028,866 +19238,879 @@
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>7884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>107808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-107808000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>11451000.0</v>
       </c>
       <c r="O12">
+        <v>11451000.0</v>
+      </c>
+      <c r="P12">
         <v>68768000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>54998000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37413000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5826000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-79057000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-179542000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-79057000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-41179500.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-5389000.0</v>
       </c>
       <c r="O13">
+        <v>-5389000.0</v>
+      </c>
+      <c r="P13">
         <v>7366000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15463000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-13440000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-85381500.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-17085000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-85381500.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2960500.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>495000.0</v>
+      </c>
+      <c r="C14">
         <v>492000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>496000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>618000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>484000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>506000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>478000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>389000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>690000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>489000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>631000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>650000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>658000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>656000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>688000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>510000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>332000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>331000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="U14">
         <v>65000.0</v>
       </c>
       <c r="V14">
         <v>65000.0</v>
       </c>
-      <c r="W14"/>
+      <c r="W14">
+        <v>65000.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>262000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>422000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>307000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>436000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-4891000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2834000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1267000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1997000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14281000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16738000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>14941000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16072000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12917000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>15276000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16166000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16999000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17952000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19030000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19009000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19276000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24582000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19373000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18424000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16950000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13655000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16731000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14397000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13957000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16025000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11167000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5869000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5787000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6393000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6388000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2903000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2890000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1118000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>25887000.0</v>
+      </c>
+      <c r="C15">
         <v>25939000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>24648000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23063000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21683000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>21897000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>20702000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>20098000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>20491000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>20004000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19727000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>19832000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>19758000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19941000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19713000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19960000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>20217000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>13552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000.0</v>
       </c>
       <c r="T15">
         <v>274000.0</v>
       </c>
       <c r="U15">
+        <v>274000.0</v>
+      </c>
+      <c r="V15">
         <v>13552000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>0.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>25152000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>23777000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>22613000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>22086000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>25242000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>22715000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18905000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>19233000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>20985000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20896000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>19124000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>19087000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>19069000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19049000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19031000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>19009000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18995000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18982000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18938000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18902000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18263000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17617000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>17279000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17228000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14720000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14632000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>14563000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>14391000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12692000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11059000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>9242000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9149000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8292000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8845000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5700000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6398000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6384000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>45134000.0</v>
+      </c>
+      <c r="C16">
         <v>16806000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>34287000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7556000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5546000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>59462000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14774000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>161595000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>80756000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74328000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>44323000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1281000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>42206000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>59301000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10954000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>0.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21785000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5636000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2518000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7816000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1572000.0</v>
       </c>
       <c r="X16">
         <v>-1572000.0</v>
       </c>
       <c r="Y16">
-        <v>5071000.0</v>
+        <v>-1572000.0</v>
       </c>
       <c r="Z16">
         <v>5071000.0</v>
       </c>
       <c r="AA16">
+        <v>5071000.0</v>
+      </c>
+      <c r="AB16">
         <v>45622000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>34758000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3126000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>1138000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>11233000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>54146000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5668000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>60317000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2999000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15452000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>47968000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>58669000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>80196000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>97424000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>96658000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>59544000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>74133000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>94202000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1813000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19844000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>63909000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>99328000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>22700000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>52201000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>62872000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>34852000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5427000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>43284000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>46894000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2518000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5613000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>654000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>682000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19907,352 +20130,359 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>51068000.0</v>
+      </c>
+      <c r="C18">
         <v>20125000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>95803000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>39453000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>53577000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>21392000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>73046000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30923000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>37194000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10417000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>39699000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>53316000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36082000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22887000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>47027000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>50900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>29118000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>36341000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>76186000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12758000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-169148000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22767000.0</v>
       </c>
       <c r="X18">
         <v>22767000.0</v>
       </c>
       <c r="Y18">
-        <v>116656000.0</v>
+        <v>22767000.0</v>
       </c>
       <c r="Z18">
         <v>116656000.0</v>
       </c>
       <c r="AA18">
+        <v>116656000.0</v>
+      </c>
+      <c r="AB18">
         <v>53731000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>54357000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>50163000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>31484000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38536000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>45427000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-551452000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>29723000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>27986000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-143460000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7259000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10601000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-275701000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>20233000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11756000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>9468000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>50886000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>12820000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7479000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2311000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>326379000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-44523000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-184004000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-17259000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>101159000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5574000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-91204000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6439000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>118954000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-2837000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-86144000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7056000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>15843000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>8672000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-200142000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>9473000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>268886000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>10000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-252327000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-79883000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-227597000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-140308000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11182000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>9834000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-216879000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-188617000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-42602000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-23055000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-69136000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-25428000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-31627000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6478000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12462000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-15327000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10720000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7581000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20272,1670 +20502,1699 @@
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-29831000.0</v>
+      </c>
+      <c r="C21">
         <v>-1220000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>147668000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>208504000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>150434000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1205000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>210181000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1493000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-1712000.0</v>
       </c>
       <c r="O21">
+        <v>-1712000.0</v>
+      </c>
+      <c r="P21">
         <v>69522000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13990000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1254000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-105000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-31667500.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2295000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-31667500.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>88110500.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>-13679000.0</v>
+      </c>
+      <c r="C22">
         <v>41918000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>60779000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>40880000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>50379000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31147000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22164000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-30818000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>42246000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>45881000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13853000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20230000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32602000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>35586000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-25770000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20498000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4157000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30031000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1741000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>209127000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16930000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>116673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16717000.0</v>
       </c>
       <c r="X22">
         <v>16717000.0</v>
       </c>
       <c r="Y22">
+        <v>16717000.0</v>
+      </c>
+      <c r="Z22">
         <v>3676000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-303956000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>61109000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>139172000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>39201000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>26874000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>156437000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29223000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>41150000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4989000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>54417000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3325000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4798000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2920000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6437000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-986000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>691000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>524000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5149000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1237000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1035000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2356000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7833000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1419000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-43637000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3730000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4182000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2298000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2311000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3509000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2131000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4862000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5984000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4828000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5981000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4790000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5501000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5478000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7072000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>-122000.0</v>
+      </c>
+      <c r="C23">
         <v>-5000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>201000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-1439000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>694000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-478000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4326000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-279000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-24000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-158000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-133000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-42602000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1439000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-384000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2719000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-31627000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2653000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>434000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-160000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>184000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4167000.0</v>
       </c>
       <c r="X23">
         <v>-4167000.0</v>
       </c>
       <c r="Y23">
-        <v>-91806000.0</v>
+        <v>-4167000.0</v>
       </c>
       <c r="Z23">
         <v>-91806000.0</v>
       </c>
       <c r="AA23">
+        <v>-91806000.0</v>
+      </c>
+      <c r="AB23">
         <v>-28027000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-42909000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-50686000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1292000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>33150000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-23719000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-62652000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-29485000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4505000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-19091000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4839000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-13000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1011000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-8674000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-14000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-3382000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-734000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-862000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>35000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-35000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-10301000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-68224000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-217065000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-22607000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-94639000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-20556000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-84523000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1358000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-138820000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-11848000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-93401000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1986000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-6491000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2207000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>57454000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-152000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-54614000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-17103000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-345563000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-252327000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-171995000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-227597000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-27681000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11182000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>40840000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-216879000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-11367000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3633000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-40840000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>20061000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-17408000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6478000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-12462000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-15327000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-10720000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-7581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20172000.0</v>
       </c>
       <c r="X24">
         <v>-20172000.0</v>
       </c>
       <c r="Y24">
-        <v>-19779000.0</v>
+        <v>-20172000.0</v>
       </c>
       <c r="Z24">
         <v>-19779000.0</v>
       </c>
       <c r="AA24">
+        <v>-19779000.0</v>
+      </c>
+      <c r="AB24">
         <v>-315561000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-5642000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-44694000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>18266000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1567000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>4785000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4785000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1128000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1040000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>16911000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-7874000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-7476000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1561000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-26640000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>425000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-296172000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-89618000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-229650000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>-8492000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-316019000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>73594000.0</v>
+      </c>
+      <c r="C25">
         <v>-3046000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6007000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-196000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3912000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4050000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30804000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>63668000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>552000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6106000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>19596000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12504000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11470000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11028000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9902000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7577000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5448000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4305000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>21645000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-179349000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9933000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-92897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-93768499.0</v>
       </c>
       <c r="X25">
         <v>-93768499.0</v>
       </c>
       <c r="Y25">
+        <v>-93768499.0</v>
+      </c>
+      <c r="Z25">
         <v>119128000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>426760000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-13570000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-92088000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12531000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>25484000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-99297000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13483000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1010000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>35587000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17560000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5376000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4279000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3014000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1424000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4682000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2070000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1772000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20293000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-19762000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-51000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>249000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3095000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-8953000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>46575000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1564000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>18831000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-19929000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5144000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-667000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1187000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-6200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4596000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1573000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1468000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-299000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-5716000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1257000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-709000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>-3055000.0</v>
+      </c>
+      <c r="C26">
         <v>-3339000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-7101000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-5329000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-40548000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-26247000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6228000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8160000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4720000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2767000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-22798000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-15933000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4105000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-17799000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-17297000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-36830000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-17408000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3042000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>226371000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-43843000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-589000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>298600000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>110000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1130000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>105000000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>8311000.0</v>
+      </c>
+      <c r="C27">
         <v>3883000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2200000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>1067000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1066000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1350000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3923000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1636000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1611000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1672000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1229000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>190000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1926000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2169000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-759000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>145000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>1370000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>-131000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>-59175000.0</v>
+      </c>
+      <c r="C28">
         <v>-30503000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>276491000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-61423000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>144834000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>102984000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7730000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>177597000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26484000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12819000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>217206000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>94376000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-25575000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>48515000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32128000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-25458000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-19276000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13714000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-60606000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2729000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>178852000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4167000.0</v>
       </c>
       <c r="X28">
         <v>-4167000.0</v>
       </c>
       <c r="Y28">
-        <v>-91806000.0</v>
+        <v>-4167000.0</v>
       </c>
       <c r="Z28">
         <v>-91806000.0</v>
       </c>
       <c r="AA28">
+        <v>-91806000.0</v>
+      </c>
+      <c r="AB28">
         <v>307452000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-83473000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>26163000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-28358000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-57940000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-57089000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>508539000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17923000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-31939000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>93596000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>48931000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-22014000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>226274000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-23060000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25807000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-25135000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-23480000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>24294000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-22493000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-22380000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>62182000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26492000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>139939000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-18160000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>87787000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-17126000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>61703000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-17110000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>138716000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>32262000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>48287000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-10666000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>37025000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-11767000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>205101000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-9501000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>46941000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>61014000.0</v>
+      </c>
+      <c r="C29">
         <v>20129000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>95923000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54968000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53577000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21587000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>73046000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43550000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44094000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7352000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>42715000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>53316000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>51082000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22887000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>47948000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29118000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36341000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>76186000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12758000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-169148000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22767000.0</v>
       </c>
       <c r="X29">
         <v>22767000.0</v>
       </c>
       <c r="Y29">
-        <v>116656000.0</v>
+        <v>22767000.0</v>
       </c>
       <c r="Z29">
         <v>116656000.0</v>
       </c>
       <c r="AA29">
+        <v>116656000.0</v>
+      </c>
+      <c r="AB29">
         <v>68043000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>59999000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>57459000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>32544000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>55396000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>51683000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>34815000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>31983000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>41158000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>28039000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>12738000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>11099000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>43063000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>21033000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>17701000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>11289000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>36849000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16796000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>14318000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>14202000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>37474000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>23701000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>33061000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5348000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>30563000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>14982000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-6681000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7797000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>28124000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9011000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>7257000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>9042000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>13842000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>10879000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2688000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9625000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7481000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>26489000.0</v>
+      </c>
+      <c r="C30">
         <v>-7107000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-345683000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8465000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-252327000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-79883000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-227597000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-140308000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11182000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9834000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-216879000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-188617000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-42602000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23055000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-69136000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-25428000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-31627000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6478000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12462000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-15327000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10720000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20172000.0</v>
       </c>
       <c r="X30">
         <v>-20172000.0</v>
       </c>
       <c r="Y30">
-        <v>-19779000.0</v>
+        <v>-20172000.0</v>
       </c>
       <c r="Z30">
         <v>-19779000.0</v>
       </c>
       <c r="AA30">
+        <v>-19779000.0</v>
+      </c>
+      <c r="AB30">
         <v>-329873000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-11284000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-51990000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1060000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1406000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4689000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-586267000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2260000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-8387000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-176284000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4351000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1538000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-301853000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8674000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-13421000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3382000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12603000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3976000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6414000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-11891000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-7267000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-68224000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-217065000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-22607000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-19022000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-20556000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-84523000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1358000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-138820000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-11848000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-93401000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1986000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6491000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2207000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-202830000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-152000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-54614000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>