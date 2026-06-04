--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,2567 +857,2766 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>2226054913000.0</v>
+      </c>
+      <c r="C2">
         <v>1028613261000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1077599733000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>910158913000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1016192967123.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>415014312870.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>776527794000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>701734358697.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>651978344394.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>508323464009.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>704819191000.0</v>
+      </c>
+      <c r="C5">
         <v>701486108000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>692667014000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>544426608000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>539479135429.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>506422650000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>425800974000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>394369917578.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>352919953686.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>352932777652.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>113758009494.0</v>
+      </c>
+      <c r="C7">
         <v>71644456836.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>78642953654.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>52645232987.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32716061278.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>39657403818.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37407537281.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13220356108.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19544118879.0</v>
       </c>
-      <c r="J7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>687780000000.0</v>
       </c>
       <c r="C8">
         <v>687780000000.0</v>
       </c>
       <c r="D8">
         <v>687780000000.0</v>
       </c>
       <c r="E8">
         <v>687780000000.0</v>
       </c>
       <c r="F8">
         <v>687780000000.0</v>
       </c>
       <c r="G8">
         <v>687780000000.0</v>
       </c>
       <c r="H8">
+        <v>687780000000.0</v>
+      </c>
+      <c r="I8">
         <v>127000000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
         <v>260557897530.0</v>
       </c>
       <c r="C9">
         <v>260557897530.0</v>
       </c>
       <c r="D9">
         <v>260557897530.0</v>
       </c>
       <c r="E9">
         <v>260557897530.0</v>
       </c>
       <c r="F9">
+        <v>260557897530.0</v>
+      </c>
+      <c r="G9">
         <v>302412774100.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>309807774100.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>97751289230.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>97463789940.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>92107810960.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>2059409908000.0</v>
+      </c>
+      <c r="C10">
         <v>671922993000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>560913896000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>477659294000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>890288312146.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>523006115591.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>279075652000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>692717897174.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>376046765649.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>280730983884.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11">
+        <v>206500000000.0</v>
+      </c>
+      <c r="C11">
         <v>72000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20500000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9500000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>25000000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>2064309908000.0</v>
+      </c>
+      <c r="C12">
         <v>676822993000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>567813896000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>485079294000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>908808312146.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>810466115591.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>304387652000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>692717897174.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>376495765649.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>280730983884.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>687780000000.0</v>
       </c>
       <c r="C13">
         <v>687780000000.0</v>
       </c>
       <c r="D13">
         <v>687780000000.0</v>
       </c>
       <c r="E13">
         <v>687780000000.0</v>
       </c>
       <c r="F13">
         <v>687780000000.0</v>
       </c>
       <c r="G13">
         <v>687780000000.0</v>
       </c>
       <c r="H13">
-        <v>127000000000.0</v>
+        <v>687780000000.0</v>
       </c>
       <c r="I13">
         <v>127000000000.0</v>
       </c>
       <c r="J13">
         <v>127000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>127000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>13755600000.0</v>
       </c>
       <c r="C14">
         <v>13755600000.0</v>
       </c>
       <c r="D14">
         <v>13755600000.0</v>
       </c>
       <c r="E14">
         <v>13755600000.0</v>
       </c>
       <c r="F14">
         <v>13755600000.0</v>
       </c>
       <c r="G14">
         <v>13755600000.0</v>
       </c>
       <c r="H14">
         <v>13755600000.0</v>
       </c>
       <c r="I14">
         <v>13755600000.0</v>
       </c>
       <c r="J14">
         <v>13755600000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>13755600000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>1322839045000.0</v>
+      </c>
+      <c r="C16">
         <v>147501614000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>207672697000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>280320227000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>298505100956.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>191092552221.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>218721215000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>39853688916.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21013130305.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>40919297680.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>2906083000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9570563000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9857363000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3721884324.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3939006778.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3882563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>2070493554000.0</v>
+      </c>
+      <c r="C22">
         <v>1048063061000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1634718119000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1450143368000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>973743430782.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>624810285069.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1334679774000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>767671404742.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>590829273093.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>504675941044.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>7110417467000.0</v>
+      </c>
+      <c r="C23">
         <v>4589860665000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4583629719000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4174407793000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3991932113181.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3328488940044.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3720040085000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3267074648546.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2751554942862.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2437001892248.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>154710221250.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>469865429585.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>75645665870.0</v>
+      </c>
+      <c r="C25">
         <v>35266053050.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28447553630.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27661419310.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9433143050.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10026109250.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>168550731720.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>474464429510.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7423194670.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1158232980.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-1942151899000.0</v>
+      </c>
+      <c r="C28">
         <v>-597778536000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-482270942000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-425014061000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-857572250868.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-316487935523.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37178840000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-206015714316.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-237079278444.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-144798443307.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>2723567884328.0</v>
+      </c>
+      <c r="C29">
         <v>2650899512101.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2539165061310.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2283080898351.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2070377073457.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2094946999279.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2083212249636.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1820538993770.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1227766477875.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>537121736000.0</v>
+      </c>
+      <c r="C30">
         <v>652603661000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>557170167000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>607469749000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>460538649217.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>304707199577.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>588811918000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>430801000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>524389000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>533291249438.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>2066655189133.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1924147216251.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1800482732482.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1347057167020.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1108343109549.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1080652009730.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>1180141281548.0</v>
+      </c>
+      <c r="C32">
         <v>1235811422817.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1381849784106.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1371960378231.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1123427017194.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1109322001398.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1298333595623.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1195772951510.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>576287188981.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>2237297841000.0</v>
+      </c>
+      <c r="C33">
         <v>2042634752000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1752983796000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1447203224000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1422591399499.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1383082061637.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1164601376000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1079578522340.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1022568692947.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>880520699163.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>169846340000.0</v>
+      </c>
+      <c r="C35">
         <v>117999172000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>103369910000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>101170611000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>80187451500.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>88778990256.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>239488048000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>544992198461.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>81672380133.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>72992575535.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>50131250000.0</v>
+      </c>
+      <c r="C36">
         <v>5706030000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>586031000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8015031000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>69674939867.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>333198771796.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>39473346000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14669626880.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13226314379.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7271424863.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38">
+        <v>32001396940.0</v>
+      </c>
+      <c r="C38">
         <v>28261772760.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>29410957870.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>29979462430.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>81526115980.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>70460932918.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>41416684455.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>40300601884.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>35863171541.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>29820324174.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>201194427000.0</v>
+      </c>
+      <c r="C39">
         <v>169736197000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>70943741000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>184512157000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>94819416121.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>117252146875.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>327559366000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>221683219140.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>189063852688.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>237783018719.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>102472043000.0</v>
+      </c>
+      <c r="C40">
         <v>87020580000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>105544182000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>102065355000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>107932710176.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>33485941095.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>108799364000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48863265190.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>94797966941.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>38513830061.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>70754308455.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>78752881011.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>70937316479.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>70527768950.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>74249185463.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>71834342554.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>260557898000.0</v>
       </c>
       <c r="C42">
         <v>260557898000.0</v>
       </c>
       <c r="D42">
         <v>260557898000.0</v>
       </c>
       <c r="E42">
+        <v>260557898000.0</v>
+      </c>
+      <c r="F42">
         <v>260557897529.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>302412774104.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>309807774000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>97751289228.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>97463789942.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>92107810961.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>2616331921121.0</v>
+      </c>
+      <c r="C45">
         <v>2395840492068.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2012997746384.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1674661158803.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1577402838293.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1492512113183.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1309705464296.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>2143919535000.0</v>
+      </c>
+      <c r="C46">
         <v>1993996428000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1680717125000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1382079576000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1324993654178.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1275179129852.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1118302129000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1037739607956.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>985167208907.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>846580374989.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>2143919535380.0</v>
+      </c>
+      <c r="C47">
         <v>1993996428050.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1680717125040.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1382079576360.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1324993654178.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1275179129852.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1118302128635.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1037739607956.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>985167208906.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>846580374989.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>1066910796000.0</v>
+      </c>
+      <c r="C48">
         <v>998575507000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>898160150000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>790316393000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>582560040499.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>431470798925.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>380976547000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>727935960184.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>530959365921.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>508611421116.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>3500000000.0</v>
+      </c>
+      <c r="C50">
         <v>2500000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>0.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>166860776250.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>124136733001.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3616397165.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>119423368326.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>117258009000.0</v>
+      </c>
+      <c r="C51">
         <v>74144457000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>78642954000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>52645233000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>32716061283.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>206518180073.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>316254492000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>486702182858.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>138967487205.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>135932540577.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>41612344000.0</v>
+      </c>
+      <c r="C52">
         <v>38878404000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>50195400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>24983814000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23282918233.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>196492070823.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>147703760000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>12237753347.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>131544292535.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>134774307596.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
         <v>4900000000.0</v>
       </c>
       <c r="C53">
+        <v>4900000000.0</v>
+      </c>
+      <c r="D53">
         <v>6900000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>7420000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>18520000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>287460000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>25312000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>203488820000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>449000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>97049000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>7110417467000.0</v>
+      </c>
+      <c r="C55">
         <v>4589860665000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4583629719000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4174407793000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3991932113181.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3328488940044.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3720040085000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3267074648546.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2751554942862.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2437001892248.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>4873119626000.0</v>
+      </c>
+      <c r="C56">
         <v>2547225912000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2830645923000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2727204569000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2569340713682.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1945406878407.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2555438709000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2187496126206.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1728986249915.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1556481193085.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>3692978344000.0</v>
+      </c>
+      <c r="C57">
         <v>1311414490000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1448796139000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1355244190000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1445913696488.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>836084877009.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1257105114000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>991723174696.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1152699060934.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>903893228725.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>3862824684000.0</v>
+      </c>
+      <c r="C58">
         <v>1429413662000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1552166049000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1456414801000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1526101147988.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>924863867265.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1496593162000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1536715373157.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1234371441067.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>976885804260.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>2720067884000.0</v>
+      </c>
+      <c r="C60">
         <v>2648399512000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2539165061000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2283080898000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2070377073457.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1928086223029.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1804365295000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1347057167020.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1108343109549.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1080652009730.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>2520585538000.0</v>
+      </c>
+      <c r="C2">
+        <v>2226054913000.0</v>
+      </c>
+      <c r="D2">
         <v>1481549619000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1335569256000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1175808085000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1028613261000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1026041407799.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1143526905189.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1075632344000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1077599733000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1228963879861.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1199899592525.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1155021880312.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>910158912870.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>834407915130.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>650865512472.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>984702961062.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1016192967123.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>572244391599.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>660096213921.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>885706750881.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>415014312870.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>382888577267.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>245396564312.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>817925761937.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>776527794253.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>800292056039.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2">
+        <v>800292056039.0</v>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>701734358697.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>701734358697.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>81775812000.0</v>
+      </c>
+      <c r="C5">
+        <v>82225837000.0</v>
+      </c>
+      <c r="D5">
         <v>84110534000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>84141415000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>78737799000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>78892754000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>79800838000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>79830627000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>68703108000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>68060072000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>70841179699.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>70871816364.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>56911277362.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>56831708404.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>57725307556.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>57743376510.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>50092652964.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>49167288814.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>45873209593.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>42750454625.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>42974193334.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>474522650000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>402079325211.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>402086243378.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>402048560126.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>400400974440.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>393830887420.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1347057167020.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>394369917608.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>394369917608.0</v>
       </c>
-      <c r="AE5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>106164592580.0</v>
+      </c>
       <c r="C7">
+        <v>113758009494.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>50609895676.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>52021878159.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>71644456836.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>67323321703.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>76744055552.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>70141519245.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>78642953654.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>64615738768.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>51245325701.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>53551840730.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>52645232987.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>25064604871.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>29699486791.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>29069857525.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>32716061278.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>31856060909.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>27613462570.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>35370727321.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>39657403818.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>32440608408.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>42246281731.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>42134684634.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>37407537281.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>687780000000.0</v>
+      </c>
       <c r="C8">
         <v>687780000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>687780000000.0</v>
       </c>
       <c r="F8">
         <v>687780000000.0</v>
       </c>
       <c r="G8">
         <v>687780000000.0</v>
       </c>
       <c r="H8">
         <v>687780000000.0</v>
       </c>
       <c r="I8">
         <v>687780000000.0</v>
       </c>
       <c r="J8">
         <v>687780000000.0</v>
       </c>
       <c r="K8">
         <v>687780000000.0</v>
       </c>
       <c r="L8">
         <v>687780000000.0</v>
       </c>
       <c r="M8">
         <v>687780000000.0</v>
       </c>
       <c r="N8">
         <v>687780000000.0</v>
       </c>
       <c r="O8">
         <v>687780000000.0</v>
       </c>
       <c r="P8">
         <v>687780000000.0</v>
       </c>
       <c r="Q8">
         <v>687780000000.0</v>
       </c>
       <c r="R8">
         <v>687780000000.0</v>
       </c>
       <c r="S8">
         <v>687780000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>687780000000.0</v>
+      </c>
+      <c r="U8">
+        <v>687780000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>260557897530.0</v>
       </c>
       <c r="D9">
         <v>260557897530.0</v>
       </c>
       <c r="E9">
         <v>260557897530.0</v>
       </c>
       <c r="F9">
         <v>260557897530.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>260557897530.0</v>
+      </c>
+      <c r="H9">
+        <v>260557897530.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>260557897530.0</v>
       </c>
       <c r="M9">
         <v>260557897530.0</v>
       </c>
       <c r="N9">
         <v>260557897530.0</v>
       </c>
       <c r="O9">
         <v>260557897530.0</v>
       </c>
       <c r="P9">
         <v>260557897530.0</v>
       </c>
       <c r="Q9">
         <v>260557897530.0</v>
       </c>
       <c r="R9">
+        <v>260557897530.0</v>
+      </c>
+      <c r="S9">
+        <v>260557897530.0</v>
+      </c>
+      <c r="T9">
         <v>287766313220.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>287766313220.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>302412774100.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>302412774100.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>309807774100.0</v>
       </c>
       <c r="X9">
         <v>309807774100.0</v>
       </c>
       <c r="Y9">
         <v>309807774100.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
+      <c r="Z9">
+        <v>309807774100.0</v>
+      </c>
+      <c r="AA9">
+        <v>309807774100.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>1513236143000.0</v>
+      </c>
+      <c r="C10">
+        <v>2059409908000.0</v>
+      </c>
+      <c r="D10">
         <v>326878270000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>281520824000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>747322160000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>671922993000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>314758687000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>841021939000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>856643195000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>560913896000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>519208859562.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>688610462754.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>445542388116.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>477659294148.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>547084388237.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>924166331390.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1016881462995.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>890288312146.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>341682467397.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>717299346596.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>919141067944.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>523006115591.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>629254561000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>253773323571.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>261121266208.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>279075651663.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>326510926075.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-692717897174.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>692717897174.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>659020897174.0</v>
       </c>
-      <c r="AE10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>206500000000.0</v>
+      </c>
+      <c r="D11">
         <v>179500000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>156500000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>92700000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>72000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>77700000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>62300000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>23850000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>22020000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>21000000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>19520000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>90500000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>11020000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>9500000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>32000000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>30500000000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>1513236143000.0</v>
+      </c>
+      <c r="C12">
+        <v>2064309908000.0</v>
+      </c>
+      <c r="D12">
         <v>331778270000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>286420824000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>752222160000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>676822993000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>319658687000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>845921939000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>861543195000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>567813896000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>524108859562.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>693510462754.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>450442388116.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>485079294148.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>551984388237.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>929586331390.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1021781462995.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>908808312146.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>347582467397.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>729699346596.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>930041067944.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>810466115591.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>633254561000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>289129323571.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>264660266208.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>304387651663.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>326510926075.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>692717897174.0</v>
       </c>
       <c r="AD12">
         <v>692717897174.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:32">
+      <c r="AE12">
+        <v>692717897174.0</v>
+      </c>
+      <c r="AF12">
+        <v>692717897174.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>687780000000.0</v>
       </c>
       <c r="C13">
         <v>687780000000.0</v>
       </c>
       <c r="D13">
         <v>687780000000.0</v>
       </c>
       <c r="E13">
         <v>687780000000.0</v>
       </c>
       <c r="F13">
         <v>687780000000.0</v>
       </c>
       <c r="G13">
         <v>687780000000.0</v>
       </c>
       <c r="H13">
         <v>687780000000.0</v>
       </c>
       <c r="I13">
         <v>687780000000.0</v>
       </c>
@@ -3441,67 +3646,73 @@
       </c>
       <c r="R13">
         <v>687780000000.0</v>
       </c>
       <c r="S13">
         <v>687780000000.0</v>
       </c>
       <c r="T13">
         <v>687780000000.0</v>
       </c>
       <c r="U13">
         <v>687780000000.0</v>
       </c>
       <c r="V13">
         <v>687780000000.0</v>
       </c>
       <c r="W13">
         <v>687780000000.0</v>
       </c>
       <c r="X13">
         <v>687780000000.0</v>
       </c>
       <c r="Y13">
         <v>687780000000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>687780000000.0</v>
+      </c>
       <c r="AA13">
-        <v>127000000000.0</v>
+        <v>687780000000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13">
         <v>127000000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>127000000000.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AF13">
+        <v>127000000000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>13755600000.0</v>
       </c>
       <c r="C14">
         <v>13755600000.0</v>
       </c>
       <c r="D14">
         <v>13755600000.0</v>
       </c>
       <c r="E14">
         <v>13755600000.0</v>
       </c>
       <c r="F14">
         <v>13755600000.0</v>
       </c>
       <c r="G14">
         <v>13755600000.0</v>
       </c>
       <c r="H14">
         <v>13755600000.0</v>
       </c>
       <c r="I14">
         <v>13755600000.0</v>
       </c>
@@ -3552,9768 +3763,10402 @@
       </c>
       <c r="Y14">
         <v>13755600000.0</v>
       </c>
       <c r="Z14">
         <v>13755600000.0</v>
       </c>
       <c r="AA14">
         <v>13755600000.0</v>
       </c>
       <c r="AB14">
         <v>13755600000.0</v>
       </c>
       <c r="AC14">
         <v>13755600000.0</v>
       </c>
       <c r="AD14">
         <v>13755600000.0</v>
       </c>
       <c r="AE14">
         <v>13755600000.0</v>
       </c>
       <c r="AF14">
         <v>13755600000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>13755600000.0</v>
+      </c>
+      <c r="AH14">
+        <v>13755600000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>25</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1322839045000.0</v>
+      </c>
+      <c r="D16">
         <v>279758681000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>147501614000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>176604549000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>162549274000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>201646107000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>207672697000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>185859577103.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>189767726929.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>233684659585.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>280320227077.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>226137393347.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>257048985443.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>273883838650.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>298505100956.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2533156057.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2301847401.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2867332279.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5257401780.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1652946327.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2097277565.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2947706157.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5352979605.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>12532084031.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
+        <v>12532084031.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>39853688916.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>2744683000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2797608000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2851189000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2906083000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9277251000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9375021000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9472792000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9570563000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9642262693.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9713962807.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9785662920.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9857363034.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>8361136066.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9398934096.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>9698656085.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3721884324.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3791521938.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3861159552.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3898640916.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3939006778.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3737998934.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3788520257.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3841516580.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3882562903.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>3067311249.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>3382207215000.0</v>
+      </c>
+      <c r="C22">
+        <v>2070493554000.0</v>
+      </c>
+      <c r="D22">
         <v>2130218704000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1805073004000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1276174181000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1048063061000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1593123492000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1439836031000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1232721036000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1634718119000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1678442694332.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1623241430526.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1847491852369.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1450143368131.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1331920113515.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>891244453820.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>844770202115.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>973743430782.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1037329788448.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>769225126229.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>919360529022.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>624810285069.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>653738488121.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>822120129793.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1352280866854.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1334679773961.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1343291803872.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22">
+        <v>1343291803872.0</v>
+      </c>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>767671404742.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>893967414039.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>8086389919000.0</v>
+      </c>
+      <c r="C23">
+        <v>7110417467000.0</v>
+      </c>
+      <c r="D23">
         <v>5217144981000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4929580307000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4710954920000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4589860665000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4565157701000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4661787244000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4595335357000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4583629719000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4478814074228.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4483775298952.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4462639499933.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4174407793060.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3940058348896.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3770961404429.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4080011597191.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3991932113181.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3384915245136.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3395475269124.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3861215785137.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3328488940044.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3089064674627.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2993467131558.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3619244570773.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3720040085388.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>3548829276045.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1730359275389.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3267074648546.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3267074648546.0</v>
       </c>
-      <c r="AE23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:32">
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>0.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>161010637500.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>158910498750.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>156810360000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>154710221250.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>75645665870.0</v>
+      </c>
+      <c r="D25">
         <v>13835506080.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>12727873000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>13216711320.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>35266053050.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>19546017930.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>28304145880.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>25227774190.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>17428616770.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>27661419310.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6540539870.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8611008800.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6068393880.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9433143050.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5044103560.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5210218900.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9388906630.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10026109250.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>169873266180.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>174369987760.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>174510301080.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>168550731720.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-1015796085000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1942151899000.0</v>
+      </c>
+      <c r="D28">
         <v>-233280473000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-227410928000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-691800282000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-597778536000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-247435365000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-764277884000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-786501675000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-458423482000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-454593120794.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-637365137053.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-391990547386.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-425014061161.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-522019783366.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-894466844599.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-987811605470.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-857572250868.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-309326406488.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-689185884026.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-717059425623.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-316487935523.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-432053315092.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-48866543090.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-58426221574.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>37178839869.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>269358025370.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>692717897174.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-206015714316.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-180940070498.0</v>
       </c>
-      <c r="AE28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>3141589904444.0</v>
+      </c>
       <c r="C29">
+        <v>2723567884328.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>2656364890762.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2667301511580.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2650899512101.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2628464820210.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2596961371712.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2567868118506.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2539165061310.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2343472445277.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2287331501048.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2345300811886.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2283080898351.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2210280170841.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2153866788204.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2161154434694.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2070377073457.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2018573564132.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1974395647174.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2114773517275.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2094946999279.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2005891253594.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2002601366129.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1994217408266.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>401207688000.0</v>
+      </c>
+      <c r="C30">
+        <v>537121736000.0</v>
+      </c>
+      <c r="D30">
         <v>485057777000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>546289461000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>394230952000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>652603661000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>598446805000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>427119727000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>555460932000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>557170167000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>590542853323.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>495478786601.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>483059258611.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>607469749190.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>450714000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>373962000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>592010000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>449343000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>373620000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>319731392916.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>391573746816.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>304707199577.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>334189708384.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>376029089540.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>790189226107.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>588811918132.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>516899422633.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30">
+        <v>516899422633.0</v>
+      </c>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>505423605150.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>430800504949.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2277617538241.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>2201919034775.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2144467854108.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2151455778609.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2066655189133.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2014282042194.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1970034487622.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1944163961359.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1924147216251.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1837392617160.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1836152347122.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1829815531686.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>1203651265982.0</v>
+      </c>
       <c r="C32">
+        <v>1180141281548.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>1186661092301.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1198195960819.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1235811422817.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1285774680572.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1327294372328.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1402571151998.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1381849784106.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1417031683011.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1337960317520.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1439692714111.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1371960378231.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1275171276577.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1216951936249.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1210995845183.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1123427017194.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1105299234657.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1059003248227.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1143576328374.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1109322001398.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1297198522694.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1294643695766.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1291388455735.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>2240600199000.0</v>
+      </c>
+      <c r="C33">
+        <v>2237297841000.0</v>
+      </c>
+      <c r="D33">
         <v>2087957208000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2077281626000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2079893992000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2042634752000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1948936962000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1864676530000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1759717545000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1752983796000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1486840838055.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1473508983955.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1445985095964.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1447203224495.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1440742707022.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1429434398328.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1442833866134.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1422591399499.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1382327221695.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1373196859343.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1378349720988.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1383082061637.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1215015639367.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1218610777202.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1212114211603.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1164601375993.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>1112592221521.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>-692717897174.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1079578522340.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1079578522341.0</v>
       </c>
-      <c r="AE33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>159259999000.0</v>
+      </c>
+      <c r="C35">
+        <v>169846340000.0</v>
+      </c>
+      <c r="D35">
         <v>101701244000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>99741807000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>98249564000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>117999172000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>99319091000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>94469362000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>95706246000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>103369910000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>105840687464.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>101183403777.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>92428308236.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>101170611104.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>84456597898.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>83989745389.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>78128563697.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>80187451500.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>93157857330.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>91421006647.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>91725210802.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>88778990256.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>244323328490.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>245900293364.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>242840793522.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>239488048201.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>554214040140.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35">
+        <v>554214040140.0</v>
+      </c>
+      <c r="AD35"/>
+      <c r="AE35">
         <v>544992198461.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>544992198461.0</v>
       </c>
-      <c r="AE35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
-        <v>806031000.0</v>
+        <v>50131251000.0</v>
       </c>
       <c r="C36">
-        <v>806031000.0</v>
+        <v>50131250000.0</v>
       </c>
       <c r="D36">
         <v>806031000.0</v>
       </c>
       <c r="E36">
+        <v>806031000.0</v>
+      </c>
+      <c r="F36">
+        <v>806031000.0</v>
+      </c>
+      <c r="G36">
         <v>5706030000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>586030000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>586031000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>586031000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>7486031000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5486031250.0</v>
       </c>
       <c r="L36">
         <v>5486031250.0</v>
       </c>
       <c r="M36">
+        <v>5486031250.0</v>
+      </c>
+      <c r="N36">
+        <v>5486031250.0</v>
+      </c>
+      <c r="O36">
         <v>8015031246.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>22983602540.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>27611226768.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>55489639327.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>69674939867.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>31086058670.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>37586058671.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>37633529958.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>333198771796.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5311357432.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>36667357428.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>17693395634.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>39473345629.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>1802397429.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-692717897174.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>14669626880.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>40300601885.0</v>
       </c>
-      <c r="AE36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:32">
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>32001396940.0</v>
+      </c>
+      <c r="D38">
         <v>30048061290.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>30160816600.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>28818600940.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>28261772760.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>35190741230.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>31069498050.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>30529308091.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>30321010380.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>29979462430.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>49313863202.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>53040960222.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>81820900753.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>81526115980.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>54342900857.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>53389538656.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>52572069222.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>70460932918.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>25740431277.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>25469629909.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>38299461654.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>41416684460.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>549138674000.0</v>
+      </c>
+      <c r="C39">
+        <v>201194427000.0</v>
+      </c>
+      <c r="D39">
         <v>182133022000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>214515392000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>208433635000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>169736197000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>104991754000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>84233016000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>185892651000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>70943741000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>668660116870.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>73226786933.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>235660904873.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>184512157096.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>164697140122.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>520696220891.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>175372769273.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>686788970754.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>617675767596.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>523353936956.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>241890720367.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>510130477747.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>252866277755.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>663606900992.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>325555387357.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>916371283771.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>766434324577.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
+        <v>766434324577.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39">
         <v>727106824290.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>170010310043.0</v>
       </c>
-      <c r="AE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>1679579751000.0</v>
+      </c>
+      <c r="C40">
+        <v>102472043000.0</v>
+      </c>
+      <c r="D40">
         <v>77667201000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>284243203000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>209596438000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>87020580000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>74738585164.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>99204959835.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>49762967000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>81696722000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>162451685121.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>256621126507.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>117974186275.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>102065355933.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>145074991818.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>195572093944.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>105348251277.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>406437811132.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>295199283774.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>277973856557.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>40070833445.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>219321091536.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>40348705467.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>202182023988.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>84637334767.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>327520580104.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>235108829035.0</v>
       </c>
       <c r="AB40"/>
       <c r="AC40">
+        <v>235108829035.0</v>
+      </c>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>237897373736.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>286372418834.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>75955629592.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>77916058029.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>75378736591.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>72060169814.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>70754308455.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>88113753775.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>86210787752.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>82336304168.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>78752881011.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>74450062307.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>71530305608.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>68330492442.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>883151252000.0</v>
       </c>
       <c r="C42">
         <v>883151252000.0</v>
       </c>
       <c r="D42">
         <v>883151252000.0</v>
       </c>
       <c r="E42">
         <v>883151252000.0</v>
       </c>
       <c r="F42">
+        <v>883151252000.0</v>
+      </c>
+      <c r="G42">
+        <v>883151252000.0</v>
+      </c>
+      <c r="H42">
         <v>884134439000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>885164839000.0</v>
       </c>
       <c r="I42">
         <v>885164839000.0</v>
       </c>
       <c r="J42">
-        <v>748152797098.0</v>
+        <v>885164839000.0</v>
       </c>
       <c r="K42">
-        <v>748152797099.0</v>
+        <v>885164839000.0</v>
       </c>
       <c r="L42">
         <v>748152797098.0</v>
       </c>
       <c r="M42">
+        <v>748152797099.0</v>
+      </c>
+      <c r="N42">
         <v>748152797098.0</v>
       </c>
-      <c r="N42">
-[...1 lines deleted...]
-      </c>
       <c r="O42">
-        <v>750869744144.0</v>
+        <v>748152797098.0</v>
       </c>
       <c r="P42">
         <v>750869744144.0</v>
       </c>
       <c r="Q42">
+        <v>750869744144.0</v>
+      </c>
+      <c r="R42">
+        <v>750869744144.0</v>
+      </c>
+      <c r="S42">
         <v>800037032958.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>796742953738.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>793620198770.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>765516205026.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>808835424104.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>737294017483.0</v>
       </c>
       <c r="X42">
         <v>698038248540.0</v>
       </c>
       <c r="Y42">
+        <v>737294017483.0</v>
+      </c>
+      <c r="Z42">
+        <v>698038248540.0</v>
+      </c>
+      <c r="AA42">
         <v>735608748544.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>517910970038.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>383302108369.0</v>
       </c>
-      <c r="AC42">
-[...2 lines deleted...]
-      <c r="AD42">
+      <c r="AE42">
         <v>97751289228.0</v>
       </c>
-      <c r="AE42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AF42">
+        <v>97751289228.0</v>
+      </c>
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>2577679274495.0</v>
+      </c>
       <c r="C45">
+        <v>2616331921121.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>2444053428447.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2438969115585.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2395840492068.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2256567347578.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2155261914598.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2037581703148.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2012997746384.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1722007436066.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1712726178098.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1682477787887.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1674661158803.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1627199158866.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>2146779763000.0</v>
+      </c>
+      <c r="C46">
+        <v>2143919535000.0</v>
+      </c>
+      <c r="D46">
         <v>2041710436000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2029237745000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2032325191000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1993996428000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1875882290000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1792760600000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1688051848000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1680717125000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1413562064195.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1398791700206.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1382698856722.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1382079576362.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1355235725698.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1337336710079.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1330134923526.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1324993654178.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1296642135651.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1286570722207.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1290309809272.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1275179129852.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1151085346521.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1154352627036.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1134973183369.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1118302128635.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1066338984408.0</v>
       </c>
       <c r="AB46"/>
       <c r="AC46">
+        <v>1066338984408.0</v>
+      </c>
+      <c r="AD46"/>
+      <c r="AE46">
         <v>1037739607956.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1037739607956.0</v>
       </c>
-      <c r="AE46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2143919535380.0</v>
+      </c>
+      <c r="D47">
         <v>2041710436150.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2029237744530.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2032325191110.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1993996428050.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1875882289580.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1413562064200.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1398791700206.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1382698856720.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1382079576360.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1355235725698.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1337336710079.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1330134923527.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1324993654178.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1296642135651.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1286570722208.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1290309809272.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1275179129852.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1151085346521.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1154352627036.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1134973233369.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1118302128640.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>1097607376000.0</v>
+      </c>
+      <c r="C48">
+        <v>1066910796000.0</v>
+      </c>
+      <c r="D48">
         <v>1023552515000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>997792225000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1014132461000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>998575507000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>976749544000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>944185905000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>926220172000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>898160150000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>836698468480.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>780526887585.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>852456737426.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>790316392849.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>713905119141.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>657473667550.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>672412037586.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>582560040499.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>533550610394.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>492495448404.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>451792203915.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>431470798925.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>409563516778.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>414866849896.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>408620714036.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>380976546841.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>778676406134.0</v>
       </c>
       <c r="AB48"/>
       <c r="AC48">
+        <v>778676406134.0</v>
+      </c>
+      <c r="AD48"/>
+      <c r="AE48">
         <v>727935960184.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>727935960184.0</v>
       </c>
-      <c r="AE48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>391275464953.0</v>
+      </c>
       <c r="C50">
         <v>3500000000.0</v>
       </c>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>3500000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
+        <v>3500000000.0</v>
+      </c>
+      <c r="G50">
         <v>2500000000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50">
         <v>0.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>500000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>500000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>166710915000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>166860776250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3750000000.0</v>
       </c>
       <c r="X50">
         <v>3750000000.0</v>
       </c>
       <c r="Y50">
+        <v>3750000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>3750000000.0</v>
+      </c>
+      <c r="AA50">
         <v>124136733001.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>497440058000.0</v>
+      </c>
+      <c r="C51">
+        <v>117258009000.0</v>
+      </c>
+      <c r="D51">
         <v>93597797000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>54109896000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>55521878000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>74144457000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>67323322000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>76744056000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>70141519000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>102490414000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>64615738768.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>51245325706.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>53551840730.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>52645232987.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>25064604872.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>29699486793.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>29069857525.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>32716061283.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>32356060914.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>28113462575.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>202081642321.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>206518180073.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>197201245908.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>204906780485.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>202695044634.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>316254491532.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>595868951445.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51">
+        <v>595868951445.0</v>
+      </c>
+      <c r="AD51"/>
+      <c r="AE51">
         <v>486702182858.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>478080826676.0</v>
       </c>
-      <c r="AE51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>435922987000.0</v>
+      </c>
+      <c r="C52">
+        <v>41612344000.0</v>
+      </c>
+      <c r="D52">
         <v>79762291000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>41382023000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>42305167000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>38878404000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>47777304000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>59885723000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>99898832000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>74042860000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>36311592885.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>26017551516.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>36123223956.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>24983813673.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>18524065002.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>21088477993.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>23001463642.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>23282918233.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>27311957354.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>22903243675.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>192692735687.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>196492070823.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>27327979725.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>30536792725.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>28184743554.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>147703759809.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>117562670423.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52">
+        <v>117562670423.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>12237753347.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3616397165.0</v>
       </c>
-      <c r="AE52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B53"/>
       <c r="C53">
         <v>4900000000.0</v>
       </c>
       <c r="D53">
         <v>4900000000.0</v>
       </c>
       <c r="E53">
         <v>4900000000.0</v>
       </c>
       <c r="F53">
         <v>4900000000.0</v>
       </c>
       <c r="G53">
         <v>4900000000.0</v>
       </c>
       <c r="H53">
         <v>4900000000.0</v>
       </c>
       <c r="I53">
-        <v>6900000000.0</v>
+        <v>4900000000.0</v>
       </c>
       <c r="J53">
         <v>4900000000.0</v>
       </c>
       <c r="K53">
-        <v>4900000000.0</v>
+        <v>6900000000.0</v>
       </c>
       <c r="L53">
         <v>4900000000.0</v>
       </c>
       <c r="M53">
-        <v>7420000000.0</v>
+        <v>4900000000.0</v>
       </c>
       <c r="N53">
         <v>4900000000.0</v>
       </c>
       <c r="O53">
-        <v>5420000000.0</v>
+        <v>7420000000.0</v>
       </c>
       <c r="P53">
         <v>4900000000.0</v>
       </c>
       <c r="Q53">
+        <v>5420000000.0</v>
+      </c>
+      <c r="R53">
+        <v>4900000000.0</v>
+      </c>
+      <c r="S53">
         <v>18520000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>5900000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>12400000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>10900000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>287460000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4000000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>35356000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>3539000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>25312000000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>-12842988200.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1385435794348.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>33697000000.0</v>
       </c>
-      <c r="AE53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>8086389919000.0</v>
+      </c>
+      <c r="C55">
+        <v>7110417467000.0</v>
+      </c>
+      <c r="D55">
         <v>5217144981000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4929580307000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4710954920000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4589860665000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4565157701000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4661787244000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4595335357000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4583629719000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4478814074228.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4483775298952.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4462639499933.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4174407793060.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3940058348896.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3770961404429.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4080011597191.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3991932113181.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3384915245136.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3395475269124.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3861215785137.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3328488940044.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3089064674627.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2993467131558.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3619244570773.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3720040085388.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3548829276045.0</v>
       </c>
       <c r="AB55"/>
       <c r="AC55">
+        <v>3548829276045.0</v>
+      </c>
+      <c r="AD55"/>
+      <c r="AE55">
         <v>3267074648546.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3267074648546.0</v>
       </c>
-      <c r="AE55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>5845789720000.0</v>
+      </c>
+      <c r="C56">
+        <v>4873119626000.0</v>
+      </c>
+      <c r="D56">
         <v>3129187773000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2852298681000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2631060928000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2547225912000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2616220738000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2797110713000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2835617813000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2830645923000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2991973236173.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3010266314997.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3016654403969.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2727204568565.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2499315641874.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2341527006101.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2637177731057.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2569340713682.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2002588023441.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2022278409781.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2482866064149.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1945406878407.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1874049035260.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1774856354356.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2407130359170.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2555438709395.0</v>
       </c>
-      <c r="Z56"/>
-      <c r="AA56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>2436237054524.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>692717897174.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>2187496126206.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2187496126205.0</v>
       </c>
-      <c r="AE56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:32">
+      <c r="AG56"/>
+      <c r="AH56"/>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>4642138454000.0</v>
+      </c>
+      <c r="C57">
+        <v>3692978344000.0</v>
+      </c>
+      <c r="D57">
         <v>1918737792000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1665637588000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1432864967000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1311414490000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1330446058000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1469816341000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1433046661000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1448796139000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1574941553162.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1672305997477.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1576961689858.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1355244190334.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1224144365297.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1124575069852.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1426181885874.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1445913696488.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>897288788784.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>963275161554.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1339289735775.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>836084877009.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>576850512566.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>480212658590.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1115741903435.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1257105113772.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1165495639528.0</v>
       </c>
       <c r="AB57"/>
       <c r="AC57">
+        <v>1165495639528.0</v>
+      </c>
+      <c r="AD57"/>
+      <c r="AE57">
         <v>991723174696.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>991723174696.0</v>
       </c>
-      <c r="AE57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>4801398453000.0</v>
+      </c>
+      <c r="C58">
+        <v>3862824684000.0</v>
+      </c>
+      <c r="D58">
         <v>2020439035000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1765379396000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1531114531000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1429413662000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1429765148000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1564285703000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1528752907000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1552166049000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1680782240626.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1773489401254.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1669389998094.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1456414801438.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1308600963195.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1208564815241.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1504310449571.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1526101147988.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>990446646114.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1054696168201.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1431014946577.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>924863867265.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>821173841056.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>726112951954.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1358582696957.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1496593161973.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1719709679668.0</v>
       </c>
       <c r="AB58"/>
       <c r="AC58">
+        <v>1719709679668.0</v>
+      </c>
+      <c r="AD58"/>
+      <c r="AE58">
         <v>1536715373157.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1536715373157.0</v>
       </c>
-      <c r="AE58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>2750314439000.0</v>
+      </c>
+      <c r="C60">
+        <v>2720067884000.0</v>
+      </c>
+      <c r="D60">
         <v>2678594300000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2652864891000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2663801512000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2648399512000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2628464820000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2596961372000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2567868119000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2539165061000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2343472445277.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2287331501048.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2345300811886.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2283080898351.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2210280170841.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2153866788204.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2161154434694.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2070377073457.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2018073564132.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1973895647174.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1948062602275.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1928086223029.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1841130616094.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1839940867379.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1833657048266.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1804365295385.0</v>
       </c>
-      <c r="Z60"/>
-      <c r="AA60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>1423587376172.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1730359275389.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1347057167020.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1347057167020.0</v>
       </c>
-      <c r="AE60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:32">
+      <c r="AG60"/>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>9750522132000.0</v>
+      </c>
+      <c r="C2">
         <v>9044838756000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9743918391000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10677364391000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9140801884000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5675823656000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8180262128000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9353155928320.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6595601690736.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5673128589109.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>97340762000.0</v>
+      </c>
+      <c r="C3">
         <v>76238142000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>62195533000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>64134949000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57075040000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>46059605000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33338700000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>31361561045.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26601121071.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28179459694.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>130423800000.0</v>
+      </c>
+      <c r="C5">
         <v>190067871000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>347864835000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>462326025000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>308204727000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>119087427000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>274340903000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>347010077596.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>160402137906.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>135513759720.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>227764562000.0</v>
+      </c>
+      <c r="C6">
         <v>266306013000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>410060368000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>526460974000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>365279767000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>165147032000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>307679603000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>378371638641.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>187003258977.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>163693219414.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>578344955000.0</v>
+      </c>
+      <c r="C9">
         <v>601184158000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>750322029000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>832100259000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>637781528000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>400607199000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>549224433000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>623314480518.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>408558836746.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>401622456846.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>198388190000.0</v>
+      </c>
+      <c r="C10">
         <v>179340418000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>340467360000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>453966084000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>271134471000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>100879030000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>201099288000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>318364407398.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>135251253784.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>121481994158.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>52304954000.0</v>
+      </c>
+      <c r="C11">
         <v>45592362000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>74753424000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>117013981000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>75702002000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>32203541000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>69930846000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>96731070553.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>53446992143.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>45219414747.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>9734646000.0</v>
+      </c>
+      <c r="C12">
         <v>12416313000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9832104000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8359941000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37070256000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18208397000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73241615000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28645670202.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25150884118.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14031765564.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>18266053201.0</v>
+      </c>
+      <c r="C13">
         <v>9603393680.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13215706675.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10466532000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10817018970.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16546875591.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>14872490066.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13081293204.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6164101199.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4554612840.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-28230025949.0</v>
+      </c>
+      <c r="C14">
         <v>-24246287025.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-43554299636.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-58185817550.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-41343227086.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>475538849750.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>419081628030.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>383302108369.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>408840392246.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>379464078258.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>117853210000.0</v>
+      </c>
+      <c r="C15">
         <v>109501769000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>222159637000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>278766285000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>154089242000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56994252000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>95481469000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>145666723106.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>42690690796.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>51039441848.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16">
+        <v>117853209640.0</v>
+      </c>
+      <c r="C16">
         <v>109501769010.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>222159637050.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>278766285300.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>154089241574.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56994252084.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>95481469151.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>145666723106.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42690690796.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>51039441848.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>146083235586.0</v>
+      </c>
+      <c r="C17">
         <v>133748056033.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>265713936681.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>336952102854.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>195432468660.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>68675489105.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>131168442135.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>221633336845.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>81804261641.0</v>
       </c>
-      <c r="J17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>8531406974.0</v>
+      </c>
+      <c r="C18">
         <v>7716492238.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3383602465.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6629883328.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17923503175.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1661521390.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-58369125268.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15564376998.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18986782919.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>130423800000.0</v>
+      </c>
+      <c r="C21">
         <v>156111642000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>332887032000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>384110464000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>274449923000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>71208877000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>274536700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>322294990545.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>160031170190.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>117756368735.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>10198443287000.0</v>
+      </c>
+      <c r="C23">
         <v>9489911272000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10159516068000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11072092139000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9504133489000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5971601703000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8478168804000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9654175418293.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6844129357292.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5956994677220.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>83435243161.0</v>
+      </c>
+      <c r="C25">
         <v>76238141834.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>62195532703.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>55259112283.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>46450184749.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>35011363387.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26809101181.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22313168957.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16565110134.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>122</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>108879170000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>122130013000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>109522199000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>90592214000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>66194517000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>107089530000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>121969159284.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>82923697267.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>75259878276.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>186674336443.0</v>
+      </c>
+      <c r="C28">
         <v>74545203000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>65946413000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57258382000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>52293176000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>46396843000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>52691427000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40010787572.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28112396178.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40114639522.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>52304954109.0</v>
+      </c>
+      <c r="C29">
         <v>45592361540.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74753423675.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>117013981090.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>75702002210.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32203541304.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69930846333.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>96731070553.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53446992143.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45219414750.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>447921155000.0</v>
+      </c>
+      <c r="C30">
         <v>445072516000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>417434997000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>410492148000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>363331605000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>295778047000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>297906676000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>301019489973.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>248527666556.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>283866088111.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>67964390000.0</v>
+      </c>
+      <c r="C31">
         <v>23228776000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>7580329000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>69855620000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3315452000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>29670153000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-73437411000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14644240571.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-24779916406.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4819061105.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>10328867087000.0</v>
+      </c>
+      <c r="C32">
         <v>9646022914000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10494240420000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11509464649000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9778583412000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6076430855000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8729486561000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9976470408838.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7004160527482.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6074751045955.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>2245431395000.0</v>
+      </c>
+      <c r="C2">
+        <v>3875488041000.0</v>
+      </c>
+      <c r="D2">
         <v>2262730544000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1807874382000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1764889901000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2538688413000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2241183918000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2015817441000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2285260054000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2347381641000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2416768611129.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2246780080695.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2732988058420.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2864572018845.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2509225864524.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2324048864174.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2979517643142.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2876340275658.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2332680251625.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2187650176051.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1744131181078.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1638727951580.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1205739337670.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>935097441800.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1896258924691.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2297552785109.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2079275086953.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1778800630710.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2024633625143.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2419741027319.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2419741027319.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2251128640709.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2251128640709.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>21706577000.0</v>
+      </c>
+      <c r="C3">
+        <v>27471471000.0</v>
+      </c>
+      <c r="D3">
         <v>23285799000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19585481000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>19953783000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>20301964000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>19825108000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>22372603000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>20397609000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>19693963000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18092930946.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>17631221714.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>17940032200.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>17172418441.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>16607896786.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>15747858538.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>14606775029.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>14745509362.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14890197020.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>14209019211.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>13230314191.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>11473079495.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8301287678.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7806743617.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>7430252597.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7636897232.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8019187925.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4927530664.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6225485360.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9045304644.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9045304644.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7306833325.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7306833325.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>51777863000.0</v>
+      </c>
+      <c r="C5">
+        <v>50479206000.0</v>
+      </c>
+      <c r="D5">
         <v>48215734000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>54524047000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>27639940000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>50074585000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>49326302000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>46431684000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>46559823000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>84895515000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>92530619319.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>70674772759.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>102198556657.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>116540948412.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>98317197460.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>98882087502.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>145602781013.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>95252242242.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>73493193243.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>97509610611.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>41949681072.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>38965020913.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15828340526.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9266859817.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>52523103940.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>73488537926.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>35645680461.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>68801926289.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>92171779029.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>84947956167.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>84947956167.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>81556367818.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>81556367818.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>73484440000.0</v>
+      </c>
+      <c r="C6">
+        <v>77950677000.0</v>
+      </c>
+      <c r="D6">
         <v>71501533000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>74109528000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>47593723000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>70376549000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>69151410000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>68804287000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>66957432000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>104589478000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>110623550265.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>88305994473.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>120138588857.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>133713366853.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>114925094246.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>114629946040.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>160209556042.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>109997751604.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>88383390263.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>111718629822.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>55179995263.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>50438100408.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>24129628204.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>17073603434.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>59953356537.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>81125435158.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>43664868386.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>73729456953.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>98397264389.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>93993260811.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>93993260811.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>88863201143.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>88863201143.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>177782082000.0</v>
+      </c>
+      <c r="C9">
+        <v>178546931000.0</v>
+      </c>
+      <c r="D9">
         <v>143487326000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>159925229000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>135924733000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>166441731000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>149207234000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>121588686000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>127835438000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>180883216000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>196142709893.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>167576933077.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>205719169541.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>215004512231.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>205579382255.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>188735377639.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>222780986492.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>200075877286.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>160676656619.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>156517873791.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>120511120038.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>110016056548.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>86313997742.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>79089334601.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>125187810498.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>146470824510.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>129335706326.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>136059485298.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>137358416774.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>175772584682.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>175772584682.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>141592951708.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>141592951709.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>49462677000.0</v>
+      </c>
+      <c r="C10">
+        <v>72253309000.0</v>
+      </c>
+      <c r="D10">
         <v>45273203000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>53811992000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>27049686000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>46072947000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>46816203000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>43268661000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>43182607000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>80783221000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>90400022081.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>69224275934.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>100059840995.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>117499354052.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>96299108315.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>97050096107.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>143117525469.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>93108844804.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>71760138967.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>67931706949.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>38333780153.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>36983094262.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5772605783.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>9533061954.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>48590268410.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>29790350348.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>25958584956.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>59533349334.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>85817003830.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>78714764381.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>78714764381.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>80503390304.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>80503390304.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>11521919000.0</v>
+      </c>
+      <c r="C11">
+        <v>19163465000.0</v>
+      </c>
+      <c r="D11">
         <v>12729441000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>12936922000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>7475127000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>19905132000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>8889745000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>7948078000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>8849407000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>9060933000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>22615741534.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>18173101989.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>24903646918.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>29926569660.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>27220428346.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>25512716337.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>34354266746.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>26115297732.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>18267718480.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>20007205675.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11311780326.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>10548673349.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>5229189039.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2882414043.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>13543264873.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>13700434577.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>9955150983.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>21710083698.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>24565177075.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>24935232487.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>24935232487.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>23466253775.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>23466253776.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>2315185000.0</v>
+      </c>
+      <c r="C12">
+        <v>3402776000.0</v>
+      </c>
+      <c r="D12">
         <v>2942531000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1807583000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1581756000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2735231000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3140843000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3163023000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3377216000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4112294000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2130597233.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1450496821.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2138715662.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2024604804.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2018089144.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1831991397.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2485255539.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2143397436.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1733054276.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>29577903665.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3615900916.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3542900276.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3470852321.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5161670104.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6032974280.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>43698187578.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10768244600.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9268576955.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7268430766.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>6732127898.0</v>
+      </c>
+      <c r="C13">
+        <v>5451474604.0</v>
+      </c>
+      <c r="D13">
         <v>594210370.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3202290800.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2996308000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>534427150.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4420848040.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>5479060237.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3384776522.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3049196120.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4962019340.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4980524790.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1541679810.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1933377730.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2287998800.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4143611618.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4251207686.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1846556610.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>7033044060.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3085293700.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4721721600.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>6100812162.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>5158493528.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1853623970.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3433945931.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>41274169830.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>7086933300.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>109</v>
+      </c>
+      <c r="B14">
+        <v>-7244177532.0</v>
+      </c>
       <c r="C14">
+        <v>-9731562678.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-7697386814.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-4017605004.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-5325040227.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-6393219543.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-6254849045.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-6273178210.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-10260606698.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-11612699652.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-8665143786.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-13015849500.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-13878457730.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-12647228378.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-12748869806.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-18911261636.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-17984116967.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-9437258497.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>366883453749.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>482138236285.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>475538849750.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>426760217477.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>427413312225.0</v>
       </c>
-      <c r="X14">
-[...2 lines deleted...]
-      <c r="Y14"/>
       <c r="Z14">
         <v>427004825550.0</v>
       </c>
       <c r="AA14"/>
-      <c r="AB14"/>
+      <c r="AB14">
+        <v>427004825550.0</v>
+      </c>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>30696580000.0</v>
+      </c>
+      <c r="C15">
+        <v>43358281000.0</v>
+      </c>
+      <c r="D15">
         <v>25760291000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>33177683000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>15556955000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>20842775000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>31533238000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>29065734000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>28060022000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>61461681000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>56171580895.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>42386030159.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>62140344577.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>73694326662.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>56431451591.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>58788509964.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>89851997087.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>49009430105.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>44055161990.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>40703244489.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>20321404990.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>21907282147.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1196666882.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>6246135860.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>27644167195.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7437559869.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>11903463332.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>30424338255.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>45716107695.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>37558012524.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>37558012524.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>35275349028.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>35275349029.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>43358280830.0</v>
+      </c>
+      <c r="D16">
         <v>25760290810.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>33177683140.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>15556954860.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>20842775280.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>31533238340.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>56171580900.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>42386030159.0</v>
       </c>
       <c r="M16">
         <v>42386030159.0</v>
       </c>
       <c r="N16">
+        <v>42386030159.0</v>
+      </c>
+      <c r="O16">
+        <v>42386030159.0</v>
+      </c>
+      <c r="P16">
         <v>56431451591.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>58788509964.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>89851997087.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>49009430105.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>44055161990.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>40703244489.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>20321404990.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21907282147.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1196666882.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6246135860.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>27644167195.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7437559870.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11903463332.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>112</v>
+      </c>
+      <c r="B17">
+        <v>37940757147.0</v>
+      </c>
       <c r="C17">
+        <v>53089843510.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>40875069957.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>19574559859.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>26167815507.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>37926457887.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>35320582685.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>34333199954.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>71722288112.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>67784280547.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>51051173945.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>75156194077.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>87572784392.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>69078679969.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>71537379770.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>108763258723.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>66993547072.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>53492420487.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>47924501274.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>27021999827.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>26434420913.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>543416744.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>6650647911.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>35047003537.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>16089915771.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>113</v>
+      </c>
+      <c r="B18">
+        <v>-477251607.0</v>
+      </c>
       <c r="C18">
+        <v>2048698286.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>2106763741.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3560510517.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1800833887.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3592060811.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2316037362.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>7560178.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1063098374.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3151358056.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>828873820.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>466468963.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1218191670.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1334119290.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2311620221.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1765952147.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>764242926.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1799211029.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-24089294499.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3602337369.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2557911886.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1687641207.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3308046134.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2599028349.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-41719576274.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>42523835000.0</v>
+      </c>
+      <c r="C21">
+        <v>50479206000.0</v>
+      </c>
+      <c r="D21">
         <v>31992080000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>43616144000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12255851000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>60604395000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>26424866000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>28095072000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>23422134000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>65649063000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>90788317686.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>68519928967.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>101737289905.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>117795908835.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>98008784067.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>96629252477.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>145114507127.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>76185811584.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>67718052841.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>68870603438.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>35987855656.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>42809664393.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1594560932.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11911968809.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>51702080219.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>74660464336.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>35998640019.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>59475619792.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>81183033140.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>84947956167.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>84947956167.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>81556367818.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>81556367818.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>2380689641000.0</v>
+      </c>
+      <c r="C23">
+        <v>4003555766000.0</v>
+      </c>
+      <c r="D23">
         <v>2374225790000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1924183467000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1888558783000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2644525749000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2355704590000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2109311054000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2389673358000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2459329443000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2520362326013.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2362265588267.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2837352652914.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2968000874934.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2628391826977.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2416235610261.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3059463826827.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2974542742233.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2425638855402.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2275297446404.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1828654445460.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1705859343735.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1293722896343.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1002274807593.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1969744654970.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2369363145283.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2172612153260.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1855384496216.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2080809008777.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2510847075784.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2510847075784.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2311555899350.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2311555899350.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>120</v>
+      </c>
+      <c r="B25">
+        <v>21706577483.0</v>
+      </c>
       <c r="C25">
+        <v>24036116599.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>19585480774.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>19953782768.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>20301964104.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>19825108456.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>18894796748.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>17216272526.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>16665460195.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>15319288260.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14929078075.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15281706173.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14904594060.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>14529048521.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>13601565099.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12223904603.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12215735499.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12268765441.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11485845144.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10479838665.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11473079495.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>8301287678.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7806743617.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7430252597.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>122</v>
+      </c>
+      <c r="B27">
+        <v>25755675000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>21937564000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>22673705000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>28635078000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>27595522000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>23336067000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>29312502000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>32826607000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>32246521810.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>26787923813.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>30268960058.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>32127858662.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>27884331476.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>23629793223.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>25880216031.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>29650627807.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>21967986300.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>19334788172.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>19638811303.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>12466601179.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>15217411095.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11292147067.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>27218357750.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>26854761354.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>31444823295.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>23430639806.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>25359305640.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>58076318123.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>58076318123.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>51845344058.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>51845344059.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>18723430000.0</v>
+      </c>
+      <c r="C28">
+        <v>58875140199.0</v>
+      </c>
+      <c r="D28">
         <v>111179287510.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>17193569000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>18103741000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21720089000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17601861000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>17018635000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>17184919000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>18880592000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>16349571628.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>15407800305.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>15308448732.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15163262212.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>15321405245.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13544365281.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13229349228.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15020507029.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10994419075.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12536566775.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>13741683323.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6376377882.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>20020660747.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7765584928.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12234219821.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8860286974.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>16598391329.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>16627190571.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>10605557994.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>28309661146.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>28309661146.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>26561744957.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>26561744958.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>11521919401.0</v>
+      </c>
+      <c r="C29">
+        <v>19163465215.0</v>
+      </c>
+      <c r="D29">
         <v>12729440690.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12936921660.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7475126540.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>19905131540.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>8889744950.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7948078465.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8849406583.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9060933234.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>22615741530.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>18173101990.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>24903646920.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>29926569660.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>27220428350.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>25512716337.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>34354266746.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>26115297730.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>18267718480.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20007205680.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11311780330.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10548673349.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5229189039.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2882414043.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13543264873.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>13700434580.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9955150980.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>135258246000.0</v>
+      </c>
+      <c r="C30">
+        <v>128067725000.0</v>
+      </c>
+      <c r="D30">
         <v>111495246000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>116309085000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>123668882000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>105837337000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>114520672000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>93493613000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>104413304000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>94767126000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>103593714884.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>115485507572.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>104364594494.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>103428856089.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>119165962453.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>92186746087.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>79946183685.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>98202466575.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>92958603777.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>87647270353.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>84523264382.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>67131392155.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>87983558673.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>67177365793.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>73485730279.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>71810360174.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>93337066307.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>76583865506.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>56175383634.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>91106048465.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>91106048465.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>60427258641.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>60427258641.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>6938841000.0</v>
+      </c>
+      <c r="C31">
+        <v>21774102000.0</v>
+      </c>
+      <c r="D31">
         <v>13281123000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>10195848000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>14793835000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-14531448000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>20409149000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>15173589000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>19760473000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>15134159000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1475433323.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1384205236.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1677448910.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4343630757.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1709675752.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>501464552.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-500178715.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1802431726.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4042086126.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-938896489.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2694993454.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-5826570131.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>7367166715.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2378906855.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-5108626369.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-44870113988.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-10040055063.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>91180528.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4633970690.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-6233191786.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-6233191786.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1052977514.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1052977514.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>2423213477000.0</v>
+      </c>
+      <c r="C32">
+        <v>4054034973000.0</v>
+      </c>
+      <c r="D32">
         <v>2406217870000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1967799610000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1900814634000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2705130144000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2390391152000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2137406126000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2413095492000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2528264857000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2612911321022.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2414357013772.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2938707227961.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3079576531076.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2714805246779.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2512784241813.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3202298629634.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3076416152944.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2493356908244.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2344168049842.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1864642301116.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1748744008128.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1292053335412.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1014186776401.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2021446735189.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2444023609619.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2208610793279.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1914860116008.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>2161992041917.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2595513612000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2595513612000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2392721592417.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2392721592418.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>671922993000.0</v>
+      </c>
+      <c r="C2">
         <v>560913896000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>477659294000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>890288312000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>523006116000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>279075652000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>659020897000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>376495765649.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>280730983884.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206153830902.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>163585228000</v>
+      </c>
+      <c r="C3">
         <v>411391972000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>189964988000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>106549447000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>93247690000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77414182000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>114169390000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>107831627725</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>213064576048</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>102325325911</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>1387486915000.0</v>
+      </c>
+      <c r="C6">
         <v>111009097000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>83254601000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-412629018000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>367282197000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>243930464000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-379945246000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>316222131525.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>95764781765.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>74577152982.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-175127572640.0</v>
+      </c>
+      <c r="C7">
         <v>-165667761410.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-157166585620.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-474690035140.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-203434143310.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-61937013090.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-192924882250.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-195127064520.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-98327383580.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-107206992990.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>270005729126.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>707779710636.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-597180687581.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-115173063521.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>234011434258.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>260946318618.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>97340762000.0</v>
+      </c>
+      <c r="C14">
         <v>90385984000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>73358147000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>64134949000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57075040000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>46059605000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33338700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31361561045.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26601121071.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28179459694.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>44017920000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>100415880000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66026880000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>417000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45219350000.0</v>
       </c>
       <c r="I15">
         <v>45219350000.0</v>
       </c>
       <c r="J15">
         <v>45219350000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>45219350000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>2059409908000.0</v>
+      </c>
+      <c r="C16">
         <v>671922993000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>560913896000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>477659294000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>890288312000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>523006116000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>279075652000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>692717897174.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>376495765649.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>280730983884.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>1489670902000.0</v>
+      </c>
+      <c r="C18">
         <v>143888887000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>247403503000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>227475951000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>387646395000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>734286541000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-609801121000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-30518313065.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>90232270077.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>237753020099.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-375710148725.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-188078416935.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-99540968301.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>268940000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-296148000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8923312500.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-33248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2581687500.0</v>
       </c>
       <c r="J19">
         <v>2581687500.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19">
+        <v>2581687500.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>430586484876.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>1000000000.0</v>
+      </c>
+      <c r="C21">
         <v>2500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-189050936225.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-146643407747.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>113521954845.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>347734695654.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3034946628.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-171684806496.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>117853210000.0</v>
+      </c>
+      <c r="C22">
         <v>109501769000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>222159637000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>278766285000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>154089242000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>56994252000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>95481469000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>145666723106.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>42690690796.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>51039441848.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-71263586000.0</v>
+      </c>
+      <c r="C23">
         <v>-71061612000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-13673704000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-18763182000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-42416501000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-26126675000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>431123409000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6323762770.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-13075415172.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-167859544203.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>12097519490.0</v>
+      </c>
+      <c r="C24">
         <v>-1000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-26900000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7008478490.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23758803000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-47694670000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-344297667000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13177338936.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7304910462.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8508939379.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>1438062157000.0</v>
+      </c>
+      <c r="C25">
         <v>355393106000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>141850707000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-8875837000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>269729804000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>708646867000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-624451899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-145666723106.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-42690690796.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-51039441848.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>75000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>130000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>417000000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>31200000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>72529330100.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-114281506000.0</v>
+      </c>
+      <c r="C28">
         <v>-68561612000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-166035473000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-116256065000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-188975936000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-146513408000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>565230230000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>333715345654.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4324723274.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-171684806496.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>1653256129000.0</v>
+      </c>
+      <c r="C29">
         <v>555280859000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>437368492000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>334025398000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>480894085000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>811700724000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-495631731000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77313314660.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>303296846125.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>340078346010.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-151487708000.0</v>
+      </c>
+      <c r="C30">
         <v>-375710149000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-188078417000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-99540968000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75364048000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-421256852000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-449543745000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-94654288789.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-203177978086.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-93816386532.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>2059409908000.0</v>
+      </c>
+      <c r="C2">
+        <v>326878270000.0</v>
+      </c>
+      <c r="D2">
         <v>281520824000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>747322160000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>671922993000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>314758687000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>841021939000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>856643195000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>560913896000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>519208860000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>693510462754.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>450442388116.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>477659294148.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>547084388237.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>924166331390.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1016881462995.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>890288312146.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>341682467397.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>717299346596.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>919141067944.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>523006115591.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>629254561000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>253773323571.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>261121266208.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>279075651663.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>241779061270.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>326510926075.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>424270410753.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>489229077174.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>398568837009.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>137667776843.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>257081771246.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>25088700000</v>
+      </c>
+      <c r="C3">
+        <v>43823224000</v>
+      </c>
+      <c r="D3">
         <v>37392896000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>41184554000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>65239172000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>177025833000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>82420813000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>126573083000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>25372244000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>114218990000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>13383019130</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>40516443793</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>21846535277</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>27499756801</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>21390267308</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29544686071</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>28114736615</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>41488334960</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>11515545797</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>14840878717</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>25402930677</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>16533353526</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>13718230519</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15396436309</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>31766162143</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>31772395464</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>38463259374</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>27781003065</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>16152732242</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>26173998622</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>26173998622</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>22680470260</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>22680470260</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-546173765000.0</v>
+      </c>
+      <c r="C6">
+        <v>1732531638000.0</v>
+      </c>
+      <c r="D6">
         <v>45357446000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-465801336000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>75399167000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>357164306000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-526263252000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-15621255000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>295729299000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>41705036000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-174301603192.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>243068074638.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-27216906032.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-69425094089.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-377081943153.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-92715131605.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>126593150849.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>548605844749.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-375616879199.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-201841721348.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>396134952353.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-106248445409.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>375481237429.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-7347942637.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-17954385455.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>37296590393.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-84731864805.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-97759484678.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-64958666421.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>260901060166.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>260901060166.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-119413994403.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-119413994403.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-175127572640.0</v>
+      </c>
+      <c r="D7">
         <v>-140089505170.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-91389036160.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-44233047140.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-165667761410.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-118436815590.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-136963822100.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-90891921360.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-47408830700.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-474690035140.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-138291228060.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-87895587370.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-46741830320.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-203434143310.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-102220305310.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-65780928670.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-28730914680.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-61937013090.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-73070442650.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-53482471680.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-27753538850.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-192924882250.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-79851333650.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11"/>
-      <c r="AB11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>235152030002.0</v>
       </c>
       <c r="N12">
+        <v>235152030002.0</v>
+      </c>
+      <c r="O12">
+        <v>235152030002.0</v>
+      </c>
+      <c r="P12">
         <v>-367980148639.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-164614348842.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>46087592142.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>588678219137.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-422168299761.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10799751458.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>92696058292.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>187631740550.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>380284439433.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>24079794255.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>126259440281.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>-636624467080.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>27471471000.0</v>
+      </c>
+      <c r="D14">
         <v>23285799000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>23291746000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14"/>
+      <c r="G14">
         <v>24005708000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23610064000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>22372603000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20397609000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>19693963000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18092930946.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>17631221714.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>17940032200.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14904594060.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14529048521.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>13601565099.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>12223904603.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>14745509362.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14890197020.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14209019211.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>13230314191.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>15249985542.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11009553396.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11556028482.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9111193737.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6157179438.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>7591854344.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6728445370.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>6381798641.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>9045304644.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>9045304644.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7306833325.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>7306833325.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>141</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>44017920000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
+      <c r="D15">
+        <v>44017920000.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>158393000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>100257486663.0</v>
       </c>
-      <c r="K15"/>
-[...1 lines deleted...]
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>12.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66026879988.0</v>
       </c>
       <c r="P15">
         <v>66026879988.0</v>
       </c>
       <c r="Q15">
         <v>66026879988.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
+      <c r="R15">
+        <v>66026879988.0</v>
+      </c>
+      <c r="S15">
+        <v>66026879988.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>417000000000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>22609675000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>22609675000.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>1513236143000.0</v>
+      </c>
+      <c r="C16">
+        <v>2059409908000.0</v>
+      </c>
+      <c r="D16">
         <v>326878270000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>281520824000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>747322160000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>671922993000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>314758687000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>841021939000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>856643195000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>560913896000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>519208859562.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>693510462754.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>450442388116.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>477659294148.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>547084388237.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>924166331390.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1016881462995.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>890288312146.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>341682467397.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>717299346596.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>919141067944.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>523006115591.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>629254561000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>253773323571.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>261121266208.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>279075651663.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>241779061270.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>326510926075.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>424270410753.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>260901060166.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>398568837009.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>137667776843.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-119413994403.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-926317008000.0</v>
+      </c>
+      <c r="C18">
+        <v>1800828574000.0</v>
+      </c>
+      <c r="D18">
         <v>59998782000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-185578227000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>92085004000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>381689384000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-521297016000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-21024025000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>304520543000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>96965810000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-68171669343.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>254652838082.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>40293809300.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>61099163921.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>49570232804.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15943120972.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15890832012.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>610856457780.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-374926046141.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>50856695775.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>100859287463.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>197207413402.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>378772429191.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>27017013394.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>131289685393.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>547060166249.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-655592408778.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-244261856565.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-236215231688.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>175063620863.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>175063620863.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-192319121983.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-192319121983.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>145</v>
+      </c>
+      <c r="B19">
+        <v>4900000000.0</v>
+      </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-11094288205.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-62737339132.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-154573715750.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-77544601458.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-123181585980.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-20410245537.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-117210944437.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-14478338527.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13600000000.0</v>
       </c>
       <c r="M19">
         <v>-13600000000.0</v>
       </c>
       <c r="N19">
+        <v>-13600000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-13600000000.0</v>
+      </c>
+      <c r="P19">
         <v>520000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-11060000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>3080000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-12620000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>6500000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1500000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>276560000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-283460000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2644000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-31817000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>21773000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-552339588186.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>183949820000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>387775464953.0</v>
+      </c>
       <c r="C21">
+        <v>-49784560010.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1000000000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-2835715039.0</v>
       </c>
       <c r="N21">
+        <v>-2835715039.0</v>
+      </c>
+      <c r="O21">
+        <v>-2835715039.0</v>
+      </c>
+      <c r="P21">
         <v>-563470626.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2814418002.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2584962194.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-34424594104.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-8609956044.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-143809435000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2206951077.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-21164807515.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7853471909.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3766105955.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-113859022368.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>176643477103.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>30696579615.0</v>
+      </c>
+      <c r="C22">
+        <v>43358281000.0</v>
+      </c>
+      <c r="D22">
         <v>25760291000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>24367319000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>15556954855.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>20842775000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>31533238000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>29065734000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>28060022000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>61461681000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>56171580895.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>42386030159.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>62140344577.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>73694326662.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>56431451591.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>58788509964.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>89851997087.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>49009430105.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>44055161990.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>40703244489.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>20321404990.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>21907282147.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1196666882.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6246135860.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>27644167195.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7437559869.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>11903463332.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>30424338255.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>45716107695.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>37558012524.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>37558012524.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>35275349028.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>35275349029.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-17230432000.0</v>
+      </c>
+      <c r="C23">
+        <v>-18686309000.0</v>
+      </c>
+      <c r="D23">
         <v>-23794082000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-8595526000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-20187670000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-49477195000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>198042000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-20410245537.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-13673704000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4777127789.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2835715039.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-5896323885.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-49895170058.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-563470626.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2814418002.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2584962194.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-33849594104.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-8609956044.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-142809435000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>43048923.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-9467429486.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-7853471909.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3766105951.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6527710629.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11134512255.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>412636109688.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>308255024.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7044532091.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>115448534611.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>115448534611.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>74018813215.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>74018813216.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>4698210000.0</v>
+      </c>
+      <c r="C24">
+        <v>12097519490.0</v>
+      </c>
+      <c r="D24">
         <v>-450727180.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>24054619000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2501833000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4425409000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4876212000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-7891954000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3804680603.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4850951595.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>7302893504.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-48230598741.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5319475031.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>28398412558.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3666485400.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-27919747177.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7937851236.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-108888982123.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>297482615967.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-282421051296.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4562280147.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-30598850076.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-57158048480.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-520567192722.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>180705886870.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>8410521061.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-3786760000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-7001420308.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-7001420308.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-1113685635.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-1113685636.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-901228307000.0</v>
+      </c>
+      <c r="C25">
+        <v>1773822046000.0</v>
+      </c>
+      <c r="D25">
         <v>48345587000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-493770587000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>157324176000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>513866734000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-494019505000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>54110722000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>281435156000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>130029156000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-129053162054.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>235152030002.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-17940032200.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-88598920722.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-70960500112.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-72390075063.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-102075901690.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-49009430105.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-44055161990.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-40703244489.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-20321404990.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-21907282147.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1196666882.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-6246135860.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-27644167195.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-7437559869.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-11903463332.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-30424338255.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-45716107695.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>154634302317.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>154634302317.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-212220834076.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-212220834077.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>75000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>130000000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>430916484880.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>417000000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>370545033000.0</v>
+      </c>
+      <c r="C28">
+        <v>-68470869000.0</v>
+      </c>
+      <c r="D28">
         <v>-18027442000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-8595526000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-19187670000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-46977195000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-9842448000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2011272000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-13753242000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-52268820000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-105034614452.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2835715039.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5896323885.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-49895170070.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-66590350614.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2814418002.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2584962194.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-34349594104.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-8609956044.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-143809435000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2206951077.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-21034807515.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-7853471909.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-3766105955.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-113859022368.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-138196413085.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>593643477103.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>103355030826.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6428134926.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>92838859611.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>92838859611.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>74018813215.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>74018813216.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-901228307000.0</v>
+      </c>
+      <c r="C29">
+        <v>1844651798000.0</v>
+      </c>
+      <c r="D29">
         <v>97391677000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-446111522000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>157324176000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>558715217000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-438876203000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>105549058000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>329892787000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>211184801000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-54788650213.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>295169281875.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>62140344577.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>88598920722.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>70960500112.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>13601565099.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>12223904603.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>652344792740.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-363410500344.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>65697574492.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>126262218140.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>213740766928.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>392490659710.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>42413449703.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>163055847536.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>578832561713.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-617129149404.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-216480853500.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-220062499446.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>201237619485.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>201237619485.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-169638651723.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-169638651723.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-15490490000.0</v>
+      </c>
+      <c r="C30">
+        <v>-43649291000.0</v>
+      </c>
+      <c r="D30">
         <v>-34006790000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-11094288000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-62737339000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-154573716000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-77544601000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-123181586000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-20410246000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-117210944000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-14478338527.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-49265492198.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-7123641773.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-57170355542.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-15550792277.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-5451569267.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-21368251215.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-69408082137.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3577694561.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-123729860840.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>272079685290.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-298954404822.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-9155950372.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-45995286385.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-67151210623.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-552339588186.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>142242627496.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-188122482004.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>148675698099.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-33175418930.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-33175418930.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-23794155895.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-23794155896.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>