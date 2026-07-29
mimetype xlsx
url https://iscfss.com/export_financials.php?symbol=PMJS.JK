--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1852,51 +1852,51 @@
       </c>
       <c r="F35">
         <v>80187451500.0</v>
       </c>
       <c r="G35">
         <v>88778990256.0</v>
       </c>
       <c r="H35">
         <v>239488048000.0</v>
       </c>
       <c r="I35">
         <v>544992198461.0</v>
       </c>
       <c r="J35">
         <v>81672380133.0</v>
       </c>
       <c r="K35">
         <v>72992575535.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>50131250000.0</v>
+        <v>50131251000.0</v>
       </c>
       <c r="C36">
         <v>5706030000.0</v>
       </c>
       <c r="D36">
         <v>586031000.0</v>
       </c>
       <c r="E36">
         <v>8015031000.0</v>
       </c>
       <c r="F36">
         <v>69674939867.0</v>
       </c>
       <c r="G36">
         <v>333198771796.0</v>
       </c>
       <c r="H36">
         <v>39473346000.0</v>
       </c>
       <c r="I36">
         <v>14669626880.0</v>
       </c>
       <c r="J36">
         <v>13226314379.0</v>
       </c>
@@ -1937,86 +1937,86 @@
       </c>
       <c r="F38">
         <v>81526115980.0</v>
       </c>
       <c r="G38">
         <v>70460932918.0</v>
       </c>
       <c r="H38">
         <v>41416684455.0</v>
       </c>
       <c r="I38">
         <v>40300601884.0</v>
       </c>
       <c r="J38">
         <v>35863171541.0</v>
       </c>
       <c r="K38">
         <v>29820324174.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>201194427000.0</v>
+        <v>201194428000.0</v>
       </c>
       <c r="C39">
         <v>169736197000.0</v>
       </c>
       <c r="D39">
         <v>70943741000.0</v>
       </c>
       <c r="E39">
         <v>184512157000.0</v>
       </c>
       <c r="F39">
         <v>94819416121.0</v>
       </c>
       <c r="G39">
         <v>117252146875.0</v>
       </c>
       <c r="H39">
         <v>327559366000.0</v>
       </c>
       <c r="I39">
         <v>221683219140.0</v>
       </c>
       <c r="J39">
         <v>189063852688.0</v>
       </c>
       <c r="K39">
         <v>237783018719.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>102472043000.0</v>
+        <v>102472042000.0</v>
       </c>
       <c r="C40">
         <v>87020580000.0</v>
       </c>
       <c r="D40">
         <v>105544182000.0</v>
       </c>
       <c r="E40">
         <v>102065355000.0</v>
       </c>
       <c r="F40">
         <v>107932710176.0</v>
       </c>
       <c r="G40">
         <v>33485941095.0</v>
       </c>
       <c r="H40">
         <v>108799364000.0</v>
       </c>
       <c r="I40">
         <v>48863265190.0</v>
       </c>
       <c r="J40">
         <v>94797966941.0</v>
       </c>
@@ -2037,57 +2037,57 @@
       </c>
       <c r="G41">
         <v>78752881011.0</v>
       </c>
       <c r="H41">
         <v>70937316479.0</v>
       </c>
       <c r="I41">
         <v>70527768950.0</v>
       </c>
       <c r="J41">
         <v>74249185463.0</v>
       </c>
       <c r="K41">
         <v>71834342554.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>260557898000.0</v>
       </c>
       <c r="C42">
-        <v>260557898000.0</v>
+        <v>962044005971.0</v>
       </c>
       <c r="D42">
-        <v>260557898000.0</v>
+        <v>953224911888.0</v>
       </c>
       <c r="E42">
-        <v>260557898000.0</v>
+        <v>804984505974.0</v>
       </c>
       <c r="F42">
         <v>260557897529.0</v>
       </c>
       <c r="G42">
         <v>302412774104.0</v>
       </c>
       <c r="H42">
         <v>309807774000.0</v>
       </c>
       <c r="I42">
         <v>97751289228.0</v>
       </c>
       <c r="J42">
         <v>97463789942.0</v>
       </c>
       <c r="K42">
         <v>92107810961.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
@@ -3812,59 +3812,65 @@
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1590093046000.0</v>
+      </c>
       <c r="C16">
         <v>1322839045000.0</v>
       </c>
       <c r="D16">
         <v>279758681000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>149681404223.0</v>
+      </c>
+      <c r="F16">
+        <v>127294187439.0</v>
+      </c>
       <c r="G16">
         <v>147501614000.0</v>
       </c>
       <c r="H16">
         <v>176604549000.0</v>
       </c>
       <c r="I16">
         <v>162549274000.0</v>
       </c>
       <c r="J16">
         <v>201646107000.0</v>
       </c>
       <c r="K16">
         <v>207672697000.0</v>
       </c>
       <c r="L16">
         <v>185859577103.0</v>
       </c>
       <c r="M16">
         <v>189767726929.0</v>
       </c>
       <c r="N16">
         <v>233684659585.0</v>
       </c>
       <c r="O16">
@@ -5517,63 +5523,63 @@
       <c r="Z39">
         <v>325555387357.0</v>
       </c>
       <c r="AA39">
         <v>916371283771.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>766434324577.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39">
         <v>727106824290.0</v>
       </c>
       <c r="AF39">
         <v>170010310043.0</v>
       </c>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>1679579751000.0</v>
+        <v>89486704000.0</v>
       </c>
       <c r="C40">
         <v>102472043000.0</v>
       </c>
       <c r="D40">
         <v>77667201000.0</v>
       </c>
       <c r="E40">
-        <v>284243203000.0</v>
+        <v>305058721564.0</v>
       </c>
       <c r="F40">
-        <v>209596438000.0</v>
+        <v>226092863014.0</v>
       </c>
       <c r="G40">
         <v>87020580000.0</v>
       </c>
       <c r="H40">
         <v>74738585164.0</v>
       </c>
       <c r="I40">
         <v>99204959835.0</v>
       </c>
       <c r="J40">
         <v>49762967000.0</v>
       </c>
       <c r="K40">
         <v>81696722000.0</v>
       </c>
       <c r="L40">
         <v>162451685121.0</v>
       </c>
       <c r="M40">
         <v>256621126507.0</v>
       </c>
       <c r="N40">
         <v>117974186275.0</v>
       </c>
@@ -6392,51 +6398,51 @@
       <c r="AA51">
         <v>316254491532.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51">
         <v>595868951445.0</v>
       </c>
       <c r="AD51"/>
       <c r="AE51">
         <v>486702182858.0</v>
       </c>
       <c r="AF51">
         <v>478080826676.0</v>
       </c>
       <c r="AG51"/>
       <c r="AH51"/>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>435922987000.0</v>
       </c>
       <c r="C52">
-        <v>41612344000.0</v>
+        <v>79724687628.0</v>
       </c>
       <c r="D52">
         <v>79762291000.0</v>
       </c>
       <c r="E52">
         <v>41382023000.0</v>
       </c>
       <c r="F52">
         <v>42305167000.0</v>
       </c>
       <c r="G52">
         <v>38878404000.0</v>
       </c>
       <c r="H52">
         <v>47777304000.0</v>
       </c>
       <c r="I52">
         <v>59885723000.0</v>
       </c>
       <c r="J52">
         <v>99898832000.0</v>
       </c>
       <c r="K52">
         <v>74042860000.0</v>
       </c>
@@ -8000,85 +8006,87 @@
       </c>
       <c r="J25">
         <v>16565110134.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>122</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>107041023000.0</v>
+      </c>
       <c r="C27">
         <v>108879170000.0</v>
       </c>
       <c r="D27">
         <v>122130013000.0</v>
       </c>
       <c r="E27">
         <v>109522199000.0</v>
       </c>
       <c r="F27">
         <v>90592214000.0</v>
       </c>
       <c r="G27">
         <v>66194517000.0</v>
       </c>
       <c r="H27">
         <v>107089530000.0</v>
       </c>
       <c r="I27">
         <v>121969159284.0</v>
       </c>
       <c r="J27">
         <v>82923697267.0</v>
       </c>
       <c r="K27">
         <v>75259878276.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
-        <v>186674336443.0</v>
+        <v>79633313000.0</v>
       </c>
       <c r="C28">
         <v>74545203000.0</v>
       </c>
       <c r="D28">
         <v>65946413000.0</v>
       </c>
       <c r="E28">
         <v>57258382000.0</v>
       </c>
       <c r="F28">
         <v>52293176000.0</v>
       </c>
       <c r="G28">
         <v>46396843000.0</v>
       </c>
       <c r="H28">
         <v>52691427000.0</v>
       </c>
       <c r="I28">
         <v>40010787572.0</v>
       </c>
       <c r="J28">
         <v>28112396178.0</v>
       </c>
@@ -10313,51 +10321,53 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27">
         <v>25755675000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>32553977812.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>21937564000.0</v>
       </c>
       <c r="F27">
         <v>22673705000.0</v>
       </c>
       <c r="G27">
         <v>28635078000.0</v>
       </c>
       <c r="H27">
         <v>27595522000.0</v>
       </c>
       <c r="I27">
         <v>23336067000.0</v>
       </c>
       <c r="J27">
         <v>29312502000.0</v>
       </c>
       <c r="K27">
         <v>32826607000.0</v>
       </c>
       <c r="L27">
         <v>32246521810.0</v>
       </c>
@@ -10414,51 +10424,51 @@
       </c>
       <c r="AD27">
         <v>25359305640.0</v>
       </c>
       <c r="AE27">
         <v>58076318123.0</v>
       </c>
       <c r="AF27">
         <v>58076318123.0</v>
       </c>
       <c r="AG27">
         <v>51845344058.0</v>
       </c>
       <c r="AH27">
         <v>51845344059.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
         <v>18723430000.0</v>
       </c>
       <c r="C28">
-        <v>58875140199.0</v>
+        <v>26321162387.0</v>
       </c>
       <c r="D28">
         <v>111179287510.0</v>
       </c>
       <c r="E28">
         <v>17193569000.0</v>
       </c>
       <c r="F28">
         <v>18103741000.0</v>
       </c>
       <c r="G28">
         <v>21720089000.0</v>
       </c>
       <c r="H28">
         <v>17601861000.0</v>
       </c>
       <c r="I28">
         <v>17018635000.0</v>
       </c>
       <c r="J28">
         <v>17184919000.0</v>
       </c>
       <c r="K28">
         <v>18880592000.0</v>
       </c>
@@ -11588,60 +11598,60 @@
       </c>
       <c r="F23">
         <v>-42416501000.0</v>
       </c>
       <c r="G23">
         <v>-26126675000.0</v>
       </c>
       <c r="H23">
         <v>431123409000.0</v>
       </c>
       <c r="I23">
         <v>-6323762770.0</v>
       </c>
       <c r="J23">
         <v>-13075415172.0</v>
       </c>
       <c r="K23">
         <v>-167859544203.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>149</v>
       </c>
       <c r="B24">
-        <v>12097519490.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C24">
         <v>-1000000.0</v>
       </c>
       <c r="D24">
         <v>-26900000000.0</v>
       </c>
       <c r="E24">
-        <v>7008478490.0</v>
+        <v>10567428494.0</v>
       </c>
       <c r="F24">
         <v>23758803000.0</v>
       </c>
       <c r="G24">
         <v>-47694670000.0</v>
       </c>
       <c r="H24">
         <v>-344297667000.0</v>
       </c>
       <c r="I24">
         <v>13177338936.0</v>
       </c>
       <c r="J24">
         <v>7304910462.0</v>
       </c>
       <c r="K24">
         <v>8508939379.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
@@ -12710,51 +12720,53 @@
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>27471471000.0</v>
       </c>
       <c r="D14">
         <v>23285799000.0</v>
       </c>
       <c r="E14">
         <v>23291746000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>23521377964.0</v>
+      </c>
       <c r="G14">
         <v>24005708000.0</v>
       </c>
       <c r="H14">
         <v>23610064000.0</v>
       </c>
       <c r="I14">
         <v>22372603000.0</v>
       </c>
       <c r="J14">
         <v>20397609000.0</v>
       </c>
       <c r="K14">
         <v>19693963000.0</v>
       </c>
       <c r="L14">
         <v>18092930946.0</v>
       </c>
       <c r="M14">
         <v>17631221714.0</v>
       </c>
       <c r="N14">
         <v>17940032200.0</v>
       </c>
       <c r="O14">
@@ -13439,53 +13451,55 @@
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>148</v>
       </c>
       <c r="B23">
         <v>-17230432000.0</v>
       </c>
       <c r="C23">
         <v>-18686309000.0</v>
       </c>
       <c r="D23">
         <v>-23794082000.0</v>
       </c>
       <c r="E23">
         <v>-8595526000.0</v>
       </c>
       <c r="F23">
         <v>-20187670000.0</v>
       </c>
       <c r="G23">
         <v>-49477195000.0</v>
       </c>
       <c r="H23">
         <v>198042000.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>2011272480.0</v>
+      </c>
       <c r="J23">
-        <v>-20410245537.0</v>
+        <v>-13753242495.0</v>
       </c>
       <c r="K23">
         <v>-13673704000.0</v>
       </c>
       <c r="L23">
         <v>-4777127789.0</v>
       </c>
       <c r="M23">
         <v>-2835715039.0</v>
       </c>
       <c r="N23">
         <v>-5896323885.0</v>
       </c>
       <c r="O23">
         <v>-49895170058.0</v>
       </c>
       <c r="P23">
         <v>-563470626.0</v>
       </c>
       <c r="Q23">
         <v>2814418002.0</v>
       </c>
       <c r="R23">
         <v>-2584962194.0</v>
       </c>
@@ -13521,72 +13535,76 @@
       </c>
       <c r="AC23">
         <v>308255024.0</v>
       </c>
       <c r="AD23">
         <v>7044532091.0</v>
       </c>
       <c r="AE23">
         <v>115448534611.0</v>
       </c>
       <c r="AF23">
         <v>115448534611.0</v>
       </c>
       <c r="AG23">
         <v>74018813215.0</v>
       </c>
       <c r="AH23">
         <v>74018813216.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>149</v>
       </c>
       <c r="B24">
-        <v>4698210000.0</v>
+        <v>4698209992.0</v>
       </c>
       <c r="C24">
-        <v>12097519490.0</v>
+        <v>12548246666.0</v>
       </c>
       <c r="D24">
         <v>-450727180.0</v>
       </c>
       <c r="E24">
         <v>24054619000.0</v>
       </c>
       <c r="F24">
         <v>2501833000.0</v>
       </c>
       <c r="G24">
         <v>4425409000.0</v>
       </c>
       <c r="H24">
         <v>4876212000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
+      <c r="I24">
+        <v>3391497054.0</v>
+      </c>
+      <c r="J24">
+        <v>2961998435.0</v>
+      </c>
       <c r="K24">
         <v>-7891954000.0</v>
       </c>
       <c r="L24">
         <v>3804680603.0</v>
       </c>
       <c r="M24">
         <v>4850951595.0</v>
       </c>
       <c r="N24">
         <v>7302893504.0</v>
       </c>
       <c r="O24">
         <v>-48230598741.0</v>
       </c>
       <c r="P24">
         <v>5319475031.0</v>
       </c>
       <c r="Q24">
         <v>28398412558.0</v>
       </c>
       <c r="R24">
         <v>3666485400.0</v>
       </c>
       <c r="S24">