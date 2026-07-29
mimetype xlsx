--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2958,54 +2958,54 @@
       </c>
       <c r="R38"/>
       <c r="S38">
         <v>2995000.0</v>
       </c>
       <c r="T38"/>
       <c r="U38">
         <v>2000000.0</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>3140759.0</v>
       </c>
       <c r="C39">
         <v>259800.0</v>
       </c>
       <c r="D39">
-        <v>107681.0</v>
+        <v>215362.0</v>
       </c>
       <c r="E39">
-        <v>94172.0</v>
+        <v>188344.0</v>
       </c>
       <c r="F39">
         <v>73131.0</v>
       </c>
       <c r="G39">
         <v>-1429408.0</v>
       </c>
       <c r="H39">
         <v>138151.0</v>
       </c>
       <c r="I39">
         <v>224000.0</v>
       </c>
       <c r="J39">
         <v>148548.0</v>
       </c>
       <c r="K39">
         <v>110026.0</v>
       </c>
       <c r="L39">
         <v>1468281.0</v>
       </c>
       <c r="M39">
         <v>570106.0</v>
       </c>
@@ -3021,51 +3021,51 @@
       <c r="Q39"/>
       <c r="R39">
         <v>214418.0</v>
       </c>
       <c r="S39">
         <v>1489267.0</v>
       </c>
       <c r="T39">
         <v>2092551.0</v>
       </c>
       <c r="U39">
         <v>2060000.0</v>
       </c>
       <c r="V39">
         <v>7000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>2515080.0</v>
+        <v>4694314.0</v>
       </c>
       <c r="C40">
         <v>6691823.0</v>
       </c>
       <c r="D40">
         <v>400204.0</v>
       </c>
       <c r="E40">
         <v>499009.0</v>
       </c>
       <c r="F40">
         <v>552517.0</v>
       </c>
       <c r="G40">
         <v>816638.0</v>
       </c>
       <c r="H40">
         <v>240015.0</v>
       </c>
       <c r="I40">
         <v>292000.0</v>
       </c>
       <c r="J40">
         <v>214648.0</v>
       </c>
@@ -10032,51 +10032,51 @@
       <c r="H35">
         <v>9680000.0</v>
       </c>
       <c r="I35">
         <v>12968000.0</v>
       </c>
       <c r="J35">
         <v>14927000.0</v>
       </c>
       <c r="K35">
         <v>15573000.0</v>
       </c>
       <c r="L35">
         <v>18879000.0</v>
       </c>
       <c r="M35">
         <v>0.0</v>
       </c>
       <c r="N35">
         <v>445935.0</v>
       </c>
       <c r="O35">
         <v>861276.0</v>
       </c>
       <c r="P35">
-        <v>559026.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q35">
         <v>205361.0</v>
       </c>
       <c r="R35">
         <v>92861.0</v>
       </c>
       <c r="S35">
         <v>157039.0</v>
       </c>
       <c r="T35">
         <v>0.0</v>
       </c>
       <c r="U35">
         <v>0.0</v>
       </c>
       <c r="V35">
         <v>8447.0</v>
       </c>
       <c r="W35">
         <v>21090.0</v>
       </c>
       <c r="X35">
         <v>33702.0</v>
       </c>
@@ -10837,51 +10837,51 @@
       <c r="E39">
         <v>223759.0</v>
       </c>
       <c r="F39">
         <v>207362.0</v>
       </c>
       <c r="G39">
         <v>493213.0</v>
       </c>
       <c r="H39">
         <v>240227.0</v>
       </c>
       <c r="I39">
         <v>259800.0</v>
       </c>
       <c r="J39">
         <v>297762.0</v>
       </c>
       <c r="K39">
         <v>323189.0</v>
       </c>
       <c r="L39">
         <v>88650.0</v>
       </c>
       <c r="M39">
-        <v>107681.0</v>
+        <v>215362.0</v>
       </c>
       <c r="N39">
         <v>181008.0</v>
       </c>
       <c r="O39">
         <v>513616.0</v>
       </c>
       <c r="P39">
         <v>56296.0</v>
       </c>
       <c r="Q39">
         <v>188344.0</v>
       </c>
       <c r="R39">
         <v>348202.0</v>
       </c>
       <c r="S39">
         <v>483598.0</v>
       </c>
       <c r="T39">
         <v>549094.0</v>
       </c>
       <c r="U39"/>
       <c r="V39">
         <v>41710.0</v>
@@ -11058,55 +11058,55 @@
       </c>
       <c r="CG39">
         <v>39800.0</v>
       </c>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
     </row>
     <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>478147.0</v>
       </c>
       <c r="C40">
         <v>556045.0</v>
       </c>
       <c r="D40">
-        <v>595656.0</v>
+        <v>1005466.0</v>
       </c>
       <c r="E40"/>
       <c r="F40">
-        <v>345656.0</v>
+        <v>691312.0</v>
       </c>
       <c r="G40">
         <v>4066114.0</v>
       </c>
       <c r="H40">
         <v>6571504.0</v>
       </c>
       <c r="I40">
         <v>6296696.0</v>
       </c>
       <c r="J40">
         <v>7054541.0</v>
       </c>
       <c r="K40">
         <v>5113426.0</v>
       </c>
       <c r="L40">
         <v>799885.0</v>
       </c>
       <c r="M40">
         <v>400204.0</v>
       </c>
       <c r="N40">
         <v>381899.0</v>
       </c>
@@ -11448,51 +11448,51 @@
         <v>56000.0</v>
       </c>
       <c r="CH41">
         <v>41000.0</v>
       </c>
       <c r="CI41">
         <v>61000.0</v>
       </c>
       <c r="CJ41">
         <v>18000.0</v>
       </c>
       <c r="CK41">
         <v>4000.0</v>
       </c>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
     </row>
     <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>138132122.0</v>
+        <v>138549122.0</v>
       </c>
       <c r="C42">
         <v>136004080.0</v>
       </c>
       <c r="D42">
         <v>136942223.0</v>
       </c>
       <c r="E42"/>
       <c r="F42">
         <v>136991047.0</v>
       </c>
       <c r="G42">
         <v>137145461.0</v>
       </c>
       <c r="H42">
         <v>139933184.0</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>148367576.0</v>
       </c>
       <c r="K42">
         <v>153141658.0</v>
       </c>
       <c r="L42">
@@ -14618,51 +14618,51 @@
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
     </row>
     <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
-        <v>38985336.0</v>
+        <v>39402336.0</v>
       </c>
       <c r="C60">
         <v>36137085.0</v>
       </c>
       <c r="D60">
         <v>43591588.0</v>
       </c>
       <c r="E60">
         <v>51891069.0</v>
       </c>
       <c r="F60">
         <v>40250185.0</v>
       </c>
       <c r="G60">
         <v>43451146.0</v>
       </c>
       <c r="H60">
         <v>53041484.0</v>
       </c>
       <c r="I60">
         <v>39514619.0</v>
       </c>
       <c r="J60">
         <v>48893659.0</v>
       </c>
@@ -15125,51 +15125,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -15291,62 +15291,64 @@
       <c r="R2">
         <v>427410.0</v>
       </c>
       <c r="S2">
         <v>266202.0</v>
       </c>
       <c r="T2">
         <v>171007.0</v>
       </c>
       <c r="U2">
         <v>488.0</v>
       </c>
       <c r="V2">
         <v>41403.0</v>
       </c>
       <c r="W2">
         <v>780.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>157</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>4377862.0</v>
+      </c>
       <c r="C3">
         <v>6520008.0</v>
       </c>
       <c r="D3">
         <v>6455000.0</v>
       </c>
       <c r="E3">
-        <v>4392000.0</v>
+        <v>4392014.0</v>
       </c>
       <c r="F3">
-        <v>3623000.0</v>
+        <v>3622981.0</v>
       </c>
       <c r="G3">
         <v>3826395.0</v>
       </c>
       <c r="H3">
         <v>4100.63</v>
       </c>
       <c r="I3">
         <v>152588.0</v>
       </c>
       <c r="J3">
         <v>4442.15</v>
       </c>
       <c r="K3">
         <v>6073.13</v>
       </c>
       <c r="L3">
         <v>492049.0</v>
       </c>
       <c r="M3">
         <v>-5894000.0</v>
       </c>
       <c r="N3">
         <v>2590.0</v>
       </c>
@@ -15390,63 +15392,63 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>159</v>
       </c>
       <c r="B5">
-        <v>-4377862000000.0</v>
+        <v>26278189.0</v>
       </c>
       <c r="C5">
         <v>333761.0</v>
       </c>
       <c r="D5">
         <v>-10771000.0</v>
       </c>
       <c r="E5">
-        <v>-8631000.0</v>
+        <v>-8631014.0</v>
       </c>
       <c r="F5">
-        <v>-7247000.0</v>
+        <v>-7171173.0</v>
       </c>
       <c r="G5">
         <v>-3826435.0</v>
       </c>
       <c r="H5">
         <v>-4100629.0</v>
       </c>
       <c r="I5">
         <v>-6981429.0</v>
       </c>
       <c r="J5">
         <v>-4442146.0</v>
       </c>
       <c r="K5">
         <v>-6073133.0</v>
       </c>
       <c r="L5">
         <v>-10415049.0</v>
       </c>
       <c r="M5">
         <v>-21339000.0</v>
       </c>
       <c r="N5">
         <v>-1686590.0</v>
       </c>
@@ -16547,51 +16549,53 @@
         <v>119008.0</v>
       </c>
       <c r="V26">
         <v>1108099.0</v>
       </c>
       <c r="W26">
         <v>1408500.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
         <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1322000.0</v>
       </c>
       <c r="D27">
         <v>1234956.0</v>
       </c>
       <c r="E27">
         <v>1544751.0</v>
       </c>
-      <c r="F27"/>
+      <c r="F27">
+        <v>1429150.0</v>
+      </c>
       <c r="G27">
         <v>1586583.0</v>
       </c>
       <c r="H27">
         <v>1555000.0</v>
       </c>
       <c r="I27">
         <v>2221000.0</v>
       </c>
       <c r="J27">
         <v>1971000.0</v>
       </c>
       <c r="K27">
         <v>230500.0</v>
       </c>
       <c r="L27">
         <v>230500.0</v>
       </c>
       <c r="M27">
         <v>872200.0</v>
       </c>
       <c r="N27">
         <v>106413.0</v>
       </c>
       <c r="O27">
@@ -17435,57 +17439,59 @@
       </c>
       <c r="CH2">
         <v>11527.0</v>
       </c>
       <c r="CI2">
         <v>280.0</v>
       </c>
       <c r="CJ2">
         <v>5835.0</v>
       </c>
       <c r="CK2">
         <v>1000.0</v>
       </c>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
     </row>
     <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>157</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3"/>
+      <c r="D3">
+        <v>848305.0</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
         <v>960252.0</v>
       </c>
       <c r="G3">
-        <v>1107000.0</v>
+        <v>1106859.0</v>
       </c>
       <c r="H3">
         <v>1269000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>1868.0</v>
       </c>
       <c r="K3">
         <v>1410000.0</v>
       </c>
       <c r="L3">
         <v>2075000.0</v>
       </c>
       <c r="M3">
         <v>903283.0</v>
       </c>
       <c r="N3">
         <v>1553000.0</v>
       </c>
       <c r="O3">
         <v>2319000.0</v>
       </c>
       <c r="P3">
         <v>1681000.0</v>
@@ -17578,51 +17584,51 @@
         <v>2184000.0</v>
       </c>
       <c r="AV3">
         <v>988.0</v>
       </c>
       <c r="AW3"/>
       <c r="AX3">
         <v>149.0</v>
       </c>
       <c r="AY3">
         <v>-5254883.0</v>
       </c>
       <c r="AZ3">
         <v>1401000.0</v>
       </c>
       <c r="BA3">
         <v>6.17</v>
       </c>
       <c r="BB3">
         <v>6.17</v>
       </c>
       <c r="BC3">
         <v>6.17</v>
       </c>
       <c r="BD3">
-        <v>-23853.0</v>
+        <v>806.0</v>
       </c>
       <c r="BE3">
         <v>806.0</v>
       </c>
       <c r="BF3">
         <v>7473.0</v>
       </c>
       <c r="BG3">
         <v>7857.0</v>
       </c>
       <c r="BH3">
         <v>8523.0</v>
       </c>
       <c r="BI3">
         <v>12024.0</v>
       </c>
       <c r="BJ3">
         <v>9232.0</v>
       </c>
       <c r="BK3">
         <v>10964.0</v>
       </c>
       <c r="BL3"/>
       <c r="BM3">
         <v>16606.0</v>
@@ -17780,75 +17786,75 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
-        <v>-1041864.0</v>
+        <v>-9208399.0</v>
       </c>
       <c r="E5">
         <v>-1041864.0</v>
       </c>
       <c r="F5">
         <v>-1920252.0</v>
       </c>
       <c r="G5">
-        <v>-2213000.0</v>
+        <v>-2212859.0</v>
       </c>
       <c r="H5">
-        <v>-1686438.0</v>
+        <v>-2537887.0</v>
       </c>
       <c r="I5">
         <v>-1166216.0</v>
       </c>
       <c r="J5">
         <v>-1869000.0</v>
       </c>
       <c r="K5">
-        <v>-2820000.0</v>
+        <v>-2819520.0</v>
       </c>
       <c r="L5">
-        <v>-4150000.0</v>
+        <v>-4150326.0</v>
       </c>
       <c r="M5">
         <v>-1029283.0</v>
       </c>
       <c r="N5">
         <v>-2317000.0</v>
       </c>
       <c r="O5">
         <v>-4200000.0</v>
       </c>
       <c r="P5">
         <v>-3226000.0</v>
       </c>
       <c r="Q5">
         <v>-1424032.0</v>
       </c>
       <c r="R5">
         <v>-811000.0</v>
       </c>
       <c r="S5">
         <v>-980000.0</v>
       </c>
       <c r="T5">
         <v>-1025000.0</v>
       </c>
@@ -17936,51 +17942,51 @@
       <c r="AV5">
         <v>-1582988.0</v>
       </c>
       <c r="AW5">
         <v>-16448801.0</v>
       </c>
       <c r="AX5">
         <v>-455149.0</v>
       </c>
       <c r="AY5">
         <v>-399581.0</v>
       </c>
       <c r="AZ5">
         <v>-4667000.0</v>
       </c>
       <c r="BA5">
         <v>-290006.17</v>
       </c>
       <c r="BB5">
         <v>-372867.17</v>
       </c>
       <c r="BC5">
         <v>-315555.17</v>
       </c>
       <c r="BD5">
-        <v>-632147.0</v>
+        <v>-657000.0</v>
       </c>
       <c r="BE5">
         <v>-365714.0</v>
       </c>
       <c r="BF5">
         <v>-236023.0</v>
       </c>
       <c r="BG5">
         <v>-403731.0</v>
       </c>
       <c r="BH5">
         <v>-652523.0</v>
       </c>
       <c r="BI5">
         <v>-79336.0</v>
       </c>
       <c r="BJ5">
         <v>-68774.0</v>
       </c>
       <c r="BK5">
         <v>-19178.0</v>
       </c>
       <c r="BL5"/>
       <c r="BM5">
         <v>-2519576.0</v>
@@ -18068,76 +18074,76 @@
       <c r="CP5">
         <v>-12245.0</v>
       </c>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>160</v>
       </c>
       <c r="B6">
         <v>-2118102.0</v>
       </c>
       <c r="C6">
         <v>-1376051.0</v>
       </c>
       <c r="D6">
         <v>-8360094.0</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>-960000.0</v>
       </c>
       <c r="G6">
         <v>-1106000.0</v>
       </c>
       <c r="H6">
-        <v>1346702.0</v>
+        <v>-1268887.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-1867132.0</v>
       </c>
       <c r="K6">
-        <v>-1410000.0</v>
+        <v>-1409520.0</v>
       </c>
       <c r="L6">
-        <v>-2075000.0</v>
+        <v>-2075326.0</v>
       </c>
       <c r="M6">
         <v>-126000.0</v>
       </c>
       <c r="N6">
         <v>-764000.0</v>
       </c>
       <c r="O6">
         <v>-1881000.0</v>
       </c>
       <c r="P6">
         <v>-1545000.0</v>
       </c>
       <c r="Q6">
-        <v>-1494000.0</v>
+        <v>-1423000.0</v>
       </c>
       <c r="R6">
         <v>45119.0</v>
       </c>
       <c r="S6">
         <v>25000.0</v>
       </c>
       <c r="T6">
         <v>-2000.0</v>
       </c>
       <c r="U6">
         <v>-958964.0</v>
       </c>
       <c r="V6">
         <v>-153.0</v>
       </c>
       <c r="W6">
         <v>-485.0</v>
       </c>
       <c r="X6">
         <v>-2324.0</v>
       </c>
       <c r="Y6">
         <v>-749930.0</v>
       </c>
@@ -18172,54 +18178,54 @@
       <c r="AJ6">
         <v>-1688000.0</v>
       </c>
       <c r="AK6">
         <v>-1155000.0</v>
       </c>
       <c r="AL6">
         <v>-1282000.0</v>
       </c>
       <c r="AM6">
         <v>-974000.0</v>
       </c>
       <c r="AN6">
         <v>-1031000.0</v>
       </c>
       <c r="AO6">
         <v>-1131000.0</v>
       </c>
       <c r="AP6">
         <v>-1790971.0</v>
       </c>
       <c r="AQ6">
         <v>-1635000.0</v>
       </c>
       <c r="AR6">
-        <v>-1470000.0</v>
+        <v>-1514000.0</v>
       </c>
       <c r="AS6">
-        <v>-4410000.0</v>
+        <v>-6595000.0</v>
       </c>
       <c r="AT6">
         <v>-1457000.0</v>
       </c>
       <c r="AU6">
         <v>-4062000.0</v>
       </c>
       <c r="AV6">
         <v>-1582000.0</v>
       </c>
       <c r="AW6">
         <v>-16467477.0</v>
       </c>
       <c r="AX6">
         <v>-455000.0</v>
       </c>
       <c r="AY6">
         <v>-5654464.0</v>
       </c>
       <c r="AZ6">
         <v>-3266000.0</v>
       </c>
       <c r="BA6">
         <v>-290000.0</v>
       </c>