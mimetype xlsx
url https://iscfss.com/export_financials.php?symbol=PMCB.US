--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>2021-04-30</t>
   </si>
   <si>
     <t>2020-04-30</t>
   </si>
   <si>
     <t>2019-04-30</t>
   </si>
   <si>
     <t>2018-04-30</t>
   </si>
@@ -1034,86 +1037,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1145,3663 +1149,3785 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>271102.0</v>
+      </c>
+      <c r="C2">
         <v>399204.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>389369.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>128281.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>205361.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>172261.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>185842.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>121885.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>352621.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>365600.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>336009.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>496699.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>188044.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>351996.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>730068.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>705763.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>674817.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>209942.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>143723.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>99075.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76127.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>257786.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>260.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2525.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>-20796.0</v>
+      </c>
+      <c r="C5">
         <v>-23869.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-23511.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-23003.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15757.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20382.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21709.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13842.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4709.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1736.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>806.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1462.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1574.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23664.0</v>
       </c>
       <c r="O5">
         <v>-23664.0</v>
       </c>
       <c r="P5">
+        <v>-23664.0</v>
+      </c>
+      <c r="Q5">
         <v>-165935.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-132687.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>8910.0</v>
+      </c>
+      <c r="T5">
         <v>-7754.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2524.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-488.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>258.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>1271494.0</v>
+      </c>
+      <c r="C8">
         <v>2167.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>11869183.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2160.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2072.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>159.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>163864.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>118600.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>18603899.0</v>
+      </c>
+      <c r="C10">
         <v>15172163.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>50179968.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68039936.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>85400656.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2202106.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>894861.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>515253.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1059798.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3464229.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1920825.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2699737.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3616470.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>199303.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15723.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>57201.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>716.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>603727.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1513541.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1109109.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1068950.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>38336.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>83600.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>37082909.0</v>
+      </c>
+      <c r="C12">
         <v>15538479.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>50179968.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>68039936.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85400656.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2202106.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2467054.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>515253.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1059798.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3464229.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1920825.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2699737.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3616470.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>199303.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15723.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>57201.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>716.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>634912.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1513541.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1109109.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1068950.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>203879.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>83600.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>2167.0</v>
+        <v>2602.0</v>
       </c>
       <c r="C13">
         <v>2167.0</v>
       </c>
       <c r="D13">
+        <v>2167.0</v>
+      </c>
+      <c r="E13">
         <v>2160.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2072.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>159.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>163864.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>118600.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>101326.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>90534.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>78127.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>73273.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>69063.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>48211.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>41631.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>35714.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>34839.0</v>
       </c>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
       <c r="S13">
+        <v>24661.0</v>
+      </c>
+      <c r="T13">
         <v>19192.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16190.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17651.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10703.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9305.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
+        <v>8800.0</v>
+      </c>
+      <c r="Z13">
         <v>14667.0</v>
       </c>
-      <c r="Y13">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>7330000.0</v>
+        <v>8378291.0</v>
       </c>
       <c r="C14">
-        <v>9581000.0</v>
+        <v>7329596.0</v>
       </c>
       <c r="D14">
-        <v>5178000.0</v>
+        <v>9581059.0</v>
       </c>
       <c r="E14">
-        <v>5178000.0</v>
+        <v>19489204.0</v>
       </c>
       <c r="F14">
+        <v>15521654.0</v>
+      </c>
+      <c r="G14">
         <v>1678572167.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1355717271.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1100104338.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>968641686.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
-        <v>501852.0</v>
+        <v>563567.0</v>
       </c>
       <c r="L14">
-        <v>469786.0</v>
+        <v>501627.0</v>
       </c>
       <c r="M14">
-        <v>389007.0</v>
+        <v>469575.0</v>
       </c>
       <c r="N14">
-        <v>294116.0</v>
+        <v>388833.0</v>
       </c>
       <c r="O14">
+        <v>293985.0</v>
+      </c>
+      <c r="P14">
         <v>249967.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>233679.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>234322.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>151966.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>112006.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>108337.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>91160.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>69268.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>62949.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58699.0</v>
       </c>
       <c r="Y14">
         <v>58699.0</v>
       </c>
+      <c r="Z14">
+        <v>58699.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>159.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>163864.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>118600.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>101326.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>90534.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>78127.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>73273.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>69063.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>48211.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>41631.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>35714.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>34839.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24517.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19192.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16190.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>17651.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10703.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9305.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14667.0</v>
       </c>
       <c r="Y15">
         <v>14667.0</v>
       </c>
+      <c r="Z15">
+        <v>14667.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>-50805.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-143.86</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>685285.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>7500.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>2146552.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>1549427.0</v>
       </c>
       <c r="D21">
-        <v>3549427.0</v>
+        <v>1549427.0</v>
       </c>
       <c r="E21">
         <v>3549427.0</v>
       </c>
       <c r="F21">
         <v>3549427.0</v>
       </c>
       <c r="G21">
         <v>3549427.0</v>
       </c>
       <c r="H21">
         <v>3549427.0</v>
       </c>
       <c r="I21">
         <v>3549427.0</v>
       </c>
       <c r="J21">
         <v>3549427.0</v>
       </c>
       <c r="K21">
         <v>3549427.0</v>
       </c>
       <c r="L21">
         <v>3549427.0</v>
       </c>
       <c r="M21">
         <v>3549427.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>3549427.0</v>
+      </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
+        <v>174044.0</v>
+      </c>
+      <c r="T21">
         <v>863403.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>863869.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>6846.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18706.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2528.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>117095.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>242901.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2034146.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>7000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>47107.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>46753242.0</v>
+      </c>
+      <c r="C23">
         <v>55168353.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59903883.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>73276925.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>90624136.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7404229.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6166638.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5782396.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6412857.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8667495.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7160325.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7948468.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9316050.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2876931.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2087508.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1240187.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1202217.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>6039463.0</v>
+      </c>
+      <c r="T23">
         <v>7616214.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4405053.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5135705.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>336360.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>175707.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>46282.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1929000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>508000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1278000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>325000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>22474000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572193.0</v>
       </c>
       <c r="E26">
         <v>1572193.0</v>
       </c>
       <c r="F26">
         <v>1572193.0</v>
       </c>
       <c r="G26">
         <v>1572193.0</v>
       </c>
       <c r="H26">
         <v>1572193.0</v>
       </c>
       <c r="I26">
         <v>1572193.0</v>
       </c>
       <c r="J26">
         <v>1572193.0</v>
       </c>
       <c r="K26">
         <v>1572193.0</v>
       </c>
       <c r="L26">
         <v>1572193.0</v>
       </c>
       <c r="M26">
         <v>1572193.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>1572193.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>-18603899.0</v>
+      </c>
+      <c r="C28">
         <v>-15172163.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-50179968.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-68039936.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-85400656.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2202106.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-819661.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-515253.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1059798.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3464229.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1920825.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2699737.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>-3616470.0</v>
+      </c>
+      <c r="O28">
         <v>220697.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2076673.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2314943.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2382226.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
+        <v>1874928.0</v>
+      </c>
+      <c r="T28">
         <v>-1513541.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1109109.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-560966.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1239664.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>241400.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>33711926.0</v>
+      </c>
+      <c r="C29">
         <v>51891069.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27647603.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72690344.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>89919766.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6679451.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5164158.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5039545.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5768689.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8087247.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>240766.0</v>
+      </c>
+      <c r="C30">
         <v>3696000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>2581.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2316.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10435.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>216312.0</v>
       </c>
-      <c r="S30">
-[...1 lines deleted...]
-      </c>
       <c r="T30">
+        <v>376495.0</v>
+      </c>
+      <c r="U30">
         <v>231471.0</v>
       </c>
-      <c r="U30"/>
-[...3 lines deleted...]
-      <c r="W30"/>
+      <c r="V30"/>
+      <c r="W30">
+        <v>386.0</v>
+      </c>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>86370339.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3130024.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1539531.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1490118.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2219262.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4537820.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2973259.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4227699.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5392957.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>36594130.0</v>
+      </c>
+      <c r="C32">
         <v>19460954.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>43018504.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>67561036.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>84790458.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1550459.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6248.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-89447.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>639697.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2958255.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>9332688.0</v>
+      </c>
+      <c r="C33">
         <v>32793115.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9464115.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5129308.0</v>
       </c>
       <c r="E33">
         <v>5129308.0</v>
       </c>
       <c r="F33">
-        <v>5128992.0</v>
+        <v>5129308.0</v>
       </c>
       <c r="G33">
         <v>5128992.0</v>
       </c>
       <c r="H33">
         <v>5128992.0</v>
       </c>
       <c r="I33">
         <v>5128992.0</v>
       </c>
       <c r="J33">
         <v>5128992.0</v>
       </c>
       <c r="K33">
-        <v>5129474.0</v>
+        <v>5128992.0</v>
       </c>
       <c r="L33">
         <v>5129474.0</v>
       </c>
       <c r="M33">
         <v>5129474.0</v>
       </c>
       <c r="N33">
-        <v>1028778.0</v>
+        <v>5129474.0</v>
       </c>
       <c r="O33">
         <v>1028778.0</v>
       </c>
       <c r="P33">
+        <v>1028778.0</v>
+      </c>
+      <c r="Q33">
         <v>1135440.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1188538.0</v>
       </c>
-      <c r="R33">
-[...1 lines deleted...]
-      </c>
       <c r="S33">
+        <v>4856726.0</v>
+      </c>
+      <c r="T33">
         <v>3880885.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>971922.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2006755.0</v>
       </c>
-      <c r="V33">
-[...1 lines deleted...]
-      </c>
       <c r="W33">
+        <v>123681.0</v>
+      </c>
+      <c r="X33">
         <v>45000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
+      <c r="Z33"/>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>9260108.0</v>
+      </c>
+      <c r="C35">
         <v>363000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>12968000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>0.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>205361.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>172261.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>46282.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>121885.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35"/>
+      <c r="L35">
+        <v>0.0</v>
+      </c>
       <c r="M35"/>
       <c r="N35"/>
-      <c r="O35">
-[...1 lines deleted...]
-      </c>
+      <c r="O35"/>
       <c r="P35">
         <v>580000.0</v>
       </c>
       <c r="Q35">
+        <v>580000.0</v>
+      </c>
+      <c r="R35">
         <v>100000.0</v>
       </c>
-      <c r="R35">
-[...2 lines deleted...]
-      <c r="S35"/>
+      <c r="S35">
+        <v>1986151.0</v>
+      </c>
       <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>617680.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1334009.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>328873.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
+      <c r="Z35"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>9332688.0</v>
+      </c>
+      <c r="C36">
         <v>8769688.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>7688.0</v>
+        <v>7914688.0</v>
       </c>
       <c r="E36">
         <v>7688.0</v>
       </c>
       <c r="F36">
-        <v>7372.0</v>
+        <v>7688.0</v>
       </c>
       <c r="G36">
         <v>7372.0</v>
       </c>
       <c r="H36">
         <v>7372.0</v>
       </c>
       <c r="I36">
         <v>7372.0</v>
       </c>
       <c r="J36">
         <v>7372.0</v>
       </c>
       <c r="K36">
-        <v>7854.0</v>
+        <v>7372.0</v>
       </c>
       <c r="L36">
         <v>7854.0</v>
       </c>
       <c r="M36">
         <v>7854.0</v>
       </c>
       <c r="N36">
-        <v>1028778.0</v>
+        <v>7854.0</v>
       </c>
       <c r="O36">
         <v>1028778.0</v>
       </c>
       <c r="P36">
+        <v>1028778.0</v>
+      </c>
+      <c r="Q36">
+        <v>1028778.0</v>
+      </c>
+      <c r="R36">
         <v>1081000.0</v>
       </c>
-      <c r="Q36">
-[...2 lines deleted...]
-      <c r="R36">
+      <c r="S36">
         <v>45000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2994294.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>100000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2000000.0</v>
       </c>
-      <c r="V36">
-[...1 lines deleted...]
-      </c>
       <c r="W36">
+        <v>31386.0</v>
+      </c>
+      <c r="X36">
         <v>45000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
+      <c r="Z36"/>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7372.0</v>
       </c>
       <c r="G38">
         <v>7372.0</v>
       </c>
       <c r="H38">
         <v>7372.0</v>
       </c>
       <c r="I38">
         <v>7372.0</v>
       </c>
       <c r="J38">
         <v>7372.0</v>
       </c>
       <c r="K38">
-        <v>7854.0</v>
+        <v>7372.0</v>
       </c>
       <c r="L38">
         <v>7854.0</v>
       </c>
       <c r="M38">
+        <v>7854.0</v>
+      </c>
+      <c r="N38">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="O38">
         <v>1029000.0</v>
       </c>
       <c r="P38">
+        <v>1029000.0</v>
+      </c>
+      <c r="Q38">
         <v>1081000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1080000.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38">
+      <c r="S38"/>
+      <c r="T38">
         <v>2995000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>2000000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
+      <c r="Z38"/>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>96879.0</v>
+      </c>
+      <c r="C39">
         <v>3140759.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>259800.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
-        <v>188344.0</v>
+        <v>107681.0</v>
       </c>
       <c r="F39">
+        <v>94172.0</v>
+      </c>
+      <c r="G39">
         <v>73131.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-1429408.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>138151.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>224000.0</v>
       </c>
-      <c r="J39">
-[...1 lines deleted...]
-      </c>
       <c r="K39">
+        <v>74274.0</v>
+      </c>
+      <c r="L39">
         <v>110026.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1468281.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>570106.0</v>
       </c>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
       <c r="O39">
+        <v>1648850.0</v>
+      </c>
+      <c r="P39">
         <v>1033580.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>26524.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>214418.0</v>
       </c>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
       <c r="T39">
+        <v>1602392.0</v>
+      </c>
+      <c r="U39">
         <v>2092551.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2060000.0</v>
       </c>
-      <c r="V39">
-[...2 lines deleted...]
-      <c r="W39"/>
+      <c r="W39">
+        <v>8414.0</v>
+      </c>
       <c r="X39"/>
       <c r="Y39"/>
+      <c r="Z39"/>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
-        <v>4694314.0</v>
+        <v>555322.0</v>
       </c>
       <c r="C40">
+        <v>2515080.0</v>
+      </c>
+      <c r="D40">
         <v>6691823.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>400204.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>499010.0</v>
+      </c>
+      <c r="G40">
         <v>552517.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>816638.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>240015.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>292000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>214648.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>301630.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1023667.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>185622.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3026391.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>964894.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>311573.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>95603.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>223459.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>29335.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>19731.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>30086.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>39661.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>2525.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>4000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>110000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>56000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
+      <c r="Z41"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>137706734.0</v>
+      </c>
+      <c r="C42">
         <v>136881731.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>143293957.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>188669960.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>201582107.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-20382.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>108805062.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>104952316.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>101631506.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>97130279.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>91135370.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>86330224.0</v>
       </c>
-      <c r="M42">
-[...1 lines deleted...]
-      </c>
       <c r="N42">
+        <v>77573448.0</v>
+      </c>
+      <c r="O42">
         <v>39896440.0</v>
       </c>
-      <c r="O42">
-[...1 lines deleted...]
-      </c>
       <c r="P42">
+        <v>37526524.0</v>
+      </c>
+      <c r="Q42">
         <v>34603686.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>34064993.0</v>
       </c>
-      <c r="R42">
-[...1 lines deleted...]
-      </c>
       <c r="S42">
+        <v>32628785.0</v>
+      </c>
+      <c r="T42">
         <v>30866539.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>23925643.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>20437993.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5352452.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2207634.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>634325.0</v>
       </c>
-      <c r="Y42">
-        <v>591000.0</v>
+      <c r="Z42">
+        <v>590999.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-      <c r="N44">
-[...1 lines deleted...]
-      </c>
+      <c r="N44"/>
       <c r="O44">
         <v>580000.0</v>
       </c>
       <c r="P44">
         <v>580000.0</v>
       </c>
       <c r="Q44">
+        <v>580000.0</v>
+      </c>
+      <c r="R44">
         <v>500000.0</v>
       </c>
-      <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-      <c r="P46">
-[...1 lines deleted...]
-      </c>
+      <c r="P46"/>
       <c r="Q46">
+        <v>106662.0</v>
+      </c>
+      <c r="R46">
         <v>107538.0</v>
       </c>
-      <c r="R46">
-[...1 lines deleted...]
-      </c>
       <c r="S46">
+        <v>2491130.0</v>
+      </c>
+      <c r="T46">
         <v>23188.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8053.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6755.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>92295.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>45000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
+      <c r="Z46"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>54000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>108000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2644000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>23000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>92000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>45000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
+      <c r="Z47"/>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-104393614.0</v>
+      </c>
+      <c r="C48">
         <v>-84968960.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-115625010.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-115958773.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-111648656.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-107409495.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-103858259.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-100031371.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-95964143.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-89135302.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-84691617.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-79554636.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-68700127.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-41446107.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-39848005.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-37948693.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-36550977.0</v>
       </c>
-      <c r="R48">
-[...1 lines deleted...]
-      </c>
       <c r="S48">
+        <v>-30538936.0</v>
+      </c>
+      <c r="T48">
         <v>-23450076.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-19658110.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-16043832.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6658509.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2370365.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-645650.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-613521.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>28918.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>143859.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>50805.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>75200.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>143.86</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>420000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2092396.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2372144.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2382942.0</v>
       </c>
-      <c r="R51">
-[...2 lines deleted...]
-      <c r="S51"/>
+      <c r="S51">
+        <v>2478655.0</v>
+      </c>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>507984.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1278000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>325000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
+      <c r="Z51"/>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>50805.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>28918.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>143.86</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>420000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2092396.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2372144.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2282942.0</v>
       </c>
-      <c r="R52">
-[...2 lines deleted...]
-      <c r="S52"/>
+      <c r="S52">
+        <v>496491.0</v>
+      </c>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
+      <c r="Z52"/>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>18479010.0</v>
+      </c>
+      <c r="C53">
         <v>366316.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>1572193.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>31185.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>165543.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
+      <c r="Z53"/>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>46753242.0</v>
+      </c>
+      <c r="C55">
         <v>55168353.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>59903883.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>73276925.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>90624136.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7404229.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6166638.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5782396.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6412857.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8667495.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7160325.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7948468.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9316050.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2876931.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2087508.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1240187.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1202217.0</v>
       </c>
-      <c r="R55">
-[...1 lines deleted...]
-      </c>
       <c r="S55">
+        <v>6039463.0</v>
+      </c>
+      <c r="T55">
         <v>7616214.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4405053.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5135705.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>336360.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>175707.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
+      <c r="Z55"/>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>37420554.0</v>
+      </c>
+      <c r="C56">
         <v>22375238.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50439768.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>68147617.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>85494828.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2275237.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1037646.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>653404.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1283865.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3538503.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2030851.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2818994.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4186576.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1848153.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1058730.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>104747.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>13679.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1182737.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3735329.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3433131.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3128950.0</v>
       </c>
-      <c r="V56">
-[...1 lines deleted...]
-      </c>
       <c r="W56">
+        <v>212679.0</v>
+      </c>
+      <c r="X56">
         <v>130707.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
+      <c r="Z56"/>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>826424.0</v>
+      </c>
+      <c r="C57">
         <v>2914284.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7421264.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>586581.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>704370.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>724778.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1031398.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>742851.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>644168.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>580248.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>637639.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2012415.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>373666.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3798387.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3787358.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3389480.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3053362.0</v>
       </c>
-      <c r="R57">
-[...1 lines deleted...]
-      </c>
       <c r="S57">
+        <v>929892.0</v>
+      </c>
+      <c r="T57">
         <v>180558.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>118806.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>106213.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>297447.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>260.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2525.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>11772424.0</v>
+      </c>
+      <c r="C58">
         <v>3277284.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20389264.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>586581.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>704370.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>724778.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1077680.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>742851.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>644168.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>580248.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>637639.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2012415.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>373666.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3798387.0</v>
       </c>
-      <c r="O58">
-[...1 lines deleted...]
-      </c>
       <c r="P58">
+        <v>3787358.0</v>
+      </c>
+      <c r="Q58">
         <v>3969480.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3153362.0</v>
       </c>
-      <c r="R58">
-[...1 lines deleted...]
-      </c>
       <c r="S58">
+        <v>2916043.0</v>
+      </c>
+      <c r="T58">
         <v>180558.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>118806.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>723893.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1631456.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>329133.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2525.0</v>
       </c>
-      <c r="Y58">
-        <v>10000.0</v>
+      <c r="Z58">
+        <v>7855.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>33294926.0</v>
+      </c>
+      <c r="C60">
         <v>51891069.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>39514619.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>72690344.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>89919766.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6679451.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5088958.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5039545.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5768689.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8087247.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>6522686.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5936053.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>8942384.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-921456.0</v>
       </c>
-      <c r="O60">
-[...1 lines deleted...]
-      </c>
       <c r="P60">
+        <v>-1699850.0</v>
+      </c>
+      <c r="Q60">
         <v>-2729293.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-1951145.0</v>
       </c>
-      <c r="R60">
-[...1 lines deleted...]
-      </c>
       <c r="S60">
+        <v>3123420.0</v>
+      </c>
+      <c r="T60">
         <v>7435656.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4286247.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4411812.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-1295096.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-153426.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-2525.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-7855.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>271102.0</v>
+      </c>
+      <c r="C2">
         <v>1200082.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1021339.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>465209.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>399204.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>484948.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>348595.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>553952.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>389369.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>484198.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>126163.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>718130.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>128281.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>445935.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>861276.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>559026.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>205361.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92861.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>157039.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>394775.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>172261.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79159.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>80118.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>384832.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>185842.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>340494.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>164582.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>67548.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>121885.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>133676.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>348640.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>575015.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>352621.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>305592.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>310809.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>628183.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>365600.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>435000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>300896.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>311627.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>336009.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>697324.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>427208.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>413116.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>496699.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>375793.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>272111.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>204370.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>188044.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>167681.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>285727.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>295569.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>351996.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>517394.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>463658.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>424181.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>730068.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>572259.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>702978.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>692555.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>726150.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>748711.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>726150.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>726000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>674817.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>576473.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>453410.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>310155.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>209942.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>57077.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>50963.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>40089.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>143723.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>50719.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>74046.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>68488.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>99000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>794740.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>108239.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>76127.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>76000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>237762.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>237761.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>224746.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>257786.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>10665.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5101.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>260.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5240.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2525.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4852,54 +4978,21266 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+    </row>
+    <row r="4" spans="1:95">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+    </row>
+    <row r="5" spans="1:95">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5">
+        <v>-20796.0</v>
+      </c>
+      <c r="C5">
+        <v>-21540.0</v>
+      </c>
+      <c r="D5">
+        <v>-24127.0</v>
+      </c>
+      <c r="E5">
+        <v>-23746.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5">
+        <v>-24486.0</v>
+      </c>
+      <c r="H5">
+        <v>-23267.0</v>
+      </c>
+      <c r="I5">
+        <v>-23328.0</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5">
+        <v>-23073.0</v>
+      </c>
+      <c r="L5">
+        <v>-24143.0</v>
+      </c>
+      <c r="M5">
+        <v>-22552.0</v>
+      </c>
+      <c r="N5">
+        <v>-23003.0</v>
+      </c>
+      <c r="O5">
+        <v>-17727.0</v>
+      </c>
+      <c r="P5">
+        <v>-15173.0</v>
+      </c>
+      <c r="Q5">
+        <v>-14453.0</v>
+      </c>
+      <c r="R5">
+        <v>-15757.0</v>
+      </c>
+      <c r="S5">
+        <v>-19301.0</v>
+      </c>
+      <c r="T5">
+        <v>-19091.0</v>
+      </c>
+      <c r="U5">
+        <v>-21997.0</v>
+      </c>
+      <c r="V5">
+        <v>-20382.0</v>
+      </c>
+      <c r="W5">
+        <v>-21015.0</v>
+      </c>
+      <c r="X5">
+        <v>-21884.0</v>
+      </c>
+      <c r="Y5">
+        <v>-19032.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5">
+        <v>-21372.0</v>
+      </c>
+      <c r="AB5">
+        <v>-20770.0</v>
+      </c>
+      <c r="AC5">
+        <v>-20704.0</v>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>-8496.0</v>
+      </c>
+      <c r="AF5">
+        <v>-12040.0</v>
+      </c>
+      <c r="AG5">
+        <v>-5982.0</v>
+      </c>
+      <c r="AH5">
+        <v>-4709.0</v>
+      </c>
+      <c r="AI5">
+        <v>-1243.0</v>
+      </c>
+      <c r="AJ5">
+        <v>265.0</v>
+      </c>
+      <c r="AK5">
+        <v>18.0</v>
+      </c>
+      <c r="AL5">
+        <v>1736.0</v>
+      </c>
+      <c r="AM5">
+        <v>1944.0</v>
+      </c>
+      <c r="AN5">
+        <v>1644.0</v>
+      </c>
+      <c r="AO5">
+        <v>1254.0</v>
+      </c>
+      <c r="AP5">
+        <v>806.0</v>
+      </c>
+      <c r="AQ5">
+        <v>1789.0</v>
+      </c>
+      <c r="AR5">
+        <v>1587.0</v>
+      </c>
+      <c r="AS5">
+        <v>1621.0</v>
+      </c>
+      <c r="AT5">
+        <v>1462.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
+        <v>1574.86</v>
+      </c>
+      <c r="AX5"/>
+      <c r="AY5">
+        <v>1950.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1500.0</v>
+      </c>
+      <c r="BA5">
+        <v>100.0</v>
+      </c>
+      <c r="BB5">
+        <v>-23664.0</v>
+      </c>
+      <c r="BC5">
+        <v>-23664.0</v>
+      </c>
+      <c r="BD5">
+        <v>-23664.0</v>
+      </c>
+      <c r="BE5">
+        <v>-23664.0</v>
+      </c>
+      <c r="BF5">
+        <v>-23664.0</v>
+      </c>
+      <c r="BG5">
+        <v>-189788.0</v>
+      </c>
+      <c r="BH5">
+        <v>-182315.0</v>
+      </c>
+      <c r="BI5">
+        <v>-174458.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-144711.0</v>
+      </c>
+      <c r="BK5">
+        <v>-164906.0</v>
+      </c>
+      <c r="BL5">
+        <v>-144711.0</v>
+      </c>
+      <c r="BM5"/>
+      <c r="BN5">
+        <v>-132687.0</v>
+      </c>
+      <c r="BO5">
+        <v>-74104.0</v>
+      </c>
+      <c r="BP5">
+        <v>-96136.0</v>
+      </c>
+      <c r="BQ5">
+        <v>8910.0</v>
+      </c>
+      <c r="BR5">
+        <v>-30754.0</v>
+      </c>
+      <c r="BS5">
+        <v>-33898.0</v>
+      </c>
+      <c r="BT5">
+        <v>-31722.0</v>
+      </c>
+      <c r="BU5">
+        <v>-60000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-7754.0</v>
+      </c>
+      <c r="BW5">
+        <v>6400.0</v>
+      </c>
+      <c r="BX5">
+        <v>-43554.0</v>
+      </c>
+      <c r="BY5">
+        <v>-67348.0</v>
+      </c>
+      <c r="BZ5"/>
+      <c r="CA5">
+        <v>-1505.0</v>
+      </c>
+      <c r="CB5">
+        <v>-1166.0</v>
+      </c>
+      <c r="CC5">
+        <v>-827.0</v>
+      </c>
+      <c r="CD5"/>
+      <c r="CE5">
+        <v>-156.0</v>
+      </c>
+      <c r="CF5"/>
+      <c r="CG5">
+        <v>258.0</v>
+      </c>
+      <c r="CH5">
+        <v>258.0</v>
+      </c>
+      <c r="CI5">
+        <v>4279.0</v>
+      </c>
+      <c r="CJ5">
+        <v>13852.0</v>
+      </c>
+      <c r="CK5">
+        <v>-8303.0</v>
+      </c>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+    </row>
+    <row r="6" spans="1:95">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+    </row>
+    <row r="7" spans="1:95">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+    </row>
+    <row r="8" spans="1:95">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8">
+        <v>1271494.0</v>
+      </c>
+      <c r="C8">
+        <v>874925.0</v>
+      </c>
+      <c r="D8">
+        <v>904163.0</v>
+      </c>
+      <c r="E8">
+        <v>2167.0</v>
+      </c>
+      <c r="F8">
+        <v>2167.0</v>
+      </c>
+      <c r="G8">
+        <v>2167.0</v>
+      </c>
+      <c r="H8">
+        <v>2167.0</v>
+      </c>
+      <c r="I8">
+        <v>5335281.0</v>
+      </c>
+      <c r="J8">
+        <v>11869183.0</v>
+      </c>
+      <c r="K8">
+        <v>17520867.0</v>
+      </c>
+      <c r="L8">
+        <v>21299836.0</v>
+      </c>
+      <c r="M8">
+        <v>16755242.0</v>
+      </c>
+      <c r="N8">
+        <v>2160.0</v>
+      </c>
+      <c r="O8">
+        <v>2160.0</v>
+      </c>
+      <c r="P8">
+        <v>2160.0</v>
+      </c>
+      <c r="Q8">
+        <v>2160.0</v>
+      </c>
+      <c r="R8">
+        <v>2072.0</v>
+      </c>
+      <c r="S8">
+        <v>2072.0</v>
+      </c>
+      <c r="T8">
+        <v>2072.0</v>
+      </c>
+      <c r="U8">
+        <v>161.0</v>
+      </c>
+      <c r="V8">
+        <v>159.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+    </row>
+    <row r="9" spans="1:95">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
+        <v>202230583.0</v>
+      </c>
+      <c r="P9">
+        <v>201600651.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+    </row>
+    <row r="10" spans="1:95">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10">
+        <v>18603899.0</v>
+      </c>
+      <c r="C10">
+        <v>20165535.0</v>
+      </c>
+      <c r="D10">
+        <v>15406017.0</v>
+      </c>
+      <c r="E10">
+        <v>13178305.0</v>
+      </c>
+      <c r="F10">
+        <v>15172163.0</v>
+      </c>
+      <c r="G10">
+        <v>16383460.0</v>
+      </c>
+      <c r="H10">
+        <v>20840056.0</v>
+      </c>
+      <c r="I10">
+        <v>32635092.0</v>
+      </c>
+      <c r="J10">
+        <v>50179968.0</v>
+      </c>
+      <c r="K10">
+        <v>61210328.0</v>
+      </c>
+      <c r="L10">
+        <v>73425269.0</v>
+      </c>
+      <c r="M10">
+        <v>74662527.0</v>
+      </c>
+      <c r="N10">
+        <v>68039936.0</v>
+      </c>
+      <c r="O10">
+        <v>72640218.0</v>
+      </c>
+      <c r="P10">
+        <v>76962587.0</v>
+      </c>
+      <c r="Q10">
+        <v>82227615.0</v>
+      </c>
+      <c r="R10">
+        <v>85400656.0</v>
+      </c>
+      <c r="S10">
+        <v>86639757.0</v>
+      </c>
+      <c r="T10">
+        <v>86938612.0</v>
+      </c>
+      <c r="U10">
+        <v>959270.0</v>
+      </c>
+      <c r="V10">
+        <v>2202106.0</v>
+      </c>
+      <c r="W10">
+        <v>3090971.0</v>
+      </c>
+      <c r="X10">
+        <v>3717404.0</v>
+      </c>
+      <c r="Y10">
+        <v>2166596.0</v>
+      </c>
+      <c r="Z10">
+        <v>894861.0</v>
+      </c>
+      <c r="AA10">
+        <v>142242.0</v>
+      </c>
+      <c r="AB10">
+        <v>45061.0</v>
+      </c>
+      <c r="AC10">
+        <v>327751.0</v>
+      </c>
+      <c r="AD10">
+        <v>515253.0</v>
+      </c>
+      <c r="AE10">
+        <v>699462.0</v>
+      </c>
+      <c r="AF10">
+        <v>907417.0</v>
+      </c>
+      <c r="AG10">
+        <v>1831282.0</v>
+      </c>
+      <c r="AH10">
+        <v>1059798.0</v>
+      </c>
+      <c r="AI10">
+        <v>1507847.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2682107.0</v>
+      </c>
+      <c r="AK10">
+        <v>4278353.0</v>
+      </c>
+      <c r="AL10">
+        <v>3464229.0</v>
+      </c>
+      <c r="AM10">
+        <v>2464271.0</v>
+      </c>
+      <c r="AN10">
+        <v>1551610.0</v>
+      </c>
+      <c r="AO10">
+        <v>2339816.0</v>
+      </c>
+      <c r="AP10">
+        <v>1920825.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2863982.0</v>
+      </c>
+      <c r="AR10">
+        <v>2312430.0</v>
+      </c>
+      <c r="AS10">
+        <v>2910201.0</v>
+      </c>
+      <c r="AT10">
+        <v>2699737.0</v>
+      </c>
+      <c r="AU10">
+        <v>958816.0</v>
+      </c>
+      <c r="AV10">
+        <v>1155005.0</v>
+      </c>
+      <c r="AW10">
+        <v>2896939.0</v>
+      </c>
+      <c r="AX10">
+        <v>3616470.0</v>
+      </c>
+      <c r="AY10">
+        <v>864895.0</v>
+      </c>
+      <c r="AZ10">
+        <v>396594.0</v>
+      </c>
+      <c r="BA10">
+        <v>206038.0</v>
+      </c>
+      <c r="BB10">
+        <v>199303.0</v>
+      </c>
+      <c r="BC10">
+        <v>33334.0</v>
+      </c>
+      <c r="BD10">
+        <v>22696.0</v>
+      </c>
+      <c r="BE10">
+        <v>24342.0</v>
+      </c>
+      <c r="BF10">
+        <v>15723.0</v>
+      </c>
+      <c r="BG10">
+        <v>39077.0</v>
+      </c>
+      <c r="BH10">
+        <v>14506.0</v>
+      </c>
+      <c r="BI10">
+        <v>83074.0</v>
+      </c>
+      <c r="BJ10">
+        <v>547.0</v>
+      </c>
+      <c r="BK10">
+        <v>3614.0</v>
+      </c>
+      <c r="BL10">
+        <v>547.0</v>
+      </c>
+      <c r="BM10">
+        <v>1000.0</v>
+      </c>
+      <c r="BN10">
+        <v>716.0</v>
+      </c>
+      <c r="BO10">
+        <v>650.0</v>
+      </c>
+      <c r="BP10">
+        <v>9228.0</v>
+      </c>
+      <c r="BQ10">
+        <v>55860.0</v>
+      </c>
+      <c r="BR10">
+        <v>603727.0</v>
+      </c>
+      <c r="BS10">
+        <v>958577.0</v>
+      </c>
+      <c r="BT10">
+        <v>1213456.0</v>
+      </c>
+      <c r="BU10">
+        <v>1345593.0</v>
+      </c>
+      <c r="BV10">
+        <v>1513541.0</v>
+      </c>
+      <c r="BW10">
+        <v>1127036.0</v>
+      </c>
+      <c r="BX10">
+        <v>634860.0</v>
+      </c>
+      <c r="BY10">
+        <v>1090087.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>847645.0</v>
+      </c>
+      <c r="CB10">
+        <v>1128421.0</v>
+      </c>
+      <c r="CC10">
+        <v>995578.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>382489.0</v>
+      </c>
+      <c r="CF10">
+        <v>127751.0</v>
+      </c>
+      <c r="CG10">
+        <v>36042.0</v>
+      </c>
+      <c r="CH10">
+        <v>38336.0</v>
+      </c>
+      <c r="CI10">
+        <v>144574.0</v>
+      </c>
+      <c r="CJ10">
+        <v>396662.0</v>
+      </c>
+      <c r="CK10">
+        <v>1626368.0</v>
+      </c>
+      <c r="CL10">
+        <v>83600.0</v>
+      </c>
+      <c r="CM10">
+        <v>29416.0</v>
+      </c>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>37082909.0</v>
+      </c>
+      <c r="C12">
+        <v>20537786.0</v>
+      </c>
+      <c r="D12">
+        <v>15607207.0</v>
+      </c>
+      <c r="E12">
+        <v>13440158.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12">
+        <v>16756092.0</v>
+      </c>
+      <c r="H12">
+        <v>20840056.0</v>
+      </c>
+      <c r="I12">
+        <v>32635092.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12">
+        <v>61210328.0</v>
+      </c>
+      <c r="L12">
+        <v>73425269.0</v>
+      </c>
+      <c r="M12">
+        <v>74662527.0</v>
+      </c>
+      <c r="N12">
+        <v>68039936.0</v>
+      </c>
+      <c r="O12">
+        <v>72640218.0</v>
+      </c>
+      <c r="P12">
+        <v>76962587.0</v>
+      </c>
+      <c r="Q12">
+        <v>82227615.0</v>
+      </c>
+      <c r="R12">
+        <v>85400656.0</v>
+      </c>
+      <c r="S12">
+        <v>86639757.0</v>
+      </c>
+      <c r="T12">
+        <v>86938612.0</v>
+      </c>
+      <c r="U12">
+        <v>959270.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12">
+        <v>3090971.0</v>
+      </c>
+      <c r="X12">
+        <v>3717404.0</v>
+      </c>
+      <c r="Y12">
+        <v>2166596.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
+        <v>142242.0</v>
+      </c>
+      <c r="AB12">
+        <v>45061.0</v>
+      </c>
+      <c r="AC12">
+        <v>327751.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>699462.0</v>
+      </c>
+      <c r="AF12">
+        <v>907417.0</v>
+      </c>
+      <c r="AG12">
+        <v>1831282.0</v>
+      </c>
+      <c r="AH12">
+        <v>1059798.0</v>
+      </c>
+      <c r="AI12">
+        <v>1507847.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2682107.0</v>
+      </c>
+      <c r="AK12">
+        <v>4278353.0</v>
+      </c>
+      <c r="AL12">
+        <v>3464229.0</v>
+      </c>
+      <c r="AM12">
+        <v>2464271.0</v>
+      </c>
+      <c r="AN12">
+        <v>1551610.0</v>
+      </c>
+      <c r="AO12">
+        <v>2339816.0</v>
+      </c>
+      <c r="AP12">
+        <v>1920825.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2863982.0</v>
+      </c>
+      <c r="AR12">
+        <v>2312430.0</v>
+      </c>
+      <c r="AS12">
+        <v>2910201.0</v>
+      </c>
+      <c r="AT12">
+        <v>2699737.0</v>
+      </c>
+      <c r="AU12">
+        <v>958816.0</v>
+      </c>
+      <c r="AV12">
+        <v>1155005.0</v>
+      </c>
+      <c r="AW12">
+        <v>2896939.0</v>
+      </c>
+      <c r="AX12">
+        <v>3616470.0</v>
+      </c>
+      <c r="AY12">
+        <v>864895.0</v>
+      </c>
+      <c r="AZ12">
+        <v>396594.0</v>
+      </c>
+      <c r="BA12">
+        <v>206038.0</v>
+      </c>
+      <c r="BB12">
+        <v>199303.0</v>
+      </c>
+      <c r="BC12">
+        <v>33334.0</v>
+      </c>
+      <c r="BD12">
+        <v>22696.0</v>
+      </c>
+      <c r="BE12">
+        <v>24342.0</v>
+      </c>
+      <c r="BF12">
+        <v>15723.0</v>
+      </c>
+      <c r="BG12">
+        <v>39077.0</v>
+      </c>
+      <c r="BH12">
+        <v>14506.0</v>
+      </c>
+      <c r="BI12">
+        <v>83074.0</v>
+      </c>
+      <c r="BJ12">
+        <v>547.0</v>
+      </c>
+      <c r="BK12">
+        <v>3614.0</v>
+      </c>
+      <c r="BL12">
+        <v>547.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12">
+        <v>716.0</v>
+      </c>
+      <c r="BO12">
+        <v>650.0</v>
+      </c>
+      <c r="BP12">
+        <v>9228.0</v>
+      </c>
+      <c r="BQ12">
+        <v>55860.0</v>
+      </c>
+      <c r="BR12">
+        <v>634912.0</v>
+      </c>
+      <c r="BS12">
+        <v>972577.0</v>
+      </c>
+      <c r="BT12">
+        <v>1213456.0</v>
+      </c>
+      <c r="BU12">
+        <v>1345593.0</v>
+      </c>
+      <c r="BV12">
+        <v>1513541.0</v>
+      </c>
+      <c r="BW12">
+        <v>1152636.0</v>
+      </c>
+      <c r="BX12">
+        <v>726660.0</v>
+      </c>
+      <c r="BY12">
+        <v>1134087.0</v>
+      </c>
+      <c r="BZ12"/>
+      <c r="CA12">
+        <v>847645.0</v>
+      </c>
+      <c r="CB12">
+        <v>1128421.0</v>
+      </c>
+      <c r="CC12">
+        <v>995578.0</v>
+      </c>
+      <c r="CD12"/>
+      <c r="CE12">
+        <v>382489.0</v>
+      </c>
+      <c r="CF12">
+        <v>127751.0</v>
+      </c>
+      <c r="CG12">
+        <v>36042.0</v>
+      </c>
+      <c r="CH12">
+        <v>203879.0</v>
+      </c>
+      <c r="CI12">
+        <v>459398.0</v>
+      </c>
+      <c r="CJ12">
+        <v>910514.0</v>
+      </c>
+      <c r="CK12">
+        <v>2118065.0</v>
+      </c>
+      <c r="CL12">
+        <v>83600.0</v>
+      </c>
+      <c r="CM12">
+        <v>29416.0</v>
+      </c>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>2602.0</v>
+      </c>
+      <c r="C13">
+        <v>2602.0</v>
+      </c>
+      <c r="D13">
+        <v>2167.0</v>
+      </c>
+      <c r="E13">
+        <v>2167.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13">
+        <v>2167.0</v>
+      </c>
+      <c r="H13">
+        <v>2167.0</v>
+      </c>
+      <c r="I13">
+        <v>2167.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
+        <v>2167.0</v>
+      </c>
+      <c r="L13">
+        <v>2167.0</v>
+      </c>
+      <c r="M13">
+        <v>2167.0</v>
+      </c>
+      <c r="N13">
+        <v>2160.0</v>
+      </c>
+      <c r="O13">
+        <v>2160.0</v>
+      </c>
+      <c r="P13">
+        <v>2160.0</v>
+      </c>
+      <c r="Q13">
+        <v>2160.0</v>
+      </c>
+      <c r="R13">
+        <v>2072.0</v>
+      </c>
+      <c r="S13">
+        <v>2072.0</v>
+      </c>
+      <c r="T13">
+        <v>2072.0</v>
+      </c>
+      <c r="U13">
+        <v>161.0</v>
+      </c>
+      <c r="V13">
+        <v>159.0</v>
+      </c>
+      <c r="W13">
+        <v>234142.0</v>
+      </c>
+      <c r="X13">
+        <v>233482.0</v>
+      </c>
+      <c r="Y13">
+        <v>187515.0</v>
+      </c>
+      <c r="Z13">
+        <v>163864.0</v>
+      </c>
+      <c r="AA13">
+        <v>142847.0</v>
+      </c>
+      <c r="AB13">
+        <v>133187.0</v>
+      </c>
+      <c r="AC13">
+        <v>125817.0</v>
+      </c>
+      <c r="AD13">
+        <v>118600.0</v>
+      </c>
+      <c r="AE13">
+        <v>112690.0</v>
+      </c>
+      <c r="AF13">
+        <v>108145.0</v>
+      </c>
+      <c r="AG13">
+        <v>107950.0</v>
+      </c>
+      <c r="AH13">
+        <v>101326.0</v>
+      </c>
+      <c r="AI13">
+        <v>98027.0</v>
+      </c>
+      <c r="AJ13">
+        <v>97367.0</v>
+      </c>
+      <c r="AK13">
+        <v>97317.0</v>
+      </c>
+      <c r="AL13">
+        <v>90534.0</v>
+      </c>
+      <c r="AM13">
+        <v>87224.0</v>
+      </c>
+      <c r="AN13">
+        <v>84916.0</v>
+      </c>
+      <c r="AO13">
+        <v>84866.0</v>
+      </c>
+      <c r="AP13">
+        <v>78127.0</v>
+      </c>
+      <c r="AQ13">
+        <v>77140.0</v>
+      </c>
+      <c r="AR13">
+        <v>74749.0</v>
+      </c>
+      <c r="AS13">
+        <v>74261.0</v>
+      </c>
+      <c r="AT13">
+        <v>73273.0</v>
+      </c>
+      <c r="AU13">
+        <v>70345.0</v>
+      </c>
+      <c r="AV13">
+        <v>69611.0</v>
+      </c>
+      <c r="AW13">
+        <v>71036.0</v>
+      </c>
+      <c r="AX13">
+        <v>69063.0</v>
+      </c>
+      <c r="AY13">
+        <v>60296.0</v>
+      </c>
+      <c r="AZ13">
+        <v>58842.0</v>
+      </c>
+      <c r="BA13">
+        <v>53695.0</v>
+      </c>
+      <c r="BB13">
+        <v>48211.0</v>
+      </c>
+      <c r="BC13">
+        <v>45794.0</v>
+      </c>
+      <c r="BD13">
+        <v>44453.0</v>
+      </c>
+      <c r="BE13">
+        <v>42345.0</v>
+      </c>
+      <c r="BF13">
+        <v>41631.0</v>
+      </c>
+      <c r="BG13">
+        <v>37444.0</v>
+      </c>
+      <c r="BH13">
+        <v>37434.0</v>
+      </c>
+      <c r="BI13">
+        <v>37334.0</v>
+      </c>
+      <c r="BJ13">
+        <v>34839.0</v>
+      </c>
+      <c r="BK13">
+        <v>34839.0</v>
+      </c>
+      <c r="BL13">
+        <v>34839.0</v>
+      </c>
+      <c r="BM13">
+        <v>35000.0</v>
+      </c>
+      <c r="BN13">
+        <v>34839.0</v>
+      </c>
+      <c r="BO13">
+        <v>32100.0</v>
+      </c>
+      <c r="BP13">
+        <v>30167.0</v>
+      </c>
+      <c r="BQ13">
+        <v>25123.0</v>
+      </c>
+      <c r="BR13">
+        <v>24517.0</v>
+      </c>
+      <c r="BS13">
+        <v>19527.0</v>
+      </c>
+      <c r="BT13">
+        <v>19167.0</v>
+      </c>
+      <c r="BU13">
+        <v>19282.0</v>
+      </c>
+      <c r="BV13">
+        <v>19192.0</v>
+      </c>
+      <c r="BW13">
+        <v>18094.0</v>
+      </c>
+      <c r="BX13">
+        <v>16402.0</v>
+      </c>
+      <c r="BY13">
+        <v>16385.0</v>
+      </c>
+      <c r="BZ13">
+        <v>16000.0</v>
+      </c>
+      <c r="CA13">
+        <v>15632.0</v>
+      </c>
+      <c r="CB13">
+        <v>18291.0</v>
+      </c>
+      <c r="CC13">
+        <v>18011.0</v>
+      </c>
+      <c r="CD13">
+        <v>18000.0</v>
+      </c>
+      <c r="CE13">
+        <v>12867.0</v>
+      </c>
+      <c r="CF13">
+        <v>12034.0</v>
+      </c>
+      <c r="CG13">
+        <v>11034.0</v>
+      </c>
+      <c r="CH13">
+        <v>10703.0</v>
+      </c>
+      <c r="CI13">
+        <v>9305.0</v>
+      </c>
+      <c r="CJ13">
+        <v>9305.0</v>
+      </c>
+      <c r="CK13">
+        <v>9305.0</v>
+      </c>
+      <c r="CL13">
+        <v>9305.0</v>
+      </c>
+      <c r="CM13">
+        <v>8950.0</v>
+      </c>
+      <c r="CN13">
+        <v>14917.0</v>
+      </c>
+      <c r="CO13">
+        <v>14667.0</v>
+      </c>
+      <c r="CP13">
+        <v>8800.0</v>
+      </c>
+      <c r="CQ13">
+        <v>14667.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:95">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>10658780.0</v>
+      </c>
+      <c r="C14">
+        <v>9262829.0</v>
+      </c>
+      <c r="D14">
+        <v>6795779.0</v>
+      </c>
+      <c r="E14">
+        <v>6795779.0</v>
+      </c>
+      <c r="F14">
+        <v>6795779.0</v>
+      </c>
+      <c r="G14">
+        <v>6960014.0</v>
+      </c>
+      <c r="H14">
+        <v>7637044.0</v>
+      </c>
+      <c r="I14">
+        <v>7866382.0</v>
+      </c>
+      <c r="J14">
+        <v>8037624.0</v>
+      </c>
+      <c r="K14">
+        <v>8606957.0</v>
+      </c>
+      <c r="L14">
+        <v>8765134.0</v>
+      </c>
+      <c r="M14">
+        <v>12601891.0</v>
+      </c>
+      <c r="N14">
+        <v>17801965.0</v>
+      </c>
+      <c r="O14">
+        <v>18995442.0</v>
+      </c>
+      <c r="P14">
+        <v>20585450.0</v>
+      </c>
+      <c r="Q14">
+        <v>20829315.0</v>
+      </c>
+      <c r="R14">
+        <v>21470240.0</v>
+      </c>
+      <c r="S14">
+        <v>21667238.0</v>
+      </c>
+      <c r="T14">
+        <v>17357829.0</v>
+      </c>
+      <c r="U14">
+        <v>1591306.0</v>
+      </c>
+      <c r="V14">
+        <v>1678572167.0</v>
+      </c>
+      <c r="W14">
+        <v>1678572167.0</v>
+      </c>
+      <c r="X14">
+        <v>1539479.0</v>
+      </c>
+      <c r="Y14">
+        <v>1119048.0</v>
+      </c>
+      <c r="Z14">
+        <v>1638637839.0</v>
+      </c>
+      <c r="AA14">
+        <v>1284500731.0</v>
+      </c>
+      <c r="AB14">
+        <v>883435.0</v>
+      </c>
+      <c r="AC14">
+        <v>806911.0</v>
+      </c>
+      <c r="AD14">
+        <v>1126904505.0</v>
+      </c>
+      <c r="AE14">
+        <v>751307.0</v>
+      </c>
+      <c r="AF14">
+        <v>720508.0</v>
+      </c>
+      <c r="AG14">
+        <v>697699.0</v>
+      </c>
+      <c r="AH14">
+        <v>666679.0</v>
+      </c>
+      <c r="AI14">
+        <v>650598.0</v>
+      </c>
+      <c r="AJ14">
+        <v>648811.0</v>
+      </c>
+      <c r="AK14">
+        <v>617084.0</v>
+      </c>
+      <c r="AL14">
+        <v>589778.0</v>
+      </c>
+      <c r="AM14">
+        <v>573049.0</v>
+      </c>
+      <c r="AN14">
+        <v>565968.0</v>
+      </c>
+      <c r="AO14">
+        <v>525474.0</v>
+      </c>
+      <c r="AP14">
+        <v>513159.0</v>
+      </c>
+      <c r="AQ14">
+        <v>504450.0</v>
+      </c>
+      <c r="AR14">
+        <v>496930.0</v>
+      </c>
+      <c r="AS14">
+        <v>491970.0</v>
+      </c>
+      <c r="AT14">
+        <v>472950.0</v>
+      </c>
+      <c r="AU14">
+        <v>464120.0</v>
+      </c>
+      <c r="AV14">
+        <v>468909.0</v>
+      </c>
+      <c r="AW14">
+        <v>467977.0</v>
+      </c>
+      <c r="AX14">
+        <v>468187.0</v>
+      </c>
+      <c r="AY14">
+        <v>399970.0</v>
+      </c>
+      <c r="AZ14">
+        <v>360840.0</v>
+      </c>
+      <c r="BA14">
+        <v>347933.0</v>
+      </c>
+      <c r="BB14">
+        <v>309879.0</v>
+      </c>
+      <c r="BC14">
+        <v>296.47</v>
+      </c>
+      <c r="BD14">
+        <v>286.32</v>
+      </c>
+      <c r="BE14">
+        <v>279850.0</v>
+      </c>
+      <c r="BF14">
+        <v>279850.0</v>
+      </c>
+      <c r="BG14">
+        <v>249016.0</v>
+      </c>
+      <c r="BH14">
+        <v>249516.0</v>
+      </c>
+      <c r="BI14">
+        <v>244985.0</v>
+      </c>
+      <c r="BJ14">
+        <v>232374.0</v>
+      </c>
+      <c r="BK14">
+        <v>232374.0</v>
+      </c>
+      <c r="BL14">
+        <v>232374.0</v>
+      </c>
+      <c r="BM14">
+        <v>348387581.0</v>
+      </c>
+      <c r="BN14">
+        <v>232374.0</v>
+      </c>
+      <c r="BO14">
+        <v>196753.0</v>
+      </c>
+      <c r="BP14">
+        <v>187489.0</v>
+      </c>
+      <c r="BQ14">
+        <v>190801.0</v>
+      </c>
+      <c r="BR14">
+        <v>189841.0</v>
+      </c>
+      <c r="BS14">
+        <v>129043.0</v>
+      </c>
+      <c r="BT14">
+        <v>145496.0</v>
+      </c>
+      <c r="BU14">
+        <v>135869.0</v>
+      </c>
+      <c r="BV14">
+        <v>128113.0</v>
+      </c>
+      <c r="BW14">
+        <v>118716.0</v>
+      </c>
+      <c r="BX14">
+        <v>109319.0</v>
+      </c>
+      <c r="BY14">
+        <v>108782.0</v>
+      </c>
+      <c r="BZ14">
+        <v>158379535.0</v>
+      </c>
+      <c r="CA14">
+        <v>105639.0</v>
+      </c>
+      <c r="CB14">
+        <v>121983.0</v>
+      </c>
+      <c r="CC14">
+        <v>118489.0</v>
+      </c>
+      <c r="CD14">
+        <v>120434556.0</v>
+      </c>
+      <c r="CE14">
+        <v>80329.0</v>
+      </c>
+      <c r="CF14">
+        <v>78068.0</v>
+      </c>
+      <c r="CG14">
+        <v>72738.0</v>
+      </c>
+      <c r="CH14">
+        <v>72738.0</v>
+      </c>
+      <c r="CI14">
+        <v>62061.0</v>
+      </c>
+      <c r="CJ14">
+        <v>62061.0</v>
+      </c>
+      <c r="CK14">
+        <v>62061.0</v>
+      </c>
+      <c r="CL14">
+        <v>62061.0</v>
+      </c>
+      <c r="CM14">
+        <v>59699.0</v>
+      </c>
+      <c r="CN14">
+        <v>58732.0</v>
+      </c>
+      <c r="CO14">
+        <v>58699.0</v>
+      </c>
+      <c r="CP14">
+        <v>58699.0</v>
+      </c>
+      <c r="CQ14">
+        <v>58699.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:95">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
+        <v>2160.0</v>
+      </c>
+      <c r="P15">
+        <v>2160.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>159.0</v>
+      </c>
+      <c r="V15">
+        <v>159.0</v>
+      </c>
+      <c r="W15">
+        <v>234142.0</v>
+      </c>
+      <c r="X15">
+        <v>233482.0</v>
+      </c>
+      <c r="Y15">
+        <v>187515.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>142847.0</v>
+      </c>
+      <c r="AB15">
+        <v>133187.0</v>
+      </c>
+      <c r="AC15">
+        <v>118600.0</v>
+      </c>
+      <c r="AD15"/>
+      <c r="AE15">
+        <v>112690.0</v>
+      </c>
+      <c r="AF15">
+        <v>108145.0</v>
+      </c>
+      <c r="AG15">
+        <v>107950.0</v>
+      </c>
+      <c r="AH15">
+        <v>101326.0</v>
+      </c>
+      <c r="AI15">
+        <v>98027.0</v>
+      </c>
+      <c r="AJ15">
+        <v>97367.0</v>
+      </c>
+      <c r="AK15">
+        <v>97317.0</v>
+      </c>
+      <c r="AL15">
+        <v>90534.0</v>
+      </c>
+      <c r="AM15">
+        <v>87224.0</v>
+      </c>
+      <c r="AN15">
+        <v>84916.0</v>
+      </c>
+      <c r="AO15">
+        <v>84866.0</v>
+      </c>
+      <c r="AP15">
+        <v>78127.0</v>
+      </c>
+      <c r="AQ15">
+        <v>77140.0</v>
+      </c>
+      <c r="AR15">
+        <v>74749.0</v>
+      </c>
+      <c r="AS15">
+        <v>74261.0</v>
+      </c>
+      <c r="AT15">
+        <v>73273.0</v>
+      </c>
+      <c r="AU15">
+        <v>70345.0</v>
+      </c>
+      <c r="AV15">
+        <v>69611.0</v>
+      </c>
+      <c r="AW15">
+        <v>71036.0</v>
+      </c>
+      <c r="AX15">
+        <v>69063.0</v>
+      </c>
+      <c r="AY15">
+        <v>60296.0</v>
+      </c>
+      <c r="AZ15">
+        <v>58842.0</v>
+      </c>
+      <c r="BA15">
+        <v>53695.0</v>
+      </c>
+      <c r="BB15">
+        <v>48211.0</v>
+      </c>
+      <c r="BC15">
+        <v>45794.0</v>
+      </c>
+      <c r="BD15">
+        <v>44453.0</v>
+      </c>
+      <c r="BE15">
+        <v>42345.0</v>
+      </c>
+      <c r="BF15">
+        <v>41631.0</v>
+      </c>
+      <c r="BG15">
+        <v>37444.0</v>
+      </c>
+      <c r="BH15">
+        <v>37434.0</v>
+      </c>
+      <c r="BI15">
+        <v>37334.0</v>
+      </c>
+      <c r="BJ15">
+        <v>34839.0</v>
+      </c>
+      <c r="BK15">
+        <v>34839.0</v>
+      </c>
+      <c r="BL15">
+        <v>34839.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15">
+        <v>34839.0</v>
+      </c>
+      <c r="BO15">
+        <v>32100.0</v>
+      </c>
+      <c r="BP15">
+        <v>30167.0</v>
+      </c>
+      <c r="BQ15">
+        <v>25123.0</v>
+      </c>
+      <c r="BR15">
+        <v>24517.0</v>
+      </c>
+      <c r="BS15">
+        <v>19527.0</v>
+      </c>
+      <c r="BT15">
+        <v>19167.0</v>
+      </c>
+      <c r="BU15">
+        <v>19282.0</v>
+      </c>
+      <c r="BV15">
+        <v>19192.0</v>
+      </c>
+      <c r="BW15">
+        <v>18094.0</v>
+      </c>
+      <c r="BX15">
+        <v>16402.0</v>
+      </c>
+      <c r="BY15">
+        <v>16190.0</v>
+      </c>
+      <c r="BZ15"/>
+      <c r="CA15">
+        <v>15632.0</v>
+      </c>
+      <c r="CB15">
+        <v>18291.0</v>
+      </c>
+      <c r="CC15">
+        <v>17651.0</v>
+      </c>
+      <c r="CD15"/>
+      <c r="CE15">
+        <v>12867.0</v>
+      </c>
+      <c r="CF15">
+        <v>12034.0</v>
+      </c>
+      <c r="CG15">
+        <v>11034.0</v>
+      </c>
+      <c r="CH15">
+        <v>10703.0</v>
+      </c>
+      <c r="CI15">
+        <v>9305.0</v>
+      </c>
+      <c r="CJ15">
+        <v>9305.0</v>
+      </c>
+      <c r="CK15">
+        <v>9305.0</v>
+      </c>
+      <c r="CL15">
+        <v>9305.0</v>
+      </c>
+      <c r="CM15">
+        <v>8950.0</v>
+      </c>
+      <c r="CN15">
+        <v>14917.0</v>
+      </c>
+      <c r="CO15">
+        <v>14667.0</v>
+      </c>
+      <c r="CP15">
+        <v>14667.0</v>
+      </c>
+      <c r="CQ15">
+        <v>14667.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:95">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>-12786.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16">
+        <v>-125.14</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
+        <v>685285.0</v>
+      </c>
+      <c r="BC16">
+        <v>368373.0</v>
+      </c>
+      <c r="BD16">
+        <v>350790.0</v>
+      </c>
+      <c r="BE16">
+        <v>647532.0</v>
+      </c>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
+        <v>191745.0</v>
+      </c>
+      <c r="BL16">
+        <v>191745.0</v>
+      </c>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>1875.0</v>
+      </c>
+      <c r="BT16">
+        <v>1875.0</v>
+      </c>
+      <c r="BU16"/>
+      <c r="BV16">
+        <v>7500.0</v>
+      </c>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+    </row>
+    <row r="17" spans="1:95">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+    </row>
+    <row r="18" spans="1:95">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+    </row>
+    <row r="19" spans="1:95">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+    </row>
+    <row r="20" spans="1:95">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20">
+        <v>33141.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20">
+        <v>2113412.0</v>
+      </c>
+      <c r="BP20">
+        <v>2113412.0</v>
+      </c>
+      <c r="BQ20">
+        <v>2113412.0</v>
+      </c>
+      <c r="BR20">
+        <v>2113412.0</v>
+      </c>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+    </row>
+    <row r="21" spans="1:95">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>1549427.0</v>
+      </c>
+      <c r="D21">
+        <v>1549427.0</v>
+      </c>
+      <c r="E21">
+        <v>1549427.0</v>
+      </c>
+      <c r="F21">
+        <v>1549427.0</v>
+      </c>
+      <c r="G21">
+        <v>1549427.0</v>
+      </c>
+      <c r="H21">
+        <v>1549427.0</v>
+      </c>
+      <c r="I21">
+        <v>1549427.0</v>
+      </c>
+      <c r="J21">
+        <v>1549427.0</v>
+      </c>
+      <c r="K21">
+        <v>3549427.0</v>
+      </c>
+      <c r="L21">
+        <v>3549427.0</v>
+      </c>
+      <c r="M21">
+        <v>3549427.0</v>
+      </c>
+      <c r="N21">
+        <v>3549427.0</v>
+      </c>
+      <c r="O21">
+        <v>3549427.0</v>
+      </c>
+      <c r="P21">
+        <v>3549427.0</v>
+      </c>
+      <c r="Q21">
+        <v>3549427.0</v>
+      </c>
+      <c r="R21">
+        <v>3549427.0</v>
+      </c>
+      <c r="S21">
+        <v>3549427.0</v>
+      </c>
+      <c r="T21">
+        <v>3549427.0</v>
+      </c>
+      <c r="U21">
+        <v>3549427.0</v>
+      </c>
+      <c r="V21">
+        <v>3549427.0</v>
+      </c>
+      <c r="W21">
+        <v>3549427.0</v>
+      </c>
+      <c r="X21">
+        <v>3549427.0</v>
+      </c>
+      <c r="Y21">
+        <v>3549427.0</v>
+      </c>
+      <c r="Z21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AA21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AB21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AC21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AD21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AE21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AF21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AG21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AH21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AI21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AK21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AL21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AM21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AN21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AO21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AP21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AR21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AS21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AT21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AU21">
+        <v>4049427.0</v>
+      </c>
+      <c r="AV21">
+        <v>3799427.0</v>
+      </c>
+      <c r="AW21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AX21">
+        <v>3549427.0</v>
+      </c>
+      <c r="AY21">
+        <v>2549427.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2549427.0</v>
+      </c>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21">
+        <v>-682981.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
+        <v>857025.0</v>
+      </c>
+      <c r="BP21">
+        <v>857025.0</v>
+      </c>
+      <c r="BQ21">
+        <v>857025.0</v>
+      </c>
+      <c r="BR21">
+        <v>857025.0</v>
+      </c>
+      <c r="BS21">
+        <v>863053.0</v>
+      </c>
+      <c r="BT21">
+        <v>863169.0</v>
+      </c>
+      <c r="BU21">
+        <v>863286.0</v>
+      </c>
+      <c r="BV21">
+        <v>863403.0</v>
+      </c>
+      <c r="BW21">
+        <v>863519.0</v>
+      </c>
+      <c r="BX21">
+        <v>863636.0</v>
+      </c>
+      <c r="BY21">
+        <v>863752.0</v>
+      </c>
+      <c r="BZ21">
+        <v>864000.0</v>
+      </c>
+      <c r="CA21">
+        <v>1343986.0</v>
+      </c>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21">
+        <v>650000.0</v>
+      </c>
+      <c r="CN21">
+        <v>650000.0</v>
+      </c>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+    </row>
+    <row r="22" spans="1:95">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22">
+        <v>9620.0</v>
+      </c>
+      <c r="BF22">
+        <v>6846.0</v>
+      </c>
+      <c r="BG22">
+        <v>2307.0</v>
+      </c>
+      <c r="BH22">
+        <v>4518.0</v>
+      </c>
+      <c r="BI22">
+        <v>7617.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1959.0</v>
+      </c>
+      <c r="BK22">
+        <v>883.0</v>
+      </c>
+      <c r="BL22">
+        <v>1959.0</v>
+      </c>
+      <c r="BM22">
+        <v>2000.0</v>
+      </c>
+      <c r="BN22">
+        <v>2528.0</v>
+      </c>
+      <c r="BO22">
+        <v>49902.0</v>
+      </c>
+      <c r="BP22">
+        <v>85380.0</v>
+      </c>
+      <c r="BQ22">
+        <v>126319.0</v>
+      </c>
+      <c r="BR22">
+        <v>117095.0</v>
+      </c>
+      <c r="BS22">
+        <v>188662.0</v>
+      </c>
+      <c r="BT22">
+        <v>162737.0</v>
+      </c>
+      <c r="BU22">
+        <v>215595.0</v>
+      </c>
+      <c r="BV22">
+        <v>242901.0</v>
+      </c>
+      <c r="BW22">
+        <v>130714.0</v>
+      </c>
+      <c r="BX22">
+        <v>94860.0</v>
+      </c>
+      <c r="BY22">
+        <v>37693.0</v>
+      </c>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22">
+        <v>7000.0</v>
+      </c>
+      <c r="CH22"/>
+      <c r="CI22">
+        <v>338593.0</v>
+      </c>
+      <c r="CJ22">
+        <v>295272.0</v>
+      </c>
+      <c r="CK22">
+        <v>295272.0</v>
+      </c>
+      <c r="CL22">
+        <v>47107.0</v>
+      </c>
+      <c r="CM22">
+        <v>24436.0</v>
+      </c>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+    </row>
+    <row r="23" spans="1:95">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>46753242.0</v>
+      </c>
+      <c r="C23">
+        <v>55873565.0</v>
+      </c>
+      <c r="D23">
+        <v>55976469.0</v>
+      </c>
+      <c r="E23">
+        <v>45110453.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23">
+        <v>43828569.0</v>
+      </c>
+      <c r="H23">
+        <v>55098384.0</v>
+      </c>
+      <c r="I23">
+        <v>70194434.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
+        <v>71359398.0</v>
+      </c>
+      <c r="L23">
+        <v>78877766.0</v>
+      </c>
+      <c r="M23">
+        <v>79880485.0</v>
+      </c>
+      <c r="N23">
+        <v>73276925.0</v>
+      </c>
+      <c r="O23">
+        <v>77950534.0</v>
+      </c>
+      <c r="P23">
+        <v>82348703.0</v>
+      </c>
+      <c r="Q23">
+        <v>87385071.0</v>
+      </c>
+      <c r="R23">
+        <v>90624136.0</v>
+      </c>
+      <c r="S23">
+        <v>91943166.0</v>
+      </c>
+      <c r="T23">
+        <v>92309719.0</v>
+      </c>
+      <c r="U23">
+        <v>6637356.0</v>
+      </c>
+      <c r="V23">
+        <v>7404229.0</v>
+      </c>
+      <c r="W23">
+        <v>8261673.0</v>
+      </c>
+      <c r="X23">
+        <v>8941359.0</v>
+      </c>
+      <c r="Y23">
+        <v>7432125.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
+        <v>5338186.0</v>
+      </c>
+      <c r="AB23">
+        <v>5338332.0</v>
+      </c>
+      <c r="AC23">
+        <v>5606031.0</v>
+      </c>
+      <c r="AD23"/>
+      <c r="AE23">
+        <v>5836938.0</v>
+      </c>
+      <c r="AF23">
+        <v>6066574.0</v>
+      </c>
+      <c r="AG23">
+        <v>7081091.0</v>
+      </c>
+      <c r="AH23">
+        <v>6412857.0</v>
+      </c>
+      <c r="AI23">
+        <v>6725233.0</v>
+      </c>
+      <c r="AJ23">
+        <v>7915371.0</v>
+      </c>
+      <c r="AK23">
+        <v>9524995.0</v>
+      </c>
+      <c r="AL23">
+        <v>8667495.0</v>
+      </c>
+      <c r="AM23">
+        <v>7614943.0</v>
+      </c>
+      <c r="AN23">
+        <v>6731714.0</v>
+      </c>
+      <c r="AO23">
+        <v>7523642.0</v>
+      </c>
+      <c r="AP23">
+        <v>7160325.0</v>
+      </c>
+      <c r="AQ23">
+        <v>8001875.0</v>
+      </c>
+      <c r="AR23">
+        <v>7641661.0</v>
+      </c>
+      <c r="AS23">
+        <v>8142686.0</v>
+      </c>
+      <c r="AT23">
+        <v>7948468.0</v>
+      </c>
+      <c r="AU23">
+        <v>6626470.0</v>
+      </c>
+      <c r="AV23">
+        <v>6659089.0</v>
+      </c>
+      <c r="AW23">
+        <v>8198546.0</v>
+      </c>
+      <c r="AX23">
+        <v>9316050.0</v>
+      </c>
+      <c r="AY23">
+        <v>5662324.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4594269.0</v>
+      </c>
+      <c r="BA23">
+        <v>3394191.0</v>
+      </c>
+      <c r="BB23">
+        <v>2876931.0</v>
+      </c>
+      <c r="BC23">
+        <v>2450946.0</v>
+      </c>
+      <c r="BD23">
+        <v>2316089.0</v>
+      </c>
+      <c r="BE23">
+        <v>2234436.0</v>
+      </c>
+      <c r="BF23">
+        <v>2087508.0</v>
+      </c>
+      <c r="BG23">
+        <v>1863494.0</v>
+      </c>
+      <c r="BH23">
+        <v>1725551.0</v>
+      </c>
+      <c r="BI23">
+        <v>1576094.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1183368.0</v>
+      </c>
+      <c r="BK23">
+        <v>1191158.0</v>
+      </c>
+      <c r="BL23">
+        <v>1183368.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23">
+        <v>1202217.0</v>
+      </c>
+      <c r="BO23">
+        <v>4545115.0</v>
+      </c>
+      <c r="BP23">
+        <v>5943651.0</v>
+      </c>
+      <c r="BQ23">
+        <v>6041378.0</v>
+      </c>
+      <c r="BR23">
+        <v>6842049.0</v>
+      </c>
+      <c r="BS23">
+        <v>5652296.0</v>
+      </c>
+      <c r="BT23">
+        <v>6368239.0</v>
+      </c>
+      <c r="BU23">
+        <v>6998826.0</v>
+      </c>
+      <c r="BV23">
+        <v>7616214.0</v>
+      </c>
+      <c r="BW23">
+        <v>4342071.0</v>
+      </c>
+      <c r="BX23">
+        <v>3192102.0</v>
+      </c>
+      <c r="BY23">
+        <v>3975069.0</v>
+      </c>
+      <c r="BZ23"/>
+      <c r="CA23">
+        <v>4845225.0</v>
+      </c>
+      <c r="CB23">
+        <v>4306347.0</v>
+      </c>
+      <c r="CC23">
+        <v>4547354.0</v>
+      </c>
+      <c r="CD23"/>
+      <c r="CE23">
+        <v>385454.0</v>
+      </c>
+      <c r="CF23">
+        <v>130872.0</v>
+      </c>
+      <c r="CG23">
+        <v>154759.0</v>
+      </c>
+      <c r="CH23">
+        <v>336360.0</v>
+      </c>
+      <c r="CI23">
+        <v>912724.0</v>
+      </c>
+      <c r="CJ23">
+        <v>1324969.0</v>
+      </c>
+      <c r="CK23">
+        <v>2479591.0</v>
+      </c>
+      <c r="CL23">
+        <v>175707.0</v>
+      </c>
+      <c r="CM23">
+        <v>703852.0</v>
+      </c>
+      <c r="CN23">
+        <v>650000.0</v>
+      </c>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+    </row>
+    <row r="24" spans="1:95">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
+        <v>8447.0</v>
+      </c>
+      <c r="X24">
+        <v>21090.0</v>
+      </c>
+      <c r="Y24">
+        <v>33702.0</v>
+      </c>
+      <c r="Z24">
+        <v>46282.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>292000.0</v>
+      </c>
+      <c r="BD24">
+        <v>292000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
+        <v>248000.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
+        <v>100000.0</v>
+      </c>
+      <c r="BO24">
+        <v>485000.0</v>
+      </c>
+      <c r="BP24">
+        <v>1819000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>1830000.0</v>
+      </c>
+      <c r="BR24">
+        <v>1929000.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
+        <v>457000.0</v>
+      </c>
+      <c r="CB24">
+        <v>468000.0</v>
+      </c>
+      <c r="CC24">
+        <v>477000.0</v>
+      </c>
+      <c r="CD24">
+        <v>508000.0</v>
+      </c>
+      <c r="CE24">
+        <v>1178000.0</v>
+      </c>
+      <c r="CF24">
+        <v>1391000.0</v>
+      </c>
+      <c r="CG24">
+        <v>1428000.0</v>
+      </c>
+      <c r="CH24">
+        <v>1278000.0</v>
+      </c>
+      <c r="CI24">
+        <v>2970000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>2969000.0</v>
+      </c>
+      <c r="CK24">
+        <v>2970000.0</v>
+      </c>
+      <c r="CL24">
+        <v>325000.0</v>
+      </c>
+      <c r="CM24">
+        <v>90000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+    </row>
+    <row r="25" spans="1:95">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+    </row>
+    <row r="26" spans="1:95">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>22472000.0</v>
+      </c>
+      <c r="D26">
+        <v>20747000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26">
+        <v>22474000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>24855000.0</v>
+      </c>
+      <c r="I26">
+        <v>29120000.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>1572193.0</v>
+      </c>
+      <c r="L26">
+        <v>1572193.0</v>
+      </c>
+      <c r="M26">
+        <v>1572193.0</v>
+      </c>
+      <c r="N26">
+        <v>1572193.0</v>
+      </c>
+      <c r="O26">
+        <v>1572193.0</v>
+      </c>
+      <c r="P26">
+        <v>1572193.0</v>
+      </c>
+      <c r="Q26">
+        <v>1572193.0</v>
+      </c>
+      <c r="R26">
+        <v>1572193.0</v>
+      </c>
+      <c r="S26">
+        <v>1572193.0</v>
+      </c>
+      <c r="T26">
+        <v>1572193.0</v>
+      </c>
+      <c r="U26">
+        <v>1572193.0</v>
+      </c>
+      <c r="V26">
+        <v>1572193.0</v>
+      </c>
+      <c r="W26">
+        <v>1572193.0</v>
+      </c>
+      <c r="X26">
+        <v>1572193.0</v>
+      </c>
+      <c r="Y26">
+        <v>1572193.0</v>
+      </c>
+      <c r="Z26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AA26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AB26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AC26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AD26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AE26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AF26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AG26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AH26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AI26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AK26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AL26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AM26">
+        <v>1572193.0</v>
+      </c>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+    </row>
+    <row r="27" spans="1:95">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+    </row>
+    <row r="28" spans="1:95">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>-18603899.0</v>
+      </c>
+      <c r="C28">
+        <v>-20165535.0</v>
+      </c>
+      <c r="D28">
+        <v>-15406017.0</v>
+      </c>
+      <c r="E28">
+        <v>-13178305.0</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28">
+        <v>-16383460.0</v>
+      </c>
+      <c r="H28">
+        <v>-20840056.0</v>
+      </c>
+      <c r="I28">
+        <v>-32635092.0</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28">
+        <v>-61210328.0</v>
+      </c>
+      <c r="L28">
+        <v>-73425269.0</v>
+      </c>
+      <c r="M28">
+        <v>-74662527.0</v>
+      </c>
+      <c r="N28">
+        <v>-68039936.0</v>
+      </c>
+      <c r="O28">
+        <v>-72640218.0</v>
+      </c>
+      <c r="P28">
+        <v>-76962587.0</v>
+      </c>
+      <c r="Q28">
+        <v>-82227615.0</v>
+      </c>
+      <c r="R28">
+        <v>-85400656.0</v>
+      </c>
+      <c r="S28">
+        <v>-86639757.0</v>
+      </c>
+      <c r="T28">
+        <v>-86938612.0</v>
+      </c>
+      <c r="U28">
+        <v>-959270.0</v>
+      </c>
+      <c r="V28">
+        <v>-2202106.0</v>
+      </c>
+      <c r="W28">
+        <v>-3090971.0</v>
+      </c>
+      <c r="X28">
+        <v>-3642204.0</v>
+      </c>
+      <c r="Y28">
+        <v>-2091396.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
+        <v>-142242.0</v>
+      </c>
+      <c r="AB28">
+        <v>-45061.0</v>
+      </c>
+      <c r="AC28">
+        <v>-327751.0</v>
+      </c>
+      <c r="AD28"/>
+      <c r="AE28">
+        <v>-699462.0</v>
+      </c>
+      <c r="AF28">
+        <v>-907417.0</v>
+      </c>
+      <c r="AG28">
+        <v>-1831282.0</v>
+      </c>
+      <c r="AH28">
+        <v>-1059798.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1507847.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-2682107.0</v>
+      </c>
+      <c r="AK28">
+        <v>-4278353.0</v>
+      </c>
+      <c r="AL28">
+        <v>-3464229.0</v>
+      </c>
+      <c r="AM28">
+        <v>-2464271.0</v>
+      </c>
+      <c r="AN28">
+        <v>-1551610.0</v>
+      </c>
+      <c r="AO28">
+        <v>-2339816.0</v>
+      </c>
+      <c r="AP28">
+        <v>-1920825.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-2863982.0</v>
+      </c>
+      <c r="AR28">
+        <v>-2312430.0</v>
+      </c>
+      <c r="AS28">
+        <v>-2910201.0</v>
+      </c>
+      <c r="AT28">
+        <v>-2699737.0</v>
+      </c>
+      <c r="AU28">
+        <v>-958816.0</v>
+      </c>
+      <c r="AV28">
+        <v>-1155005.0</v>
+      </c>
+      <c r="AW28">
+        <v>-2896939.0</v>
+      </c>
+      <c r="AX28">
+        <v>-3616470.0</v>
+      </c>
+      <c r="AY28">
+        <v>-844895.0</v>
+      </c>
+      <c r="AZ28">
+        <v>23406.0</v>
+      </c>
+      <c r="BA28">
+        <v>213962.0</v>
+      </c>
+      <c r="BB28">
+        <v>220697.0</v>
+      </c>
+      <c r="BC28">
+        <v>678666.0</v>
+      </c>
+      <c r="BD28">
+        <v>397304.0</v>
+      </c>
+      <c r="BE28">
+        <v>705658.0</v>
+      </c>
+      <c r="BF28">
+        <v>2076673.0</v>
+      </c>
+      <c r="BG28">
+        <v>2422904.0</v>
+      </c>
+      <c r="BH28">
+        <v>2352240.0</v>
+      </c>
+      <c r="BI28">
+        <v>2286371.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2379696.0</v>
+      </c>
+      <c r="BK28">
+        <v>2371229.0</v>
+      </c>
+      <c r="BL28">
+        <v>2379696.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28">
+        <v>2382226.0</v>
+      </c>
+      <c r="BO28">
+        <v>2343952.0</v>
+      </c>
+      <c r="BP28">
+        <v>2359333.0</v>
+      </c>
+      <c r="BQ28">
+        <v>2331201.0</v>
+      </c>
+      <c r="BR28">
+        <v>1811358.0</v>
+      </c>
+      <c r="BS28">
+        <v>-958577.0</v>
+      </c>
+      <c r="BT28">
+        <v>-1213456.0</v>
+      </c>
+      <c r="BU28">
+        <v>-1345593.0</v>
+      </c>
+      <c r="BV28">
+        <v>-1513541.0</v>
+      </c>
+      <c r="BW28">
+        <v>-1127036.0</v>
+      </c>
+      <c r="BX28">
+        <v>-634860.0</v>
+      </c>
+      <c r="BY28">
+        <v>-1090087.0</v>
+      </c>
+      <c r="BZ28"/>
+      <c r="CA28">
+        <v>-389736.0</v>
+      </c>
+      <c r="CB28">
+        <v>-660512.0</v>
+      </c>
+      <c r="CC28">
+        <v>-517669.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28">
+        <v>795611.0</v>
+      </c>
+      <c r="CF28">
+        <v>1263449.0</v>
+      </c>
+      <c r="CG28">
+        <v>1391958.0</v>
+      </c>
+      <c r="CH28">
+        <v>1239664.0</v>
+      </c>
+      <c r="CI28">
+        <v>2824976.0</v>
+      </c>
+      <c r="CJ28">
+        <v>2572888.0</v>
+      </c>
+      <c r="CK28">
+        <v>1343182.0</v>
+      </c>
+      <c r="CL28">
+        <v>241400.0</v>
+      </c>
+      <c r="CM28">
+        <v>60584.0</v>
+      </c>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+    </row>
+    <row r="29" spans="1:95">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>33711926.0</v>
+      </c>
+      <c r="C29">
+        <v>38530013.0</v>
+      </c>
+      <c r="D29">
+        <v>35652089.0</v>
+      </c>
+      <c r="E29">
+        <v>43591588.0</v>
+      </c>
+      <c r="F29">
+        <v>51891069.0</v>
+      </c>
+      <c r="G29">
+        <v>40250185.0</v>
+      </c>
+      <c r="H29">
+        <v>43451146.0</v>
+      </c>
+      <c r="I29">
+        <v>47708370.0</v>
+      </c>
+      <c r="J29">
+        <v>27647603.0</v>
+      </c>
+      <c r="K29">
+        <v>31374959.0</v>
+      </c>
+      <c r="L29">
+        <v>36767508.0</v>
+      </c>
+      <c r="M29">
+        <v>42730395.0</v>
+      </c>
+      <c r="N29">
+        <v>72690344.0</v>
+      </c>
+      <c r="O29">
+        <v>77122700.0</v>
+      </c>
+      <c r="P29">
+        <v>81037572.0</v>
+      </c>
+      <c r="Q29">
+        <v>86295714.0</v>
+      </c>
+      <c r="R29">
+        <v>89919766.0</v>
+      </c>
+      <c r="S29">
+        <v>91330190.0</v>
+      </c>
+      <c r="T29">
+        <v>92123597.0</v>
+      </c>
+      <c r="U29">
+        <v>5712382.0</v>
+      </c>
+      <c r="V29">
+        <v>6679451.0</v>
+      </c>
+      <c r="W29">
+        <v>7688173.0</v>
+      </c>
+      <c r="X29">
+        <v>8351819.0</v>
+      </c>
+      <c r="Y29">
+        <v>6320475.0</v>
+      </c>
+      <c r="Z29">
+        <v>5164158.0</v>
+      </c>
+      <c r="AA29">
+        <v>4319332.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+    </row>
+    <row r="30" spans="1:95">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>240766.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
+        <v>5000000.0</v>
+      </c>
+      <c r="E30">
+        <v>4608000.0</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30">
+        <v>2581.0</v>
+      </c>
+      <c r="BF30">
+        <v>2581.0</v>
+      </c>
+      <c r="BG30">
+        <v>19579.0</v>
+      </c>
+      <c r="BH30">
+        <v>8962.0</v>
+      </c>
+      <c r="BI30">
+        <v>8607.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4348.0</v>
+      </c>
+      <c r="BK30">
+        <v>30342.0</v>
+      </c>
+      <c r="BL30">
+        <v>4348.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30">
+        <v>10435.0</v>
+      </c>
+      <c r="BO30">
+        <v>31058.0</v>
+      </c>
+      <c r="BP30">
+        <v>62306.0</v>
+      </c>
+      <c r="BQ30">
+        <v>28838.0</v>
+      </c>
+      <c r="BR30">
+        <v>216312.0</v>
+      </c>
+      <c r="BS30">
+        <v>349463.0</v>
+      </c>
+      <c r="BT30">
+        <v>524904.0</v>
+      </c>
+      <c r="BU30">
+        <v>576872.0</v>
+      </c>
+      <c r="BV30">
+        <v>376495.0</v>
+      </c>
+      <c r="BW30">
+        <v>528284.0</v>
+      </c>
+      <c r="BX30">
+        <v>405449.0</v>
+      </c>
+      <c r="BY30">
+        <v>270433.0</v>
+      </c>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30">
+        <v>360.0</v>
+      </c>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30">
+        <v>386.0</v>
+      </c>
+      <c r="CH30">
+        <v>386.0</v>
+      </c>
+      <c r="CI30">
+        <v>266.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+    </row>
+    <row r="31" spans="1:95">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>39180968.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>73573273.0</v>
+      </c>
+      <c r="P31">
+        <v>77488145.0</v>
+      </c>
+      <c r="Q31">
+        <v>82746287.0</v>
+      </c>
+      <c r="R31">
+        <v>86370339.0</v>
+      </c>
+      <c r="S31">
+        <v>87780763.0</v>
+      </c>
+      <c r="T31">
+        <v>88574170.0</v>
+      </c>
+      <c r="U31">
+        <v>2162955.0</v>
+      </c>
+      <c r="V31">
+        <v>3130024.0</v>
+      </c>
+      <c r="W31">
+        <v>4063546.0</v>
+      </c>
+      <c r="X31">
+        <v>4727192.0</v>
+      </c>
+      <c r="Y31">
+        <v>2695848.0</v>
+      </c>
+      <c r="Z31">
+        <v>1539531.0</v>
+      </c>
+      <c r="AA31">
+        <v>769905.0</v>
+      </c>
+      <c r="AB31">
+        <v>985050.0</v>
+      </c>
+      <c r="AC31">
+        <v>1450048.0</v>
+      </c>
+      <c r="AD31">
+        <v>1490118.0</v>
+      </c>
+      <c r="AE31">
+        <v>1816268.0</v>
+      </c>
+      <c r="AF31">
+        <v>1854777.0</v>
+      </c>
+      <c r="AG31">
+        <v>2648721.0</v>
+      </c>
+      <c r="AH31">
+        <v>2219262.0</v>
+      </c>
+      <c r="AI31">
+        <v>2288650.0</v>
+      </c>
+      <c r="AJ31">
+        <v>3798982.0</v>
+      </c>
+      <c r="AK31">
+        <v>5109888.0</v>
+      </c>
+      <c r="AL31">
+        <v>4537820.0</v>
+      </c>
+      <c r="AM31">
+        <v>3487249.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+    </row>
+    <row r="32" spans="1:95">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32">
+        <v>36594130.0</v>
+      </c>
+      <c r="C32">
+        <v>19018221.0</v>
+      </c>
+      <c r="D32">
+        <v>21444970.0</v>
+      </c>
+      <c r="E32">
+        <v>18045473.0</v>
+      </c>
+      <c r="F32">
+        <v>19460954.0</v>
+      </c>
+      <c r="G32">
+        <v>15769070.0</v>
+      </c>
+      <c r="H32">
+        <v>16557031.0</v>
+      </c>
+      <c r="I32">
+        <v>25402369.0</v>
+      </c>
+      <c r="J32">
+        <v>43018504.0</v>
+      </c>
+      <c r="K32">
+        <v>53969351.0</v>
+      </c>
+      <c r="L32">
+        <v>68508869.0</v>
+      </c>
+      <c r="M32">
+        <v>73233162.0</v>
+      </c>
+      <c r="N32">
+        <v>67561036.0</v>
+      </c>
+      <c r="O32">
+        <v>71993392.0</v>
+      </c>
+      <c r="P32">
+        <v>75908264.0</v>
+      </c>
+      <c r="Q32">
+        <v>81166406.0</v>
+      </c>
+      <c r="R32">
+        <v>84790458.0</v>
+      </c>
+      <c r="S32">
+        <v>86200882.0</v>
+      </c>
+      <c r="T32">
+        <v>86994289.0</v>
+      </c>
+      <c r="U32">
+        <v>583390.0</v>
+      </c>
+      <c r="V32">
+        <v>1550459.0</v>
+      </c>
+      <c r="W32">
+        <v>2492428.0</v>
+      </c>
+      <c r="X32">
+        <v>3168717.0</v>
+      </c>
+      <c r="Y32">
+        <v>1149985.0</v>
+      </c>
+      <c r="Z32">
+        <v>6248.0</v>
+      </c>
+      <c r="AA32">
+        <v>-809660.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+    </row>
+    <row r="33" spans="1:95">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>9332688.0</v>
+      </c>
+      <c r="C33">
+        <v>35177115.0</v>
+      </c>
+      <c r="D33">
+        <v>32954115.0</v>
+      </c>
+      <c r="E33">
+        <v>26004115.0</v>
+      </c>
+      <c r="F33">
+        <v>32793115.0</v>
+      </c>
+      <c r="G33">
+        <v>26865115.0</v>
+      </c>
+      <c r="H33">
+        <v>33765115.0</v>
+      </c>
+      <c r="I33">
+        <v>37319115.0</v>
+      </c>
+      <c r="J33">
+        <v>9464115.0</v>
+      </c>
+      <c r="K33">
+        <v>9851308.0</v>
+      </c>
+      <c r="L33">
+        <v>5129308.0</v>
+      </c>
+      <c r="M33">
+        <v>5129308.0</v>
+      </c>
+      <c r="N33">
+        <v>5129308.0</v>
+      </c>
+      <c r="O33">
+        <v>5129308.0</v>
+      </c>
+      <c r="P33">
+        <v>5129308.0</v>
+      </c>
+      <c r="Q33">
+        <v>5129308.0</v>
+      </c>
+      <c r="R33">
+        <v>5129308.0</v>
+      </c>
+      <c r="S33">
+        <v>5129308.0</v>
+      </c>
+      <c r="T33">
+        <v>5129308.0</v>
+      </c>
+      <c r="U33">
+        <v>5128992.0</v>
+      </c>
+      <c r="V33">
+        <v>5128992.0</v>
+      </c>
+      <c r="W33">
+        <v>3549427.0</v>
+      </c>
+      <c r="X33">
+        <v>5128992.0</v>
+      </c>
+      <c r="Y33">
+        <v>5128992.0</v>
+      </c>
+      <c r="Z33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AA33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AB33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AC33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AD33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AE33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AF33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AG33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AH33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AI33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AK33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AL33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AM33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AN33">
+        <v>5128992.0</v>
+      </c>
+      <c r="AO33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AP33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AQ33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AR33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AS33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AT33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AU33">
+        <v>5629474.0</v>
+      </c>
+      <c r="AV33">
+        <v>5379474.0</v>
+      </c>
+      <c r="AW33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AX33">
+        <v>5129474.0</v>
+      </c>
+      <c r="AY33">
+        <v>4121622.0</v>
+      </c>
+      <c r="AZ33">
+        <v>4121622.0</v>
+      </c>
+      <c r="BA33">
+        <v>1589830.0</v>
+      </c>
+      <c r="BB33">
+        <v>1028778.0</v>
+      </c>
+      <c r="BC33">
+        <v>1028778.0</v>
+      </c>
+      <c r="BD33">
+        <v>1028778.0</v>
+      </c>
+      <c r="BE33">
+        <v>1028778.0</v>
+      </c>
+      <c r="BF33">
+        <v>1028778.0</v>
+      </c>
+      <c r="BG33">
+        <v>1111587.0</v>
+      </c>
+      <c r="BH33">
+        <v>1119060.0</v>
+      </c>
+      <c r="BI33">
+        <v>1126917.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1176514.0</v>
+      </c>
+      <c r="BK33">
+        <v>1156319.0</v>
+      </c>
+      <c r="BL33">
+        <v>1176514.0</v>
+      </c>
+      <c r="BM33"/>
+      <c r="BN33">
+        <v>1188538.0</v>
+      </c>
+      <c r="BO33">
+        <v>4353215.0</v>
+      </c>
+      <c r="BP33">
+        <v>5594479.0</v>
+      </c>
+      <c r="BQ33">
+        <v>5627183.0</v>
+      </c>
+      <c r="BR33">
+        <v>5659312.0</v>
+      </c>
+      <c r="BS33">
+        <v>3292766.0</v>
+      </c>
+      <c r="BT33">
+        <v>3481575.0</v>
+      </c>
+      <c r="BU33">
+        <v>3626095.0</v>
+      </c>
+      <c r="BV33">
+        <v>3880885.0</v>
+      </c>
+      <c r="BW33">
+        <v>888231.0</v>
+      </c>
+      <c r="BX33">
+        <v>901014.0</v>
+      </c>
+      <c r="BY33">
+        <v>975437.0</v>
+      </c>
+      <c r="BZ33"/>
+      <c r="CA33">
+        <v>1949724.0</v>
+      </c>
+      <c r="CB33">
+        <v>2106077.0</v>
+      </c>
+      <c r="CC33">
+        <v>2006415.0</v>
+      </c>
+      <c r="CD33"/>
+      <c r="CE33">
+        <v>2965.0</v>
+      </c>
+      <c r="CF33">
+        <v>3121.0</v>
+      </c>
+      <c r="CG33">
+        <v>85917.0</v>
+      </c>
+      <c r="CH33">
+        <v>92295.0</v>
+      </c>
+      <c r="CI33">
+        <v>114467.0</v>
+      </c>
+      <c r="CJ33">
+        <v>119183.0</v>
+      </c>
+      <c r="CK33">
+        <v>66254.0</v>
+      </c>
+      <c r="CL33">
+        <v>45000.0</v>
+      </c>
+      <c r="CM33">
+        <v>650000.0</v>
+      </c>
+      <c r="CN33">
+        <v>650000.0</v>
+      </c>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+    </row>
+    <row r="34" spans="1:95">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+    </row>
+    <row r="35" spans="1:95">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>9260108.0</v>
+      </c>
+      <c r="C35">
+        <v>14793000.0</v>
+      </c>
+      <c r="D35">
+        <v>17845000.0</v>
+      </c>
+      <c r="E35">
+        <v>458000.0</v>
+      </c>
+      <c r="F35">
+        <v>363000.0</v>
+      </c>
+      <c r="G35">
+        <v>2384000.0</v>
+      </c>
+      <c r="H35">
+        <v>6871000.0</v>
+      </c>
+      <c r="I35">
+        <v>9680000.0</v>
+      </c>
+      <c r="J35">
+        <v>12968000.0</v>
+      </c>
+      <c r="K35">
+        <v>14927000.0</v>
+      </c>
+      <c r="L35">
+        <v>15573000.0</v>
+      </c>
+      <c r="M35">
+        <v>18879000.0</v>
+      </c>
+      <c r="N35">
+        <v>0.0</v>
+      </c>
+      <c r="O35">
+        <v>445935.0</v>
+      </c>
+      <c r="P35">
+        <v>861276.0</v>
+      </c>
+      <c r="Q35">
+        <v>0.0</v>
+      </c>
+      <c r="R35">
+        <v>205361.0</v>
+      </c>
+      <c r="S35">
+        <v>92861.0</v>
+      </c>
+      <c r="T35">
+        <v>157039.0</v>
+      </c>
+      <c r="U35">
+        <v>0.0</v>
+      </c>
+      <c r="V35">
+        <v>0.0</v>
+      </c>
+      <c r="W35">
+        <v>8447.0</v>
+      </c>
+      <c r="X35">
+        <v>21090.0</v>
+      </c>
+      <c r="Y35">
+        <v>33702.0</v>
+      </c>
+      <c r="Z35">
+        <v>46282.0</v>
+      </c>
+      <c r="AA35">
+        <v>0.0</v>
+      </c>
+      <c r="AB35">
+        <v>0.0</v>
+      </c>
+      <c r="AC35">
+        <v>0.0</v>
+      </c>
+      <c r="AD35">
+        <v>0.0</v>
+      </c>
+      <c r="AE35">
+        <v>0.0</v>
+      </c>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35">
+        <v>292000.0</v>
+      </c>
+      <c r="BD35">
+        <v>872000.0</v>
+      </c>
+      <c r="BE35">
+        <v>580000.0</v>
+      </c>
+      <c r="BF35">
+        <v>580000.0</v>
+      </c>
+      <c r="BG35">
+        <v>827934.0</v>
+      </c>
+      <c r="BH35">
+        <v>580000.0</v>
+      </c>
+      <c r="BI35">
+        <v>580000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>580000.0</v>
+      </c>
+      <c r="BK35"/>
+      <c r="BL35">
+        <v>600000.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35">
+        <v>100000.0</v>
+      </c>
+      <c r="BO35">
+        <v>485367.0</v>
+      </c>
+      <c r="BP35">
+        <v>1819521.0</v>
+      </c>
+      <c r="BQ35">
+        <v>1834324.0</v>
+      </c>
+      <c r="BR35">
+        <v>1933677.0</v>
+      </c>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35">
+        <v>591445.0</v>
+      </c>
+      <c r="CB35">
+        <v>593399.0</v>
+      </c>
+      <c r="CC35">
+        <v>595452.0</v>
+      </c>
+      <c r="CD35"/>
+      <c r="CE35">
+        <v>1274115.0</v>
+      </c>
+      <c r="CF35">
+        <v>1481924.0</v>
+      </c>
+      <c r="CG35">
+        <v>1495376.0</v>
+      </c>
+      <c r="CH35">
+        <v>1334009.0</v>
+      </c>
+      <c r="CI35">
+        <v>3010123.0</v>
+      </c>
+      <c r="CJ35">
+        <v>3030245.0</v>
+      </c>
+      <c r="CK35">
+        <v>2987620.0</v>
+      </c>
+      <c r="CL35">
+        <v>328873.0</v>
+      </c>
+      <c r="CM35">
+        <v>90000.0</v>
+      </c>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+    </row>
+    <row r="36" spans="1:95">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>9332688.0</v>
+      </c>
+      <c r="C36">
+        <v>11155688.0</v>
+      </c>
+      <c r="D36">
+        <v>10657688.0</v>
+      </c>
+      <c r="E36">
+        <v>24454688.0</v>
+      </c>
+      <c r="F36">
+        <v>7688.0</v>
+      </c>
+      <c r="G36">
+        <v>25315688.0</v>
+      </c>
+      <c r="H36">
+        <v>7360688.0</v>
+      </c>
+      <c r="I36">
+        <v>6649688.0</v>
+      </c>
+      <c r="J36">
+        <v>7688.0</v>
+      </c>
+      <c r="K36">
+        <v>4729688.0</v>
+      </c>
+      <c r="L36">
+        <v>7688.0</v>
+      </c>
+      <c r="M36">
+        <v>7688.0</v>
+      </c>
+      <c r="N36">
+        <v>7688.0</v>
+      </c>
+      <c r="O36">
+        <v>7688.0</v>
+      </c>
+      <c r="P36">
+        <v>7688.0</v>
+      </c>
+      <c r="Q36">
+        <v>7688.0</v>
+      </c>
+      <c r="R36">
+        <v>7688.0</v>
+      </c>
+      <c r="S36">
+        <v>7688.0</v>
+      </c>
+      <c r="T36">
+        <v>7688.0</v>
+      </c>
+      <c r="U36">
+        <v>7372.0</v>
+      </c>
+      <c r="V36">
+        <v>7372.0</v>
+      </c>
+      <c r="W36">
+        <v>-1572193.0</v>
+      </c>
+      <c r="X36">
+        <v>7372.0</v>
+      </c>
+      <c r="Y36">
+        <v>7372.0</v>
+      </c>
+      <c r="Z36">
+        <v>7372.0</v>
+      </c>
+      <c r="AA36">
+        <v>7372.0</v>
+      </c>
+      <c r="AB36">
+        <v>7372.0</v>
+      </c>
+      <c r="AC36">
+        <v>7372.0</v>
+      </c>
+      <c r="AD36">
+        <v>7372.0</v>
+      </c>
+      <c r="AE36">
+        <v>7372.0</v>
+      </c>
+      <c r="AF36">
+        <v>7372.0</v>
+      </c>
+      <c r="AG36">
+        <v>7372.0</v>
+      </c>
+      <c r="AH36">
+        <v>7372.0</v>
+      </c>
+      <c r="AI36">
+        <v>7372.0</v>
+      </c>
+      <c r="AJ36">
+        <v>7372.0</v>
+      </c>
+      <c r="AK36">
+        <v>7372.0</v>
+      </c>
+      <c r="AL36">
+        <v>7372.0</v>
+      </c>
+      <c r="AM36">
+        <v>7372.0</v>
+      </c>
+      <c r="AN36">
+        <v>7372.0</v>
+      </c>
+      <c r="AO36">
+        <v>7854.0</v>
+      </c>
+      <c r="AP36">
+        <v>7854.0</v>
+      </c>
+      <c r="AQ36">
+        <v>7854.0</v>
+      </c>
+      <c r="AR36">
+        <v>7854.0</v>
+      </c>
+      <c r="AS36">
+        <v>7854.0</v>
+      </c>
+      <c r="AT36">
+        <v>7854.0</v>
+      </c>
+      <c r="AU36">
+        <v>7854.0</v>
+      </c>
+      <c r="AV36">
+        <v>7854.0</v>
+      </c>
+      <c r="AW36">
+        <v>7854.0</v>
+      </c>
+      <c r="AX36">
+        <v>7854.0</v>
+      </c>
+      <c r="AY36">
+        <v>0.0</v>
+      </c>
+      <c r="AZ36">
+        <v>0.0</v>
+      </c>
+      <c r="BA36">
+        <v>1589830.0</v>
+      </c>
+      <c r="BB36">
+        <v>1028778.0</v>
+      </c>
+      <c r="BC36">
+        <v>1028778.0</v>
+      </c>
+      <c r="BD36">
+        <v>1028778.0</v>
+      </c>
+      <c r="BE36">
+        <v>1028778.0</v>
+      </c>
+      <c r="BF36">
+        <v>1028778.0</v>
+      </c>
+      <c r="BG36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BH36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BI36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BK36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BL36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36">
+        <v>1081000.0</v>
+      </c>
+      <c r="BO36">
+        <v>1125000.0</v>
+      </c>
+      <c r="BP36">
+        <v>2624042.0</v>
+      </c>
+      <c r="BQ36">
+        <v>45000.0</v>
+      </c>
+      <c r="BR36">
+        <v>45000.0</v>
+      </c>
+      <c r="BS36">
+        <v>2412246.0</v>
+      </c>
+      <c r="BT36">
+        <v>2598763.0</v>
+      </c>
+      <c r="BU36">
+        <v>2741442.0</v>
+      </c>
+      <c r="BV36">
+        <v>2994294.0</v>
+      </c>
+      <c r="BW36">
+        <v>24712.0</v>
+      </c>
+      <c r="BX36">
+        <v>37378.0</v>
+      </c>
+      <c r="BY36">
+        <v>100000.0</v>
+      </c>
+      <c r="BZ36"/>
+      <c r="CA36">
+        <v>600000.0</v>
+      </c>
+      <c r="CB36">
+        <v>2100000.0</v>
+      </c>
+      <c r="CC36">
+        <v>1999999.0</v>
+      </c>
+      <c r="CD36"/>
+      <c r="CE36">
+        <v>2965.0</v>
+      </c>
+      <c r="CF36">
+        <v>3121.0</v>
+      </c>
+      <c r="CG36">
+        <v>31386.0</v>
+      </c>
+      <c r="CH36">
+        <v>92295.0</v>
+      </c>
+      <c r="CI36">
+        <v>114467.0</v>
+      </c>
+      <c r="CJ36">
+        <v>119183.0</v>
+      </c>
+      <c r="CK36">
+        <v>66254.0</v>
+      </c>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+    </row>
+    <row r="37" spans="1:95">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+    </row>
+    <row r="38" spans="1:95">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>7688.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>7688.0</v>
+      </c>
+      <c r="P38">
+        <v>7688.0</v>
+      </c>
+      <c r="Q38">
+        <v>7688.0</v>
+      </c>
+      <c r="R38">
+        <v>0.0</v>
+      </c>
+      <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
+        <v>7688.0</v>
+      </c>
+      <c r="U38">
+        <v>7372.0</v>
+      </c>
+      <c r="V38">
+        <v>7372.0</v>
+      </c>
+      <c r="W38">
+        <v>7372.0</v>
+      </c>
+      <c r="X38">
+        <v>7372.0</v>
+      </c>
+      <c r="Y38">
+        <v>7372.0</v>
+      </c>
+      <c r="Z38">
+        <v>7372.0</v>
+      </c>
+      <c r="AA38">
+        <v>7372.0</v>
+      </c>
+      <c r="AB38">
+        <v>7372.0</v>
+      </c>
+      <c r="AC38">
+        <v>7372.0</v>
+      </c>
+      <c r="AD38">
+        <v>7372.0</v>
+      </c>
+      <c r="AE38">
+        <v>7372.0</v>
+      </c>
+      <c r="AF38">
+        <v>7372.0</v>
+      </c>
+      <c r="AG38">
+        <v>0.0</v>
+      </c>
+      <c r="AH38">
+        <v>7372.0</v>
+      </c>
+      <c r="AI38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>0.0</v>
+      </c>
+      <c r="AK38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AL38">
+        <v>5128000.0</v>
+      </c>
+      <c r="AM38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AN38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AO38">
+        <v>5130000.0</v>
+      </c>
+      <c r="AP38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>5130000.0</v>
+      </c>
+      <c r="AR38">
+        <v>0.0</v>
+      </c>
+      <c r="AS38">
+        <v>5130000.0</v>
+      </c>
+      <c r="AT38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AU38">
+        <v>5629000.0</v>
+      </c>
+      <c r="AV38">
+        <v>5379000.0</v>
+      </c>
+      <c r="AW38">
+        <v>5130000.0</v>
+      </c>
+      <c r="AX38">
+        <v>5129000.0</v>
+      </c>
+      <c r="AY38">
+        <v>0.0</v>
+      </c>
+      <c r="AZ38">
+        <v>0.0</v>
+      </c>
+      <c r="BA38">
+        <v>1590000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1029000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1029000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1029000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1028000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1029000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1081000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1080000.0</v>
+      </c>
+      <c r="BO38">
+        <v>4095000.0</v>
+      </c>
+      <c r="BP38">
+        <v>2970000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2970000.0</v>
+      </c>
+      <c r="BR38">
+        <v>3015000.0</v>
+      </c>
+      <c r="BS38">
+        <v>3275000.0</v>
+      </c>
+      <c r="BT38">
+        <v>3461000.0</v>
+      </c>
+      <c r="BU38">
+        <v>3665000.0</v>
+      </c>
+      <c r="BV38">
+        <v>3858000.0</v>
+      </c>
+      <c r="BW38">
+        <v>863000.0</v>
+      </c>
+      <c r="BX38">
+        <v>864000.0</v>
+      </c>
+      <c r="BY38">
+        <v>963000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>964000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1943000.0</v>
+      </c>
+      <c r="CB38">
+        <v>2100000.0</v>
+      </c>
+      <c r="CC38">
+        <v>2000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2000000.0</v>
+      </c>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38">
+        <v>650000.0</v>
+      </c>
+      <c r="CN38">
+        <v>650000.0</v>
+      </c>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+    </row>
+    <row r="39" spans="1:95">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>96879.0</v>
+      </c>
+      <c r="C39">
+        <v>158664.0</v>
+      </c>
+      <c r="D39">
+        <v>2415147.0</v>
+      </c>
+      <c r="E39">
+        <v>1058180.0</v>
+      </c>
+      <c r="F39">
+        <v>223759.0</v>
+      </c>
+      <c r="G39">
+        <v>207362.0</v>
+      </c>
+      <c r="H39">
+        <v>493213.0</v>
+      </c>
+      <c r="I39">
+        <v>240227.0</v>
+      </c>
+      <c r="J39">
+        <v>259800.0</v>
+      </c>
+      <c r="K39">
+        <v>297762.0</v>
+      </c>
+      <c r="L39">
+        <v>323189.0</v>
+      </c>
+      <c r="M39">
+        <v>88650.0</v>
+      </c>
+      <c r="N39">
+        <v>107681.0</v>
+      </c>
+      <c r="O39">
+        <v>181008.0</v>
+      </c>
+      <c r="P39">
+        <v>256808.0</v>
+      </c>
+      <c r="Q39">
+        <v>28148.0</v>
+      </c>
+      <c r="R39">
+        <v>94172.0</v>
+      </c>
+      <c r="S39">
+        <v>174101.0</v>
+      </c>
+      <c r="T39">
+        <v>241799.0</v>
+      </c>
+      <c r="U39">
+        <v>549094.0</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39">
+        <v>41710.0</v>
+      </c>
+      <c r="X39">
+        <v>94963.0</v>
+      </c>
+      <c r="Y39">
+        <v>136537.0</v>
+      </c>
+      <c r="Z39"/>
+      <c r="AA39">
+        <v>66952.0</v>
+      </c>
+      <c r="AB39">
+        <v>164279.0</v>
+      </c>
+      <c r="AC39">
+        <v>149288.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39">
+        <v>8484.0</v>
+      </c>
+      <c r="AF39">
+        <v>30165.0</v>
+      </c>
+      <c r="AG39">
+        <v>120817.0</v>
+      </c>
+      <c r="AH39">
+        <v>224067.0</v>
+      </c>
+      <c r="AI39">
+        <v>88394.0</v>
+      </c>
+      <c r="AJ39">
+        <v>104272.0</v>
+      </c>
+      <c r="AK39">
+        <v>117650.0</v>
+      </c>
+      <c r="AL39">
+        <v>74274.0</v>
+      </c>
+      <c r="AM39">
+        <v>21680.0</v>
+      </c>
+      <c r="AN39">
+        <v>51112.0</v>
+      </c>
+      <c r="AO39">
+        <v>54352.0</v>
+      </c>
+      <c r="AP39">
+        <v>110026.0</v>
+      </c>
+      <c r="AQ39">
+        <v>8419.0</v>
+      </c>
+      <c r="AR39">
+        <v>199757.0</v>
+      </c>
+      <c r="AS39">
+        <v>103011.0</v>
+      </c>
+      <c r="AT39">
+        <v>1468281.0</v>
+      </c>
+      <c r="AU39">
+        <v>38180.0</v>
+      </c>
+      <c r="AV39">
+        <v>124610.0</v>
+      </c>
+      <c r="AW39">
+        <v>172133.0</v>
+      </c>
+      <c r="AX39">
+        <v>570106.0</v>
+      </c>
+      <c r="AY39">
+        <v>675807.0</v>
+      </c>
+      <c r="AZ39">
+        <v>76053.0</v>
+      </c>
+      <c r="BA39">
+        <v>1598323.0</v>
+      </c>
+      <c r="BB39">
+        <v>1648850.0</v>
+      </c>
+      <c r="BC39">
+        <v>1388834.0</v>
+      </c>
+      <c r="BD39">
+        <v>1264615.0</v>
+      </c>
+      <c r="BE39">
+        <v>1171696.0</v>
+      </c>
+      <c r="BF39">
+        <v>1033580.0</v>
+      </c>
+      <c r="BG39">
+        <v>690944.0</v>
+      </c>
+      <c r="BH39">
+        <v>578505.0</v>
+      </c>
+      <c r="BI39">
+        <v>349879.0</v>
+      </c>
+      <c r="BJ39">
+        <v>26524.0</v>
+      </c>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39">
+        <v>110290.0</v>
+      </c>
+      <c r="BP39">
+        <v>192258.0</v>
+      </c>
+      <c r="BQ39">
+        <v>203178.0</v>
+      </c>
+      <c r="BR39">
+        <v>214418.0</v>
+      </c>
+      <c r="BS39">
+        <v>848828.0</v>
+      </c>
+      <c r="BT39">
+        <v>985567.0</v>
+      </c>
+      <c r="BU39">
+        <v>1234671.0</v>
+      </c>
+      <c r="BV39">
+        <v>1602392.0</v>
+      </c>
+      <c r="BW39">
+        <v>1642206.0</v>
+      </c>
+      <c r="BX39">
+        <v>1064119.0</v>
+      </c>
+      <c r="BY39">
+        <v>1557419.0</v>
+      </c>
+      <c r="BZ39">
+        <v>2093000.0</v>
+      </c>
+      <c r="CA39">
+        <v>2047856.0</v>
+      </c>
+      <c r="CB39">
+        <v>1071489.0</v>
+      </c>
+      <c r="CC39">
+        <v>1545361.0</v>
+      </c>
+      <c r="CD39">
+        <v>2060000.0</v>
+      </c>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39">
+        <v>32800.0</v>
+      </c>
+      <c r="CH39">
+        <v>39800.0</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+    </row>
+    <row r="40" spans="1:95">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>555322.0</v>
+      </c>
+      <c r="C40">
+        <v>478147.0</v>
+      </c>
+      <c r="D40">
+        <v>556045.0</v>
+      </c>
+      <c r="E40">
+        <v>595656.0</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40">
+        <v>345656.0</v>
+      </c>
+      <c r="H40">
+        <v>4066114.0</v>
+      </c>
+      <c r="I40">
+        <v>6571504.0</v>
+      </c>
+      <c r="J40">
+        <v>6296696.0</v>
+      </c>
+      <c r="K40">
+        <v>7054541.0</v>
+      </c>
+      <c r="L40">
+        <v>5113426.0</v>
+      </c>
+      <c r="M40">
+        <v>799885.0</v>
+      </c>
+      <c r="N40">
+        <v>400204.0</v>
+      </c>
+      <c r="O40">
+        <v>381899.0</v>
+      </c>
+      <c r="P40">
+        <v>449855.0</v>
+      </c>
+      <c r="Q40">
+        <v>530331.0</v>
+      </c>
+      <c r="R40">
+        <v>499010.0</v>
+      </c>
+      <c r="S40">
+        <v>520115.0</v>
+      </c>
+      <c r="T40">
+        <v>29083.0</v>
+      </c>
+      <c r="U40">
+        <v>530199.0</v>
+      </c>
+      <c r="V40"/>
+      <c r="W40">
+        <v>494341.0</v>
+      </c>
+      <c r="X40">
+        <v>509422.0</v>
+      </c>
+      <c r="Y40">
+        <v>726818.0</v>
+      </c>
+      <c r="Z40"/>
+      <c r="AA40">
+        <v>678360.0</v>
+      </c>
+      <c r="AB40">
+        <v>639273.0</v>
+      </c>
+      <c r="AC40">
+        <v>539008.0</v>
+      </c>
+      <c r="AD40">
+        <v>240015.0</v>
+      </c>
+      <c r="AE40">
+        <v>337567.0</v>
+      </c>
+      <c r="AF40">
+        <v>313730.0</v>
+      </c>
+      <c r="AG40">
+        <v>307928.0</v>
+      </c>
+      <c r="AH40">
+        <v>291547.0</v>
+      </c>
+      <c r="AI40">
+        <v>581564.0</v>
+      </c>
+      <c r="AJ40">
+        <v>256153.0</v>
+      </c>
+      <c r="AK40">
+        <v>237497.0</v>
+      </c>
+      <c r="AL40">
+        <v>214648.0</v>
+      </c>
+      <c r="AM40">
+        <v>143267.0</v>
+      </c>
+      <c r="AN40">
+        <v>148094.0</v>
+      </c>
+      <c r="AO40">
+        <v>144833.0</v>
+      </c>
+      <c r="AP40">
+        <v>301630.0</v>
+      </c>
+      <c r="AQ40">
+        <v>368122.0</v>
+      </c>
+      <c r="AR40">
+        <v>652797.0</v>
+      </c>
+      <c r="AS40">
+        <v>773070.0</v>
+      </c>
+      <c r="AT40">
+        <v>1515716.0</v>
+      </c>
+      <c r="AU40">
+        <v>2718.0</v>
+      </c>
+      <c r="AV40">
+        <v>4751.0</v>
+      </c>
+      <c r="AW40">
+        <v>167016.0</v>
+      </c>
+      <c r="AX40">
+        <v>185622.0</v>
+      </c>
+      <c r="AY40">
+        <v>291596.0</v>
+      </c>
+      <c r="AZ40">
+        <v>285240.0</v>
+      </c>
+      <c r="BA40">
+        <v>278586.0</v>
+      </c>
+      <c r="BB40">
+        <v>3026391.0</v>
+      </c>
+      <c r="BC40">
+        <v>2670881.0</v>
+      </c>
+      <c r="BD40">
+        <v>2614701.0</v>
+      </c>
+      <c r="BE40">
+        <v>2872845.0</v>
+      </c>
+      <c r="BF40">
+        <v>964894.0</v>
+      </c>
+      <c r="BG40">
+        <v>497043.0</v>
+      </c>
+      <c r="BH40">
+        <v>451313.0</v>
+      </c>
+      <c r="BI40">
+        <v>340193.0</v>
+      </c>
+      <c r="BJ40">
+        <v>162380.0</v>
+      </c>
+      <c r="BK40">
+        <v>286870.0</v>
+      </c>
+      <c r="BL40">
+        <v>162380.0</v>
+      </c>
+      <c r="BM40">
+        <v>149000.0</v>
+      </c>
+      <c r="BN40">
+        <v>95603.0</v>
+      </c>
+      <c r="BO40">
+        <v>177302.0</v>
+      </c>
+      <c r="BP40">
+        <v>133127.0</v>
+      </c>
+      <c r="BQ40">
+        <v>154315.0</v>
+      </c>
+      <c r="BR40">
+        <v>223459.0</v>
+      </c>
+      <c r="BS40">
+        <v>43274.0</v>
+      </c>
+      <c r="BT40">
+        <v>27744.0</v>
+      </c>
+      <c r="BU40">
+        <v>9708.0</v>
+      </c>
+      <c r="BV40">
+        <v>29335.0</v>
+      </c>
+      <c r="BW40">
+        <v>52524.0</v>
+      </c>
+      <c r="BX40">
+        <v>32138.0</v>
+      </c>
+      <c r="BY40">
+        <v>19731.0</v>
+      </c>
+      <c r="BZ40">
+        <v>20000.0</v>
+      </c>
+      <c r="CA40">
+        <v>196835.0</v>
+      </c>
+      <c r="CB40">
+        <v>65318.0</v>
+      </c>
+      <c r="CC40">
+        <v>56412.0</v>
+      </c>
+      <c r="CD40">
+        <v>30000.0</v>
+      </c>
+      <c r="CE40">
+        <v>45752.0</v>
+      </c>
+      <c r="CF40">
+        <v>44051.0</v>
+      </c>
+      <c r="CG40">
+        <v>41016.0</v>
+      </c>
+      <c r="CH40">
+        <v>39661.0</v>
+      </c>
+      <c r="CI40">
+        <v>63359.0</v>
+      </c>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40">
+        <v>5568.0</v>
+      </c>
+      <c r="CO40">
+        <v>4253.0</v>
+      </c>
+      <c r="CP40">
+        <v>2525.0</v>
+      </c>
+      <c r="CQ40"/>
+    </row>
+    <row r="41" spans="1:95">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>18879000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41">
+        <v>4000.0</v>
+      </c>
+      <c r="BR41">
+        <v>4000.0</v>
+      </c>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41">
+        <v>134000.0</v>
+      </c>
+      <c r="CB41">
+        <v>125000.0</v>
+      </c>
+      <c r="CC41">
+        <v>118000.0</v>
+      </c>
+      <c r="CD41">
+        <v>110000.0</v>
+      </c>
+      <c r="CE41">
+        <v>95000.0</v>
+      </c>
+      <c r="CF41">
+        <v>91000.0</v>
+      </c>
+      <c r="CG41">
+        <v>67000.0</v>
+      </c>
+      <c r="CH41">
+        <v>56000.0</v>
+      </c>
+      <c r="CI41">
+        <v>41000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>61000.0</v>
+      </c>
+      <c r="CK41">
+        <v>18000.0</v>
+      </c>
+      <c r="CL41">
+        <v>4000.0</v>
+      </c>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+    </row>
+    <row r="42" spans="1:95">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42">
+        <v>137706734.0</v>
+      </c>
+      <c r="C42">
+        <v>138549122.0</v>
+      </c>
+      <c r="D42">
+        <v>136421080.0</v>
+      </c>
+      <c r="E42">
+        <v>136942223.0</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42">
+        <v>136991047.0</v>
+      </c>
+      <c r="H42">
+        <v>137145461.0</v>
+      </c>
+      <c r="I42">
+        <v>139933184.0</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42">
+        <v>148367576.0</v>
+      </c>
+      <c r="L42">
+        <v>153141658.0</v>
+      </c>
+      <c r="M42">
+        <v>162212699.0</v>
+      </c>
+      <c r="N42">
+        <v>188669960.0</v>
+      </c>
+      <c r="O42">
+        <v>192976578.0</v>
+      </c>
+      <c r="P42">
+        <v>196124760.0</v>
+      </c>
+      <c r="Q42">
+        <v>199501675.0</v>
+      </c>
+      <c r="R42">
+        <v>201582107.0</v>
+      </c>
+      <c r="S42">
+        <v>201573368.0</v>
+      </c>
+      <c r="T42">
+        <v>201555275.0</v>
+      </c>
+      <c r="U42">
+        <v>114169131.0</v>
+      </c>
+      <c r="V42">
+        <v>-20382.0</v>
+      </c>
+      <c r="W42">
+        <v>7399846.0</v>
+      </c>
+      <c r="X42">
+        <v>113757416.0</v>
+      </c>
+      <c r="Y42">
+        <v>110818995.0</v>
+      </c>
+      <c r="Z42">
+        <v>-21709.0</v>
+      </c>
+      <c r="AA42">
+        <v>-21372.0</v>
+      </c>
+      <c r="AB42">
+        <v>106654628.0</v>
+      </c>
+      <c r="AC42">
+        <v>106059808.0</v>
+      </c>
+      <c r="AD42">
+        <v>-13842.0</v>
+      </c>
+      <c r="AE42">
+        <v>104153928.0</v>
+      </c>
+      <c r="AF42">
+        <v>103524179.0</v>
+      </c>
+      <c r="AG42">
+        <v>103275686.0</v>
+      </c>
+      <c r="AH42">
+        <v>101636215.0</v>
+      </c>
+      <c r="AI42">
+        <v>100409968.0</v>
+      </c>
+      <c r="AJ42">
+        <v>99888792.0</v>
+      </c>
+      <c r="AK42">
+        <v>99385697.0</v>
+      </c>
+      <c r="AL42">
+        <v>97130279.0</v>
+      </c>
+      <c r="AM42">
+        <v>94927788.0</v>
+      </c>
+      <c r="AN42">
+        <v>92894298.0</v>
+      </c>
+      <c r="AO42">
+        <v>92704645.0</v>
+      </c>
+      <c r="AP42">
+        <v>91135370.0</v>
+      </c>
+      <c r="AQ42">
+        <v>90427053.0</v>
+      </c>
+      <c r="AR42">
+        <v>87685381.0</v>
+      </c>
+      <c r="AS42">
+        <v>86981418.0</v>
+      </c>
+      <c r="AT42">
+        <v>86330224.0</v>
+      </c>
+      <c r="AU42">
+        <v>83242695.0</v>
+      </c>
+      <c r="AV42">
+        <v>81919647.0</v>
+      </c>
+      <c r="AW42">
+        <v>78041075.0</v>
+      </c>
+      <c r="AX42">
+        <v>77573448.0</v>
+      </c>
+      <c r="AY42">
+        <v>57352067.0</v>
+      </c>
+      <c r="AZ42">
+        <v>55315004.0</v>
+      </c>
+      <c r="BA42">
+        <v>47958815.0</v>
+      </c>
+      <c r="BB42">
+        <v>39896440.0</v>
+      </c>
+      <c r="BC42">
+        <v>39043811.0</v>
+      </c>
+      <c r="BD42">
+        <v>38062615.0</v>
+      </c>
+      <c r="BE42">
+        <v>37363587.0</v>
+      </c>
+      <c r="BF42">
+        <v>36970188.0</v>
+      </c>
+      <c r="BG42">
+        <v>36478409.0</v>
+      </c>
+      <c r="BH42">
+        <v>36078943.0</v>
+      </c>
+      <c r="BI42">
+        <v>35611280.0</v>
+      </c>
+      <c r="BJ42">
+        <v>34209704.0</v>
+      </c>
+      <c r="BK42">
+        <v>34101052.0</v>
+      </c>
+      <c r="BL42">
+        <v>34064993.0</v>
+      </c>
+      <c r="BM42"/>
+      <c r="BN42">
+        <v>34064993.0</v>
+      </c>
+      <c r="BO42">
+        <v>34194251.0</v>
+      </c>
+      <c r="BP42">
+        <v>33747875.0</v>
+      </c>
+      <c r="BQ42">
+        <v>33467360.0</v>
+      </c>
+      <c r="BR42">
+        <v>33487512.0</v>
+      </c>
+      <c r="BS42">
+        <v>30808204.0</v>
+      </c>
+      <c r="BT42">
+        <v>30675564.0</v>
+      </c>
+      <c r="BU42">
+        <v>30938448.0</v>
+      </c>
+      <c r="BV42">
+        <v>30866539.0</v>
+      </c>
+      <c r="BW42">
+        <v>26599019.0</v>
+      </c>
+      <c r="BX42">
+        <v>24555421.0</v>
+      </c>
+      <c r="BY42">
+        <v>24513598.0</v>
+      </c>
+      <c r="BZ42"/>
+      <c r="CA42">
+        <v>22187512.0</v>
+      </c>
+      <c r="CB42">
+        <v>21689853.0</v>
+      </c>
+      <c r="CC42">
+        <v>21340133.0</v>
+      </c>
+      <c r="CD42"/>
+      <c r="CE42">
+        <v>9503272.0</v>
+      </c>
+      <c r="CF42">
+        <v>8314928.0</v>
+      </c>
+      <c r="CG42">
+        <v>6433322.0</v>
+      </c>
+      <c r="CH42">
+        <v>5352452.0</v>
+      </c>
+      <c r="CI42">
+        <v>2207634.0</v>
+      </c>
+      <c r="CJ42">
+        <v>2207634.0</v>
+      </c>
+      <c r="CK42">
+        <v>2207634.0</v>
+      </c>
+      <c r="CL42">
+        <v>2207634.0</v>
+      </c>
+      <c r="CM42">
+        <v>1308805.0</v>
+      </c>
+      <c r="CN42">
+        <v>1302738.0</v>
+      </c>
+      <c r="CO42">
+        <v>639591.0</v>
+      </c>
+      <c r="CP42">
+        <v>634325.0</v>
+      </c>
+      <c r="CQ42">
+        <v>619734.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:95">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+    </row>
+    <row r="44" spans="1:95">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44">
+        <v>500000.0</v>
+      </c>
+      <c r="BB44">
+        <v>580000.0</v>
+      </c>
+      <c r="BC44">
+        <v>580000.0</v>
+      </c>
+      <c r="BD44">
+        <v>580000.0</v>
+      </c>
+      <c r="BE44">
+        <v>580000.0</v>
+      </c>
+      <c r="BF44">
+        <v>580000.0</v>
+      </c>
+      <c r="BG44">
+        <v>580000.0</v>
+      </c>
+      <c r="BH44">
+        <v>580000.0</v>
+      </c>
+      <c r="BI44">
+        <v>580000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>580000.0</v>
+      </c>
+      <c r="BK44">
+        <v>500000.0</v>
+      </c>
+      <c r="BL44">
+        <v>500000.0</v>
+      </c>
+      <c r="BM44">
+        <v>500000.0</v>
+      </c>
+      <c r="BN44">
+        <v>500000.0</v>
+      </c>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+    </row>
+    <row r="45" spans="1:95">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45">
+        <v>45000.0</v>
+      </c>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+    </row>
+    <row r="46" spans="1:95">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46">
+        <v>12411.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46">
+        <v>30587.0</v>
+      </c>
+      <c r="BH46">
+        <v>38060.0</v>
+      </c>
+      <c r="BI46">
+        <v>45917.0</v>
+      </c>
+      <c r="BJ46">
+        <v>95514.0</v>
+      </c>
+      <c r="BK46">
+        <v>75319.0</v>
+      </c>
+      <c r="BL46">
+        <v>95514.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46">
+        <v>107538.0</v>
+      </c>
+      <c r="BO46">
+        <v>257778.0</v>
+      </c>
+      <c r="BP46">
+        <v>2624042.0</v>
+      </c>
+      <c r="BQ46">
+        <v>2656746.0</v>
+      </c>
+      <c r="BR46">
+        <v>2643875.0</v>
+      </c>
+      <c r="BS46">
+        <v>17467.0</v>
+      </c>
+      <c r="BT46">
+        <v>19643.0</v>
+      </c>
+      <c r="BU46">
+        <v>21367.0</v>
+      </c>
+      <c r="BV46">
+        <v>23188.0</v>
+      </c>
+      <c r="BW46">
+        <v>24712.0</v>
+      </c>
+      <c r="BX46">
+        <v>37378.0</v>
+      </c>
+      <c r="BY46">
+        <v>11685.0</v>
+      </c>
+      <c r="BZ46"/>
+      <c r="CA46">
+        <v>5738.0</v>
+      </c>
+      <c r="CB46">
+        <v>6077.0</v>
+      </c>
+      <c r="CC46">
+        <v>6416.0</v>
+      </c>
+      <c r="CD46"/>
+      <c r="CE46">
+        <v>2965.0</v>
+      </c>
+      <c r="CF46">
+        <v>3121.0</v>
+      </c>
+      <c r="CG46">
+        <v>85917.0</v>
+      </c>
+      <c r="CH46">
+        <v>92295.0</v>
+      </c>
+      <c r="CI46">
+        <v>114467.0</v>
+      </c>
+      <c r="CJ46">
+        <v>119183.0</v>
+      </c>
+      <c r="CK46">
+        <v>66254.0</v>
+      </c>
+      <c r="CL46">
+        <v>45000.0</v>
+      </c>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+    </row>
+    <row r="47" spans="1:95">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47">
+        <v>30000.0</v>
+      </c>
+      <c r="BH47">
+        <v>38000.0</v>
+      </c>
+      <c r="BI47">
+        <v>46000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>54000.0</v>
+      </c>
+      <c r="BK47">
+        <v>75000.0</v>
+      </c>
+      <c r="BL47">
+        <v>85000.0</v>
+      </c>
+      <c r="BM47">
+        <v>95000.0</v>
+      </c>
+      <c r="BN47">
+        <v>108000.0</v>
+      </c>
+      <c r="BO47">
+        <v>258000.0</v>
+      </c>
+      <c r="BP47">
+        <v>2625000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>2657000.0</v>
+      </c>
+      <c r="BR47">
+        <v>2644000.0</v>
+      </c>
+      <c r="BS47">
+        <v>17000.0</v>
+      </c>
+      <c r="BT47">
+        <v>20000.0</v>
+      </c>
+      <c r="BU47">
+        <v>21000.0</v>
+      </c>
+      <c r="BV47">
+        <v>23000.0</v>
+      </c>
+      <c r="BW47">
+        <v>25000.0</v>
+      </c>
+      <c r="BX47">
+        <v>37000.0</v>
+      </c>
+      <c r="BY47">
+        <v>12000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>8000.0</v>
+      </c>
+      <c r="CA47">
+        <v>6000.0</v>
+      </c>
+      <c r="CB47">
+        <v>6000.0</v>
+      </c>
+      <c r="CC47">
+        <v>6000.0</v>
+      </c>
+      <c r="CD47">
+        <v>7000.0</v>
+      </c>
+      <c r="CE47">
+        <v>3000.0</v>
+      </c>
+      <c r="CF47">
+        <v>3000.0</v>
+      </c>
+      <c r="CG47">
+        <v>86000.0</v>
+      </c>
+      <c r="CH47">
+        <v>92000.0</v>
+      </c>
+      <c r="CI47">
+        <v>115000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>119000.0</v>
+      </c>
+      <c r="CK47">
+        <v>67000.0</v>
+      </c>
+      <c r="CL47">
+        <v>45000.0</v>
+      </c>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+    </row>
+    <row r="48" spans="1:95">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>-104393614.0</v>
+      </c>
+      <c r="C48">
+        <v>-100000171.0</v>
+      </c>
+      <c r="D48">
+        <v>-100747031.0</v>
+      </c>
+      <c r="E48">
+        <v>-93329056.0</v>
+      </c>
+      <c r="F48">
+        <v>-84968960.0</v>
+      </c>
+      <c r="G48">
+        <v>-96718543.0</v>
+      </c>
+      <c r="H48">
+        <v>-93673215.0</v>
+      </c>
+      <c r="I48">
+        <v>-92203655.0</v>
+      </c>
+      <c r="J48">
+        <v>-115625010.0</v>
+      </c>
+      <c r="K48">
+        <v>-116971711.0</v>
+      </c>
+      <c r="L48">
+        <v>-116352174.0</v>
+      </c>
+      <c r="M48">
+        <v>-119461919.0</v>
+      </c>
+      <c r="N48">
+        <v>-115958773.0</v>
+      </c>
+      <c r="O48">
+        <v>-115838311.0</v>
+      </c>
+      <c r="P48">
+        <v>-115074175.0</v>
+      </c>
+      <c r="Q48">
+        <v>-113193668.0</v>
+      </c>
+      <c r="R48">
+        <v>-111648656.0</v>
+      </c>
+      <c r="S48">
+        <v>-110225949.0</v>
+      </c>
+      <c r="T48">
+        <v>-109414659.0</v>
+      </c>
+      <c r="U48">
+        <v>-108434913.0</v>
+      </c>
+      <c r="V48">
+        <v>-107409495.0</v>
+      </c>
+      <c r="W48">
+        <v>-106449491.0</v>
+      </c>
+      <c r="X48">
+        <v>-105692395.0</v>
+      </c>
+      <c r="Y48">
+        <v>-104742203.0</v>
+      </c>
+      <c r="Z48">
+        <v>-103858259.0</v>
+      </c>
+      <c r="AA48">
+        <v>-103107876.0</v>
+      </c>
+      <c r="AB48">
+        <v>-102232568.0</v>
+      </c>
+      <c r="AC48">
+        <v>-101165446.0</v>
+      </c>
+      <c r="AD48">
+        <v>-100031371.0</v>
+      </c>
+      <c r="AE48">
+        <v>-98892427.0</v>
+      </c>
+      <c r="AF48">
+        <v>-98216080.0</v>
+      </c>
+      <c r="AG48">
+        <v>-97179506.0</v>
+      </c>
+      <c r="AH48">
+        <v>-95964143.0</v>
+      </c>
+      <c r="AI48">
+        <v>-94668675.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-92638015.0</v>
+      </c>
+      <c r="AK48">
+        <v>-90823717.0</v>
+      </c>
+      <c r="AL48">
+        <v>-89135302.0</v>
+      </c>
+      <c r="AM48">
+        <v>-87980280.0</v>
+      </c>
+      <c r="AN48">
+        <v>-86698134.0</v>
+      </c>
+      <c r="AO48">
+        <v>-85723583.0</v>
+      </c>
+      <c r="AP48">
+        <v>-84691617.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-83569553.0</v>
+      </c>
+      <c r="AR48">
+        <v>-81200061.0</v>
+      </c>
+      <c r="AS48">
+        <v>-80100800.0</v>
+      </c>
+      <c r="AT48">
+        <v>-79554636.0</v>
+      </c>
+      <c r="AU48">
+        <v>-77065081.0</v>
+      </c>
+      <c r="AV48">
+        <v>-75607031.0</v>
+      </c>
+      <c r="AW48">
+        <v>-70284951.0</v>
+      </c>
+      <c r="AX48">
+        <v>-68700127.0</v>
+      </c>
+      <c r="AY48">
+        <v>-52229316.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-51770544.0</v>
+      </c>
+      <c r="BA48">
+        <v>-46112474.0</v>
+      </c>
+      <c r="BB48">
+        <v>-41446107.0</v>
+      </c>
+      <c r="BC48">
+        <v>-41118934.0</v>
+      </c>
+      <c r="BD48">
+        <v>-40741338.0</v>
+      </c>
+      <c r="BE48">
+        <v>-40358522.0</v>
+      </c>
+      <c r="BF48">
+        <v>-39848005.0</v>
+      </c>
+      <c r="BG48">
+        <v>-39343642.0</v>
+      </c>
+      <c r="BH48">
+        <v>-39071863.0</v>
+      </c>
+      <c r="BI48">
+        <v>-38634713.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-36685237.0</v>
+      </c>
+      <c r="BK48">
+        <v>-36855157.0</v>
+      </c>
+      <c r="BL48">
+        <v>-36685237.0</v>
+      </c>
+      <c r="BM48"/>
+      <c r="BN48">
+        <v>-36550977.0</v>
+      </c>
+      <c r="BO48">
+        <v>-32779614.0</v>
+      </c>
+      <c r="BP48">
+        <v>-30789490.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-30306624.0</v>
+      </c>
+      <c r="BR48">
+        <v>-29491700.0</v>
+      </c>
+      <c r="BS48">
+        <v>-25277662.0</v>
+      </c>
+      <c r="BT48">
+        <v>-24407075.0</v>
+      </c>
+      <c r="BU48">
+        <v>-23948702.0</v>
+      </c>
+      <c r="BV48">
+        <v>-23450076.0</v>
+      </c>
+      <c r="BW48">
+        <v>-22384685.0</v>
+      </c>
+      <c r="BX48">
+        <v>-21442351.0</v>
+      </c>
+      <c r="BY48">
+        <v>-20556054.0</v>
+      </c>
+      <c r="BZ48"/>
+      <c r="CA48">
+        <v>-18940939.0</v>
+      </c>
+      <c r="CB48">
+        <v>-18168753.0</v>
+      </c>
+      <c r="CC48">
+        <v>-17538781.0</v>
+      </c>
+      <c r="CD48"/>
+      <c r="CE48">
+        <v>-10688314.0</v>
+      </c>
+      <c r="CF48">
+        <v>-9959826.0</v>
+      </c>
+      <c r="CG48">
+        <v>-8050735.0</v>
+      </c>
+      <c r="CH48">
+        <v>-6658509.0</v>
+      </c>
+      <c r="CI48">
+        <v>-4381976.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-3946732.0</v>
+      </c>
+      <c r="CK48">
+        <v>-2721766.0</v>
+      </c>
+      <c r="CL48">
+        <v>-2370365.0</v>
+      </c>
+      <c r="CM48">
+        <v>-709143.0</v>
+      </c>
+      <c r="CN48">
+        <v>-673223.0</v>
+      </c>
+      <c r="CO48">
+        <v>-658511.0</v>
+      </c>
+      <c r="CP48">
+        <v>-645650.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-643299.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:95">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
+        <v>-115838311.0</v>
+      </c>
+      <c r="P49">
+        <v>-115074175.0</v>
+      </c>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+    </row>
+    <row r="50" spans="1:95">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
+        <v>66753.0</v>
+      </c>
+      <c r="X50">
+        <v>54110.0</v>
+      </c>
+      <c r="Y50">
+        <v>41498.0</v>
+      </c>
+      <c r="Z50">
+        <v>28918.0</v>
+      </c>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+    </row>
+    <row r="51" spans="1:95">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51">
+        <v>12786.0</v>
+      </c>
+      <c r="V51"/>
+      <c r="W51">
+        <v>75200.0</v>
+      </c>
+      <c r="X51">
+        <v>75200.0</v>
+      </c>
+      <c r="Y51">
+        <v>75200.0</v>
+      </c>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51">
+        <v>125.14</v>
+      </c>
+      <c r="AX51"/>
+      <c r="AY51">
+        <v>20000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>420000.0</v>
+      </c>
+      <c r="BA51">
+        <v>420000.0</v>
+      </c>
+      <c r="BB51">
+        <v>420000.0</v>
+      </c>
+      <c r="BC51">
+        <v>712000.0</v>
+      </c>
+      <c r="BD51">
+        <v>420000.0</v>
+      </c>
+      <c r="BE51">
+        <v>730000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2092396.0</v>
+      </c>
+      <c r="BG51">
+        <v>2461981.0</v>
+      </c>
+      <c r="BH51">
+        <v>2366746.0</v>
+      </c>
+      <c r="BI51">
+        <v>2369445.0</v>
+      </c>
+      <c r="BJ51">
+        <v>2380243.0</v>
+      </c>
+      <c r="BK51">
+        <v>2374843.0</v>
+      </c>
+      <c r="BL51">
+        <v>2380243.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51">
+        <v>2382942.0</v>
+      </c>
+      <c r="BO51">
+        <v>2344602.0</v>
+      </c>
+      <c r="BP51">
+        <v>2368561.0</v>
+      </c>
+      <c r="BQ51">
+        <v>2387061.0</v>
+      </c>
+      <c r="BR51">
+        <v>2415085.0</v>
+      </c>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51">
+        <v>457909.0</v>
+      </c>
+      <c r="CB51">
+        <v>467909.0</v>
+      </c>
+      <c r="CC51">
+        <v>477909.0</v>
+      </c>
+      <c r="CD51"/>
+      <c r="CE51">
+        <v>1178100.0</v>
+      </c>
+      <c r="CF51">
+        <v>1391200.0</v>
+      </c>
+      <c r="CG51">
+        <v>1428000.0</v>
+      </c>
+      <c r="CH51">
+        <v>1278000.0</v>
+      </c>
+      <c r="CI51">
+        <v>2969550.0</v>
+      </c>
+      <c r="CJ51">
+        <v>2969550.0</v>
+      </c>
+      <c r="CK51">
+        <v>2969550.0</v>
+      </c>
+      <c r="CL51">
+        <v>325000.0</v>
+      </c>
+      <c r="CM51">
+        <v>90000.0</v>
+      </c>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+    </row>
+    <row r="52" spans="1:95">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52">
+        <v>12786.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
+        <v>66753.0</v>
+      </c>
+      <c r="X52">
+        <v>54110.0</v>
+      </c>
+      <c r="Y52">
+        <v>41498.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52">
+        <v>143.86</v>
+      </c>
+      <c r="AX52"/>
+      <c r="AY52">
+        <v>20000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>420000.0</v>
+      </c>
+      <c r="BA52">
+        <v>420000.0</v>
+      </c>
+      <c r="BB52">
+        <v>420000.0</v>
+      </c>
+      <c r="BC52">
+        <v>420000.0</v>
+      </c>
+      <c r="BD52">
+        <v>420000.0</v>
+      </c>
+      <c r="BE52">
+        <v>730000.0</v>
+      </c>
+      <c r="BF52">
+        <v>2092396.0</v>
+      </c>
+      <c r="BG52">
+        <v>2214047.0</v>
+      </c>
+      <c r="BH52">
+        <v>2366746.0</v>
+      </c>
+      <c r="BI52">
+        <v>2369445.0</v>
+      </c>
+      <c r="BJ52">
+        <v>2380243.0</v>
+      </c>
+      <c r="BK52">
+        <v>2374843.0</v>
+      </c>
+      <c r="BL52">
+        <v>2380243.0</v>
+      </c>
+      <c r="BM52"/>
+      <c r="BN52">
+        <v>2282942.0</v>
+      </c>
+      <c r="BO52">
+        <v>1859235.0</v>
+      </c>
+      <c r="BP52">
+        <v>549040.0</v>
+      </c>
+      <c r="BQ52">
+        <v>556724.0</v>
+      </c>
+      <c r="BR52">
+        <v>485395.0</v>
+      </c>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+    </row>
+    <row r="53" spans="1:95">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>18479010.0</v>
+      </c>
+      <c r="C53">
+        <v>372251.0</v>
+      </c>
+      <c r="D53">
+        <v>201190.0</v>
+      </c>
+      <c r="E53">
+        <v>261853.0</v>
+      </c>
+      <c r="F53">
+        <v>366316.0</v>
+      </c>
+      <c r="G53">
+        <v>372632.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
+        <v>1572193.0</v>
+      </c>
+      <c r="X53">
+        <v>1572193.0</v>
+      </c>
+      <c r="Y53">
+        <v>1572193.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53">
+        <v>125.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53">
+        <v>31185.0</v>
+      </c>
+      <c r="BR53">
+        <v>31185.0</v>
+      </c>
+      <c r="BS53">
+        <v>14000.0</v>
+      </c>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53">
+        <v>25600.0</v>
+      </c>
+      <c r="BX53">
+        <v>91800.0</v>
+      </c>
+      <c r="BY53">
+        <v>44000.0</v>
+      </c>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53">
+        <v>165543.0</v>
+      </c>
+      <c r="CH53">
+        <v>165543.0</v>
+      </c>
+      <c r="CI53">
+        <v>314824.0</v>
+      </c>
+      <c r="CJ53">
+        <v>513852.0</v>
+      </c>
+      <c r="CK53">
+        <v>491697.0</v>
+      </c>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+    </row>
+    <row r="54" spans="1:95">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+    </row>
+    <row r="55" spans="1:95">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>46753242.0</v>
+      </c>
+      <c r="C55">
+        <v>55873565.0</v>
+      </c>
+      <c r="D55">
+        <v>55976469.0</v>
+      </c>
+      <c r="E55">
+        <v>45110453.0</v>
+      </c>
+      <c r="F55">
+        <v>55168353.0</v>
+      </c>
+      <c r="G55">
+        <v>43828569.0</v>
+      </c>
+      <c r="H55">
+        <v>55098384.0</v>
+      </c>
+      <c r="I55">
+        <v>70194434.0</v>
+      </c>
+      <c r="J55">
+        <v>59903883.0</v>
+      </c>
+      <c r="K55">
+        <v>71359398.0</v>
+      </c>
+      <c r="L55">
+        <v>78877766.0</v>
+      </c>
+      <c r="M55">
+        <v>79880485.0</v>
+      </c>
+      <c r="N55">
+        <v>73276925.0</v>
+      </c>
+      <c r="O55">
+        <v>77950534.0</v>
+      </c>
+      <c r="P55">
+        <v>82348703.0</v>
+      </c>
+      <c r="Q55">
+        <v>87385071.0</v>
+      </c>
+      <c r="R55">
+        <v>90624136.0</v>
+      </c>
+      <c r="S55">
+        <v>91943166.0</v>
+      </c>
+      <c r="T55">
+        <v>92309719.0</v>
+      </c>
+      <c r="U55">
+        <v>6637356.0</v>
+      </c>
+      <c r="V55">
+        <v>7404229.0</v>
+      </c>
+      <c r="W55">
+        <v>8261673.0</v>
+      </c>
+      <c r="X55">
+        <v>8941359.0</v>
+      </c>
+      <c r="Y55">
+        <v>7432125.0</v>
+      </c>
+      <c r="Z55">
+        <v>6166638.0</v>
+      </c>
+      <c r="AA55">
+        <v>5338186.0</v>
+      </c>
+      <c r="AB55">
+        <v>5338332.0</v>
+      </c>
+      <c r="AC55">
+        <v>5606031.0</v>
+      </c>
+      <c r="AD55">
+        <v>5782396.0</v>
+      </c>
+      <c r="AE55">
+        <v>5836938.0</v>
+      </c>
+      <c r="AF55">
+        <v>6066574.0</v>
+      </c>
+      <c r="AG55">
+        <v>7081091.0</v>
+      </c>
+      <c r="AH55">
+        <v>6412857.0</v>
+      </c>
+      <c r="AI55">
+        <v>6725233.0</v>
+      </c>
+      <c r="AJ55">
+        <v>7915371.0</v>
+      </c>
+      <c r="AK55">
+        <v>9524995.0</v>
+      </c>
+      <c r="AL55">
+        <v>8667495.0</v>
+      </c>
+      <c r="AM55">
+        <v>7614943.0</v>
+      </c>
+      <c r="AN55">
+        <v>6731714.0</v>
+      </c>
+      <c r="AO55">
+        <v>7523642.0</v>
+      </c>
+      <c r="AP55">
+        <v>7160325.0</v>
+      </c>
+      <c r="AQ55">
+        <v>8001875.0</v>
+      </c>
+      <c r="AR55">
+        <v>7641661.0</v>
+      </c>
+      <c r="AS55">
+        <v>8142686.0</v>
+      </c>
+      <c r="AT55">
+        <v>7948468.0</v>
+      </c>
+      <c r="AU55">
+        <v>6626470.0</v>
+      </c>
+      <c r="AV55">
+        <v>6659089.0</v>
+      </c>
+      <c r="AW55">
+        <v>8198546.0</v>
+      </c>
+      <c r="AX55">
+        <v>9316050.0</v>
+      </c>
+      <c r="AY55">
+        <v>5662324.0</v>
+      </c>
+      <c r="AZ55">
+        <v>4594269.0</v>
+      </c>
+      <c r="BA55">
+        <v>3394191.0</v>
+      </c>
+      <c r="BB55">
+        <v>2876931.0</v>
+      </c>
+      <c r="BC55">
+        <v>2450946.0</v>
+      </c>
+      <c r="BD55">
+        <v>2316089.0</v>
+      </c>
+      <c r="BE55">
+        <v>2234436.0</v>
+      </c>
+      <c r="BF55">
+        <v>2087508.0</v>
+      </c>
+      <c r="BG55">
+        <v>1863494.0</v>
+      </c>
+      <c r="BH55">
+        <v>1725551.0</v>
+      </c>
+      <c r="BI55">
+        <v>1576094.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1183368.0</v>
+      </c>
+      <c r="BK55">
+        <v>1191158.0</v>
+      </c>
+      <c r="BL55">
+        <v>1183368.0</v>
+      </c>
+      <c r="BM55">
+        <v>1183000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1202217.0</v>
+      </c>
+      <c r="BO55">
+        <v>4545115.0</v>
+      </c>
+      <c r="BP55">
+        <v>5943651.0</v>
+      </c>
+      <c r="BQ55">
+        <v>6041378.0</v>
+      </c>
+      <c r="BR55">
+        <v>6842049.0</v>
+      </c>
+      <c r="BS55">
+        <v>5652296.0</v>
+      </c>
+      <c r="BT55">
+        <v>6368239.0</v>
+      </c>
+      <c r="BU55">
+        <v>6998826.0</v>
+      </c>
+      <c r="BV55">
+        <v>7616214.0</v>
+      </c>
+      <c r="BW55">
+        <v>4342071.0</v>
+      </c>
+      <c r="BX55">
+        <v>3192102.0</v>
+      </c>
+      <c r="BY55">
+        <v>3975069.0</v>
+      </c>
+      <c r="BZ55">
+        <v>4405000.0</v>
+      </c>
+      <c r="CA55">
+        <v>4845225.0</v>
+      </c>
+      <c r="CB55">
+        <v>4306347.0</v>
+      </c>
+      <c r="CC55">
+        <v>4547354.0</v>
+      </c>
+      <c r="CD55">
+        <v>5136000.0</v>
+      </c>
+      <c r="CE55">
+        <v>385454.0</v>
+      </c>
+      <c r="CF55">
+        <v>130872.0</v>
+      </c>
+      <c r="CG55">
+        <v>154759.0</v>
+      </c>
+      <c r="CH55">
+        <v>336360.0</v>
+      </c>
+      <c r="CI55">
+        <v>912724.0</v>
+      </c>
+      <c r="CJ55">
+        <v>1324969.0</v>
+      </c>
+      <c r="CK55">
+        <v>2479591.0</v>
+      </c>
+      <c r="CL55">
+        <v>175707.0</v>
+      </c>
+      <c r="CM55">
+        <v>703852.0</v>
+      </c>
+      <c r="CN55">
+        <v>650000.0</v>
+      </c>
+      <c r="CO55"/>
+      <c r="CP55"/>
+      <c r="CQ55"/>
+    </row>
+    <row r="56" spans="1:95">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>37420554.0</v>
+      </c>
+      <c r="C56">
+        <v>20696450.0</v>
+      </c>
+      <c r="D56">
+        <v>23022354.0</v>
+      </c>
+      <c r="E56">
+        <v>19106338.0</v>
+      </c>
+      <c r="F56">
+        <v>22375238.0</v>
+      </c>
+      <c r="G56">
+        <v>16963454.0</v>
+      </c>
+      <c r="H56">
+        <v>21333269.0</v>
+      </c>
+      <c r="I56">
+        <v>32875319.0</v>
+      </c>
+      <c r="J56">
+        <v>50439768.0</v>
+      </c>
+      <c r="K56">
+        <v>61508090.0</v>
+      </c>
+      <c r="L56">
+        <v>73748458.0</v>
+      </c>
+      <c r="M56">
+        <v>74751177.0</v>
+      </c>
+      <c r="N56">
+        <v>68147617.0</v>
+      </c>
+      <c r="O56">
+        <v>72821226.0</v>
+      </c>
+      <c r="P56">
+        <v>77219395.0</v>
+      </c>
+      <c r="Q56">
+        <v>82255763.0</v>
+      </c>
+      <c r="R56">
+        <v>85494828.0</v>
+      </c>
+      <c r="S56">
+        <v>86813858.0</v>
+      </c>
+      <c r="T56">
+        <v>87180411.0</v>
+      </c>
+      <c r="U56">
+        <v>1508364.0</v>
+      </c>
+      <c r="V56">
+        <v>2275237.0</v>
+      </c>
+      <c r="W56">
+        <v>3132681.0</v>
+      </c>
+      <c r="X56">
+        <v>3812367.0</v>
+      </c>
+      <c r="Y56">
+        <v>2303133.0</v>
+      </c>
+      <c r="Z56">
+        <v>1037646.0</v>
+      </c>
+      <c r="AA56">
+        <v>209194.0</v>
+      </c>
+      <c r="AB56">
+        <v>209340.0</v>
+      </c>
+      <c r="AC56">
+        <v>477039.0</v>
+      </c>
+      <c r="AD56">
+        <v>653404.0</v>
+      </c>
+      <c r="AE56">
+        <v>707946.0</v>
+      </c>
+      <c r="AF56">
+        <v>937582.0</v>
+      </c>
+      <c r="AG56">
+        <v>1952099.0</v>
+      </c>
+      <c r="AH56">
+        <v>1283865.0</v>
+      </c>
+      <c r="AI56">
+        <v>1596241.0</v>
+      </c>
+      <c r="AJ56">
+        <v>2786379.0</v>
+      </c>
+      <c r="AK56">
+        <v>4396003.0</v>
+      </c>
+      <c r="AL56">
+        <v>3538503.0</v>
+      </c>
+      <c r="AM56">
+        <v>2485951.0</v>
+      </c>
+      <c r="AN56">
+        <v>1602722.0</v>
+      </c>
+      <c r="AO56">
+        <v>2394168.0</v>
+      </c>
+      <c r="AP56">
+        <v>2030851.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2872401.0</v>
+      </c>
+      <c r="AR56">
+        <v>2512187.0</v>
+      </c>
+      <c r="AS56">
+        <v>3013212.0</v>
+      </c>
+      <c r="AT56">
+        <v>2818994.0</v>
+      </c>
+      <c r="AU56">
+        <v>996996.0</v>
+      </c>
+      <c r="AV56">
+        <v>1279615.0</v>
+      </c>
+      <c r="AW56">
+        <v>3069072.0</v>
+      </c>
+      <c r="AX56">
+        <v>4186576.0</v>
+      </c>
+      <c r="AY56">
+        <v>1540702.0</v>
+      </c>
+      <c r="AZ56">
+        <v>472647.0</v>
+      </c>
+      <c r="BA56">
+        <v>1804361.0</v>
+      </c>
+      <c r="BB56">
+        <v>1848153.0</v>
+      </c>
+      <c r="BC56">
+        <v>1422168.0</v>
+      </c>
+      <c r="BD56">
+        <v>1287311.0</v>
+      </c>
+      <c r="BE56">
+        <v>1205658.0</v>
+      </c>
+      <c r="BF56">
+        <v>1058730.0</v>
+      </c>
+      <c r="BG56">
+        <v>751907.0</v>
+      </c>
+      <c r="BH56">
+        <v>606491.0</v>
+      </c>
+      <c r="BI56">
+        <v>449177.0</v>
+      </c>
+      <c r="BJ56">
+        <v>6854.0</v>
+      </c>
+      <c r="BK56">
+        <v>34839.0</v>
+      </c>
+      <c r="BL56">
+        <v>6854.0</v>
+      </c>
+      <c r="BM56"/>
+      <c r="BN56">
+        <v>13679.0</v>
+      </c>
+      <c r="BO56">
+        <v>191900.0</v>
+      </c>
+      <c r="BP56">
+        <v>349172.0</v>
+      </c>
+      <c r="BQ56">
+        <v>414195.0</v>
+      </c>
+      <c r="BR56">
+        <v>1182737.0</v>
+      </c>
+      <c r="BS56">
+        <v>2359530.0</v>
+      </c>
+      <c r="BT56">
+        <v>2886664.0</v>
+      </c>
+      <c r="BU56">
+        <v>3372731.0</v>
+      </c>
+      <c r="BV56">
+        <v>3735329.0</v>
+      </c>
+      <c r="BW56">
+        <v>3453840.0</v>
+      </c>
+      <c r="BX56">
+        <v>2291088.0</v>
+      </c>
+      <c r="BY56">
+        <v>2999632.0</v>
+      </c>
+      <c r="BZ56"/>
+      <c r="CA56">
+        <v>2895501.0</v>
+      </c>
+      <c r="CB56">
+        <v>2200270.0</v>
+      </c>
+      <c r="CC56">
+        <v>2540939.0</v>
+      </c>
+      <c r="CD56"/>
+      <c r="CE56">
+        <v>382489.0</v>
+      </c>
+      <c r="CF56">
+        <v>127751.0</v>
+      </c>
+      <c r="CG56">
+        <v>68842.0</v>
+      </c>
+      <c r="CH56">
+        <v>244065.0</v>
+      </c>
+      <c r="CI56">
+        <v>798257.0</v>
+      </c>
+      <c r="CJ56">
+        <v>1205786.0</v>
+      </c>
+      <c r="CK56">
+        <v>2413337.0</v>
+      </c>
+      <c r="CL56">
+        <v>130707.0</v>
+      </c>
+      <c r="CM56">
+        <v>53852.0</v>
+      </c>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+    </row>
+    <row r="57" spans="1:95">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>826424.0</v>
+      </c>
+      <c r="C57">
+        <v>1678229.0</v>
+      </c>
+      <c r="D57">
+        <v>1577384.0</v>
+      </c>
+      <c r="E57">
+        <v>1060865.0</v>
+      </c>
+      <c r="F57">
+        <v>2914284.0</v>
+      </c>
+      <c r="G57">
+        <v>1194384.0</v>
+      </c>
+      <c r="H57">
+        <v>4776238.0</v>
+      </c>
+      <c r="I57">
+        <v>7472950.0</v>
+      </c>
+      <c r="J57">
+        <v>7421264.0</v>
+      </c>
+      <c r="K57">
+        <v>7538739.0</v>
+      </c>
+      <c r="L57">
+        <v>5239589.0</v>
+      </c>
+      <c r="M57">
+        <v>1518015.0</v>
+      </c>
+      <c r="N57">
+        <v>586581.0</v>
+      </c>
+      <c r="O57">
+        <v>827834.0</v>
+      </c>
+      <c r="P57">
+        <v>1311131.0</v>
+      </c>
+      <c r="Q57">
+        <v>1089357.0</v>
+      </c>
+      <c r="R57">
+        <v>704370.0</v>
+      </c>
+      <c r="S57">
+        <v>612976.0</v>
+      </c>
+      <c r="T57">
+        <v>186122.0</v>
+      </c>
+      <c r="U57">
+        <v>924974.0</v>
+      </c>
+      <c r="V57">
+        <v>724778.0</v>
+      </c>
+      <c r="W57">
+        <v>640253.0</v>
+      </c>
+      <c r="X57">
+        <v>643650.0</v>
+      </c>
+      <c r="Y57">
+        <v>1153148.0</v>
+      </c>
+      <c r="Z57">
+        <v>1031398.0</v>
+      </c>
+      <c r="AA57">
+        <v>1018854.0</v>
+      </c>
+      <c r="AB57">
+        <v>803855.0</v>
+      </c>
+      <c r="AC57">
+        <v>606556.0</v>
+      </c>
+      <c r="AD57">
+        <v>742851.0</v>
+      </c>
+      <c r="AE57">
+        <v>471243.0</v>
+      </c>
+      <c r="AF57">
+        <v>662370.0</v>
+      </c>
+      <c r="AG57">
+        <v>882943.0</v>
+      </c>
+      <c r="AH57">
+        <v>644168.0</v>
+      </c>
+      <c r="AI57">
+        <v>887156.0</v>
+      </c>
+      <c r="AJ57">
+        <v>566962.0</v>
+      </c>
+      <c r="AK57">
+        <v>865680.0</v>
+      </c>
+      <c r="AL57">
+        <v>580248.0</v>
+      </c>
+      <c r="AM57">
+        <v>578267.0</v>
+      </c>
+      <c r="AN57">
+        <v>448990.0</v>
+      </c>
+      <c r="AO57">
+        <v>456460.0</v>
+      </c>
+      <c r="AP57">
+        <v>637639.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1065446.0</v>
+      </c>
+      <c r="AR57">
+        <v>1080005.0</v>
+      </c>
+      <c r="AS57">
+        <v>1186186.0</v>
+      </c>
+      <c r="AT57">
+        <v>2012415.0</v>
+      </c>
+      <c r="AU57">
+        <v>378511.0</v>
+      </c>
+      <c r="AV57">
+        <v>276862.0</v>
+      </c>
+      <c r="AW57">
+        <v>371386.0</v>
+      </c>
+      <c r="AX57">
+        <v>373666.0</v>
+      </c>
+      <c r="AY57">
+        <v>479277.0</v>
+      </c>
+      <c r="AZ57">
+        <v>990967.0</v>
+      </c>
+      <c r="BA57">
+        <v>994155.0</v>
+      </c>
+      <c r="BB57">
+        <v>3798387.0</v>
+      </c>
+      <c r="BC57">
+        <v>3608275.0</v>
+      </c>
+      <c r="BD57">
+        <v>3498359.0</v>
+      </c>
+      <c r="BE57">
+        <v>4027026.0</v>
+      </c>
+      <c r="BF57">
+        <v>3787358.0</v>
+      </c>
+      <c r="BG57">
+        <v>3283349.0</v>
+      </c>
+      <c r="BH57">
+        <v>3521037.0</v>
+      </c>
+      <c r="BI57">
+        <v>3402193.0</v>
+      </c>
+      <c r="BJ57">
+        <v>3268773.0</v>
+      </c>
+      <c r="BK57">
+        <v>3410424.0</v>
+      </c>
+      <c r="BL57">
+        <v>3268773.0</v>
+      </c>
+      <c r="BM57">
+        <v>3268000.0</v>
+      </c>
+      <c r="BN57">
+        <v>3053362.0</v>
+      </c>
+      <c r="BO57">
+        <v>2613010.0</v>
+      </c>
+      <c r="BP57">
+        <v>1135577.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1021194.0</v>
+      </c>
+      <c r="BR57">
+        <v>918796.0</v>
+      </c>
+      <c r="BS57">
+        <v>102226.0</v>
+      </c>
+      <c r="BT57">
+        <v>80582.0</v>
+      </c>
+      <c r="BU57">
+        <v>49797.0</v>
+      </c>
+      <c r="BV57">
+        <v>180558.0</v>
+      </c>
+      <c r="BW57">
+        <v>103243.0</v>
+      </c>
+      <c r="BX57">
+        <v>106184.0</v>
+      </c>
+      <c r="BY57">
+        <v>68488.0</v>
+      </c>
+      <c r="BZ57">
+        <v>119000.0</v>
+      </c>
+      <c r="CA57">
+        <v>991575.0</v>
+      </c>
+      <c r="CB57">
+        <v>173557.0</v>
+      </c>
+      <c r="CC57">
+        <v>132539.0</v>
+      </c>
+      <c r="CD57">
+        <v>106000.0</v>
+      </c>
+      <c r="CE57">
+        <v>283514.0</v>
+      </c>
+      <c r="CF57">
+        <v>281812.0</v>
+      </c>
+      <c r="CG57">
+        <v>265762.0</v>
+      </c>
+      <c r="CH57">
+        <v>297447.0</v>
+      </c>
+      <c r="CI57">
+        <v>63359.0</v>
+      </c>
+      <c r="CJ57">
+        <v>10665.0</v>
+      </c>
+      <c r="CK57">
+        <v>5101.0</v>
+      </c>
+      <c r="CL57">
+        <v>260.0</v>
+      </c>
+      <c r="CM57">
+        <v>5240.0</v>
+      </c>
+      <c r="CN57">
+        <v>5568.0</v>
+      </c>
+      <c r="CO57">
+        <v>4253.0</v>
+      </c>
+      <c r="CP57">
+        <v>2525.0</v>
+      </c>
+      <c r="CQ57"/>
+    </row>
+    <row r="58" spans="1:95">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>11772424.0</v>
+      </c>
+      <c r="C58">
+        <v>16471229.0</v>
+      </c>
+      <c r="D58">
+        <v>19422384.0</v>
+      </c>
+      <c r="E58">
+        <v>1518865.0</v>
+      </c>
+      <c r="F58">
+        <v>3277284.0</v>
+      </c>
+      <c r="G58">
+        <v>3578384.0</v>
+      </c>
+      <c r="H58">
+        <v>11647238.0</v>
+      </c>
+      <c r="I58">
+        <v>17152950.0</v>
+      </c>
+      <c r="J58">
+        <v>20389264.0</v>
+      </c>
+      <c r="K58">
+        <v>22465739.0</v>
+      </c>
+      <c r="L58">
+        <v>20812589.0</v>
+      </c>
+      <c r="M58">
+        <v>20397015.0</v>
+      </c>
+      <c r="N58">
+        <v>586581.0</v>
+      </c>
+      <c r="O58">
+        <v>827834.0</v>
+      </c>
+      <c r="P58">
+        <v>1311131.0</v>
+      </c>
+      <c r="Q58">
+        <v>1089357.0</v>
+      </c>
+      <c r="R58">
+        <v>704370.0</v>
+      </c>
+      <c r="S58">
+        <v>612976.0</v>
+      </c>
+      <c r="T58">
+        <v>186122.0</v>
+      </c>
+      <c r="U58">
+        <v>924974.0</v>
+      </c>
+      <c r="V58">
+        <v>724778.0</v>
+      </c>
+      <c r="W58">
+        <v>648700.0</v>
+      </c>
+      <c r="X58">
+        <v>664740.0</v>
+      </c>
+      <c r="Y58">
+        <v>1186850.0</v>
+      </c>
+      <c r="Z58">
+        <v>1077680.0</v>
+      </c>
+      <c r="AA58">
+        <v>1018854.0</v>
+      </c>
+      <c r="AB58">
+        <v>803855.0</v>
+      </c>
+      <c r="AC58">
+        <v>606556.0</v>
+      </c>
+      <c r="AD58">
+        <v>742851.0</v>
+      </c>
+      <c r="AE58">
+        <v>471243.0</v>
+      </c>
+      <c r="AF58">
+        <v>662370.0</v>
+      </c>
+      <c r="AG58">
+        <v>882943.0</v>
+      </c>
+      <c r="AH58">
+        <v>644168.0</v>
+      </c>
+      <c r="AI58">
+        <v>887156.0</v>
+      </c>
+      <c r="AJ58">
+        <v>566962.0</v>
+      </c>
+      <c r="AK58">
+        <v>865680.0</v>
+      </c>
+      <c r="AL58">
+        <v>580248.0</v>
+      </c>
+      <c r="AM58">
+        <v>578267.0</v>
+      </c>
+      <c r="AN58">
+        <v>448990.0</v>
+      </c>
+      <c r="AO58">
+        <v>456460.0</v>
+      </c>
+      <c r="AP58">
+        <v>637639.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1065446.0</v>
+      </c>
+      <c r="AR58">
+        <v>1080005.0</v>
+      </c>
+      <c r="AS58">
+        <v>1186186.0</v>
+      </c>
+      <c r="AT58">
+        <v>2012415.0</v>
+      </c>
+      <c r="AU58">
+        <v>378511.0</v>
+      </c>
+      <c r="AV58">
+        <v>276862.0</v>
+      </c>
+      <c r="AW58">
+        <v>371386.0</v>
+      </c>
+      <c r="AX58">
+        <v>373666.0</v>
+      </c>
+      <c r="AY58">
+        <v>479277.0</v>
+      </c>
+      <c r="AZ58">
+        <v>990967.0</v>
+      </c>
+      <c r="BA58">
+        <v>994155.0</v>
+      </c>
+      <c r="BB58">
+        <v>3798387.0</v>
+      </c>
+      <c r="BC58">
+        <v>3900275.0</v>
+      </c>
+      <c r="BD58">
+        <v>4370359.0</v>
+      </c>
+      <c r="BE58">
+        <v>4607026.0</v>
+      </c>
+      <c r="BF58">
+        <v>4367358.0</v>
+      </c>
+      <c r="BG58">
+        <v>4111283.0</v>
+      </c>
+      <c r="BH58">
+        <v>4101037.0</v>
+      </c>
+      <c r="BI58">
+        <v>3982193.0</v>
+      </c>
+      <c r="BJ58">
+        <v>3268773.0</v>
+      </c>
+      <c r="BK58">
+        <v>3410424.0</v>
+      </c>
+      <c r="BL58">
+        <v>3268773.0</v>
+      </c>
+      <c r="BM58">
+        <v>3268000.0</v>
+      </c>
+      <c r="BN58">
+        <v>3153362.0</v>
+      </c>
+      <c r="BO58">
+        <v>3098377.0</v>
+      </c>
+      <c r="BP58">
+        <v>2955098.0</v>
+      </c>
+      <c r="BQ58">
+        <v>2855518.0</v>
+      </c>
+      <c r="BR58">
+        <v>2852473.0</v>
+      </c>
+      <c r="BS58">
+        <v>102226.0</v>
+      </c>
+      <c r="BT58">
+        <v>80582.0</v>
+      </c>
+      <c r="BU58">
+        <v>49797.0</v>
+      </c>
+      <c r="BV58">
+        <v>180558.0</v>
+      </c>
+      <c r="BW58">
+        <v>103243.0</v>
+      </c>
+      <c r="BX58">
+        <v>106184.0</v>
+      </c>
+      <c r="BY58">
+        <v>68488.0</v>
+      </c>
+      <c r="BZ58">
+        <v>119000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1583020.0</v>
+      </c>
+      <c r="CB58">
+        <v>766956.0</v>
+      </c>
+      <c r="CC58">
+        <v>727991.0</v>
+      </c>
+      <c r="CD58">
+        <v>724000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1557629.0</v>
+      </c>
+      <c r="CF58">
+        <v>1763736.0</v>
+      </c>
+      <c r="CG58">
+        <v>1761138.0</v>
+      </c>
+      <c r="CH58">
+        <v>1631456.0</v>
+      </c>
+      <c r="CI58">
+        <v>3073482.0</v>
+      </c>
+      <c r="CJ58">
+        <v>3040910.0</v>
+      </c>
+      <c r="CK58">
+        <v>2992721.0</v>
+      </c>
+      <c r="CL58">
+        <v>329133.0</v>
+      </c>
+      <c r="CM58">
+        <v>95240.0</v>
+      </c>
+      <c r="CN58">
+        <v>5568.0</v>
+      </c>
+      <c r="CO58">
+        <v>4253.0</v>
+      </c>
+      <c r="CP58">
+        <v>2525.0</v>
+      </c>
+      <c r="CQ58">
+        <v>8898.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:95">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+    </row>
+    <row r="60" spans="1:95">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>33294926.0</v>
+      </c>
+      <c r="C60">
+        <v>39402336.0</v>
+      </c>
+      <c r="D60">
+        <v>36554085.0</v>
+      </c>
+      <c r="E60">
+        <v>43591588.0</v>
+      </c>
+      <c r="F60">
+        <v>51891069.0</v>
+      </c>
+      <c r="G60">
+        <v>40250185.0</v>
+      </c>
+      <c r="H60">
+        <v>43451146.0</v>
+      </c>
+      <c r="I60">
+        <v>53041484.0</v>
+      </c>
+      <c r="J60">
+        <v>39514619.0</v>
+      </c>
+      <c r="K60">
+        <v>48893659.0</v>
+      </c>
+      <c r="L60">
+        <v>58065177.0</v>
+      </c>
+      <c r="M60">
+        <v>59483470.0</v>
+      </c>
+      <c r="N60">
+        <v>72690344.0</v>
+      </c>
+      <c r="O60">
+        <v>77122700.0</v>
+      </c>
+      <c r="P60">
+        <v>81037572.0</v>
+      </c>
+      <c r="Q60">
+        <v>86295714.0</v>
+      </c>
+      <c r="R60">
+        <v>89919766.0</v>
+      </c>
+      <c r="S60">
+        <v>91330190.0</v>
+      </c>
+      <c r="T60">
+        <v>92123597.0</v>
+      </c>
+      <c r="U60">
+        <v>5712382.0</v>
+      </c>
+      <c r="V60">
+        <v>6679451.0</v>
+      </c>
+      <c r="W60">
+        <v>7612973.0</v>
+      </c>
+      <c r="X60">
+        <v>8276619.0</v>
+      </c>
+      <c r="Y60">
+        <v>6245275.0</v>
+      </c>
+      <c r="Z60">
+        <v>5088958.0</v>
+      </c>
+      <c r="AA60">
+        <v>4319332.0</v>
+      </c>
+      <c r="AB60">
+        <v>4534477.0</v>
+      </c>
+      <c r="AC60">
+        <v>4999475.0</v>
+      </c>
+      <c r="AD60">
+        <v>5039545.0</v>
+      </c>
+      <c r="AE60">
+        <v>5365695.0</v>
+      </c>
+      <c r="AF60">
+        <v>5404204.0</v>
+      </c>
+      <c r="AG60">
+        <v>6198148.0</v>
+      </c>
+      <c r="AH60">
+        <v>5768689.0</v>
+      </c>
+      <c r="AI60">
+        <v>5838077.0</v>
+      </c>
+      <c r="AJ60">
+        <v>7348409.0</v>
+      </c>
+      <c r="AK60">
+        <v>8659315.0</v>
+      </c>
+      <c r="AL60">
+        <v>8087247.0</v>
+      </c>
+      <c r="AM60">
+        <v>7036676.0</v>
+      </c>
+      <c r="AN60">
+        <v>6282724.0</v>
+      </c>
+      <c r="AO60">
+        <v>7067182.0</v>
+      </c>
+      <c r="AP60">
+        <v>6522686.0</v>
+      </c>
+      <c r="AQ60">
+        <v>6936429.0</v>
+      </c>
+      <c r="AR60">
+        <v>6561656.0</v>
+      </c>
+      <c r="AS60">
+        <v>6956500.0</v>
+      </c>
+      <c r="AT60">
+        <v>5936053.0</v>
+      </c>
+      <c r="AU60">
+        <v>6247959.0</v>
+      </c>
+      <c r="AV60">
+        <v>6382227.0</v>
+      </c>
+      <c r="AW60">
+        <v>7827160.0</v>
+      </c>
+      <c r="AX60">
+        <v>8942384.0</v>
+      </c>
+      <c r="AY60">
+        <v>5183047.0</v>
+      </c>
+      <c r="AZ60">
+        <v>3603302.0</v>
+      </c>
+      <c r="BA60">
+        <v>2400036.0</v>
+      </c>
+      <c r="BB60">
+        <v>-921456.0</v>
+      </c>
+      <c r="BC60">
+        <v>-1449329.0</v>
+      </c>
+      <c r="BD60">
+        <v>-2054270.0</v>
+      </c>
+      <c r="BE60">
+        <v>-2372590.0</v>
+      </c>
+      <c r="BF60">
+        <v>-2279850.0</v>
+      </c>
+      <c r="BG60">
+        <v>-2247789.0</v>
+      </c>
+      <c r="BH60">
+        <v>-2375486.0</v>
+      </c>
+      <c r="BI60">
+        <v>-2406099.0</v>
+      </c>
+      <c r="BJ60">
+        <v>-2085405.0</v>
+      </c>
+      <c r="BK60">
+        <v>-2219266.0</v>
+      </c>
+      <c r="BL60">
+        <v>-2085405.0</v>
+      </c>
+      <c r="BM60"/>
+      <c r="BN60">
+        <v>-1951145.0</v>
+      </c>
+      <c r="BO60">
+        <v>1446738.0</v>
+      </c>
+      <c r="BP60">
+        <v>2988553.0</v>
+      </c>
+      <c r="BQ60">
+        <v>3185860.0</v>
+      </c>
+      <c r="BR60">
+        <v>3989576.0</v>
+      </c>
+      <c r="BS60">
+        <v>5550070.0</v>
+      </c>
+      <c r="BT60">
+        <v>6287657.0</v>
+      </c>
+      <c r="BU60">
+        <v>6949029.0</v>
+      </c>
+      <c r="BV60">
+        <v>7435656.0</v>
+      </c>
+      <c r="BW60">
+        <v>4238828.0</v>
+      </c>
+      <c r="BX60">
+        <v>3085918.0</v>
+      </c>
+      <c r="BY60">
+        <v>3906581.0</v>
+      </c>
+      <c r="BZ60">
+        <v>4286000.0</v>
+      </c>
+      <c r="CA60">
+        <v>3262205.0</v>
+      </c>
+      <c r="CB60">
+        <v>3539391.0</v>
+      </c>
+      <c r="CC60">
+        <v>3819363.0</v>
+      </c>
+      <c r="CD60">
+        <v>4412000.0</v>
+      </c>
+      <c r="CE60">
+        <v>-1172175.0</v>
+      </c>
+      <c r="CF60">
+        <v>-1632864.0</v>
+      </c>
+      <c r="CG60">
+        <v>-1606379.0</v>
+      </c>
+      <c r="CH60">
+        <v>-1295096.0</v>
+      </c>
+      <c r="CI60">
+        <v>-2160758.0</v>
+      </c>
+      <c r="CJ60">
+        <v>-1715941.0</v>
+      </c>
+      <c r="CK60">
+        <v>-513130.0</v>
+      </c>
+      <c r="CL60">
+        <v>-153426.0</v>
+      </c>
+      <c r="CM60">
+        <v>608612.0</v>
+      </c>
+      <c r="CN60">
+        <v>644432.0</v>
+      </c>
+      <c r="CO60">
+        <v>-4253.0</v>
+      </c>
+      <c r="CP60">
+        <v>-2525.0</v>
+      </c>
+      <c r="CQ60">
+        <v>-8898.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:95">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61">
+        <v>-9254005.0</v>
+      </c>
+      <c r="P61">
+        <v>-5475891.0</v>
+      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+    </row>
+    <row r="62" spans="1:95">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
+      </c>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
+        <v>0.0</v>
+      </c>
+      <c r="O2">
+        <v>9620.0</v>
+      </c>
+      <c r="P2">
+        <v>19383.0</v>
+      </c>
+      <c r="Q2">
+        <v>32104.0</v>
+      </c>
+      <c r="R2">
+        <v>228659.0</v>
+      </c>
+      <c r="S2">
+        <v>427410.0</v>
+      </c>
+      <c r="T2">
+        <v>266202.0</v>
+      </c>
+      <c r="U2">
+        <v>171007.0</v>
+      </c>
+      <c r="V2">
+        <v>488.0</v>
+      </c>
+      <c r="W2">
+        <v>41403.0</v>
+      </c>
+      <c r="X2">
+        <v>780.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>4377862.0</v>
+      </c>
+      <c r="D3">
+        <v>6520008.0</v>
+      </c>
+      <c r="E3">
+        <v>6455000.0</v>
+      </c>
+      <c r="F3">
+        <v>4392014.0</v>
+      </c>
+      <c r="G3">
+        <v>3622981.0</v>
+      </c>
+      <c r="H3">
+        <v>3826395.0</v>
+      </c>
+      <c r="I3">
+        <v>4100.63</v>
+      </c>
+      <c r="J3">
+        <v>152588.0</v>
+      </c>
+      <c r="K3">
+        <v>4442.15</v>
+      </c>
+      <c r="L3">
+        <v>6073.13</v>
+      </c>
+      <c r="M3">
+        <v>492049.0</v>
+      </c>
+      <c r="N3">
+        <v>-5894000.0</v>
+      </c>
+      <c r="O3">
+        <v>2590.0</v>
+      </c>
+      <c r="P3">
+        <v>24659.0</v>
+      </c>
+      <c r="Q3">
+        <v>40688.0</v>
+      </c>
+      <c r="R3">
+        <v>114912.0</v>
+      </c>
+      <c r="S3">
+        <v>28665.0</v>
+      </c>
+      <c r="T3">
+        <v>6380.0</v>
+      </c>
+      <c r="U3">
+        <v>1352.0</v>
+      </c>
+      <c r="V3">
+        <v>488.0</v>
+      </c>
+      <c r="W3">
+        <v>23256.0</v>
+      </c>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>26278189.0</v>
+      </c>
+      <c r="D5">
+        <v>333761.0</v>
+      </c>
+      <c r="E5">
+        <v>-10771000.0</v>
+      </c>
+      <c r="F5">
+        <v>-8631014.0</v>
+      </c>
+      <c r="G5">
+        <v>-7171173.0</v>
+      </c>
+      <c r="H5">
+        <v>-3826435.0</v>
+      </c>
+      <c r="I5">
+        <v>-4100629.0</v>
+      </c>
+      <c r="J5">
+        <v>-6981429.0</v>
+      </c>
+      <c r="K5">
+        <v>-4442146.0</v>
+      </c>
+      <c r="L5">
+        <v>-6073133.0</v>
+      </c>
+      <c r="M5">
+        <v>-10415049.0</v>
+      </c>
+      <c r="N5">
+        <v>-21339000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1686590.0</v>
+      </c>
+      <c r="P5">
+        <v>-1658066.0</v>
+      </c>
+      <c r="Q5">
+        <v>-388361.0</v>
+      </c>
+      <c r="R5">
+        <v>-5699369.0</v>
+      </c>
+      <c r="S5">
+        <v>-6176931.0</v>
+      </c>
+      <c r="T5">
+        <v>-3749244.0</v>
+      </c>
+      <c r="U5">
+        <v>-3607489.0</v>
+      </c>
+      <c r="V5">
+        <v>-7335119.0</v>
+      </c>
+      <c r="W5">
+        <v>-1745721.0</v>
+      </c>
+      <c r="X5">
+        <v>-1720842.0</v>
+      </c>
+      <c r="Y5">
+        <v>-32129.0</v>
+      </c>
+      <c r="Z5">
+        <v>-29847.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>-5304286.0</v>
+      </c>
+      <c r="C6">
+        <v>-4377862.0</v>
+      </c>
+      <c r="D6">
+        <v>-6520008.0</v>
+      </c>
+      <c r="E6">
+        <v>-6455494.0</v>
+      </c>
+      <c r="F6">
+        <v>-4238652.0</v>
+      </c>
+      <c r="G6">
+        <v>-3548190.0</v>
+      </c>
+      <c r="H6">
+        <v>-3826435.0</v>
+      </c>
+      <c r="I6">
+        <v>-4100629.0</v>
+      </c>
+      <c r="J6">
+        <v>-6828841.0</v>
+      </c>
+      <c r="K6">
+        <v>-4442146.0</v>
+      </c>
+      <c r="L6">
+        <v>-6073133.0</v>
+      </c>
+      <c r="M6">
+        <v>-9923000.0</v>
+      </c>
+      <c r="N6">
+        <v>-27233000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1684361.0</v>
+      </c>
+      <c r="P6">
+        <v>-1633407.0</v>
+      </c>
+      <c r="Q6">
+        <v>-347673.0</v>
+      </c>
+      <c r="R6">
+        <v>-5584457.0</v>
+      </c>
+      <c r="S6">
+        <v>-6148266.0</v>
+      </c>
+      <c r="T6">
+        <v>-3742864.0</v>
+      </c>
+      <c r="U6">
+        <v>-3606137.0</v>
+      </c>
+      <c r="V6">
+        <v>-7334631.0</v>
+      </c>
+      <c r="W6">
+        <v>-1722465.0</v>
+      </c>
+      <c r="X6">
+        <v>-1720842.0</v>
+      </c>
+      <c r="Y6">
+        <v>-32129.0</v>
+      </c>
+      <c r="Z6">
+        <v>-29847.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
+      </c>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
+        <v>2540.0</v>
+      </c>
+      <c r="P9">
+        <v>47175.0</v>
+      </c>
+      <c r="Q9">
+        <v>93893.0</v>
+      </c>
+      <c r="R9">
+        <v>34273.0</v>
+      </c>
+      <c r="S9">
+        <v>225724.0</v>
+      </c>
+      <c r="T9">
+        <v>923752.0</v>
+      </c>
+      <c r="U9">
+        <v>998651.0</v>
+      </c>
+      <c r="V9">
+        <v>537038.0</v>
+      </c>
+      <c r="W9">
+        <v>44971.0</v>
+      </c>
+      <c r="X9">
+        <v>1603.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>-19424654.0</v>
+      </c>
+      <c r="C10">
+        <v>30656050.0</v>
+      </c>
+      <c r="D10">
+        <v>333763.0</v>
+      </c>
+      <c r="E10">
+        <v>-4315993.0</v>
+      </c>
+      <c r="F10">
+        <v>-4239161.0</v>
+      </c>
+      <c r="G10">
+        <v>-3551236.0</v>
+      </c>
+      <c r="H10">
+        <v>-3826888.0</v>
+      </c>
+      <c r="I10">
+        <v>-4067228.0</v>
+      </c>
+      <c r="J10">
+        <v>-6828841.0</v>
+      </c>
+      <c r="K10">
+        <v>-4443685.0</v>
+      </c>
+      <c r="L10">
+        <v>-6063784.0</v>
+      </c>
+      <c r="M10">
+        <v>-9928000.0</v>
+      </c>
+      <c r="N10">
+        <v>-27254000.0</v>
+      </c>
+      <c r="O10">
+        <v>-1598102.0</v>
+      </c>
+      <c r="P10">
+        <v>-1899312.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1226000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
+        <v>-6029000.0</v>
+      </c>
+      <c r="T10">
+        <v>-3815000.0</v>
+      </c>
+      <c r="U10">
+        <v>-3614000.0</v>
+      </c>
+      <c r="V10">
+        <v>-9033000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1836505.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>-6520008.0</v>
+      </c>
+      <c r="E11">
+        <v>-1937000.0</v>
+      </c>
+      <c r="F11">
+        <v>-153000.0</v>
+      </c>
+      <c r="G11">
+        <v>3046.0</v>
+      </c>
+      <c r="H11">
+        <v>453.0</v>
+      </c>
+      <c r="I11">
+        <v>-33401.0</v>
+      </c>
+      <c r="J11">
+        <v>-152588.0</v>
+      </c>
+      <c r="K11">
+        <v>-4442.15</v>
+      </c>
+      <c r="L11">
+        <v>-4882.13</v>
+      </c>
+      <c r="M11">
+        <v>4938.0</v>
+      </c>
+      <c r="N11">
+        <v>19963.0</v>
+      </c>
+      <c r="O11">
+        <v>154416.0</v>
+      </c>
+      <c r="P11">
+        <v>-49870.0</v>
+      </c>
+      <c r="Q11">
+        <v>1009000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11">
+        <v>-471.0</v>
+      </c>
+      <c r="T11">
+        <v>42722.0</v>
+      </c>
+      <c r="U11">
+        <v>6790.0</v>
+      </c>
+      <c r="V11">
+        <v>2050000.0</v>
+      </c>
+      <c r="W11">
+        <v>114040.0</v>
+      </c>
+      <c r="X11">
+        <v>1724715.0</v>
+      </c>
+      <c r="Y11">
+        <v>32129.0</v>
+      </c>
+      <c r="Z11">
+        <v>29847.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>0.0</v>
+      </c>
+      <c r="F12">
+        <v>509.0</v>
+      </c>
+      <c r="G12">
+        <v>3046.0</v>
+      </c>
+      <c r="H12">
+        <v>453.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>1539.0</v>
+      </c>
+      <c r="L12">
+        <v>1191.0</v>
+      </c>
+      <c r="M12">
+        <v>4938.0</v>
+      </c>
+      <c r="N12">
+        <v>21053.0</v>
+      </c>
+      <c r="O12">
+        <v>154416.0</v>
+      </c>
+      <c r="P12">
+        <v>241246.0</v>
+      </c>
+      <c r="Q12">
+        <v>171663.0</v>
+      </c>
+      <c r="R12">
+        <v>292556.0</v>
+      </c>
+      <c r="S12">
+        <v>36471.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>733351.0</v>
+      </c>
+      <c r="C13">
+        <v>1415561.0</v>
+      </c>
+      <c r="D13">
+        <v>3398819.0</v>
+      </c>
+      <c r="E13">
+        <v>1937499.0</v>
+      </c>
+      <c r="F13">
+        <v>157645.0</v>
+      </c>
+      <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>-19424654.0</v>
+      </c>
+      <c r="C15">
+        <v>30656050.0</v>
+      </c>
+      <c r="D15">
+        <v>333763.0</v>
+      </c>
+      <c r="E15">
+        <v>-4315993.0</v>
+      </c>
+      <c r="F15">
+        <v>-4239161.0</v>
+      </c>
+      <c r="G15">
+        <v>-3551236.0</v>
+      </c>
+      <c r="H15">
+        <v>-3826888.0</v>
+      </c>
+      <c r="I15">
+        <v>-4067228.0</v>
+      </c>
+      <c r="J15">
+        <v>-6828841.0</v>
+      </c>
+      <c r="K15">
+        <v>-4443685.0</v>
+      </c>
+      <c r="L15">
+        <v>-6063784.0</v>
+      </c>
+      <c r="M15">
+        <v>-10855000.0</v>
+      </c>
+      <c r="N15">
+        <v>-27254000.0</v>
+      </c>
+      <c r="O15">
+        <v>-1598102.0</v>
+      </c>
+      <c r="P15">
+        <v>-1899312.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1397716.0</v>
+      </c>
+      <c r="R15">
+        <v>-5991925.0</v>
+      </c>
+      <c r="S15">
+        <v>-7042780.0</v>
+      </c>
+      <c r="T15">
+        <v>-3791966.0</v>
+      </c>
+      <c r="U15">
+        <v>-3614279.0</v>
+      </c>
+      <c r="V15">
+        <v>-9385323.0</v>
+      </c>
+      <c r="W15">
+        <v>-4276894.0</v>
+      </c>
+      <c r="X15">
+        <v>-1724715.0</v>
+      </c>
+      <c r="Y15">
+        <v>-32129.0</v>
+      </c>
+      <c r="Z15">
+        <v>-29847.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
+        <v>-4239161.0</v>
+      </c>
+      <c r="G16">
+        <v>-3551236.0</v>
+      </c>
+      <c r="H16">
+        <v>-3826888.0</v>
+      </c>
+      <c r="I16">
+        <v>-4067228.0</v>
+      </c>
+      <c r="J16">
+        <v>-6828841.0</v>
+      </c>
+      <c r="K16">
+        <v>-4443685.0</v>
+      </c>
+      <c r="L16">
+        <v>-6063784.0</v>
+      </c>
+      <c r="M16">
+        <v>-9927706.0</v>
+      </c>
+      <c r="N16">
+        <v>-27254020.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>-19424654.0</v>
+      </c>
+      <c r="C17">
+        <v>30656050.0</v>
+      </c>
+      <c r="D17">
+        <v>333763.0</v>
+      </c>
+      <c r="E17">
+        <v>-4315993.0</v>
+      </c>
+      <c r="F17">
+        <v>-4239161.0</v>
+      </c>
+      <c r="G17">
+        <v>-3551236.0</v>
+      </c>
+      <c r="H17">
+        <v>-3826888.0</v>
+      </c>
+      <c r="I17">
+        <v>-4067228.0</v>
+      </c>
+      <c r="J17">
+        <v>-6828841.0</v>
+      </c>
+      <c r="K17">
+        <v>-4443685.0</v>
+      </c>
+      <c r="L17">
+        <v>-6063784.0</v>
+      </c>
+      <c r="M17">
+        <v>-9927706.0</v>
+      </c>
+      <c r="N17">
+        <v>-27254020.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>733351.0</v>
+      </c>
+      <c r="C18">
+        <v>1415561.0</v>
+      </c>
+      <c r="D18">
+        <v>3398819.0</v>
+      </c>
+      <c r="E18">
+        <v>1937499.0</v>
+      </c>
+      <c r="F18">
+        <v>157136.0</v>
+      </c>
+      <c r="G18">
+        <v>-3046.0</v>
+      </c>
+      <c r="H18">
+        <v>-453.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18">
+        <v>-1539.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>478674.0</v>
+      </c>
+      <c r="L20">
+        <v>458397.0</v>
+      </c>
+      <c r="M20">
+        <v>884346.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>-6853713.0</v>
+      </c>
+      <c r="C21">
+        <v>-4377862.0</v>
+      </c>
+      <c r="D21">
+        <v>-8520008.0</v>
+      </c>
+      <c r="E21">
+        <v>-6455494.0</v>
+      </c>
+      <c r="F21">
+        <v>-4392014.0</v>
+      </c>
+      <c r="G21">
+        <v>-3622981.0</v>
+      </c>
+      <c r="H21">
+        <v>-3826395.0</v>
+      </c>
+      <c r="I21">
+        <v>-4100629.0</v>
+      </c>
+      <c r="J21">
+        <v>-6981429.0</v>
+      </c>
+      <c r="K21">
+        <v>-4442146.0</v>
+      </c>
+      <c r="L21">
+        <v>-6073133.0</v>
+      </c>
+      <c r="M21">
+        <v>-13695000.0</v>
+      </c>
+      <c r="N21">
+        <v>-18979000.0</v>
+      </c>
+      <c r="O21">
+        <v>-1684361.0</v>
+      </c>
+      <c r="P21">
+        <v>-1949182.0</v>
+      </c>
+      <c r="Q21">
+        <v>-388361.0</v>
+      </c>
+      <c r="R21">
+        <v>-2108963.0</v>
+      </c>
+      <c r="S21">
+        <v>-6176931.0</v>
+      </c>
+      <c r="T21">
+        <v>-3749244.0</v>
+      </c>
+      <c r="U21">
+        <v>-3607489.0</v>
+      </c>
+      <c r="V21">
+        <v>-7335119.0</v>
+      </c>
+      <c r="W21">
+        <v>-1722465.0</v>
+      </c>
+      <c r="X21">
+        <v>-1720842.0</v>
+      </c>
+      <c r="Y21">
+        <v>-32129.0</v>
+      </c>
+      <c r="Z21">
+        <v>-29847.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>6853713.0</v>
+      </c>
+      <c r="C23">
+        <v>4377862.0</v>
+      </c>
+      <c r="D23">
+        <v>8520008.0</v>
+      </c>
+      <c r="E23">
+        <v>6455494.0</v>
+      </c>
+      <c r="F23">
+        <v>4392014.0</v>
+      </c>
+      <c r="G23">
+        <v>3622981.0</v>
+      </c>
+      <c r="H23">
+        <v>3826395.0</v>
+      </c>
+      <c r="I23">
+        <v>4100629.0</v>
+      </c>
+      <c r="J23">
+        <v>6981429.0</v>
+      </c>
+      <c r="K23">
+        <v>4442146.0</v>
+      </c>
+      <c r="L23">
+        <v>6073133.0</v>
+      </c>
+      <c r="M23">
+        <v>13261000.0</v>
+      </c>
+      <c r="N23">
+        <v>18979000.0</v>
+      </c>
+      <c r="O23">
+        <v>1696521.0</v>
+      </c>
+      <c r="P23">
+        <v>2015740.0</v>
+      </c>
+      <c r="Q23">
+        <v>514358.0</v>
+      </c>
+      <c r="R23">
+        <v>2371894.0</v>
+      </c>
+      <c r="S23">
+        <v>6830065.0</v>
+      </c>
+      <c r="T23">
+        <v>4939198.0</v>
+      </c>
+      <c r="U23">
+        <v>4777147.0</v>
+      </c>
+      <c r="V23">
+        <v>7872157.0</v>
+      </c>
+      <c r="W23">
+        <v>1808839.0</v>
+      </c>
+      <c r="X23">
+        <v>1723225.0</v>
+      </c>
+      <c r="Y23">
+        <v>32129.0</v>
+      </c>
+      <c r="Z23">
+        <v>29847.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26">
+        <v>391301.0</v>
+      </c>
+      <c r="C26">
+        <v>438416.0</v>
+      </c>
+      <c r="D26">
+        <v>407431.0</v>
+      </c>
+      <c r="E26">
+        <v>468536.0</v>
+      </c>
+      <c r="F26">
+        <v>690937.0</v>
+      </c>
+      <c r="G26">
+        <v>916249.0</v>
+      </c>
+      <c r="H26">
+        <v>301221.0</v>
+      </c>
+      <c r="I26">
+        <v>460052.0</v>
+      </c>
+      <c r="J26">
+        <v>1997811.0</v>
+      </c>
+      <c r="K26">
+        <v>1182251.0</v>
+      </c>
+      <c r="L26">
+        <v>1406939.0</v>
+      </c>
+      <c r="M26">
+        <v>3477000.0</v>
+      </c>
+      <c r="N26">
+        <v>323.5</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>9209.0</v>
+      </c>
+      <c r="R26">
+        <v>492460.0</v>
+      </c>
+      <c r="S26">
+        <v>473514.0</v>
+      </c>
+      <c r="T26">
+        <v>412882.0</v>
+      </c>
+      <c r="U26">
+        <v>133835.0</v>
+      </c>
+      <c r="V26">
+        <v>119008.0</v>
+      </c>
+      <c r="W26">
+        <v>1108099.0</v>
+      </c>
+      <c r="X26">
+        <v>1408500.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>1322000.0</v>
+      </c>
+      <c r="E27">
+        <v>1234956.0</v>
+      </c>
+      <c r="F27">
+        <v>1544751.0</v>
+      </c>
+      <c r="G27">
+        <v>1429150.0</v>
+      </c>
+      <c r="H27">
+        <v>1586583.0</v>
+      </c>
+      <c r="I27">
+        <v>1555000.0</v>
+      </c>
+      <c r="J27">
+        <v>2221000.0</v>
+      </c>
+      <c r="K27">
+        <v>1971000.0</v>
+      </c>
+      <c r="L27">
+        <v>230500.0</v>
+      </c>
+      <c r="M27">
+        <v>230500.0</v>
+      </c>
+      <c r="N27">
+        <v>872200.0</v>
+      </c>
+      <c r="O27">
+        <v>106413.0</v>
+      </c>
+      <c r="P27">
+        <v>11150.0</v>
+      </c>
+      <c r="Q27">
+        <v>10830.0</v>
+      </c>
+      <c r="R27">
+        <v>411720.0</v>
+      </c>
+      <c r="S27">
+        <v>594342.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
+        <v>1194043.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>4912985.0</v>
+      </c>
+      <c r="C28">
+        <v>3939446.0</v>
+      </c>
+      <c r="D28">
+        <v>6112577.0</v>
+      </c>
+      <c r="E28">
+        <v>4752000.0</v>
+      </c>
+      <c r="F28">
+        <v>2156326.0</v>
+      </c>
+      <c r="G28">
+        <v>418145.0</v>
+      </c>
+      <c r="H28">
+        <v>1938591.0</v>
+      </c>
+      <c r="I28">
+        <v>3640577.0</v>
+      </c>
+      <c r="J28">
+        <v>4983618.0</v>
+      </c>
+      <c r="K28">
+        <v>3259895.0</v>
+      </c>
+      <c r="L28">
+        <v>4666194.0</v>
+      </c>
+      <c r="M28">
+        <v>9988000.0</v>
+      </c>
+      <c r="N28">
+        <v>18107000.0</v>
+      </c>
+      <c r="O28">
+        <v>901781.0</v>
+      </c>
+      <c r="P28">
+        <v>824329.0</v>
+      </c>
+      <c r="Q28">
+        <v>471424.0</v>
+      </c>
+      <c r="R28">
+        <v>1239056.0</v>
+      </c>
+      <c r="S28">
+        <v>5334799.0</v>
+      </c>
+      <c r="T28">
+        <v>4260114.0</v>
+      </c>
+      <c r="U28">
+        <v>4472305.0</v>
+      </c>
+      <c r="V28">
+        <v>6559106.0</v>
+      </c>
+      <c r="W28">
+        <v>3099726.0</v>
+      </c>
+      <c r="X28">
+        <v>313945.0</v>
+      </c>
+      <c r="Y28">
+        <v>32129.0</v>
+      </c>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>6853713.0</v>
+      </c>
+      <c r="C30">
+        <v>4377862.0</v>
+      </c>
+      <c r="D30">
+        <v>8520008.0</v>
+      </c>
+      <c r="E30">
+        <v>6455494.0</v>
+      </c>
+      <c r="F30">
+        <v>4392014.0</v>
+      </c>
+      <c r="G30">
+        <v>3622981.0</v>
+      </c>
+      <c r="H30">
+        <v>3826395.0</v>
+      </c>
+      <c r="I30">
+        <v>4100629.0</v>
+      </c>
+      <c r="J30">
+        <v>6981429.0</v>
+      </c>
+      <c r="K30">
+        <v>4442146.0</v>
+      </c>
+      <c r="L30">
+        <v>6073133.0</v>
+      </c>
+      <c r="M30">
+        <v>13695000.0</v>
+      </c>
+      <c r="N30">
+        <v>18979000.0</v>
+      </c>
+      <c r="O30">
+        <v>1686901.0</v>
+      </c>
+      <c r="P30">
+        <v>1996357.0</v>
+      </c>
+      <c r="Q30">
+        <v>482254.0</v>
+      </c>
+      <c r="R30">
+        <v>2143235.0</v>
+      </c>
+      <c r="S30">
+        <v>6402655.0</v>
+      </c>
+      <c r="T30">
+        <v>4672996.0</v>
+      </c>
+      <c r="U30">
+        <v>4606140.0</v>
+      </c>
+      <c r="V30">
+        <v>7872157.0</v>
+      </c>
+      <c r="W30">
+        <v>1767436.0</v>
+      </c>
+      <c r="X30">
+        <v>1722445.0</v>
+      </c>
+      <c r="Y30">
+        <v>32129.0</v>
+      </c>
+      <c r="Z30">
+        <v>29847.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>-12570941.0</v>
+      </c>
+      <c r="C31">
+        <v>35033912.0</v>
+      </c>
+      <c r="D31">
+        <v>8853771.0</v>
+      </c>
+      <c r="E31">
+        <v>2139501.0</v>
+      </c>
+      <c r="F31">
+        <v>152853.0</v>
+      </c>
+      <c r="G31">
+        <v>71745.0</v>
+      </c>
+      <c r="H31">
+        <v>-493.0</v>
+      </c>
+      <c r="I31">
+        <v>33401.0</v>
+      </c>
+      <c r="J31">
+        <v>152588.0</v>
+      </c>
+      <c r="K31">
+        <v>-1539.0</v>
+      </c>
+      <c r="L31">
+        <v>10540.0</v>
+      </c>
+      <c r="M31">
+        <v>2841000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8275000.0</v>
+      </c>
+      <c r="O31">
+        <v>86259.0</v>
+      </c>
+      <c r="P31">
+        <v>49870.0</v>
+      </c>
+      <c r="Q31">
+        <v>388361.0</v>
+      </c>
+      <c r="R31">
+        <v>-3590406.0</v>
+      </c>
+      <c r="S31">
+        <v>6176931.0</v>
+      </c>
+      <c r="T31">
+        <v>3749244.0</v>
+      </c>
+      <c r="U31">
+        <v>3607489.0</v>
+      </c>
+      <c r="V31">
+        <v>7335119.0</v>
+      </c>
+      <c r="W31">
+        <v>1722465.0</v>
+      </c>
+      <c r="X31">
+        <v>1732092.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
+        <v>12160.0</v>
+      </c>
+      <c r="P32">
+        <v>66558.0</v>
+      </c>
+      <c r="Q32">
+        <v>125997.0</v>
+      </c>
+      <c r="R32">
+        <v>262932.0</v>
+      </c>
+      <c r="S32">
+        <v>653134.0</v>
+      </c>
+      <c r="T32">
+        <v>1189954.0</v>
+      </c>
+      <c r="U32">
+        <v>1169658.0</v>
+      </c>
+      <c r="V32">
+        <v>537038.0</v>
+      </c>
+      <c r="W32">
+        <v>86374.0</v>
+      </c>
+      <c r="X32">
+        <v>2383.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
+        <v>0.0</v>
+      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
+      <c r="AJ2">
+        <v>0.0</v>
+      </c>
+      <c r="AK2">
+        <v>0.0</v>
+      </c>
+      <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
+        <v>0.0</v>
+      </c>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
+        <v>9620.0</v>
+      </c>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
+        <v>2211.0</v>
+      </c>
+      <c r="BD2">
+        <v>9620.0</v>
+      </c>
+      <c r="BE2">
+        <v>-4539.0</v>
+      </c>
+      <c r="BF2">
+        <v>-4539.0</v>
+      </c>
+      <c r="BG2">
+        <v>2211.0</v>
+      </c>
+      <c r="BH2">
+        <v>6036.0</v>
+      </c>
+      <c r="BI2">
+        <v>15675.0</v>
+      </c>
+      <c r="BJ2">
+        <v>6927.0</v>
+      </c>
+      <c r="BK2">
+        <v>21980.0</v>
+      </c>
+      <c r="BL2">
+        <v>2854.0</v>
+      </c>
+      <c r="BM2">
+        <v>94000.0</v>
+      </c>
+      <c r="BN2">
+        <v>89496.0</v>
+      </c>
+      <c r="BO2">
+        <v>45402.0</v>
+      </c>
+      <c r="BP2">
+        <v>51970.0</v>
+      </c>
+      <c r="BQ2">
+        <v>41792.0</v>
+      </c>
+      <c r="BR2">
+        <v>260941.0</v>
+      </c>
+      <c r="BS2">
+        <v>31273.0</v>
+      </c>
+      <c r="BT2">
+        <v>82513.0</v>
+      </c>
+      <c r="BU2">
+        <v>54424.0</v>
+      </c>
+      <c r="BV2">
+        <v>50934.0</v>
+      </c>
+      <c r="BW2">
+        <v>59035.0</v>
+      </c>
+      <c r="BX2">
+        <v>62766.0</v>
+      </c>
+      <c r="BY2">
+        <v>93467.0</v>
+      </c>
+      <c r="BZ2">
+        <v>1101000.0</v>
+      </c>
+      <c r="CA2">
+        <v>853000.0</v>
+      </c>
+      <c r="CB2">
+        <v>815000.0</v>
+      </c>
+      <c r="CC2">
+        <v>1606000.0</v>
+      </c>
+      <c r="CD2">
+        <v>5772000.0</v>
+      </c>
+      <c r="CE2">
+        <v>503000.0</v>
+      </c>
+      <c r="CF2">
+        <v>183000.0</v>
+      </c>
+      <c r="CG2">
+        <v>44631.0</v>
+      </c>
+      <c r="CH2">
+        <v>23761.0</v>
+      </c>
+      <c r="CI2">
+        <v>11527.0</v>
+      </c>
+      <c r="CJ2">
+        <v>280.0</v>
+      </c>
+      <c r="CK2">
+        <v>5835.0</v>
+      </c>
+      <c r="CL2">
+        <v>1000.0</v>
+      </c>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>848305.0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3">
+        <v>960252.0</v>
+      </c>
+      <c r="H3">
+        <v>1106859.0</v>
+      </c>
+      <c r="I3">
+        <v>1269000.0</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3">
+        <v>1868.0</v>
+      </c>
+      <c r="L3">
+        <v>1410000.0</v>
+      </c>
+      <c r="M3">
+        <v>2075000.0</v>
+      </c>
+      <c r="N3">
+        <v>903283.0</v>
+      </c>
+      <c r="O3">
+        <v>1553000.0</v>
+      </c>
+      <c r="P3">
+        <v>2319000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1681000.0</v>
+      </c>
+      <c r="R3">
+        <v>-69968.0</v>
+      </c>
+      <c r="S3">
+        <v>856119.0</v>
+      </c>
+      <c r="T3">
+        <v>1005000.0</v>
+      </c>
+      <c r="U3">
+        <v>1023000.0</v>
+      </c>
+      <c r="V3"/>
+      <c r="W3">
+        <v>756847.0</v>
+      </c>
+      <c r="X3">
+        <v>949515.0</v>
+      </c>
+      <c r="Y3">
+        <v>881676.0</v>
+      </c>
+      <c r="Z3"/>
+      <c r="AA3">
+        <v>875308.0</v>
+      </c>
+      <c r="AB3">
+        <v>1067000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1134000.0</v>
+      </c>
+      <c r="AD3"/>
+      <c r="AE3">
+        <v>676347.0</v>
+      </c>
+      <c r="AF3">
+        <v>1037000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1215000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1448.0</v>
+      </c>
+      <c r="AI3">
+        <v>2030.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1814.0</v>
+      </c>
+      <c r="AK3">
+        <v>1688.0</v>
+      </c>
+      <c r="AL3">
+        <v>1154.0</v>
+      </c>
+      <c r="AM3">
+        <v>1282.0</v>
+      </c>
+      <c r="AN3">
+        <v>974.2</v>
+      </c>
+      <c r="AO3">
+        <v>1031.0</v>
+      </c>
+      <c r="AP3">
+        <v>1130.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1792.15</v>
+      </c>
+      <c r="AR3">
+        <v>-29746.0</v>
+      </c>
+      <c r="AS3">
+        <v>-462000.0</v>
+      </c>
+      <c r="AT3">
+        <v>-1693000.0</v>
+      </c>
+      <c r="AU3">
+        <v>22.0</v>
+      </c>
+      <c r="AV3">
+        <v>2184000.0</v>
+      </c>
+      <c r="AW3">
+        <v>988.0</v>
+      </c>
+      <c r="AX3"/>
+      <c r="AY3">
+        <v>149.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-5254883.0</v>
+      </c>
+      <c r="BA3">
+        <v>1401000.0</v>
+      </c>
+      <c r="BB3">
+        <v>6.17</v>
+      </c>
+      <c r="BC3">
+        <v>6.17</v>
+      </c>
+      <c r="BD3">
+        <v>6.17</v>
+      </c>
+      <c r="BE3">
+        <v>806.0</v>
+      </c>
+      <c r="BF3">
+        <v>806.0</v>
+      </c>
+      <c r="BG3">
+        <v>7473.0</v>
+      </c>
+      <c r="BH3">
+        <v>7857.0</v>
+      </c>
+      <c r="BI3">
+        <v>8523.0</v>
+      </c>
+      <c r="BJ3">
+        <v>12024.0</v>
+      </c>
+      <c r="BK3">
+        <v>9232.0</v>
+      </c>
+      <c r="BL3">
+        <v>10964.0</v>
+      </c>
+      <c r="BM3"/>
+      <c r="BN3">
+        <v>16606.0</v>
+      </c>
+      <c r="BO3">
+        <v>27184.0</v>
+      </c>
+      <c r="BP3">
+        <v>32456.0</v>
+      </c>
+      <c r="BQ3">
+        <v>32657.0</v>
+      </c>
+      <c r="BR3">
+        <v>21979.0</v>
+      </c>
+      <c r="BS3">
+        <v>2292.0</v>
+      </c>
+      <c r="BT3">
+        <v>2080.0</v>
+      </c>
+      <c r="BU3">
+        <v>2479.0</v>
+      </c>
+      <c r="BV3">
+        <v>2245.0</v>
+      </c>
+      <c r="BW3">
+        <v>2034.0</v>
+      </c>
+      <c r="BX3">
+        <v>1141.0</v>
+      </c>
+      <c r="BY3">
+        <v>960.0</v>
+      </c>
+      <c r="BZ3"/>
+      <c r="CA3">
+        <v>378.0</v>
+      </c>
+      <c r="CB3">
+        <v>339.0</v>
+      </c>
+      <c r="CC3">
+        <v>339.0</v>
+      </c>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3">
+        <v>1701000.0</v>
+      </c>
+      <c r="CG3">
+        <v>7519.0</v>
+      </c>
+      <c r="CH3">
+        <v>11461.0</v>
+      </c>
+      <c r="CI3">
+        <v>4683.0</v>
+      </c>
+      <c r="CJ3">
+        <v>5476.0</v>
+      </c>
+      <c r="CK3">
+        <v>1636.0</v>
+      </c>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+    </row>
+    <row r="4" spans="1:95">
+      <c r="A4" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+    </row>
+    <row r="5" spans="1:95">
+      <c r="A5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-9208399.0</v>
+      </c>
+      <c r="F5">
+        <v>-1041864.0</v>
+      </c>
+      <c r="G5">
+        <v>-1920252.0</v>
+      </c>
+      <c r="H5">
+        <v>-2212859.0</v>
+      </c>
+      <c r="I5">
+        <v>-2537887.0</v>
+      </c>
+      <c r="J5">
+        <v>-1166216.0</v>
+      </c>
+      <c r="K5">
+        <v>-1869000.0</v>
+      </c>
+      <c r="L5">
+        <v>-2819520.0</v>
+      </c>
+      <c r="M5">
+        <v>-4150326.0</v>
+      </c>
+      <c r="N5">
+        <v>-1029283.0</v>
+      </c>
+      <c r="O5">
+        <v>-2317000.0</v>
+      </c>
+      <c r="P5">
+        <v>-4200000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-3226000.0</v>
+      </c>
+      <c r="R5">
+        <v>-1424032.0</v>
+      </c>
+      <c r="S5">
+        <v>-811000.0</v>
+      </c>
+      <c r="T5">
+        <v>-980000.0</v>
+      </c>
+      <c r="U5">
+        <v>-1025000.0</v>
+      </c>
+      <c r="V5">
+        <v>-1034943.0</v>
+      </c>
+      <c r="W5">
+        <v>-757000.0</v>
+      </c>
+      <c r="X5">
+        <v>-950000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-884000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-749890.0</v>
+      </c>
+      <c r="AA5">
+        <v>-875000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-2134000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2268000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1172345.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1352347.0</v>
+      </c>
+      <c r="AF5">
+        <v>-2074000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-2430000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1449448.0</v>
+      </c>
+      <c r="AI5">
+        <v>-2033030.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-1815814.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1689688.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1156154.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1283282.0</v>
+      </c>
+      <c r="AN5">
+        <v>-974974.2</v>
+      </c>
+      <c r="AO5">
+        <v>-1032031.0</v>
+      </c>
+      <c r="AP5">
+        <v>-1132130.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1792763.15</v>
+      </c>
+      <c r="AR5">
+        <v>-1605254.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1008000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-2717000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-1457022.0</v>
+      </c>
+      <c r="AV5">
+        <v>-6246000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-1582988.0</v>
+      </c>
+      <c r="AX5">
+        <v>-16448801.0</v>
+      </c>
+      <c r="AY5">
+        <v>-455149.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-399581.0</v>
+      </c>
+      <c r="BA5">
+        <v>-4667000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-290006.17</v>
+      </c>
+      <c r="BC5">
+        <v>-372867.17</v>
+      </c>
+      <c r="BD5">
+        <v>-315555.17</v>
+      </c>
+      <c r="BE5">
+        <v>-656830.0</v>
+      </c>
+      <c r="BF5">
+        <v>-365714.0</v>
+      </c>
+      <c r="BG5">
+        <v>-236023.0</v>
+      </c>
+      <c r="BH5">
+        <v>-403731.0</v>
+      </c>
+      <c r="BI5">
+        <v>-652600.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-79336.0</v>
+      </c>
+      <c r="BK5">
+        <v>-68774.0</v>
+      </c>
+      <c r="BL5">
+        <v>-19178.0</v>
+      </c>
+      <c r="BM5"/>
+      <c r="BN5">
+        <v>-2519576.0</v>
+      </c>
+      <c r="BO5">
+        <v>-1784395.0</v>
+      </c>
+      <c r="BP5">
+        <v>-484137.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-707290.0</v>
+      </c>
+      <c r="BR5">
+        <v>-4187870.0</v>
+      </c>
+      <c r="BS5">
+        <v>-885863.0</v>
+      </c>
+      <c r="BT5">
+        <v>-426478.0</v>
+      </c>
+      <c r="BU5">
+        <v>-469868.0</v>
+      </c>
+      <c r="BV5">
+        <v>-1092865.0</v>
+      </c>
+      <c r="BW5">
+        <v>-908157.0</v>
+      </c>
+      <c r="BX5">
+        <v>-843241.0</v>
+      </c>
+      <c r="BY5">
+        <v>-904981.0</v>
+      </c>
+      <c r="BZ5"/>
+      <c r="CA5">
+        <v>-770123.0</v>
+      </c>
+      <c r="CB5">
+        <v>-629868.0</v>
+      </c>
+      <c r="CC5">
+        <v>-1104665.0</v>
+      </c>
+      <c r="CD5"/>
+      <c r="CE5">
+        <v>-708000.0</v>
+      </c>
+      <c r="CF5">
+        <v>-184000.0</v>
+      </c>
+      <c r="CG5">
+        <v>-1092475.0</v>
+      </c>
+      <c r="CH5">
+        <v>-2265283.0</v>
+      </c>
+      <c r="CI5">
+        <v>-57594.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-82065.0</v>
+      </c>
+      <c r="CK5">
+        <v>-337219.0</v>
+      </c>
+      <c r="CL5">
+        <v>-1657349.0</v>
+      </c>
+      <c r="CM5">
+        <v>-35920.0</v>
+      </c>
+      <c r="CN5">
+        <v>-14712.0</v>
+      </c>
+      <c r="CO5">
+        <v>-12861.0</v>
+      </c>
+      <c r="CP5">
+        <v>-2351.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-12245.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:95">
+      <c r="A6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B6">
+        <v>-961828.0</v>
+      </c>
+      <c r="C6">
+        <v>-2118102.0</v>
+      </c>
+      <c r="D6">
+        <v>-1376051.0</v>
+      </c>
+      <c r="E6">
+        <v>-848305.0</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6">
+        <v>-960252.0</v>
+      </c>
+      <c r="H6">
+        <v>-1106060.0</v>
+      </c>
+      <c r="I6">
+        <v>-1268887.0</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6">
+        <v>-1868946.0</v>
+      </c>
+      <c r="L6">
+        <v>-1409520.0</v>
+      </c>
+      <c r="M6">
+        <v>-2075326.0</v>
+      </c>
+      <c r="N6">
+        <v>-126338.0</v>
+      </c>
+      <c r="O6">
+        <v>-1552983.0</v>
+      </c>
+      <c r="P6">
+        <v>-2318620.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1680608.0</v>
+      </c>
+      <c r="R6">
+        <v>-1422707.0</v>
+      </c>
+      <c r="S6">
+        <v>-811290.0</v>
+      </c>
+      <c r="T6">
+        <v>-979704.0</v>
+      </c>
+      <c r="U6">
+        <v>-1024951.0</v>
+      </c>
+      <c r="V6">
+        <v>-958964.0</v>
+      </c>
+      <c r="W6">
+        <v>-756847.0</v>
+      </c>
+      <c r="X6">
+        <v>-949515.0</v>
+      </c>
+      <c r="Y6">
+        <v>-883556.0</v>
+      </c>
+      <c r="Z6">
+        <v>-749930.0</v>
+      </c>
+      <c r="AA6">
+        <v>-875308.0</v>
+      </c>
+      <c r="AB6">
+        <v>-1067122.0</v>
+      </c>
+      <c r="AC6">
+        <v>-1134075.0</v>
+      </c>
+      <c r="AD6"/>
+      <c r="AE6">
+        <v>-676347.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1036574.0</v>
+      </c>
+      <c r="AG6">
+        <v>-1215363.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1448056.0</v>
+      </c>
+      <c r="AI6">
+        <v>-2030660.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1814298.0</v>
+      </c>
+      <c r="AK6">
+        <v>-1688415.0</v>
+      </c>
+      <c r="AL6">
+        <v>-1154539.0</v>
+      </c>
+      <c r="AM6">
+        <v>-1282015.0</v>
+      </c>
+      <c r="AN6">
+        <v>-974195.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1031397.0</v>
+      </c>
+      <c r="AP6">
+        <v>-1130850.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1790971.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1635388.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1514311.0</v>
+      </c>
+      <c r="AT6">
+        <v>-6595185.0</v>
+      </c>
+      <c r="AU6">
+        <v>-1456554.0</v>
+      </c>
+      <c r="AV6">
+        <v>-6245439.0</v>
+      </c>
+      <c r="AW6">
+        <v>-1583160.0</v>
+      </c>
+      <c r="AX6">
+        <v>-16467477.0</v>
+      </c>
+      <c r="AY6">
+        <v>-455010.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-5654464.0</v>
+      </c>
+      <c r="BA6">
+        <v>-4656016.0</v>
+      </c>
+      <c r="BB6">
+        <v>-290069.0</v>
+      </c>
+      <c r="BC6">
+        <v>-372861.0</v>
+      </c>
+      <c r="BD6">
+        <v>-315549.0</v>
+      </c>
+      <c r="BE6">
+        <v>-464454.0</v>
+      </c>
+      <c r="BF6">
+        <v>-364908.0</v>
+      </c>
+      <c r="BG6">
+        <v>-228550.0</v>
+      </c>
+      <c r="BH6">
+        <v>-395874.0</v>
+      </c>
+      <c r="BI6">
+        <v>-644077.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-67312.0</v>
+      </c>
+      <c r="BK6">
+        <v>-59542.0</v>
+      </c>
+      <c r="BL6">
+        <v>-8214.0</v>
+      </c>
+      <c r="BM6"/>
+      <c r="BN6">
+        <v>-2502970.0</v>
+      </c>
+      <c r="BO6">
+        <v>-1757211.0</v>
+      </c>
+      <c r="BP6">
+        <v>-451681.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-674633.0</v>
+      </c>
+      <c r="BR6">
+        <v>-4165891.0</v>
+      </c>
+      <c r="BS6">
+        <v>-883571.0</v>
+      </c>
+      <c r="BT6">
+        <v>-424398.0</v>
+      </c>
+      <c r="BU6">
+        <v>-467389.0</v>
+      </c>
+      <c r="BV6">
+        <v>-1090620.0</v>
+      </c>
+      <c r="BW6">
+        <v>-906123.0</v>
+      </c>
+      <c r="BX6">
+        <v>-842100.0</v>
+      </c>
+      <c r="BY6">
+        <v>-904021.0</v>
+      </c>
+      <c r="BZ6"/>
+      <c r="CA6">
+        <v>-769745.0</v>
+      </c>
+      <c r="CB6">
+        <v>-629529.0</v>
+      </c>
+      <c r="CC6">
+        <v>-1104326.0</v>
+      </c>
+      <c r="CD6"/>
+      <c r="CE6">
+        <v>-707657.0</v>
+      </c>
+      <c r="CF6">
+        <v>-183574.0</v>
+      </c>
+      <c r="CG6">
+        <v>-1084956.0</v>
+      </c>
+      <c r="CH6">
+        <v>-2253822.0</v>
+      </c>
+      <c r="CI6">
+        <v>-52911.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-76589.0</v>
+      </c>
+      <c r="CK6">
+        <v>-335583.0</v>
+      </c>
+      <c r="CL6">
+        <v>-1661222.0</v>
+      </c>
+      <c r="CM6">
+        <v>-35920.0</v>
+      </c>
+      <c r="CN6">
+        <v>-14712.0</v>
+      </c>
+      <c r="CO6">
+        <v>-12861.0</v>
+      </c>
+      <c r="CP6">
+        <v>-2351.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-12245.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:95">
+      <c r="A7" t="s">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+    </row>
+    <row r="8" spans="1:95">
+      <c r="A8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+    </row>
+    <row r="9" spans="1:95">
+      <c r="A9" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9">
+        <v>-3333.0</v>
+      </c>
+      <c r="BA9"/>
+      <c r="BB9">
+        <v>-753.0</v>
+      </c>
+      <c r="BC9">
+        <v>18060.0</v>
+      </c>
+      <c r="BD9">
+        <v>-3333.0</v>
+      </c>
+      <c r="BE9">
+        <v>6626.0</v>
+      </c>
+      <c r="BF9">
+        <v>11220.0</v>
+      </c>
+      <c r="BG9">
+        <v>18060.0</v>
+      </c>
+      <c r="BH9">
+        <v>13808.0</v>
+      </c>
+      <c r="BI9">
+        <v>4087.0</v>
+      </c>
+      <c r="BJ9">
+        <v>20033.0</v>
+      </c>
+      <c r="BK9">
+        <v>10042.0</v>
+      </c>
+      <c r="BL9">
+        <v>13015.0</v>
+      </c>
+      <c r="BM9"/>
+      <c r="BN9">
+        <v>-39831.0</v>
+      </c>
+      <c r="BO9">
+        <v>29748.0</v>
+      </c>
+      <c r="BP9">
+        <v>18201.0</v>
+      </c>
+      <c r="BQ9">
+        <v>26155.0</v>
+      </c>
+      <c r="BR9">
+        <v>-187830.0</v>
+      </c>
+      <c r="BS9">
+        <v>99094.0</v>
+      </c>
+      <c r="BT9">
+        <v>115300.0</v>
+      </c>
+      <c r="BU9">
+        <v>235831.0</v>
+      </c>
+      <c r="BV9">
+        <v>180471.0</v>
+      </c>
+      <c r="BW9">
+        <v>250162.0</v>
+      </c>
+      <c r="BX9">
+        <v>265112.0</v>
+      </c>
+      <c r="BY9">
+        <v>228007.0</v>
+      </c>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>82930.0</v>
+      </c>
+      <c r="CB9">
+        <v>197779.0</v>
+      </c>
+      <c r="CC9">
+        <v>500979.0</v>
+      </c>
+      <c r="CD9"/>
+      <c r="CE9">
+        <v>116008.0</v>
+      </c>
+      <c r="CF9"/>
+      <c r="CG9">
+        <v>14616.0</v>
+      </c>
+      <c r="CH9">
+        <v>17841.0</v>
+      </c>
+      <c r="CI9">
+        <v>13338.0</v>
+      </c>
+      <c r="CJ9">
+        <v>1993.0</v>
+      </c>
+      <c r="CK9">
+        <v>11799.0</v>
+      </c>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+    </row>
+    <row r="10" spans="1:95">
+      <c r="A10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B10">
+        <v>-4393443.0</v>
+      </c>
+      <c r="C10">
+        <v>746860.0</v>
+      </c>
+      <c r="D10">
+        <v>-7417975.0</v>
+      </c>
+      <c r="E10">
+        <v>-8360096.0</v>
+      </c>
+      <c r="F10">
+        <v>11749582.0</v>
+      </c>
+      <c r="G10">
+        <v>-3045328.0</v>
+      </c>
+      <c r="H10">
+        <v>-1469560.0</v>
+      </c>
+      <c r="I10">
+        <v>23421355.0</v>
+      </c>
+      <c r="J10">
+        <v>1346701.0</v>
+      </c>
+      <c r="K10">
+        <v>-619537.0</v>
+      </c>
+      <c r="L10">
+        <v>2789896.0</v>
+      </c>
+      <c r="M10">
+        <v>-3183297.0</v>
+      </c>
+      <c r="N10">
+        <v>-126338.0</v>
+      </c>
+      <c r="O10">
+        <v>-764136.0</v>
+      </c>
+      <c r="P10">
+        <v>-1880507.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1545012.0</v>
+      </c>
+      <c r="R10">
+        <v>-1422707.0</v>
+      </c>
+      <c r="S10">
+        <v>-811290.0</v>
+      </c>
+      <c r="T10">
+        <v>-979746.0</v>
+      </c>
+      <c r="U10">
+        <v>-1025418.0</v>
+      </c>
+      <c r="V10">
+        <v>-960004.0</v>
+      </c>
+      <c r="W10">
+        <v>-757096.0</v>
+      </c>
+      <c r="X10">
+        <v>-950192.0</v>
+      </c>
+      <c r="Y10">
+        <v>-883944.0</v>
+      </c>
+      <c r="Z10">
+        <v>-750383.0</v>
+      </c>
+      <c r="AA10">
+        <v>-875308.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1067122.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1134075.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1138944.0</v>
+      </c>
+      <c r="AE10">
+        <v>-676347.0</v>
+      </c>
+      <c r="AF10">
+        <v>-1036574.0</v>
+      </c>
+      <c r="AG10">
+        <v>-1215363.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1295468.0</v>
+      </c>
+      <c r="AI10">
+        <v>-2030660.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1814298.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1688415.0</v>
+      </c>
+      <c r="AL10">
+        <v>-1155022.0</v>
+      </c>
+      <c r="AM10">
+        <v>-1282146.0</v>
+      </c>
+      <c r="AN10">
+        <v>-974551.0</v>
+      </c>
+      <c r="AO10">
+        <v>-1031966.0</v>
+      </c>
+      <c r="AP10">
+        <v>-1122064.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-1791097.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1635582.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1515038.0</v>
+      </c>
+      <c r="AT10">
+        <v>-3747962.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1458050.0</v>
+      </c>
+      <c r="AV10">
+        <v>-4063673.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1584824.0</v>
+      </c>
+      <c r="AX10">
+        <v>-16470811.0</v>
+      </c>
+      <c r="AY10">
+        <v>-458772.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-5658070.0</v>
+      </c>
+      <c r="BA10">
+        <v>-4666367.0</v>
+      </c>
+      <c r="BB10">
+        <v>-327173.0</v>
+      </c>
+      <c r="BC10">
+        <v>-376843.0</v>
+      </c>
+      <c r="BD10">
+        <v>-382816.0</v>
+      </c>
+      <c r="BE10">
+        <v>-510517.0</v>
+      </c>
+      <c r="BF10"/>
+      <c r="BG10">
+        <v>-271779.0</v>
+      </c>
+      <c r="BH10">
+        <v>-437152.0</v>
+      </c>
+      <c r="BI10">
+        <v>-686020.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
+        <v>-124101.0</v>
+      </c>
+      <c r="BL10">
+        <v>-45820.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>-1990000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-482862.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-815000.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>-870587.0</v>
+      </c>
+      <c r="BT10">
+        <v>-426341.0</v>
+      </c>
+      <c r="BU10">
+        <v>-502000.0</v>
+      </c>
+      <c r="BV10">
+        <v>2728000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-944138.0</v>
+      </c>
+      <c r="BX10">
+        <v>-890000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-902000.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>-767525.0</v>
+      </c>
+      <c r="CB10">
+        <v>-629000.0</v>
+      </c>
+      <c r="CC10">
+        <v>-1494000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>-1884000.0</v>
+      </c>
+      <c r="CG10">
+        <v>-1379506.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>-392860.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>1772000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11">
+        <v>-1868.0</v>
+      </c>
+      <c r="L11">
+        <v>-894000.0</v>
+      </c>
+      <c r="M11">
+        <v>-876000.0</v>
+      </c>
+      <c r="N11">
+        <v>-723000.0</v>
+      </c>
+      <c r="O11">
+        <v>-789000.0</v>
+      </c>
+      <c r="P11">
+        <v>-438000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1685000.0</v>
+      </c>
+      <c r="R11">
+        <v>-172000.0</v>
+      </c>
+      <c r="S11">
+        <v>-44829.0</v>
+      </c>
+      <c r="T11">
+        <v>-25139.0</v>
+      </c>
+      <c r="U11">
+        <v>467.0</v>
+      </c>
+      <c r="V11">
+        <v>-800.0</v>
+      </c>
+      <c r="W11">
+        <v>-756.0</v>
+      </c>
+      <c r="X11">
+        <v>-949.0</v>
+      </c>
+      <c r="Y11">
+        <v>388.0</v>
+      </c>
+      <c r="Z11"/>
+      <c r="AA11">
+        <v>-875.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1067.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1134.0</v>
+      </c>
+      <c r="AD11"/>
+      <c r="AE11">
+        <v>-676.0</v>
+      </c>
+      <c r="AF11">
+        <v>-1036.0</v>
+      </c>
+      <c r="AG11">
+        <v>-1215.0</v>
+      </c>
+      <c r="AH11">
+        <v>-1448.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2030.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-1814.0</v>
+      </c>
+      <c r="AK11">
+        <v>-1688.0</v>
+      </c>
+      <c r="AL11">
+        <v>-1154.0</v>
+      </c>
+      <c r="AM11">
+        <v>-1282.0</v>
+      </c>
+      <c r="AN11">
+        <v>-974.0</v>
+      </c>
+      <c r="AO11">
+        <v>-1031.0</v>
+      </c>
+      <c r="AP11">
+        <v>-891.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-1666.15</v>
+      </c>
+      <c r="AR11">
+        <v>194.0</v>
+      </c>
+      <c r="AS11">
+        <v>632.0</v>
+      </c>
+      <c r="AT11">
+        <v>213.0</v>
+      </c>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>1565.0</v>
+      </c>
+      <c r="AW11">
+        <v>2510.0</v>
+      </c>
+      <c r="AX11"/>
+      <c r="AY11">
+        <v>3613.0</v>
+      </c>
+      <c r="AZ11">
+        <v>3489.0</v>
+      </c>
+      <c r="BA11">
+        <v>10351.0</v>
+      </c>
+      <c r="BB11">
+        <v>37097.0</v>
+      </c>
+      <c r="BC11">
+        <v>3975.84</v>
+      </c>
+      <c r="BD11">
+        <v>67260.0</v>
+      </c>
+      <c r="BE11">
+        <v>-1123000.0</v>
+      </c>
+      <c r="BF11"/>
+      <c r="BG11">
+        <v>35756.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>-304000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>-3288000.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>1326000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-1522.0</v>
+      </c>
+      <c r="BQ11">
+        <v>87272.0</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>-15276.0</v>
+      </c>
+      <c r="BT11">
+        <v>-8105.0</v>
+      </c>
+      <c r="BU11">
+        <v>-3894.0</v>
+      </c>
+      <c r="BV11">
+        <v>-27474.0</v>
+      </c>
+      <c r="BW11">
+        <v>34177.0</v>
+      </c>
+      <c r="BX11">
+        <v>44166.0</v>
+      </c>
+      <c r="BY11">
+        <v>-7037.0</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>2063.0</v>
+      </c>
+      <c r="CB11">
+        <v>104.0</v>
+      </c>
+      <c r="CC11">
+        <v>390284.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11">
+        <v>728488.0</v>
+      </c>
+      <c r="CF11">
+        <v>24725.0</v>
+      </c>
+      <c r="CG11">
+        <v>11883.0</v>
+      </c>
+      <c r="CH11"/>
+      <c r="CI11">
+        <v>31839.0</v>
+      </c>
+      <c r="CJ11">
+        <v>40866.0</v>
+      </c>
+      <c r="CK11">
+        <v>14182.0</v>
+      </c>
+      <c r="CL11"/>
+      <c r="CM11">
+        <v>35920.0</v>
+      </c>
+      <c r="CN11">
+        <v>14712.0</v>
+      </c>
+      <c r="CO11">
+        <v>12861.0</v>
+      </c>
+      <c r="CP11">
+        <v>2351.0</v>
+      </c>
+      <c r="CQ11"/>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>1087000.0</v>
+      </c>
+      <c r="O12">
+        <v>788847.0</v>
+      </c>
+      <c r="P12">
+        <v>438113.0</v>
+      </c>
+      <c r="Q12">
+        <v>139502.0</v>
+      </c>
+      <c r="R12">
+        <v>86567.0</v>
+      </c>
+      <c r="S12">
+        <v>44829.0</v>
+      </c>
+      <c r="T12">
+        <v>42.0</v>
+      </c>
+      <c r="U12">
+        <v>467.0</v>
+      </c>
+      <c r="V12">
+        <v>1040.0</v>
+      </c>
+      <c r="W12">
+        <v>249.0</v>
+      </c>
+      <c r="X12">
+        <v>677.0</v>
+      </c>
+      <c r="Y12">
+        <v>388.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
+        <v>483.0</v>
+      </c>
+      <c r="AM12">
+        <v>131.0</v>
+      </c>
+      <c r="AN12">
+        <v>356.0</v>
+      </c>
+      <c r="AO12">
+        <v>569.0</v>
+      </c>
+      <c r="AP12">
+        <v>239.0</v>
+      </c>
+      <c r="AQ12">
+        <v>126.0</v>
+      </c>
+      <c r="AR12">
+        <v>194.0</v>
+      </c>
+      <c r="AS12">
+        <v>632.0</v>
+      </c>
+      <c r="AT12">
+        <v>213.0</v>
+      </c>
+      <c r="AU12">
+        <v>1518.0</v>
+      </c>
+      <c r="AV12">
+        <v>2073.0</v>
+      </c>
+      <c r="AW12">
+        <v>2652.0</v>
+      </c>
+      <c r="AX12">
+        <v>3334.0</v>
+      </c>
+      <c r="AY12">
+        <v>3762.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3606.0</v>
+      </c>
+      <c r="BA12">
+        <v>10351.0</v>
+      </c>
+      <c r="BB12">
+        <v>37104.0</v>
+      </c>
+      <c r="BC12">
+        <v>3982.0</v>
+      </c>
+      <c r="BD12">
+        <v>67267.0</v>
+      </c>
+      <c r="BE12">
+        <v>46063.0</v>
+      </c>
+      <c r="BF12">
+        <v>138649.0</v>
+      </c>
+      <c r="BG12">
+        <v>35756.0</v>
+      </c>
+      <c r="BH12">
+        <v>33421.0</v>
+      </c>
+      <c r="BI12">
+        <v>33420.0</v>
+      </c>
+      <c r="BJ12">
+        <v>54924.0</v>
+      </c>
+      <c r="BK12">
+        <v>55327.0</v>
+      </c>
+      <c r="BL12">
+        <v>26642.0</v>
+      </c>
+      <c r="BM12">
+        <v>55000.0</v>
+      </c>
+      <c r="BN12">
+        <v>204552.0</v>
+      </c>
+      <c r="BO12">
+        <v>62205.0</v>
+      </c>
+      <c r="BP12">
+        <v>48464.0</v>
+      </c>
+      <c r="BQ12">
+        <v>69027.0</v>
+      </c>
+      <c r="BR12">
+        <v>26168.0</v>
+      </c>
+      <c r="BS12">
+        <v>386.0</v>
+      </c>
+      <c r="BT12">
+        <v>58.0</v>
+      </c>
+      <c r="BU12">
+        <v>360.0</v>
+      </c>
+      <c r="BV12">
+        <v>1000.0</v>
+      </c>
+      <c r="BW12">
+        <v>1000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12">
+        <v>1000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>10000.0</v>
+      </c>
+      <c r="CA12">
+        <v>9000.0</v>
+      </c>
+      <c r="CB12">
+        <v>8000.0</v>
+      </c>
+      <c r="CC12">
+        <v>8000.0</v>
+      </c>
+      <c r="CD12">
+        <v>5000.0</v>
+      </c>
+      <c r="CE12">
+        <v>21000.0</v>
+      </c>
+      <c r="CF12">
+        <v>25000.0</v>
+      </c>
+      <c r="CG12">
+        <v>12000.0</v>
+      </c>
+      <c r="CH12">
+        <v>32000.0</v>
+      </c>
+      <c r="CI12">
+        <v>43000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>43000.0</v>
+      </c>
+      <c r="CK12">
+        <v>14000.0</v>
+      </c>
+      <c r="CL12">
+        <v>4000.0</v>
+      </c>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>78503.0</v>
+      </c>
+      <c r="C13">
+        <v>230668.0</v>
+      </c>
+      <c r="D13">
+        <v>206387.0</v>
+      </c>
+      <c r="E13">
+        <v>217793.0</v>
+      </c>
+      <c r="F13">
+        <v>229875.0</v>
+      </c>
+      <c r="G13">
+        <v>255692.0</v>
+      </c>
+      <c r="H13">
+        <v>382562.0</v>
+      </c>
+      <c r="I13">
+        <v>547432.0</v>
+      </c>
+      <c r="J13">
+        <v>747098.0</v>
+      </c>
+      <c r="K13">
+        <v>881662.0</v>
+      </c>
+      <c r="L13">
+        <v>894181.0</v>
+      </c>
+      <c r="M13">
+        <v>875878.0</v>
+      </c>
+      <c r="N13">
+        <v>722937.0</v>
+      </c>
+      <c r="O13">
+        <v>635889.0</v>
+      </c>
+      <c r="P13">
+        <v>439171.0</v>
+      </c>
+      <c r="Q13">
+        <v>139502.0</v>
+      </c>
+      <c r="R13">
+        <v>86567.0</v>
+      </c>
+      <c r="S13">
+        <v>45459.0</v>
+      </c>
+      <c r="T13">
+        <v>25619.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+    </row>
+    <row r="14" spans="1:95">
+      <c r="A14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+    </row>
+    <row r="15" spans="1:95">
+      <c r="A15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B15">
+        <v>-4393443.0</v>
+      </c>
+      <c r="C15">
+        <v>746860.0</v>
+      </c>
+      <c r="D15">
+        <v>-7417975.0</v>
+      </c>
+      <c r="E15">
+        <v>-8360096.0</v>
+      </c>
+      <c r="F15">
+        <v>11749582.0</v>
+      </c>
+      <c r="G15">
+        <v>-3045328.0</v>
+      </c>
+      <c r="H15">
+        <v>-1469560.0</v>
+      </c>
+      <c r="I15">
+        <v>23421355.0</v>
+      </c>
+      <c r="J15">
+        <v>1346701.0</v>
+      </c>
+      <c r="K15">
+        <v>-619537.0</v>
+      </c>
+      <c r="L15">
+        <v>2789896.0</v>
+      </c>
+      <c r="M15">
+        <v>-3183297.0</v>
+      </c>
+      <c r="N15">
+        <v>-126338.0</v>
+      </c>
+      <c r="O15">
+        <v>-764136.0</v>
+      </c>
+      <c r="P15">
+        <v>-1880507.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1545012.0</v>
+      </c>
+      <c r="R15">
+        <v>-1422707.0</v>
+      </c>
+      <c r="S15">
+        <v>-811290.0</v>
+      </c>
+      <c r="T15">
+        <v>-979746.0</v>
+      </c>
+      <c r="U15">
+        <v>-1025418.0</v>
+      </c>
+      <c r="V15">
+        <v>-960004.0</v>
+      </c>
+      <c r="W15">
+        <v>-757096.0</v>
+      </c>
+      <c r="X15">
+        <v>-950192.0</v>
+      </c>
+      <c r="Y15">
+        <v>-883944.0</v>
+      </c>
+      <c r="Z15">
+        <v>-750383.0</v>
+      </c>
+      <c r="AA15">
+        <v>-875308.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1067122.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1134075.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1138944.0</v>
+      </c>
+      <c r="AE15">
+        <v>-676347.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1036574.0</v>
+      </c>
+      <c r="AG15">
+        <v>-1215363.0</v>
+      </c>
+      <c r="AH15">
+        <v>-1295468.0</v>
+      </c>
+      <c r="AI15">
+        <v>-2030660.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-1814298.0</v>
+      </c>
+      <c r="AK15">
+        <v>-1688415.0</v>
+      </c>
+      <c r="AL15">
+        <v>-1155022.0</v>
+      </c>
+      <c r="AM15">
+        <v>-1282146.0</v>
+      </c>
+      <c r="AN15">
+        <v>-974551.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1031966.0</v>
+      </c>
+      <c r="AP15">
+        <v>-1122064.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-1791097.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1635582.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1515038.0</v>
+      </c>
+      <c r="AT15">
+        <v>-3747962.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1458050.0</v>
+      </c>
+      <c r="AV15">
+        <v>-4063673.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1584824.0</v>
+      </c>
+      <c r="AX15">
+        <v>-16470811.0</v>
+      </c>
+      <c r="AY15">
+        <v>-458772.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-5658070.0</v>
+      </c>
+      <c r="BA15">
+        <v>-4666367.0</v>
+      </c>
+      <c r="BB15">
+        <v>-327173.0</v>
+      </c>
+      <c r="BC15">
+        <v>-376843.0</v>
+      </c>
+      <c r="BD15">
+        <v>-382816.0</v>
+      </c>
+      <c r="BE15">
+        <v>-510517.0</v>
+      </c>
+      <c r="BF15">
+        <v>-504363.0</v>
+      </c>
+      <c r="BG15">
+        <v>-271779.0</v>
+      </c>
+      <c r="BH15">
+        <v>-437152.0</v>
+      </c>
+      <c r="BI15">
+        <v>-686020.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-134260.0</v>
+      </c>
+      <c r="BK15">
+        <v>-124101.0</v>
+      </c>
+      <c r="BL15">
+        <v>-45820.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15">
+        <v>-2724128.0</v>
+      </c>
+      <c r="BO15">
+        <v>-1933062.0</v>
+      </c>
+      <c r="BP15">
+        <v>-514343.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-825888.0</v>
+      </c>
+      <c r="BR15">
+        <v>-4214038.0</v>
+      </c>
+      <c r="BS15">
+        <v>-870587.0</v>
+      </c>
+      <c r="BT15">
+        <v>-418373.0</v>
+      </c>
+      <c r="BU15">
+        <v>-498626.0</v>
+      </c>
+      <c r="BV15">
+        <v>-1065391.0</v>
+      </c>
+      <c r="BW15">
+        <v>-942334.0</v>
+      </c>
+      <c r="BX15">
+        <v>-887407.0</v>
+      </c>
+      <c r="BY15">
+        <v>-897944.0</v>
+      </c>
+      <c r="BZ15"/>
+      <c r="CA15">
+        <v>-772186.0</v>
+      </c>
+      <c r="CB15">
+        <v>-629972.0</v>
+      </c>
+      <c r="CC15">
+        <v>-1494949.0</v>
+      </c>
+      <c r="CD15"/>
+      <c r="CE15">
+        <v>-728488.0</v>
+      </c>
+      <c r="CF15">
+        <v>-1909091.0</v>
+      </c>
+      <c r="CG15">
+        <v>-816490.0</v>
+      </c>
+      <c r="CH15">
+        <v>-2265283.0</v>
+      </c>
+      <c r="CI15">
+        <v>-435244.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-1224966.0</v>
+      </c>
+      <c r="CK15">
+        <v>-351401.0</v>
+      </c>
+      <c r="CL15">
+        <v>-1661222.0</v>
+      </c>
+      <c r="CM15">
+        <v>-35920.0</v>
+      </c>
+      <c r="CN15">
+        <v>-14712.0</v>
+      </c>
+      <c r="CO15">
+        <v>-12861.0</v>
+      </c>
+      <c r="CP15">
+        <v>-2351.0</v>
+      </c>
+      <c r="CQ15">
+        <v>-12245.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:95">
+      <c r="A16" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-3503146.0</v>
+      </c>
+      <c r="N16">
+        <v>-3503146.0</v>
+      </c>
+      <c r="O16">
+        <v>-764136.0</v>
+      </c>
+      <c r="P16">
+        <v>-1880507.0</v>
+      </c>
+      <c r="Q16">
+        <v>-1545012.0</v>
+      </c>
+      <c r="R16">
+        <v>-1422707.0</v>
+      </c>
+      <c r="S16">
+        <v>-811290.0</v>
+      </c>
+      <c r="T16">
+        <v>-979746.0</v>
+      </c>
+      <c r="U16">
+        <v>-1025418.0</v>
+      </c>
+      <c r="V16">
+        <v>-960004.0</v>
+      </c>
+      <c r="W16">
+        <v>-757096.0</v>
+      </c>
+      <c r="X16">
+        <v>-950192.0</v>
+      </c>
+      <c r="Y16">
+        <v>-883944.0</v>
+      </c>
+      <c r="Z16">
+        <v>-750383.0</v>
+      </c>
+      <c r="AA16">
+        <v>-875308.0</v>
+      </c>
+      <c r="AB16">
+        <v>-1067122.0</v>
+      </c>
+      <c r="AC16">
+        <v>-1134075.0</v>
+      </c>
+      <c r="AD16">
+        <v>-1138944.0</v>
+      </c>
+      <c r="AE16">
+        <v>-676347.0</v>
+      </c>
+      <c r="AF16">
+        <v>-1036574.0</v>
+      </c>
+      <c r="AG16">
+        <v>-1215363.0</v>
+      </c>
+      <c r="AH16">
+        <v>-1295468.0</v>
+      </c>
+      <c r="AI16">
+        <v>-2030660.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-1814298.0</v>
+      </c>
+      <c r="AK16">
+        <v>-1688415.0</v>
+      </c>
+      <c r="AL16">
+        <v>-1155022.0</v>
+      </c>
+      <c r="AM16">
+        <v>-1282146.0</v>
+      </c>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+    </row>
+    <row r="17" spans="1:95">
+      <c r="A17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>-4393443.0</v>
+      </c>
+      <c r="C17">
+        <v>746860.0</v>
+      </c>
+      <c r="D17">
+        <v>-7417975.0</v>
+      </c>
+      <c r="E17">
+        <v>-8360096.0</v>
+      </c>
+      <c r="F17">
+        <v>11749582.0</v>
+      </c>
+      <c r="G17">
+        <v>-3045328.0</v>
+      </c>
+      <c r="H17">
+        <v>-1469560.0</v>
+      </c>
+      <c r="I17">
+        <v>23421355.0</v>
+      </c>
+      <c r="J17">
+        <v>1346701.0</v>
+      </c>
+      <c r="K17">
+        <v>-619537.0</v>
+      </c>
+      <c r="L17">
+        <v>2789896.0</v>
+      </c>
+      <c r="M17">
+        <v>-3183297.0</v>
+      </c>
+      <c r="N17">
+        <v>-126338.0</v>
+      </c>
+      <c r="O17">
+        <v>-764136.0</v>
+      </c>
+      <c r="P17">
+        <v>-1880507.0</v>
+      </c>
+      <c r="Q17">
+        <v>-1545012.0</v>
+      </c>
+      <c r="R17">
+        <v>-1422707.0</v>
+      </c>
+      <c r="S17">
+        <v>-811290.0</v>
+      </c>
+      <c r="T17">
+        <v>-979746.0</v>
+      </c>
+      <c r="U17">
+        <v>-1025418.0</v>
+      </c>
+      <c r="V17">
+        <v>-960004.0</v>
+      </c>
+      <c r="W17">
+        <v>-757096.0</v>
+      </c>
+      <c r="X17">
+        <v>-950192.0</v>
+      </c>
+      <c r="Y17">
+        <v>-883944.0</v>
+      </c>
+      <c r="Z17">
+        <v>-750383.0</v>
+      </c>
+      <c r="AA17">
+        <v>-875308.0</v>
+      </c>
+      <c r="AB17">
+        <v>-1067122.0</v>
+      </c>
+      <c r="AC17">
+        <v>-1134075.0</v>
+      </c>
+      <c r="AD17">
+        <v>-1138944.0</v>
+      </c>
+      <c r="AE17">
+        <v>-676347.0</v>
+      </c>
+      <c r="AF17">
+        <v>-1036574.0</v>
+      </c>
+      <c r="AG17">
+        <v>-1215363.0</v>
+      </c>
+      <c r="AH17">
+        <v>-1295468.0</v>
+      </c>
+      <c r="AI17">
+        <v>-2030660.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-1814298.0</v>
+      </c>
+      <c r="AK17">
+        <v>-1688415.0</v>
+      </c>
+      <c r="AL17">
+        <v>-1155022.0</v>
+      </c>
+      <c r="AM17">
+        <v>-1282146.0</v>
+      </c>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+    </row>
+    <row r="18" spans="1:95">
+      <c r="A18" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>78503.0</v>
+      </c>
+      <c r="C18">
+        <v>230668.0</v>
+      </c>
+      <c r="D18">
+        <v>206387.0</v>
+      </c>
+      <c r="E18">
+        <v>217793.0</v>
+      </c>
+      <c r="F18">
+        <v>229875.0</v>
+      </c>
+      <c r="G18">
+        <v>255692.0</v>
+      </c>
+      <c r="H18">
+        <v>382562.0</v>
+      </c>
+      <c r="I18">
+        <v>547432.0</v>
+      </c>
+      <c r="J18">
+        <v>747098.0</v>
+      </c>
+      <c r="K18">
+        <v>881662.0</v>
+      </c>
+      <c r="L18">
+        <v>894181.0</v>
+      </c>
+      <c r="M18">
+        <v>875878.0</v>
+      </c>
+      <c r="N18">
+        <v>722937.0</v>
+      </c>
+      <c r="O18">
+        <v>635889.0</v>
+      </c>
+      <c r="P18">
+        <v>439171.0</v>
+      </c>
+      <c r="Q18">
+        <v>139502.0</v>
+      </c>
+      <c r="R18">
+        <v>86567.0</v>
+      </c>
+      <c r="S18">
+        <v>45459.0</v>
+      </c>
+      <c r="T18">
+        <v>25577.0</v>
+      </c>
+      <c r="U18">
+        <v>-467.0</v>
+      </c>
+      <c r="V18">
+        <v>-1040.0</v>
+      </c>
+      <c r="W18">
+        <v>-249.0</v>
+      </c>
+      <c r="X18">
+        <v>-677.0</v>
+      </c>
+      <c r="Y18">
+        <v>-388.0</v>
+      </c>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+    </row>
+    <row r="19" spans="1:95">
+      <c r="A19" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
+        <v>788847.0</v>
+      </c>
+      <c r="P19">
+        <v>438113.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+    </row>
+    <row r="20" spans="1:95">
+      <c r="A20" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20">
+        <v>107149.0</v>
+      </c>
+      <c r="AJ20">
+        <v>132430.0</v>
+      </c>
+      <c r="AK20">
+        <v>195109.0</v>
+      </c>
+      <c r="AL20">
+        <v>99997.0</v>
+      </c>
+      <c r="AM20">
+        <v>143912.0</v>
+      </c>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+    </row>
+    <row r="21" spans="1:95">
+      <c r="A21" t="s">
+        <v>176</v>
+      </c>
+      <c r="B21">
+        <v>-2511255.0</v>
+      </c>
+      <c r="C21">
+        <v>-2118102.0</v>
+      </c>
+      <c r="D21">
+        <v>-1376051.0</v>
+      </c>
+      <c r="E21">
+        <v>-848305.0</v>
+      </c>
+      <c r="F21">
+        <v>-1041864.0</v>
+      </c>
+      <c r="G21">
+        <v>-960252.0</v>
+      </c>
+      <c r="H21">
+        <v>-1106060.0</v>
+      </c>
+      <c r="I21">
+        <v>-1268887.0</v>
+      </c>
+      <c r="J21">
+        <v>-1166216.0</v>
+      </c>
+      <c r="K21">
+        <v>-1868946.0</v>
+      </c>
+      <c r="L21">
+        <v>-1409520.0</v>
+      </c>
+      <c r="M21">
+        <v>-2075326.0</v>
+      </c>
+      <c r="N21">
+        <v>-903283.0</v>
+      </c>
+      <c r="O21">
+        <v>-1552983.0</v>
+      </c>
+      <c r="P21">
+        <v>-2318620.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1680608.0</v>
+      </c>
+      <c r="R21">
+        <v>-1507701.0</v>
+      </c>
+      <c r="S21">
+        <v>-856119.0</v>
+      </c>
+      <c r="T21">
+        <v>-1004843.0</v>
+      </c>
+      <c r="U21">
+        <v>-1023351.0</v>
+      </c>
+      <c r="V21">
+        <v>-1034943.0</v>
+      </c>
+      <c r="W21">
+        <v>-756847.0</v>
+      </c>
+      <c r="X21">
+        <v>-949515.0</v>
+      </c>
+      <c r="Y21">
+        <v>-881676.0</v>
+      </c>
+      <c r="Z21">
+        <v>-749890.0</v>
+      </c>
+      <c r="AA21">
+        <v>-875308.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1067122.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1134075.0</v>
+      </c>
+      <c r="AD21">
+        <v>-1172345.0</v>
+      </c>
+      <c r="AE21">
+        <v>-676347.0</v>
+      </c>
+      <c r="AF21">
+        <v>-1036574.0</v>
+      </c>
+      <c r="AG21">
+        <v>-1215363.0</v>
+      </c>
+      <c r="AH21">
+        <v>-1448056.0</v>
+      </c>
+      <c r="AI21">
+        <v>-2030660.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-1814298.0</v>
+      </c>
+      <c r="AK21">
+        <v>-1688415.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1154539.0</v>
+      </c>
+      <c r="AM21">
+        <v>-1282015.0</v>
+      </c>
+      <c r="AN21">
+        <v>-974195.0</v>
+      </c>
+      <c r="AO21">
+        <v>-1031397.0</v>
+      </c>
+      <c r="AP21">
+        <v>-1130850.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-1792151.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1635818.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1514311.0</v>
+      </c>
+      <c r="AT21">
+        <v>-4410336.0</v>
+      </c>
+      <c r="AU21">
+        <v>-1456554.0</v>
+      </c>
+      <c r="AV21">
+        <v>-6245439.0</v>
+      </c>
+      <c r="AW21">
+        <v>-1583160.0</v>
+      </c>
+      <c r="AX21">
+        <v>-16448801.0</v>
+      </c>
+      <c r="AY21">
+        <v>-681080.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-448570.0</v>
+      </c>
+      <c r="BA21">
+        <v>-1400691.0</v>
+      </c>
+      <c r="BB21">
+        <v>-455186.0</v>
+      </c>
+      <c r="BC21">
+        <v>-340840.0</v>
+      </c>
+      <c r="BD21">
+        <v>-348796.0</v>
+      </c>
+      <c r="BE21">
+        <v>-538786.0</v>
+      </c>
+      <c r="BF21">
+        <v>-482870.0</v>
+      </c>
+      <c r="BG21">
+        <v>-409983.0</v>
+      </c>
+      <c r="BH21">
+        <v>-403731.0</v>
+      </c>
+      <c r="BI21">
+        <v>-652600.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-79336.0</v>
+      </c>
+      <c r="BK21">
+        <v>-68774.0</v>
+      </c>
+      <c r="BL21">
+        <v>-19178.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21">
+        <v>955743.0</v>
+      </c>
+      <c r="BO21">
+        <v>-1784395.0</v>
+      </c>
+      <c r="BP21">
+        <v>-484137.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-707290.0</v>
+      </c>
+      <c r="BR21">
+        <v>-4187234.0</v>
+      </c>
+      <c r="BS21">
+        <v>-885863.0</v>
+      </c>
+      <c r="BT21">
+        <v>-426478.0</v>
+      </c>
+      <c r="BU21">
+        <v>-469868.0</v>
+      </c>
+      <c r="BV21">
+        <v>-1092865.0</v>
+      </c>
+      <c r="BW21">
+        <v>-908157.0</v>
+      </c>
+      <c r="BX21">
+        <v>-843241.0</v>
+      </c>
+      <c r="BY21">
+        <v>-904981.0</v>
+      </c>
+      <c r="BZ21"/>
+      <c r="CA21">
+        <v>-770123.0</v>
+      </c>
+      <c r="CB21">
+        <v>-629868.0</v>
+      </c>
+      <c r="CC21">
+        <v>-1104665.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21">
+        <v>-707657.0</v>
+      </c>
+      <c r="CF21">
+        <v>-183574.0</v>
+      </c>
+      <c r="CG21">
+        <v>-1092475.0</v>
+      </c>
+      <c r="CH21">
+        <v>-2238130.0</v>
+      </c>
+      <c r="CI21">
+        <v>-52911.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-76589.0</v>
+      </c>
+      <c r="CK21">
+        <v>-337219.0</v>
+      </c>
+      <c r="CL21">
+        <v>-1657349.0</v>
+      </c>
+      <c r="CM21">
+        <v>-35920.0</v>
+      </c>
+      <c r="CN21">
+        <v>-14712.0</v>
+      </c>
+      <c r="CO21">
+        <v>-12861.0</v>
+      </c>
+      <c r="CP21">
+        <v>-2351.0</v>
+      </c>
+      <c r="CQ21">
+        <v>-12245.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:95">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+    </row>
+    <row r="23" spans="1:95">
+      <c r="A23" t="s">
+        <v>178</v>
+      </c>
+      <c r="B23">
+        <v>2511255.0</v>
+      </c>
+      <c r="C23">
+        <v>2118102.0</v>
+      </c>
+      <c r="D23">
+        <v>1376051.0</v>
+      </c>
+      <c r="E23">
+        <v>848305.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23">
+        <v>960252.0</v>
+      </c>
+      <c r="H23">
+        <v>1106060.0</v>
+      </c>
+      <c r="I23">
+        <v>1268887.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
+        <v>1868946.0</v>
+      </c>
+      <c r="L23">
+        <v>1409520.0</v>
+      </c>
+      <c r="M23">
+        <v>2075326.0</v>
+      </c>
+      <c r="N23">
+        <v>903283.0</v>
+      </c>
+      <c r="O23">
+        <v>1552983.0</v>
+      </c>
+      <c r="P23">
+        <v>2318620.0</v>
+      </c>
+      <c r="Q23">
+        <v>1680608.0</v>
+      </c>
+      <c r="R23">
+        <v>1507701.0</v>
+      </c>
+      <c r="S23">
+        <v>856119.0</v>
+      </c>
+      <c r="T23">
+        <v>1004843.0</v>
+      </c>
+      <c r="U23">
+        <v>1023351.0</v>
+      </c>
+      <c r="V23">
+        <v>1034943.0</v>
+      </c>
+      <c r="W23">
+        <v>756847.0</v>
+      </c>
+      <c r="X23">
+        <v>949515.0</v>
+      </c>
+      <c r="Y23">
+        <v>881676.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
+        <v>875308.0</v>
+      </c>
+      <c r="AB23">
+        <v>1067122.0</v>
+      </c>
+      <c r="AC23">
+        <v>1134075.0</v>
+      </c>
+      <c r="AD23"/>
+      <c r="AE23">
+        <v>676347.0</v>
+      </c>
+      <c r="AF23">
+        <v>1036574.0</v>
+      </c>
+      <c r="AG23">
+        <v>1215363.0</v>
+      </c>
+      <c r="AH23">
+        <v>1448056.0</v>
+      </c>
+      <c r="AI23">
+        <v>2030660.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1814298.0</v>
+      </c>
+      <c r="AK23">
+        <v>1688415.0</v>
+      </c>
+      <c r="AL23">
+        <v>1154539.0</v>
+      </c>
+      <c r="AM23">
+        <v>1282015.0</v>
+      </c>
+      <c r="AN23">
+        <v>974195.0</v>
+      </c>
+      <c r="AO23">
+        <v>1031397.0</v>
+      </c>
+      <c r="AP23">
+        <v>1130850.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1792151.0</v>
+      </c>
+      <c r="AR23">
+        <v>1635818.0</v>
+      </c>
+      <c r="AS23">
+        <v>1514311.0</v>
+      </c>
+      <c r="AT23">
+        <v>4410336.0</v>
+      </c>
+      <c r="AU23">
+        <v>1456554.0</v>
+      </c>
+      <c r="AV23">
+        <v>6245439.0</v>
+      </c>
+      <c r="AW23">
+        <v>1583160.0</v>
+      </c>
+      <c r="AX23">
+        <v>16448801.0</v>
+      </c>
+      <c r="AY23">
+        <v>681080.0</v>
+      </c>
+      <c r="AZ23">
+        <v>448570.0</v>
+      </c>
+      <c r="BA23">
+        <v>1400691.0</v>
+      </c>
+      <c r="BB23">
+        <v>455186.0</v>
+      </c>
+      <c r="BC23">
+        <v>340840.0</v>
+      </c>
+      <c r="BD23">
+        <v>355083.0</v>
+      </c>
+      <c r="BE23">
+        <v>545412.0</v>
+      </c>
+      <c r="BF23">
+        <v>489551.0</v>
+      </c>
+      <c r="BG23">
+        <v>430254.0</v>
+      </c>
+      <c r="BH23">
+        <v>423575.0</v>
+      </c>
+      <c r="BI23">
+        <v>672362.0</v>
+      </c>
+      <c r="BJ23">
+        <v>106296.0</v>
+      </c>
+      <c r="BK23">
+        <v>100796.0</v>
+      </c>
+      <c r="BL23">
+        <v>35047.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23">
+        <v>302485.0</v>
+      </c>
+      <c r="BO23">
+        <v>1859545.0</v>
+      </c>
+      <c r="BP23">
+        <v>554308.0</v>
+      </c>
+      <c r="BQ23">
+        <v>775237.0</v>
+      </c>
+      <c r="BR23">
+        <v>4260345.0</v>
+      </c>
+      <c r="BS23">
+        <v>1016230.0</v>
+      </c>
+      <c r="BT23">
+        <v>624291.0</v>
+      </c>
+      <c r="BU23">
+        <v>760123.0</v>
+      </c>
+      <c r="BV23">
+        <v>1324270.0</v>
+      </c>
+      <c r="BW23">
+        <v>1217354.0</v>
+      </c>
+      <c r="BX23">
+        <v>1171119.0</v>
+      </c>
+      <c r="BY23">
+        <v>1226455.0</v>
+      </c>
+      <c r="BZ23"/>
+      <c r="CA23">
+        <v>853053.0</v>
+      </c>
+      <c r="CB23">
+        <v>827647.0</v>
+      </c>
+      <c r="CC23">
+        <v>1605644.0</v>
+      </c>
+      <c r="CD23"/>
+      <c r="CE23">
+        <v>823665.0</v>
+      </c>
+      <c r="CF23">
+        <v>183574.0</v>
+      </c>
+      <c r="CG23">
+        <v>1151722.0</v>
+      </c>
+      <c r="CH23">
+        <v>2279732.0</v>
+      </c>
+      <c r="CI23">
+        <v>77776.0</v>
+      </c>
+      <c r="CJ23">
+        <v>78862.0</v>
+      </c>
+      <c r="CK23">
+        <v>354853.0</v>
+      </c>
+      <c r="CL23">
+        <v>1659732.0</v>
+      </c>
+      <c r="CM23">
+        <v>35920.0</v>
+      </c>
+      <c r="CN23">
+        <v>14712.0</v>
+      </c>
+      <c r="CO23">
+        <v>12861.0</v>
+      </c>
+      <c r="CP23">
+        <v>2351.0</v>
+      </c>
+      <c r="CQ23">
+        <v>12245.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:95">
+      <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+    </row>
+    <row r="25" spans="1:95">
+      <c r="A25" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25">
+        <v>806.0</v>
+      </c>
+      <c r="BG25">
+        <v>7473.0</v>
+      </c>
+      <c r="BH25">
+        <v>7857.0</v>
+      </c>
+      <c r="BI25">
+        <v>8523.0</v>
+      </c>
+      <c r="BJ25">
+        <v>12024.0</v>
+      </c>
+      <c r="BK25">
+        <v>9232.0</v>
+      </c>
+      <c r="BL25">
+        <v>10964.0</v>
+      </c>
+      <c r="BM25"/>
+      <c r="BN25">
+        <v>16606.0</v>
+      </c>
+      <c r="BO25">
+        <v>32700.0</v>
+      </c>
+      <c r="BP25">
+        <v>32700.0</v>
+      </c>
+      <c r="BQ25">
+        <v>32906.0</v>
+      </c>
+      <c r="BR25">
+        <v>21979.0</v>
+      </c>
+      <c r="BS25">
+        <v>2292.0</v>
+      </c>
+      <c r="BT25">
+        <v>2080.0</v>
+      </c>
+      <c r="BU25">
+        <v>2479.0</v>
+      </c>
+      <c r="BV25">
+        <v>2245.0</v>
+      </c>
+      <c r="BW25">
+        <v>2034.0</v>
+      </c>
+      <c r="BX25">
+        <v>1141.0</v>
+      </c>
+      <c r="BY25">
+        <v>296.0</v>
+      </c>
+      <c r="BZ25"/>
+      <c r="CA25">
+        <v>378.0</v>
+      </c>
+      <c r="CB25">
+        <v>339.0</v>
+      </c>
+      <c r="CC25">
+        <v>332.0</v>
+      </c>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25">
+        <v>7519.0</v>
+      </c>
+      <c r="CH25">
+        <v>11461.0</v>
+      </c>
+      <c r="CI25">
+        <v>4683.0</v>
+      </c>
+      <c r="CJ25">
+        <v>5476.0</v>
+      </c>
+      <c r="CK25">
+        <v>1636.0</v>
+      </c>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+    </row>
+    <row r="26" spans="1:95">
+      <c r="A26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B26">
+        <v>61946.0</v>
+      </c>
+      <c r="C26">
+        <v>93113.0</v>
+      </c>
+      <c r="D26">
+        <v>141085.0</v>
+      </c>
+      <c r="E26">
+        <v>95157.0</v>
+      </c>
+      <c r="F26">
+        <v>126734.0</v>
+      </c>
+      <c r="G26">
+        <v>118196.0</v>
+      </c>
+      <c r="H26">
+        <v>97470.0</v>
+      </c>
+      <c r="I26">
+        <v>96016.0</v>
+      </c>
+      <c r="J26">
+        <v>94183.0</v>
+      </c>
+      <c r="K26">
+        <v>126732.0</v>
+      </c>
+      <c r="L26">
+        <v>82033.0</v>
+      </c>
+      <c r="M26">
+        <v>104483.0</v>
+      </c>
+      <c r="N26">
+        <v>85874.0</v>
+      </c>
+      <c r="O26">
+        <v>45393.0</v>
+      </c>
+      <c r="P26">
+        <v>177996.0</v>
+      </c>
+      <c r="Q26">
+        <v>159273.0</v>
+      </c>
+      <c r="R26">
+        <v>254065.0</v>
+      </c>
+      <c r="S26">
+        <v>158039.0</v>
+      </c>
+      <c r="T26">
+        <v>135220.0</v>
+      </c>
+      <c r="U26">
+        <v>143613.0</v>
+      </c>
+      <c r="V26">
+        <v>320273.0</v>
+      </c>
+      <c r="W26">
+        <v>174088.0</v>
+      </c>
+      <c r="X26">
+        <v>151314.0</v>
+      </c>
+      <c r="Y26">
+        <v>270574.0</v>
+      </c>
+      <c r="Z26">
+        <v>97655.0</v>
+      </c>
+      <c r="AA26">
+        <v>113296.0</v>
+      </c>
+      <c r="AB26">
+        <v>17940.0</v>
+      </c>
+      <c r="AC26">
+        <v>72330.0</v>
+      </c>
+      <c r="AD26">
+        <v>18013.0</v>
+      </c>
+      <c r="AE26">
+        <v>59144.0</v>
+      </c>
+      <c r="AF26">
+        <v>115101.0</v>
+      </c>
+      <c r="AG26">
+        <v>267794.0</v>
+      </c>
+      <c r="AH26">
+        <v>252119.0</v>
+      </c>
+      <c r="AI26">
+        <v>802564.0</v>
+      </c>
+      <c r="AJ26">
+        <v>515458.0</v>
+      </c>
+      <c r="AK26">
+        <v>427670.0</v>
+      </c>
+      <c r="AL26">
+        <v>173762.0</v>
+      </c>
+      <c r="AM26">
+        <v>579717.0</v>
+      </c>
+      <c r="AN26">
+        <v>253768.0</v>
+      </c>
+      <c r="AO26">
+        <v>175004.0</v>
+      </c>
+      <c r="AP26">
+        <v>237572.0</v>
+      </c>
+      <c r="AQ26">
+        <v>573978.0</v>
+      </c>
+      <c r="AR26">
+        <v>439711.0</v>
+      </c>
+      <c r="AS26">
+        <v>155678.0</v>
+      </c>
+      <c r="AT26">
+        <v>2855345.0</v>
+      </c>
+      <c r="AU26">
+        <v>273804.0</v>
+      </c>
+      <c r="AV26">
+        <v>347763.0</v>
+      </c>
+      <c r="AW26">
+        <v>323.5</v>
+      </c>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26">
+        <v>63.0</v>
+      </c>
+      <c r="BJ26">
+        <v>7904.0</v>
+      </c>
+      <c r="BK26">
+        <v>3913.0</v>
+      </c>
+      <c r="BL26">
+        <v>7904.0</v>
+      </c>
+      <c r="BM26">
+        <v>5000.0</v>
+      </c>
+      <c r="BN26">
+        <v>1480.0</v>
+      </c>
+      <c r="BO26">
+        <v>41686.0</v>
+      </c>
+      <c r="BP26">
+        <v>197382.0</v>
+      </c>
+      <c r="BQ26">
+        <v>244047.0</v>
+      </c>
+      <c r="BR26">
+        <v>459262.0</v>
+      </c>
+      <c r="BS26">
+        <v>3354.0</v>
+      </c>
+      <c r="BT26">
+        <v>1174.0</v>
+      </c>
+      <c r="BU26">
+        <v>9724.0</v>
+      </c>
+      <c r="BV26">
+        <v>12232.0</v>
+      </c>
+      <c r="BW26">
+        <v>8381.0</v>
+      </c>
+      <c r="BX26">
+        <v>370761.0</v>
+      </c>
+      <c r="BY26">
+        <v>21508.0</v>
+      </c>
+      <c r="BZ26">
+        <v>28000.0</v>
+      </c>
+      <c r="CA26">
+        <v>49051.0</v>
+      </c>
+      <c r="CB26">
+        <v>43614.0</v>
+      </c>
+      <c r="CC26">
+        <v>13205.0</v>
+      </c>
+      <c r="CD26">
+        <v>57000.0</v>
+      </c>
+      <c r="CE26">
+        <v>18102.0</v>
+      </c>
+      <c r="CF26">
+        <v>43438.0</v>
+      </c>
+      <c r="CG26">
+        <v>60716.0</v>
+      </c>
+      <c r="CH26">
+        <v>913256.0</v>
+      </c>
+      <c r="CI26">
+        <v>99591.0</v>
+      </c>
+      <c r="CJ26">
+        <v>51540.0</v>
+      </c>
+      <c r="CK26">
+        <v>43712.0</v>
+      </c>
+      <c r="CL26">
+        <v>1409000.0</v>
+      </c>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+    </row>
+    <row r="27" spans="1:95">
+      <c r="A27" t="s">
+        <v>182</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>905680.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
+        <v>232863.0</v>
+      </c>
+      <c r="H27">
+        <v>283333.0</v>
+      </c>
+      <c r="I27">
+        <v>389484.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
+        <v>620777.0</v>
+      </c>
+      <c r="L27">
+        <v>229159.0</v>
+      </c>
+      <c r="M27">
+        <v>239998.0</v>
+      </c>
+      <c r="N27">
+        <v>255262.0</v>
+      </c>
+      <c r="O27">
+        <v>251556.0</v>
+      </c>
+      <c r="P27">
+        <v>400420.0</v>
+      </c>
+      <c r="Q27">
+        <v>327718.0</v>
+      </c>
+      <c r="R27">
+        <v>743744.0</v>
+      </c>
+      <c r="S27">
+        <v>267110.0</v>
+      </c>
+      <c r="T27">
+        <v>265012.0</v>
+      </c>
+      <c r="U27">
+        <v>268885.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
+        <v>336095.0</v>
+      </c>
+      <c r="X27">
+        <v>552462.0</v>
+      </c>
+      <c r="Y27">
+        <v>278970.0</v>
+      </c>
+      <c r="Z27"/>
+      <c r="AA27">
+        <v>406006.0</v>
+      </c>
+      <c r="AB27">
+        <v>446146.0</v>
+      </c>
+      <c r="AC27">
+        <v>453194.0</v>
+      </c>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>426851.0</v>
+      </c>
+      <c r="AI27">
+        <v>636999.0</v>
+      </c>
+      <c r="AJ27">
+        <v>575513.0</v>
+      </c>
+      <c r="AK27">
+        <v>581434.0</v>
+      </c>
+      <c r="AL27">
+        <v>666893.0</v>
+      </c>
+      <c r="AM27">
+        <v>397554.0</v>
+      </c>
+      <c r="AN27">
+        <v>491472.0</v>
+      </c>
+      <c r="AO27">
+        <v>415006.0</v>
+      </c>
+      <c r="AP27">
+        <v>557829.0</v>
+      </c>
+      <c r="AQ27">
+        <v>465889.0</v>
+      </c>
+      <c r="AR27">
+        <v>400507.0</v>
+      </c>
+      <c r="AS27">
+        <v>447570.0</v>
+      </c>
+      <c r="AT27">
+        <v>3233000.0</v>
+      </c>
+      <c r="AU27">
+        <v>204200.0</v>
+      </c>
+      <c r="AV27">
+        <v>2657000.0</v>
+      </c>
+      <c r="AW27">
+        <v>230500.0</v>
+      </c>
+      <c r="AX27">
+        <v>547600.0</v>
+      </c>
+      <c r="AY27">
+        <v>309600.0</v>
+      </c>
+      <c r="AZ27">
+        <v>13181.0</v>
+      </c>
+      <c r="BA27">
+        <v>15000.0</v>
+      </c>
+      <c r="BB27">
+        <v>11250.0</v>
+      </c>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>13181.0</v>
+      </c>
+      <c r="BE27">
+        <v>81982.0</v>
+      </c>
+      <c r="BF27">
+        <v>117580.0</v>
+      </c>
+      <c r="BG27"/>
+      <c r="BH27">
+        <v>3600.0</v>
+      </c>
+      <c r="BI27">
+        <v>125130.0</v>
+      </c>
+      <c r="BJ27">
+        <v>7000.0</v>
+      </c>
+      <c r="BK27">
+        <v>1005.0</v>
+      </c>
+      <c r="BL27">
+        <v>7000.0</v>
+      </c>
+      <c r="BM27"/>
+      <c r="BN27">
+        <v>112203.0</v>
+      </c>
+      <c r="BO27">
+        <v>58257.0</v>
+      </c>
+      <c r="BP27">
+        <v>93615.0</v>
+      </c>
+      <c r="BQ27">
+        <v>147645.0</v>
+      </c>
+      <c r="BR27">
+        <v>456685.0</v>
+      </c>
+      <c r="BS27">
+        <v>26247.0</v>
+      </c>
+      <c r="BT27">
+        <v>85150.0</v>
+      </c>
+      <c r="BU27">
+        <v>16242.0</v>
+      </c>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+    </row>
+    <row r="28" spans="1:95">
+      <c r="A28" t="s">
+        <v>183</v>
+      </c>
+      <c r="B28">
+        <v>899882.0</v>
+      </c>
+      <c r="C28">
+        <v>2024989.0</v>
+      </c>
+      <c r="D28">
+        <v>1234966.0</v>
+      </c>
+      <c r="E28">
+        <v>753148.0</v>
+      </c>
+      <c r="F28">
+        <v>1820810.0</v>
+      </c>
+      <c r="G28">
+        <v>842056.0</v>
+      </c>
+      <c r="H28">
+        <v>1008590.0</v>
+      </c>
+      <c r="I28">
+        <v>1172871.0</v>
+      </c>
+      <c r="J28">
+        <v>839553.0</v>
+      </c>
+      <c r="K28">
+        <v>1121437.0</v>
+      </c>
+      <c r="L28">
+        <v>1098328.0</v>
+      </c>
+      <c r="M28">
+        <v>1730845.0</v>
+      </c>
+      <c r="N28">
+        <v>562147.0</v>
+      </c>
+      <c r="O28">
+        <v>1256034.0</v>
+      </c>
+      <c r="P28">
+        <v>1740204.0</v>
+      </c>
+      <c r="Q28">
+        <v>1193617.0</v>
+      </c>
+      <c r="R28">
+        <v>509892.0</v>
+      </c>
+      <c r="S28">
+        <v>430970.0</v>
+      </c>
+      <c r="T28">
+        <v>604611.0</v>
+      </c>
+      <c r="U28">
+        <v>610853.0</v>
+      </c>
+      <c r="V28">
+        <v>714670.0</v>
+      </c>
+      <c r="W28">
+        <v>246664.0</v>
+      </c>
+      <c r="X28">
+        <v>245739.0</v>
+      </c>
+      <c r="Y28">
+        <v>332132.0</v>
+      </c>
+      <c r="Z28">
+        <v>652235.0</v>
+      </c>
+      <c r="AA28">
+        <v>356006.0</v>
+      </c>
+      <c r="AB28">
+        <v>603036.0</v>
+      </c>
+      <c r="AC28">
+        <v>608551.0</v>
+      </c>
+      <c r="AD28">
+        <v>1154332.0</v>
+      </c>
+      <c r="AE28">
+        <v>245632.0</v>
+      </c>
+      <c r="AF28">
+        <v>510982.0</v>
+      </c>
+      <c r="AG28">
+        <v>530379.0</v>
+      </c>
+      <c r="AH28">
+        <v>769086.0</v>
+      </c>
+      <c r="AI28">
+        <v>591097.0</v>
+      </c>
+      <c r="AJ28">
+        <v>723327.0</v>
+      </c>
+      <c r="AK28">
+        <v>679311.0</v>
+      </c>
+      <c r="AL28">
+        <v>313884.0</v>
+      </c>
+      <c r="AM28">
+        <v>304744.0</v>
+      </c>
+      <c r="AN28">
+        <v>228955.0</v>
+      </c>
+      <c r="AO28">
+        <v>441387.0</v>
+      </c>
+      <c r="AP28">
+        <v>335449.0</v>
+      </c>
+      <c r="AQ28">
+        <v>752284.0</v>
+      </c>
+      <c r="AR28">
+        <v>795600.0</v>
+      </c>
+      <c r="AS28">
+        <v>911063.0</v>
+      </c>
+      <c r="AT28">
+        <v>364029.0</v>
+      </c>
+      <c r="AU28">
+        <v>978550.0</v>
+      </c>
+      <c r="AV28">
+        <v>1056922.0</v>
+      </c>
+      <c r="AW28">
+        <v>1099242.0</v>
+      </c>
+      <c r="AX28">
+        <v>15901201.0</v>
+      </c>
+      <c r="AY28">
+        <v>278681.0</v>
+      </c>
+      <c r="AZ28">
+        <v>308436.0</v>
+      </c>
+      <c r="BA28">
+        <v>183564.0</v>
+      </c>
+      <c r="BB28">
+        <v>225635.0</v>
+      </c>
+      <c r="BC28">
+        <v>226311.0</v>
+      </c>
+      <c r="BD28">
+        <v>167586.0</v>
+      </c>
+      <c r="BE28">
+        <v>282249.0</v>
+      </c>
+      <c r="BF28">
+        <v>611670.0</v>
+      </c>
+      <c r="BG28">
+        <v>31567.0</v>
+      </c>
+      <c r="BH28">
+        <v>413939.0</v>
+      </c>
+      <c r="BI28">
+        <v>531557.0</v>
+      </c>
+      <c r="BJ28">
+        <v>84465.0</v>
+      </c>
+      <c r="BK28">
+        <v>77818.0</v>
+      </c>
+      <c r="BL28">
+        <v>32193.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28">
+        <v>99307.0</v>
+      </c>
+      <c r="BO28">
+        <v>560421.0</v>
+      </c>
+      <c r="BP28">
+        <v>211341.0</v>
+      </c>
+      <c r="BQ28">
+        <v>341753.0</v>
+      </c>
+      <c r="BR28">
+        <v>3083457.0</v>
+      </c>
+      <c r="BS28">
+        <v>955356.0</v>
+      </c>
+      <c r="BT28">
+        <v>455454.0</v>
+      </c>
+      <c r="BU28">
+        <v>679733.0</v>
+      </c>
+      <c r="BV28">
+        <v>1261104.0</v>
+      </c>
+      <c r="BW28">
+        <v>1149938.0</v>
+      </c>
+      <c r="BX28">
+        <v>737592.0</v>
+      </c>
+      <c r="BY28">
+        <v>1302781.0</v>
+      </c>
+      <c r="BZ28"/>
+      <c r="CA28">
+        <v>804002.0</v>
+      </c>
+      <c r="CB28">
+        <v>784033.0</v>
+      </c>
+      <c r="CC28">
+        <v>5714975.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28">
+        <v>805563.0</v>
+      </c>
+      <c r="CF28">
+        <v>140136.0</v>
+      </c>
+      <c r="CG28">
+        <v>1334243.0</v>
+      </c>
+      <c r="CH28">
+        <v>1342715.0</v>
+      </c>
+      <c r="CI28">
+        <v>317152.0</v>
+      </c>
+      <c r="CJ28">
+        <v>1134553.0</v>
+      </c>
+      <c r="CK28">
+        <v>305306.0</v>
+      </c>
+      <c r="CL28">
+        <v>1659000.0</v>
+      </c>
+      <c r="CM28">
+        <v>35000.0</v>
+      </c>
+      <c r="CN28">
+        <v>15000.0</v>
+      </c>
+      <c r="CO28">
+        <v>13000.0</v>
+      </c>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+    </row>
+    <row r="29" spans="1:95">
+      <c r="A29" t="s">
+        <v>184</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+    </row>
+    <row r="30" spans="1:95">
+      <c r="A30" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30">
+        <v>2511255.0</v>
+      </c>
+      <c r="C30">
+        <v>2118102.0</v>
+      </c>
+      <c r="D30">
+        <v>1376051.0</v>
+      </c>
+      <c r="E30">
+        <v>848305.0</v>
+      </c>
+      <c r="F30">
+        <v>1041864.0</v>
+      </c>
+      <c r="G30">
+        <v>960252.0</v>
+      </c>
+      <c r="H30">
+        <v>1106060.0</v>
+      </c>
+      <c r="I30">
+        <v>1268887.0</v>
+      </c>
+      <c r="J30">
+        <v>1166216.0</v>
+      </c>
+      <c r="K30">
+        <v>1868946.0</v>
+      </c>
+      <c r="L30">
+        <v>1409520.0</v>
+      </c>
+      <c r="M30">
+        <v>2075326.0</v>
+      </c>
+      <c r="N30">
+        <v>903283.0</v>
+      </c>
+      <c r="O30">
+        <v>1552983.0</v>
+      </c>
+      <c r="P30">
+        <v>2318620.0</v>
+      </c>
+      <c r="Q30">
+        <v>1680608.0</v>
+      </c>
+      <c r="R30">
+        <v>1507701.0</v>
+      </c>
+      <c r="S30">
+        <v>856119.0</v>
+      </c>
+      <c r="T30">
+        <v>1004843.0</v>
+      </c>
+      <c r="U30">
+        <v>1023351.0</v>
+      </c>
+      <c r="V30">
+        <v>1034943.0</v>
+      </c>
+      <c r="W30">
+        <v>756847.0</v>
+      </c>
+      <c r="X30">
+        <v>949515.0</v>
+      </c>
+      <c r="Y30">
+        <v>881676.0</v>
+      </c>
+      <c r="Z30">
+        <v>749890.0</v>
+      </c>
+      <c r="AA30">
+        <v>875308.0</v>
+      </c>
+      <c r="AB30">
+        <v>1067122.0</v>
+      </c>
+      <c r="AC30">
+        <v>1134075.0</v>
+      </c>
+      <c r="AD30">
+        <v>1172345.0</v>
+      </c>
+      <c r="AE30">
+        <v>676347.0</v>
+      </c>
+      <c r="AF30">
+        <v>1036574.0</v>
+      </c>
+      <c r="AG30">
+        <v>1215363.0</v>
+      </c>
+      <c r="AH30">
+        <v>1448056.0</v>
+      </c>
+      <c r="AI30">
+        <v>2030660.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1814298.0</v>
+      </c>
+      <c r="AK30">
+        <v>1688415.0</v>
+      </c>
+      <c r="AL30">
+        <v>1154539.0</v>
+      </c>
+      <c r="AM30">
+        <v>1282015.0</v>
+      </c>
+      <c r="AN30">
+        <v>974195.0</v>
+      </c>
+      <c r="AO30">
+        <v>1031397.0</v>
+      </c>
+      <c r="AP30">
+        <v>1130850.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1792151.0</v>
+      </c>
+      <c r="AR30">
+        <v>1635818.0</v>
+      </c>
+      <c r="AS30">
+        <v>1514311.0</v>
+      </c>
+      <c r="AT30">
+        <v>4410336.0</v>
+      </c>
+      <c r="AU30">
+        <v>1456554.0</v>
+      </c>
+      <c r="AV30">
+        <v>6245439.0</v>
+      </c>
+      <c r="AW30">
+        <v>1583160.0</v>
+      </c>
+      <c r="AX30">
+        <v>16448801.0</v>
+      </c>
+      <c r="AY30">
+        <v>681080.0</v>
+      </c>
+      <c r="AZ30">
+        <v>448570.0</v>
+      </c>
+      <c r="BA30">
+        <v>1400691.0</v>
+      </c>
+      <c r="BB30">
+        <v>455186.0</v>
+      </c>
+      <c r="BC30">
+        <v>340840.0</v>
+      </c>
+      <c r="BD30">
+        <v>345463.0</v>
+      </c>
+      <c r="BE30">
+        <v>545412.0</v>
+      </c>
+      <c r="BF30">
+        <v>494090.0</v>
+      </c>
+      <c r="BG30">
+        <v>428043.0</v>
+      </c>
+      <c r="BH30">
+        <v>417539.0</v>
+      </c>
+      <c r="BI30">
+        <v>656687.0</v>
+      </c>
+      <c r="BJ30">
+        <v>99369.0</v>
+      </c>
+      <c r="BK30">
+        <v>78816.0</v>
+      </c>
+      <c r="BL30">
+        <v>32193.0</v>
+      </c>
+      <c r="BM30"/>
+      <c r="BN30">
+        <v>212989.0</v>
+      </c>
+      <c r="BO30">
+        <v>1814143.0</v>
+      </c>
+      <c r="BP30">
+        <v>502338.0</v>
+      </c>
+      <c r="BQ30">
+        <v>733445.0</v>
+      </c>
+      <c r="BR30">
+        <v>3999404.0</v>
+      </c>
+      <c r="BS30">
+        <v>984957.0</v>
+      </c>
+      <c r="BT30">
+        <v>541778.0</v>
+      </c>
+      <c r="BU30">
+        <v>705699.0</v>
+      </c>
+      <c r="BV30">
+        <v>1273336.0</v>
+      </c>
+      <c r="BW30">
+        <v>1158319.0</v>
+      </c>
+      <c r="BX30">
+        <v>1108353.0</v>
+      </c>
+      <c r="BY30">
+        <v>1132988.0</v>
+      </c>
+      <c r="BZ30"/>
+      <c r="CA30">
+        <v>853053.0</v>
+      </c>
+      <c r="CB30">
+        <v>827647.0</v>
+      </c>
+      <c r="CC30">
+        <v>1605644.0</v>
+      </c>
+      <c r="CD30"/>
+      <c r="CE30">
+        <v>823665.0</v>
+      </c>
+      <c r="CF30">
+        <v>183574.0</v>
+      </c>
+      <c r="CG30">
+        <v>1107091.0</v>
+      </c>
+      <c r="CH30">
+        <v>2255971.0</v>
+      </c>
+      <c r="CI30">
+        <v>66249.0</v>
+      </c>
+      <c r="CJ30">
+        <v>78582.0</v>
+      </c>
+      <c r="CK30">
+        <v>349018.0</v>
+      </c>
+      <c r="CL30">
+        <v>1658952.0</v>
+      </c>
+      <c r="CM30">
+        <v>35920.0</v>
+      </c>
+      <c r="CN30">
+        <v>14712.0</v>
+      </c>
+      <c r="CO30">
+        <v>12861.0</v>
+      </c>
+      <c r="CP30">
+        <v>2351.0</v>
+      </c>
+      <c r="CQ30">
+        <v>12245.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:95">
+      <c r="A31" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31">
+        <v>-1882188.0</v>
+      </c>
+      <c r="C31">
+        <v>2864962.0</v>
+      </c>
+      <c r="D31">
+        <v>-6041924.0</v>
+      </c>
+      <c r="E31">
+        <v>-7511791.0</v>
+      </c>
+      <c r="F31">
+        <v>12561571.0</v>
+      </c>
+      <c r="G31">
+        <v>-2085076.0</v>
+      </c>
+      <c r="H31">
+        <v>-363500.0</v>
+      </c>
+      <c r="I31">
+        <v>24690242.0</v>
+      </c>
+      <c r="J31">
+        <v>1765819.0</v>
+      </c>
+      <c r="K31">
+        <v>1249409.0</v>
+      </c>
+      <c r="L31">
+        <v>4199416.0</v>
+      </c>
+      <c r="M31">
+        <v>-1107971.0</v>
+      </c>
+      <c r="N31">
+        <v>776945.0</v>
+      </c>
+      <c r="O31">
+        <v>788847.0</v>
+      </c>
+      <c r="P31">
+        <v>438113.0</v>
+      </c>
+      <c r="Q31">
+        <v>135596.0</v>
+      </c>
+      <c r="R31">
+        <v>84994.0</v>
+      </c>
+      <c r="S31">
+        <v>44829.0</v>
+      </c>
+      <c r="T31">
+        <v>25097.0</v>
+      </c>
+      <c r="U31">
+        <v>-2067.0</v>
+      </c>
+      <c r="V31">
+        <v>-74939.0</v>
+      </c>
+      <c r="W31">
+        <v>-249.0</v>
+      </c>
+      <c r="X31">
+        <v>-677.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2268.0</v>
+      </c>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31">
+        <v>33401.0</v>
+      </c>
+      <c r="AD31">
+        <v>33401.0</v>
+      </c>
+      <c r="AE31">
+        <v>0.0</v>
+      </c>
+      <c r="AF31">
+        <v>0.0</v>
+      </c>
+      <c r="AG31">
+        <v>0.0</v>
+      </c>
+      <c r="AH31">
+        <v>152588.0</v>
+      </c>
+      <c r="AI31">
+        <v>0.0</v>
+      </c>
+      <c r="AJ31">
+        <v>0.0</v>
+      </c>
+      <c r="AK31">
+        <v>0.0</v>
+      </c>
+      <c r="AL31">
+        <v>-483.0</v>
+      </c>
+      <c r="AM31">
+        <v>-131.0</v>
+      </c>
+      <c r="AN31">
+        <v>-356.0</v>
+      </c>
+      <c r="AO31">
+        <v>-569.0</v>
+      </c>
+      <c r="AP31">
+        <v>8786.0</v>
+      </c>
+      <c r="AQ31">
+        <v>1054.0</v>
+      </c>
+      <c r="AR31">
+        <v>236.0</v>
+      </c>
+      <c r="AS31">
+        <v>-727.0</v>
+      </c>
+      <c r="AT31">
+        <v>662374.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1496.0</v>
+      </c>
+      <c r="AV31">
+        <v>2181766.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1664.0</v>
+      </c>
+      <c r="AX31">
+        <v>-22010.0</v>
+      </c>
+      <c r="AY31">
+        <v>222308.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-5209500.0</v>
+      </c>
+      <c r="BA31">
+        <v>-3265676.0</v>
+      </c>
+      <c r="BB31">
+        <v>128013.0</v>
+      </c>
+      <c r="BC31">
+        <v>-36003.0</v>
+      </c>
+      <c r="BD31">
+        <v>-34020.0</v>
+      </c>
+      <c r="BE31">
+        <v>28269.0</v>
+      </c>
+      <c r="BF31">
+        <v>117156.0</v>
+      </c>
+      <c r="BG31">
+        <v>138204.0</v>
+      </c>
+      <c r="BH31">
+        <v>-33421.0</v>
+      </c>
+      <c r="BI31">
+        <v>-33420.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31">
+        <v>-55327.0</v>
+      </c>
+      <c r="BL31">
+        <v>19178.0</v>
+      </c>
+      <c r="BM31"/>
+      <c r="BN31">
+        <v>-2266755.0</v>
+      </c>
+      <c r="BO31">
+        <v>1784395.0</v>
+      </c>
+      <c r="BP31">
+        <v>484137.0</v>
+      </c>
+      <c r="BQ31">
+        <v>707290.0</v>
+      </c>
+      <c r="BR31">
+        <v>757.0</v>
+      </c>
+      <c r="BS31">
+        <v>885863.0</v>
+      </c>
+      <c r="BT31">
+        <v>426478.0</v>
+      </c>
+      <c r="BU31">
+        <v>469868.0</v>
+      </c>
+      <c r="BV31">
+        <v>1092865.0</v>
+      </c>
+      <c r="BW31">
+        <v>908157.0</v>
+      </c>
+      <c r="BX31">
+        <v>843241.0</v>
+      </c>
+      <c r="BY31">
+        <v>904981.0</v>
+      </c>
+      <c r="BZ31"/>
+      <c r="CA31">
+        <v>770123.0</v>
+      </c>
+      <c r="CB31">
+        <v>629868.0</v>
+      </c>
+      <c r="CC31">
+        <v>1104665.0</v>
+      </c>
+      <c r="CD31"/>
+      <c r="CE31">
+        <v>707657.0</v>
+      </c>
+      <c r="CF31">
+        <v>183574.0</v>
+      </c>
+      <c r="CG31">
+        <v>1092475.0</v>
+      </c>
+      <c r="CH31">
+        <v>4740.0</v>
+      </c>
+      <c r="CI31">
+        <v>52911.0</v>
+      </c>
+      <c r="CJ31">
+        <v>76589.0</v>
+      </c>
+      <c r="CK31">
+        <v>337219.0</v>
+      </c>
+      <c r="CL31"/>
+      <c r="CM31">
+        <v>35920.0</v>
+      </c>
+      <c r="CN31">
+        <v>14712.0</v>
+      </c>
+      <c r="CO31">
+        <v>12861.0</v>
+      </c>
+      <c r="CP31">
+        <v>2351.0</v>
+      </c>
+      <c r="CQ31"/>
+    </row>
+    <row r="32" spans="1:95">
+      <c r="A32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
+        <v>0.0</v>
+      </c>
+      <c r="P32">
+        <v>0.0</v>
+      </c>
+      <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32">
+        <v>0.0</v>
+      </c>
+      <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
+        <v>0.0</v>
+      </c>
+      <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
+        <v>0.0</v>
+      </c>
+      <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
+      <c r="AE32">
+        <v>0.0</v>
+      </c>
+      <c r="AF32">
+        <v>0.0</v>
+      </c>
+      <c r="AG32">
+        <v>0.0</v>
+      </c>
+      <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
+        <v>0.0</v>
+      </c>
+      <c r="AJ32">
+        <v>0.0</v>
+      </c>
+      <c r="AK32">
+        <v>0.0</v>
+      </c>
+      <c r="AL32">
+        <v>0.0</v>
+      </c>
+      <c r="AM32">
+        <v>0.0</v>
+      </c>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32">
+        <v>6287.0</v>
+      </c>
+      <c r="BA32"/>
+      <c r="BB32">
+        <v>-753.0</v>
+      </c>
+      <c r="BC32">
+        <v>20271.0</v>
+      </c>
+      <c r="BD32">
+        <v>6287.0</v>
+      </c>
+      <c r="BE32">
+        <v>6626.0</v>
+      </c>
+      <c r="BF32">
+        <v>6681.0</v>
+      </c>
+      <c r="BG32">
+        <v>20271.0</v>
+      </c>
+      <c r="BH32">
+        <v>19844.0</v>
+      </c>
+      <c r="BI32">
+        <v>19762.0</v>
+      </c>
+      <c r="BJ32">
+        <v>26960.0</v>
+      </c>
+      <c r="BK32">
+        <v>32022.0</v>
+      </c>
+      <c r="BL32">
+        <v>15869.0</v>
+      </c>
+      <c r="BM32">
+        <v>27000.0</v>
+      </c>
+      <c r="BN32">
+        <v>49665.0</v>
+      </c>
+      <c r="BO32">
+        <v>75150.0</v>
+      </c>
+      <c r="BP32">
+        <v>70171.0</v>
+      </c>
+      <c r="BQ32">
+        <v>67947.0</v>
+      </c>
+      <c r="BR32">
+        <v>73111.0</v>
+      </c>
+      <c r="BS32">
+        <v>130367.0</v>
+      </c>
+      <c r="BT32">
+        <v>197813.0</v>
+      </c>
+      <c r="BU32">
+        <v>290255.0</v>
+      </c>
+      <c r="BV32">
+        <v>231405.0</v>
+      </c>
+      <c r="BW32">
+        <v>309197.0</v>
+      </c>
+      <c r="BX32">
+        <v>327878.0</v>
+      </c>
+      <c r="BY32">
+        <v>321474.0</v>
+      </c>
+      <c r="BZ32">
+        <v>388000.0</v>
+      </c>
+      <c r="CA32">
+        <v>82930.0</v>
+      </c>
+      <c r="CB32">
+        <v>197779.0</v>
+      </c>
+      <c r="CC32">
+        <v>500979.0</v>
+      </c>
+      <c r="CD32">
+        <v>421000.0</v>
+      </c>
+      <c r="CE32">
+        <v>116008.0</v>
+      </c>
+      <c r="CF32"/>
+      <c r="CG32">
+        <v>59247.0</v>
+      </c>
+      <c r="CH32">
+        <v>41602.0</v>
+      </c>
+      <c r="CI32">
+        <v>24865.0</v>
+      </c>
+      <c r="CJ32">
+        <v>2273.0</v>
+      </c>
+      <c r="CK32">
+        <v>17634.0</v>
+      </c>
+      <c r="CL32">
+        <v>2000.0</v>
+      </c>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2">
+        <v>15172163.0</v>
+      </c>
+      <c r="C2">
+        <v>50179968.0</v>
+      </c>
+      <c r="D2">
+        <v>68039936.0</v>
+      </c>
+      <c r="E2">
+        <v>85400656.0</v>
+      </c>
+      <c r="F2">
+        <v>2202106.0</v>
+      </c>
+      <c r="G2">
+        <v>894861.0</v>
+      </c>
+      <c r="H2">
+        <v>515253.0</v>
+      </c>
+      <c r="I2">
+        <v>1059798.0</v>
+      </c>
+      <c r="J2">
+        <v>3464229.0</v>
+      </c>
+      <c r="K2">
+        <v>1920825.0</v>
+      </c>
+      <c r="L2">
+        <v>2699737.0</v>
+      </c>
+      <c r="M2">
+        <v>3616470.0</v>
+      </c>
+      <c r="N2">
+        <v>199303.0</v>
+      </c>
+      <c r="O2">
+        <v>15723.0</v>
+      </c>
+      <c r="P2">
+        <v>57201.0</v>
+      </c>
+      <c r="Q2">
+        <v>716.0</v>
+      </c>
+      <c r="R2">
+        <v>603727.0</v>
+      </c>
+      <c r="S2">
+        <v>1513541.0</v>
+      </c>
+      <c r="T2">
+        <v>1109109.0</v>
+      </c>
+      <c r="U2">
+        <v>1068950.0</v>
+      </c>
+      <c r="V2">
+        <v>38336.0</v>
+      </c>
+      <c r="W2">
+        <v>83600.0</v>
+      </c>
+      <c r="X2">
+        <v>-266030.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>4</v>
+      </c>
+      <c r="D3">
+        <v>3</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>3500000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>5080</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>5080</v>
+      </c>
+      <c r="T3">
+        <v>21049</v>
+      </c>
+      <c r="U3">
+        <v>696519</v>
+      </c>
+      <c r="V3">
+        <v>7243</v>
+      </c>
+      <c r="W3">
+        <v>70551</v>
+      </c>
+      <c r="X3">
+        <v>45000</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>192</v>
+      </c>
+      <c r="B6">
+        <v>3431736.0</v>
+      </c>
+      <c r="C6">
+        <v>-35007805.0</v>
+      </c>
+      <c r="D6">
+        <v>-17859968.0</v>
+      </c>
+      <c r="E6">
+        <v>-17360720.0</v>
+      </c>
+      <c r="F6">
+        <v>83198550.0</v>
+      </c>
+      <c r="G6">
+        <v>1307245.0</v>
+      </c>
+      <c r="H6">
+        <v>379608.0</v>
+      </c>
+      <c r="I6">
+        <v>-544545.0</v>
+      </c>
+      <c r="J6">
+        <v>-2404431.0</v>
+      </c>
+      <c r="K6">
+        <v>1543404.0</v>
+      </c>
+      <c r="L6">
+        <v>-778912.0</v>
+      </c>
+      <c r="M6">
+        <v>-916733.0</v>
+      </c>
+      <c r="N6">
+        <v>3417167.0</v>
+      </c>
+      <c r="O6">
+        <v>183580.0</v>
+      </c>
+      <c r="P6">
+        <v>-41478.0</v>
+      </c>
+      <c r="Q6">
+        <v>56485.0</v>
+      </c>
+      <c r="R6">
+        <v>-603011.0</v>
+      </c>
+      <c r="S6">
+        <v>-909814.0</v>
+      </c>
+      <c r="T6">
+        <v>404432.0</v>
+      </c>
+      <c r="U6">
+        <v>40159.0</v>
+      </c>
+      <c r="V6">
+        <v>1030614.0</v>
+      </c>
+      <c r="W6">
+        <v>-45264.0</v>
+      </c>
+      <c r="X6">
+        <v>349630.0</v>
+      </c>
+      <c r="Y6">
+        <v>37459.0</v>
+      </c>
+      <c r="Z6">
+        <v>21992.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B7">
+        <v>-1924417.0</v>
+      </c>
+      <c r="C7">
+        <v>1356333.0</v>
+      </c>
+      <c r="D7">
+        <v>298894.0</v>
+      </c>
+      <c r="E7">
+        <v>-297166.0</v>
+      </c>
+      <c r="F7">
+        <v>9040.0</v>
+      </c>
+      <c r="G7">
+        <v>-145608.0</v>
+      </c>
+      <c r="H7">
+        <v>267349.0</v>
+      </c>
+      <c r="I7">
+        <v>167099.0</v>
+      </c>
+      <c r="J7">
+        <v>-85873.0</v>
+      </c>
+      <c r="K7">
+        <v>-21157.0</v>
+      </c>
+      <c r="L7">
+        <v>-873496.0</v>
+      </c>
+      <c r="M7">
+        <v>1741407.0</v>
+      </c>
+      <c r="N7">
+        <v>-491766.0</v>
+      </c>
+      <c r="O7">
+        <v>364557.0</v>
+      </c>
+      <c r="P7">
+        <v>238751.0</v>
+      </c>
+      <c r="Q7">
+        <v>165852.0</v>
+      </c>
+      <c r="R7">
+        <v>930683.0</v>
+      </c>
+      <c r="S7">
+        <v>4748009.0</v>
+      </c>
+      <c r="T7">
+        <v>-2730308.0</v>
+      </c>
+      <c r="U7">
+        <v>1030892.0</v>
+      </c>
+      <c r="V7">
+        <v>-4188747.0</v>
+      </c>
+      <c r="W7">
+        <v>356244.0</v>
+      </c>
+      <c r="X7">
+        <v>-45499.0</v>
+      </c>
+      <c r="Y7">
+        <v>-5330.0</v>
+      </c>
+      <c r="Z7">
+        <v>7855.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>194</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>195</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
+        <v>2581.0</v>
+      </c>
+      <c r="P9">
+        <v>-6762.0</v>
+      </c>
+      <c r="Q9">
+        <v>-931.0</v>
+      </c>
+      <c r="R9">
+        <v>144761.0</v>
+      </c>
+      <c r="S9">
+        <v>223484.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10">
+        <v>6846.0</v>
+      </c>
+      <c r="P10">
+        <v>11860.0</v>
+      </c>
+      <c r="Q10">
+        <v>-16178.0</v>
+      </c>
+      <c r="R10">
+        <v>114567.0</v>
+      </c>
+      <c r="S10">
+        <v>172470.0</v>
+      </c>
+      <c r="T10">
+        <v>-242901.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
+        <v>47107.0</v>
+      </c>
+      <c r="X10">
+        <v>-47107.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>197</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>33100.0</v>
+      </c>
+      <c r="G11">
+        <v>-13581.0</v>
+      </c>
+      <c r="H11">
+        <v>63958.0</v>
+      </c>
+      <c r="I11">
+        <v>-230736.0</v>
+      </c>
+      <c r="J11">
+        <v>-12979.0</v>
+      </c>
+      <c r="K11">
+        <v>29591.0</v>
+      </c>
+      <c r="L11">
+        <v>-160690.0</v>
+      </c>
+      <c r="M11">
+        <v>308654.0</v>
+      </c>
+      <c r="N11">
+        <v>-59191.0</v>
+      </c>
+      <c r="O11">
+        <v>292000.0</v>
+      </c>
+      <c r="P11">
+        <v>367000.0</v>
+      </c>
+      <c r="Q11">
+        <v>210000.0</v>
+      </c>
+      <c r="R11">
+        <v>337000.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11">
+        <v>54000.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11">
+        <v>349000.0</v>
+      </c>
+      <c r="X11">
+        <v>2000.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>198</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>112802.0</v>
+      </c>
+      <c r="G12">
+        <v>365955.0</v>
+      </c>
+      <c r="H12">
+        <v>1221166.0</v>
+      </c>
+      <c r="I12">
+        <v>1022217.0</v>
+      </c>
+      <c r="J12">
+        <v>1835319.0</v>
+      </c>
+      <c r="K12">
+        <v>1125380.0</v>
+      </c>
+      <c r="L12">
+        <v>2590874.0</v>
+      </c>
+      <c r="M12">
+        <v>3626130.0</v>
+      </c>
+      <c r="N12">
+        <v>26183224.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>-24060.0</v>
+      </c>
+      <c r="G13">
+        <v>-132027.0</v>
+      </c>
+      <c r="H13">
+        <v>203391.0</v>
+      </c>
+      <c r="I13">
+        <v>397835.0</v>
+      </c>
+      <c r="J13">
+        <v>-72894.0</v>
+      </c>
+      <c r="K13">
+        <v>-50748.0</v>
+      </c>
+      <c r="L13">
+        <v>-712806.0</v>
+      </c>
+      <c r="M13">
+        <v>1432753.0</v>
+      </c>
+      <c r="N13">
+        <v>-424721.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>200</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14">
+        <v>-5695.0</v>
+      </c>
+      <c r="P14">
+        <v>24659.0</v>
+      </c>
+      <c r="Q14">
+        <v>40688.0</v>
+      </c>
+      <c r="R14">
+        <v>114912.0</v>
+      </c>
+      <c r="S14">
+        <v>28830.0</v>
+      </c>
+      <c r="T14">
+        <v>6380.0</v>
+      </c>
+      <c r="U14">
+        <v>1352.0</v>
+      </c>
+      <c r="V14">
+        <v>488.0</v>
+      </c>
+      <c r="W14">
+        <v>23256.0</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>201</v>
+      </c>
+      <c r="B15">
+        <v>246005.0</v>
+      </c>
+      <c r="C15">
+        <v>1129759.0</v>
+      </c>
+      <c r="D15">
+        <v>22457227.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>20116.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>202</v>
+      </c>
+      <c r="B16">
+        <v>18603899.0</v>
+      </c>
+      <c r="C16">
+        <v>15172163.0</v>
+      </c>
+      <c r="D16">
+        <v>50179968.0</v>
+      </c>
+      <c r="E16">
+        <v>68039936.0</v>
+      </c>
+      <c r="F16">
+        <v>85400656.0</v>
+      </c>
+      <c r="G16">
+        <v>2202106.0</v>
+      </c>
+      <c r="H16">
+        <v>894861.0</v>
+      </c>
+      <c r="I16">
+        <v>515253.0</v>
+      </c>
+      <c r="J16">
+        <v>1059798.0</v>
+      </c>
+      <c r="K16">
+        <v>3464229.0</v>
+      </c>
+      <c r="L16">
+        <v>1920825.0</v>
+      </c>
+      <c r="M16">
+        <v>2699737.0</v>
+      </c>
+      <c r="N16">
+        <v>3616470.0</v>
+      </c>
+      <c r="O16">
+        <v>199303.0</v>
+      </c>
+      <c r="P16">
+        <v>15723.0</v>
+      </c>
+      <c r="Q16">
+        <v>57201.0</v>
+      </c>
+      <c r="R16">
+        <v>716.0</v>
+      </c>
+      <c r="S16">
+        <v>603727.0</v>
+      </c>
+      <c r="T16">
+        <v>1513541.0</v>
+      </c>
+      <c r="U16">
+        <v>1109109.0</v>
+      </c>
+      <c r="V16">
+        <v>1068950.0</v>
+      </c>
+      <c r="W16">
+        <v>38336.0</v>
+      </c>
+      <c r="X16">
+        <v>83600.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>203</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>204</v>
+      </c>
+      <c r="B18">
+        <v>-5152914.0</v>
+      </c>
+      <c r="C18">
+        <v>-2978296.0</v>
+      </c>
+      <c r="D18">
+        <v>-2151457.0</v>
+      </c>
+      <c r="E18">
+        <v>-3793731.0</v>
+      </c>
+      <c r="F18">
+        <v>-4117319.0</v>
+      </c>
+      <c r="G18">
+        <v>-3330889.0</v>
+      </c>
+      <c r="H18">
+        <v>-2338373.0</v>
+      </c>
+      <c r="I18">
+        <v>-2877912.0</v>
+      </c>
+      <c r="J18">
+        <v>-5079395.0</v>
+      </c>
+      <c r="K18">
+        <v>-3339462.0</v>
+      </c>
+      <c r="L18">
+        <v>-4346406.0</v>
+      </c>
+      <c r="M18">
+        <v>-4560169.0</v>
+      </c>
+      <c r="N18">
+        <v>-5062562.0</v>
+      </c>
+      <c r="O18">
+        <v>-390426.0</v>
+      </c>
+      <c r="P18">
+        <v>-259289.0</v>
+      </c>
+      <c r="Q18">
+        <v>-225232.0</v>
+      </c>
+      <c r="R18">
+        <v>-974057.0</v>
+      </c>
+      <c r="S18">
+        <v>-1190452.0</v>
+      </c>
+      <c r="T18">
+        <v>-1212122.0</v>
+      </c>
+      <c r="U18">
+        <v>-1048115.0</v>
+      </c>
+      <c r="V18">
+        <v>-1079431.0</v>
+      </c>
+      <c r="W18">
+        <v>-2868238.0</v>
+      </c>
+      <c r="X18">
+        <v>-266030.0</v>
+      </c>
+      <c r="Y18">
+        <v>-37459.0</v>
+      </c>
+      <c r="Z18">
+        <v>-21992.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>205</v>
+      </c>
+      <c r="B19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>206</v>
+      </c>
+      <c r="B20">
+        <v>6182447.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>33650075.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>87362049.0</v>
+      </c>
+      <c r="G20">
+        <v>4699247.0</v>
+      </c>
+      <c r="H20">
+        <v>2663001.0</v>
+      </c>
+      <c r="I20">
+        <v>2342500.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>207</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>-50805.0</v>
+      </c>
+      <c r="G21">
+        <v>-62440.0</v>
+      </c>
+      <c r="H21">
+        <v>62848.0</v>
+      </c>
+      <c r="I21">
+        <v>62848.0</v>
+      </c>
+      <c r="J21">
+        <v>62848.0</v>
+      </c>
+      <c r="K21">
+        <v>62848.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21">
+        <v>-143859.0</v>
+      </c>
+      <c r="N21">
+        <v>20064.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22">
+        <v>-19424654.0</v>
+      </c>
+      <c r="C22">
+        <v>30656050.0</v>
+      </c>
+      <c r="D22">
+        <v>333763.0</v>
+      </c>
+      <c r="E22">
+        <v>-4315993.0</v>
+      </c>
+      <c r="F22">
+        <v>-4239161.0</v>
+      </c>
+      <c r="G22">
+        <v>-3551236.0</v>
+      </c>
+      <c r="H22">
+        <v>-3826888.0</v>
+      </c>
+      <c r="I22">
+        <v>-4067228.0</v>
+      </c>
+      <c r="J22">
+        <v>-6828841.0</v>
+      </c>
+      <c r="K22">
+        <v>-4443685.0</v>
+      </c>
+      <c r="L22">
+        <v>-6063784.0</v>
+      </c>
+      <c r="M22">
+        <v>-10854509.0</v>
+      </c>
+      <c r="N22">
+        <v>-27254020.0</v>
+      </c>
+      <c r="O22">
+        <v>-1598102.0</v>
+      </c>
+      <c r="P22">
+        <v>-1899312.0</v>
+      </c>
+      <c r="Q22">
+        <v>-1397716.0</v>
+      </c>
+      <c r="R22">
+        <v>-5991925.0</v>
+      </c>
+      <c r="S22">
+        <v>-6041624.0</v>
+      </c>
+      <c r="T22">
+        <v>-3791966.0</v>
+      </c>
+      <c r="U22">
+        <v>-3614279.0</v>
+      </c>
+      <c r="V22">
+        <v>-9385323.0</v>
+      </c>
+      <c r="W22">
+        <v>-4276894.0</v>
+      </c>
+      <c r="X22">
+        <v>-1724715.0</v>
+      </c>
+      <c r="Y22">
+        <v>-32129.0</v>
+      </c>
+      <c r="Z22">
+        <v>-29847.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>6182451.0</v>
+      </c>
+      <c r="C23">
+        <v>-21357116.0</v>
+      </c>
+      <c r="D23">
+        <v>17489614.0</v>
+      </c>
+      <c r="E23">
+        <v>880.0</v>
+      </c>
+      <c r="F23">
+        <v>-50754.0</v>
+      </c>
+      <c r="G23">
+        <v>-62377.0</v>
+      </c>
+      <c r="H23">
+        <v>75201.0</v>
+      </c>
+      <c r="I23">
+        <v>2342.5</v>
+      </c>
+      <c r="J23">
+        <v>2681.41</v>
+      </c>
+      <c r="K23">
+        <v>4881.94</v>
+      </c>
+      <c r="L23">
+        <v>3568.15</v>
+      </c>
+      <c r="M23">
+        <v>3641.97</v>
+      </c>
+      <c r="N23">
+        <v>81586.0</v>
+      </c>
+      <c r="O23">
+        <v>149756.0</v>
+      </c>
+      <c r="P23">
+        <v>1093546.0</v>
+      </c>
+      <c r="Q23">
+        <v>20116.0</v>
+      </c>
+      <c r="R23">
+        <v>49385.0</v>
+      </c>
+      <c r="S23">
+        <v>61629.0</v>
+      </c>
+      <c r="T23">
+        <v>120578.0</v>
+      </c>
+      <c r="U23">
+        <v>-693995.0</v>
+      </c>
+      <c r="V23">
+        <v>1095019.0</v>
+      </c>
+      <c r="W23">
+        <v>2983000.0</v>
+      </c>
+      <c r="X23">
+        <v>24630.0</v>
+      </c>
+      <c r="Y23">
+        <v>37459.0</v>
+      </c>
+      <c r="Z23">
+        <v>21992.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B24">
+        <v>2000000000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>-3507.85</v>
+      </c>
+      <c r="O24">
+        <v>-646.75</v>
+      </c>
+      <c r="P24">
+        <v>2500.0</v>
+      </c>
+      <c r="Q24">
+        <v>-24967.0</v>
+      </c>
+      <c r="R24">
+        <v>50000.0</v>
+      </c>
+      <c r="S24">
+        <v>46185.0</v>
+      </c>
+      <c r="T24">
+        <v>11476.0</v>
+      </c>
+      <c r="U24">
+        <v>2524.0</v>
+      </c>
+      <c r="V24">
+        <v>-1618.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>15067601.0</v>
+      </c>
+      <c r="C25">
+        <v>-35469316.0</v>
+      </c>
+      <c r="D25">
+        <v>-3458807.0</v>
+      </c>
+      <c r="E25">
+        <v>174022.0</v>
+      </c>
+      <c r="F25">
+        <v>34846.0</v>
+      </c>
+      <c r="G25">
+        <v>-4874.0</v>
+      </c>
+      <c r="H25">
+        <v>473139.0</v>
+      </c>
+      <c r="I25">
+        <v>316539.0</v>
+      </c>
+      <c r="J25">
+        <v>309881.0</v>
+      </c>
+      <c r="K25">
+        <v>107500.0</v>
+      </c>
+      <c r="L25">
+        <v>491684.0</v>
+      </c>
+      <c r="M25">
+        <v>-1650647.0</v>
+      </c>
+      <c r="N25">
+        <v>26183224.0</v>
+      </c>
+      <c r="O25">
+        <v>848814.0</v>
+      </c>
+      <c r="P25">
+        <v>1376613.0</v>
+      </c>
+      <c r="Q25">
+        <v>965944.0</v>
+      </c>
+      <c r="R25">
+        <v>3972273.0</v>
+      </c>
+      <c r="S25">
+        <v>79413.0</v>
+      </c>
+      <c r="T25">
+        <v>5324821.0</v>
+      </c>
+      <c r="U25">
+        <v>2230439.0</v>
+      </c>
+      <c r="V25">
+        <v>12501394.0</v>
+      </c>
+      <c r="W25">
+        <v>1099707.0</v>
+      </c>
+      <c r="X25">
+        <v>1549184.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B26">
+        <v>-401625.0</v>
+      </c>
+      <c r="C26">
+        <v>-25029151.0</v>
+      </c>
+      <c r="D26">
+        <v>-44358148.0</v>
+      </c>
+      <c r="E26">
+        <v>-13560623.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>-1.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>2681409.0</v>
+      </c>
+      <c r="K26">
+        <v>4881936.0</v>
+      </c>
+      <c r="L26">
+        <v>3568150.0</v>
+      </c>
+      <c r="M26">
+        <v>3785833.0</v>
+      </c>
+      <c r="N26">
+        <v>8510880.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>20116.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B27">
+        <v>1128556.0</v>
+      </c>
+      <c r="C27">
+        <v>478637.0</v>
+      </c>
+      <c r="D27">
+        <v>674693.0</v>
+      </c>
+      <c r="E27">
+        <v>645406.0</v>
+      </c>
+      <c r="F27">
+        <v>77956.0</v>
+      </c>
+      <c r="G27">
+        <v>370829.0</v>
+      </c>
+      <c r="H27">
+        <v>748027.0</v>
+      </c>
+      <c r="I27">
+        <v>705678.0</v>
+      </c>
+      <c r="J27">
+        <v>1525438.0</v>
+      </c>
+      <c r="K27">
+        <v>1017880.0</v>
+      </c>
+      <c r="L27">
+        <v>2099190.0</v>
+      </c>
+      <c r="M27">
+        <v>6203580.0</v>
+      </c>
+      <c r="N27">
+        <v>17928.0</v>
+      </c>
+      <c r="O27">
+        <v>984.7</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>6581577.0</v>
+      </c>
+      <c r="C28">
+        <v>-25029151.0</v>
+      </c>
+      <c r="D28">
+        <v>-10708003.0</v>
+      </c>
+      <c r="E28">
+        <v>-13559743.0</v>
+      </c>
+      <c r="F28">
+        <v>87311244.0</v>
+      </c>
+      <c r="G28">
+        <v>4636807.0</v>
+      </c>
+      <c r="H28">
+        <v>2725848.0</v>
+      </c>
+      <c r="I28">
+        <v>2342500.0</v>
+      </c>
+      <c r="J28">
+        <v>2681409.0</v>
+      </c>
+      <c r="K28">
+        <v>4881936.0</v>
+      </c>
+      <c r="L28">
+        <v>3568150.0</v>
+      </c>
+      <c r="M28">
+        <v>3641974.0</v>
+      </c>
+      <c r="N28">
+        <v>8530944.0</v>
+      </c>
+      <c r="O28">
+        <v>1220756.0</v>
+      </c>
+      <c r="P28">
+        <v>1089541.0</v>
+      </c>
+      <c r="Q28">
+        <v>281717.0</v>
+      </c>
+      <c r="R28">
+        <v>296079.0</v>
+      </c>
+      <c r="S28">
+        <v>289231.0</v>
+      </c>
+      <c r="T28">
+        <v>1605078.0</v>
+      </c>
+      <c r="U28">
+        <v>1085750.0</v>
+      </c>
+      <c r="V28">
+        <v>1945019.0</v>
+      </c>
+      <c r="W28">
+        <v>2983000.0</v>
+      </c>
+      <c r="X28">
+        <v>349630.0</v>
+      </c>
+      <c r="Y28">
+        <v>37459.0</v>
+      </c>
+      <c r="Z28">
+        <v>21992.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>-5152914.0</v>
+      </c>
+      <c r="C29">
+        <v>-2978296.0</v>
+      </c>
+      <c r="D29">
+        <v>-2151457.0</v>
+      </c>
+      <c r="E29">
+        <v>-3793731.0</v>
+      </c>
+      <c r="F29">
+        <v>-4117319.0</v>
+      </c>
+      <c r="G29">
+        <v>-3330889.0</v>
+      </c>
+      <c r="H29">
+        <v>-2338373.0</v>
+      </c>
+      <c r="I29">
+        <v>-2877912.0</v>
+      </c>
+      <c r="J29">
+        <v>-5079395.0</v>
+      </c>
+      <c r="K29">
+        <v>-3339462.0</v>
+      </c>
+      <c r="L29">
+        <v>-4346406.0</v>
+      </c>
+      <c r="M29">
+        <v>-4560169.0</v>
+      </c>
+      <c r="N29">
+        <v>-1562562.0</v>
+      </c>
+      <c r="O29">
+        <v>-390426.0</v>
+      </c>
+      <c r="P29">
+        <v>-259289.0</v>
+      </c>
+      <c r="Q29">
+        <v>-225232.0</v>
+      </c>
+      <c r="R29">
+        <v>-974057.0</v>
+      </c>
+      <c r="S29">
+        <v>-1185372.0</v>
+      </c>
+      <c r="T29">
+        <v>-1191073.0</v>
+      </c>
+      <c r="U29">
+        <v>-351596.0</v>
+      </c>
+      <c r="V29">
+        <v>-1072188.0</v>
+      </c>
+      <c r="W29">
+        <v>-2797687.0</v>
+      </c>
+      <c r="X29">
+        <v>-221030.0</v>
+      </c>
+      <c r="Y29">
+        <v>-37459.0</v>
+      </c>
+      <c r="Z29">
+        <v>-21992.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B30">
+        <v>2000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30">
+        <v>-3551215.0</v>
+      </c>
+      <c r="O30">
+        <v>-646750.0</v>
+      </c>
+      <c r="P30">
+        <v>-871730.0</v>
+      </c>
+      <c r="Q30">
+        <v>74967.0</v>
+      </c>
+      <c r="R30">
+        <v>75000.0</v>
+      </c>
+      <c r="S30">
+        <v>-13673.0</v>
+      </c>
+      <c r="T30">
+        <v>-9573.0</v>
+      </c>
+      <c r="U30">
+        <v>-693995.0</v>
+      </c>
+      <c r="V30">
+        <v>157783.0</v>
+      </c>
+      <c r="W30">
+        <v>-230577.0</v>
+      </c>
+      <c r="X30">
+        <v>-45000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2">
+        <v>20165535.0</v>
+      </c>
+      <c r="C2">
+        <v>15406017.0</v>
+      </c>
+      <c r="D2">
+        <v>13178305.0</v>
+      </c>
+      <c r="E2">
+        <v>15172163.0</v>
+      </c>
+      <c r="F2">
+        <v>16383460.0</v>
+      </c>
+      <c r="G2">
+        <v>20840056.0</v>
+      </c>
+      <c r="H2">
+        <v>32635092.0</v>
+      </c>
+      <c r="I2">
+        <v>50179968.0</v>
+      </c>
+      <c r="J2">
+        <v>61210328.0</v>
+      </c>
+      <c r="K2">
+        <v>73425269.0</v>
+      </c>
+      <c r="L2">
+        <v>74662527.0</v>
+      </c>
+      <c r="M2">
+        <v>68039936.0</v>
+      </c>
+      <c r="N2">
+        <v>72640218.0</v>
+      </c>
+      <c r="O2">
+        <v>76962587.0</v>
+      </c>
+      <c r="P2">
+        <v>82227615.0</v>
+      </c>
+      <c r="Q2">
+        <v>85400656.0</v>
+      </c>
+      <c r="R2">
+        <v>86639757.0</v>
+      </c>
+      <c r="S2">
+        <v>86938612.0</v>
+      </c>
+      <c r="T2">
+        <v>959270.0</v>
+      </c>
+      <c r="U2">
+        <v>2202106.0</v>
+      </c>
+      <c r="V2">
+        <v>3090971.0</v>
+      </c>
+      <c r="W2">
+        <v>3717404.0</v>
+      </c>
+      <c r="X2">
+        <v>2166596.0</v>
+      </c>
+      <c r="Y2">
+        <v>894861.0</v>
+      </c>
+      <c r="Z2">
+        <v>142242.0</v>
+      </c>
+      <c r="AA2">
+        <v>45061.0</v>
+      </c>
+      <c r="AB2">
+        <v>327751.0</v>
+      </c>
+      <c r="AC2">
+        <v>515253.0</v>
+      </c>
+      <c r="AD2">
+        <v>699462.0</v>
+      </c>
+      <c r="AE2">
+        <v>907417.0</v>
+      </c>
+      <c r="AF2">
+        <v>1831282.0</v>
+      </c>
+      <c r="AG2">
+        <v>1059798.0</v>
+      </c>
+      <c r="AH2">
+        <v>1507847.0</v>
+      </c>
+      <c r="AI2">
+        <v>2682107.0</v>
+      </c>
+      <c r="AJ2">
+        <v>4278353.0</v>
+      </c>
+      <c r="AK2">
+        <v>3464229.0</v>
+      </c>
+      <c r="AL2">
+        <v>2464271.0</v>
+      </c>
+      <c r="AM2">
+        <v>1551610.0</v>
+      </c>
+      <c r="AN2">
+        <v>2339816.0</v>
+      </c>
+      <c r="AO2">
+        <v>1920825.0</v>
+      </c>
+      <c r="AP2">
+        <v>2863982.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2312430.0</v>
+      </c>
+      <c r="AR2">
+        <v>2910201.0</v>
+      </c>
+      <c r="AS2">
+        <v>2699737.0</v>
+      </c>
+      <c r="AT2">
+        <v>958816.0</v>
+      </c>
+      <c r="AU2">
+        <v>1155005.0</v>
+      </c>
+      <c r="AV2">
+        <v>2896939.0</v>
+      </c>
+      <c r="AW2">
+        <v>3616470.0</v>
+      </c>
+      <c r="AX2">
+        <v>864895.0</v>
+      </c>
+      <c r="AY2">
+        <v>396594.0</v>
+      </c>
+      <c r="AZ2">
+        <v>206038.0</v>
+      </c>
+      <c r="BA2">
+        <v>199303.0</v>
+      </c>
+      <c r="BB2">
+        <v>33334.0</v>
+      </c>
+      <c r="BC2">
+        <v>22696.0</v>
+      </c>
+      <c r="BD2">
+        <v>24342.0</v>
+      </c>
+      <c r="BE2">
+        <v>15723.0</v>
+      </c>
+      <c r="BF2">
+        <v>39077.0</v>
+      </c>
+      <c r="BG2">
+        <v>14506.0</v>
+      </c>
+      <c r="BH2">
+        <v>83074.0</v>
+      </c>
+      <c r="BI2">
+        <v>57201.0</v>
+      </c>
+      <c r="BJ2">
+        <v>716.0</v>
+      </c>
+      <c r="BK2">
+        <v>547.0</v>
+      </c>
+      <c r="BL2">
+        <v>716.0</v>
+      </c>
+      <c r="BM2">
+        <v>716.0</v>
+      </c>
+      <c r="BN2">
+        <v>650.0</v>
+      </c>
+      <c r="BO2">
+        <v>9228.0</v>
+      </c>
+      <c r="BP2">
+        <v>55860.0</v>
+      </c>
+      <c r="BQ2">
+        <v>603727.0</v>
+      </c>
+      <c r="BR2">
+        <v>958577.0</v>
+      </c>
+      <c r="BS2">
+        <v>1213456.0</v>
+      </c>
+      <c r="BT2">
+        <v>1345593.0</v>
+      </c>
+      <c r="BU2">
+        <v>1513541.0</v>
+      </c>
+      <c r="BV2">
+        <v>1127036.0</v>
+      </c>
+      <c r="BW2">
+        <v>634860.0</v>
+      </c>
+      <c r="BX2">
+        <v>1090087.0</v>
+      </c>
+      <c r="BY2">
+        <v>1109109.0</v>
+      </c>
+      <c r="BZ2">
+        <v>847645.0</v>
+      </c>
+      <c r="CA2">
+        <v>1128421.0</v>
+      </c>
+      <c r="CB2">
+        <v>995578.0</v>
+      </c>
+      <c r="CC2">
+        <v>1068950.0</v>
+      </c>
+      <c r="CD2">
+        <v>382489.0</v>
+      </c>
+      <c r="CE2">
+        <v>127751.0</v>
+      </c>
+      <c r="CF2">
+        <v>36042.0</v>
+      </c>
+      <c r="CG2">
+        <v>38336.0</v>
+      </c>
+      <c r="CH2">
+        <v>144574.0</v>
+      </c>
+      <c r="CI2">
+        <v>396662.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1626368.0</v>
+      </c>
+      <c r="CK2">
+        <v>83600.0</v>
+      </c>
+      <c r="CL2">
+        <v>29416.0</v>
+      </c>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>3</v>
+      </c>
+      <c r="H3">
+        <v>5</v>
+      </c>
+      <c r="I3">
+        <v>3</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>4</v>
+      </c>
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>250000</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
+        <v>250000</v>
+      </c>
+      <c r="AU3">
+        <v>250000</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>1000000</v>
+      </c>
+      <c r="AX3">
+        <v>1000000</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>46305</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>3</v>
+      </c>
+      <c r="BP3">
+        <v>239</v>
+      </c>
+      <c r="BQ3">
+        <v>46305</v>
+      </c>
+      <c r="BR3">
+        <v>4300</v>
+      </c>
+      <c r="BS3">
+        <v>1000</v>
+      </c>
+      <c r="BT3">
+        <v>239</v>
+      </c>
+      <c r="BU3">
+        <v>541</v>
+      </c>
+      <c r="BV3">
+        <v>605</v>
+      </c>
+      <c r="BW3">
+        <v>10751</v>
+      </c>
+      <c r="BX3">
+        <v>26720</v>
+      </c>
+      <c r="BY3">
+        <v>4475</v>
+      </c>
+      <c r="BZ3">
+        <v>3000</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>4122</v>
+      </c>
+      <c r="CD3">
+        <v>7000</v>
+      </c>
+      <c r="CE3">
+        <v>3000</v>
+      </c>
+      <c r="CF3">
+        <v>1980</v>
+      </c>
+      <c r="CG3">
+        <v>1141</v>
+      </c>
+      <c r="CH3">
+        <v>71000</v>
+      </c>
+      <c r="CI3">
+        <v>33</v>
+      </c>
+      <c r="CJ3">
+        <v>58405</v>
+      </c>
+      <c r="CK3">
+        <v>22890</v>
+      </c>
+      <c r="CL3">
+        <v>45000</v>
+      </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
+        <v>0</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4953,562 +26291,724 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...7 lines deleted...]
-      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...43 lines deleted...]
-      </c>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...7 lines deleted...]
-      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...55 lines deleted...]
-      </c>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
-[...40 lines deleted...]
-      </c>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
-[...34 lines deleted...]
-      </c>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
       <c r="BY5"/>
-      <c r="BZ5">
-[...7 lines deleted...]
-      </c>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
+      <c r="CD5"/>
       <c r="CE5"/>
-      <c r="CF5">
-[...13 lines deleted...]
-      </c>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>29</v>
-[...63 lines deleted...]
-      <c r="BL6"/>
+        <v>192</v>
+      </c>
+      <c r="B6">
+        <v>-1561636.0</v>
+      </c>
+      <c r="C6">
+        <v>4759518.0</v>
+      </c>
+      <c r="D6">
+        <v>2227712.0</v>
+      </c>
+      <c r="E6">
+        <v>-1993858.0</v>
+      </c>
+      <c r="F6">
+        <v>-1211297.0</v>
+      </c>
+      <c r="G6">
+        <v>-4456596.0</v>
+      </c>
+      <c r="H6">
+        <v>-11795036.0</v>
+      </c>
+      <c r="I6">
+        <v>-17544876.0</v>
+      </c>
+      <c r="J6">
+        <v>-11030360.0</v>
+      </c>
+      <c r="K6">
+        <v>-12214941.0</v>
+      </c>
+      <c r="L6">
+        <v>-1237258.0</v>
+      </c>
+      <c r="M6">
+        <v>6622591.0</v>
+      </c>
+      <c r="N6">
+        <v>-4600282.0</v>
+      </c>
+      <c r="O6">
+        <v>-4322369.0</v>
+      </c>
+      <c r="P6">
+        <v>-5265028.0</v>
+      </c>
+      <c r="Q6">
+        <v>-3173041.0</v>
+      </c>
+      <c r="R6">
+        <v>-1239101.0</v>
+      </c>
+      <c r="S6">
+        <v>-298855.0</v>
+      </c>
+      <c r="T6">
+        <v>85979342.0</v>
+      </c>
+      <c r="U6">
+        <v>-1242836.0</v>
+      </c>
+      <c r="V6">
+        <v>-888865.0</v>
+      </c>
+      <c r="W6">
+        <v>-626433.0</v>
+      </c>
+      <c r="X6">
+        <v>1550808.0</v>
+      </c>
+      <c r="Y6">
+        <v>1271735.0</v>
+      </c>
+      <c r="Z6">
+        <v>752619.0</v>
+      </c>
+      <c r="AA6">
+        <v>97181.0</v>
+      </c>
+      <c r="AB6">
+        <v>-282690.0</v>
+      </c>
+      <c r="AC6">
+        <v>-187502.0</v>
+      </c>
+      <c r="AD6">
+        <v>-184209.0</v>
+      </c>
+      <c r="AE6">
+        <v>-207955.0</v>
+      </c>
+      <c r="AF6">
+        <v>-923865.0</v>
+      </c>
+      <c r="AG6">
+        <v>771484.0</v>
+      </c>
+      <c r="AH6">
+        <v>-448049.0</v>
+      </c>
+      <c r="AI6">
+        <v>-1174260.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1596246.0</v>
+      </c>
+      <c r="AK6">
+        <v>814124.0</v>
+      </c>
+      <c r="AL6">
+        <v>999958.0</v>
+      </c>
+      <c r="AM6">
+        <v>912661.0</v>
+      </c>
+      <c r="AN6">
+        <v>-788206.0</v>
+      </c>
+      <c r="AO6">
+        <v>418991.0</v>
+      </c>
+      <c r="AP6">
+        <v>-943157.0</v>
+      </c>
+      <c r="AQ6">
+        <v>551552.0</v>
+      </c>
+      <c r="AR6">
+        <v>-597771.0</v>
+      </c>
+      <c r="AS6">
+        <v>210464.0</v>
+      </c>
+      <c r="AT6">
+        <v>1740921.0</v>
+      </c>
+      <c r="AU6">
+        <v>-196189.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1741934.0</v>
+      </c>
+      <c r="AW6">
+        <v>-719531.0</v>
+      </c>
+      <c r="AX6">
+        <v>2751575.0</v>
+      </c>
+      <c r="AY6">
+        <v>468301.0</v>
+      </c>
+      <c r="AZ6">
+        <v>190556.0</v>
+      </c>
+      <c r="BA6">
+        <v>6735.0</v>
+      </c>
+      <c r="BB6">
+        <v>165969.0</v>
+      </c>
+      <c r="BC6">
+        <v>10638.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1646.0</v>
+      </c>
+      <c r="BE6">
+        <v>8619.0</v>
+      </c>
+      <c r="BF6">
+        <v>-23354.0</v>
+      </c>
+      <c r="BG6">
+        <v>24571.0</v>
+      </c>
+      <c r="BH6">
+        <v>-68568.0</v>
+      </c>
+      <c r="BI6">
+        <v>25873.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-169.0</v>
+      </c>
+      <c r="BK6">
+        <v>3614.0</v>
+      </c>
+      <c r="BL6">
+        <v>-169.0</v>
+      </c>
       <c r="BM6"/>
-      <c r="BN6"/>
-[...10 lines deleted...]
-      <c r="BY6"/>
+      <c r="BN6">
+        <v>66.0</v>
+      </c>
+      <c r="BO6">
+        <v>-8578.0</v>
+      </c>
+      <c r="BP6">
+        <v>-46632.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-547867.0</v>
+      </c>
+      <c r="BR6">
+        <v>-354850.0</v>
+      </c>
+      <c r="BS6">
+        <v>-254879.0</v>
+      </c>
+      <c r="BT6">
+        <v>-132137.0</v>
+      </c>
+      <c r="BU6">
+        <v>-167948.0</v>
+      </c>
+      <c r="BV6">
+        <v>386505.0</v>
+      </c>
+      <c r="BW6">
+        <v>492176.0</v>
+      </c>
+      <c r="BX6">
+        <v>-455227.0</v>
+      </c>
+      <c r="BY6">
+        <v>-19022.0</v>
+      </c>
       <c r="BZ6"/>
-      <c r="CA6"/>
-[...1 lines deleted...]
-      <c r="CC6"/>
+      <c r="CA6">
+        <v>-280776.0</v>
+      </c>
+      <c r="CB6">
+        <v>132843.0</v>
+      </c>
+      <c r="CC6">
+        <v>-73372.0</v>
+      </c>
       <c r="CD6"/>
-      <c r="CE6"/>
-[...10 lines deleted...]
-      <c r="CP6"/>
+      <c r="CE6">
+        <v>254738.0</v>
+      </c>
+      <c r="CF6">
+        <v>91709.0</v>
+      </c>
+      <c r="CG6">
+        <v>-2294.0</v>
+      </c>
+      <c r="CH6">
+        <v>-106238.0</v>
+      </c>
+      <c r="CI6">
+        <v>-252088.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-1229706.0</v>
+      </c>
+      <c r="CK6">
+        <v>1542768.0</v>
+      </c>
+      <c r="CL6">
+        <v>54184.0</v>
+      </c>
+      <c r="CM6">
+        <v>29416.0</v>
+      </c>
+      <c r="CN6">
+        <v>13397.0</v>
+      </c>
+      <c r="CO6">
+        <v>11133.0</v>
+      </c>
+      <c r="CP6">
+        <v>8724.0</v>
+      </c>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>30</v>
-[...28 lines deleted...]
-      <c r="AC7"/>
+        <v>193</v>
+      </c>
+      <c r="B7">
+        <v>-1078547.0</v>
+      </c>
+      <c r="C7">
+        <v>-20774.0</v>
+      </c>
+      <c r="D7">
+        <v>129744.0</v>
+      </c>
+      <c r="E7">
+        <v>-954840.0</v>
+      </c>
+      <c r="F7">
+        <v>1257787.0</v>
+      </c>
+      <c r="G7">
+        <v>422205.0</v>
+      </c>
+      <c r="H7">
+        <v>-449330.0</v>
+      </c>
+      <c r="I7">
+        <v>125671.0</v>
+      </c>
+      <c r="J7">
+        <v>87148.0</v>
+      </c>
+      <c r="K7">
+        <v>135740.0</v>
+      </c>
+      <c r="L7">
+        <v>-554610.0</v>
+      </c>
+      <c r="M7">
+        <v>630616.0</v>
+      </c>
+      <c r="N7">
+        <v>-167926.0</v>
+      </c>
+      <c r="O7">
+        <v>-573365.0</v>
+      </c>
+      <c r="P7">
+        <v>-6886.0</v>
+      </c>
+      <c r="Q7">
+        <v>451011.0</v>
+      </c>
+      <c r="R7">
+        <v>222127.0</v>
+      </c>
+      <c r="S7">
+        <v>494552.0</v>
+      </c>
+      <c r="T7">
+        <v>-431872.0</v>
+      </c>
+      <c r="U7">
+        <v>-275767.0</v>
+      </c>
+      <c r="V7">
+        <v>69051.0</v>
+      </c>
+      <c r="W7">
+        <v>75383.0</v>
+      </c>
+      <c r="X7">
+        <v>-442797.0</v>
+      </c>
+      <c r="Y7">
+        <v>152755.0</v>
+      </c>
+      <c r="Z7">
+        <v>-79853.0</v>
+      </c>
+      <c r="AA7">
+        <v>312326.0</v>
+      </c>
+      <c r="AB7">
+        <v>206808.0</v>
+      </c>
+      <c r="AC7">
+        <v>-171932.0</v>
+      </c>
       <c r="AD7"/>
-      <c r="AE7"/>
-[...32 lines deleted...]
-      <c r="BL7"/>
+      <c r="AE7">
+        <v>-169446.0</v>
+      </c>
+      <c r="AF7">
+        <v>-129921.0</v>
+      </c>
+      <c r="AG7">
+        <v>342025.0</v>
+      </c>
+      <c r="AH7">
+        <v>-458186.0</v>
+      </c>
+      <c r="AI7">
+        <v>341355.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-277557.0</v>
+      </c>
+      <c r="AK7">
+        <v>308515.0</v>
+      </c>
+      <c r="AL7">
+        <v>-50613.0</v>
+      </c>
+      <c r="AM7">
+        <v>158709.0</v>
+      </c>
+      <c r="AN7">
+        <v>-3748.0</v>
+      </c>
+      <c r="AO7">
+        <v>-125505.0</v>
+      </c>
+      <c r="AP7">
+        <v>-529412.0</v>
+      </c>
+      <c r="AQ7">
+        <v>176777.0</v>
+      </c>
+      <c r="AR7">
+        <v>-173182.0</v>
+      </c>
+      <c r="AS7">
+        <v>-347679.0</v>
+      </c>
+      <c r="AT7">
+        <v>1060777.0</v>
+      </c>
+      <c r="AU7">
+        <v>188079.0</v>
+      </c>
+      <c r="AV7">
+        <v>78141.0</v>
+      </c>
+      <c r="AW7">
+        <v>414410.0</v>
+      </c>
+      <c r="AX7">
+        <v>62652.0</v>
+      </c>
+      <c r="AY7">
+        <v>-642806.0</v>
+      </c>
+      <c r="AZ7">
+        <v>38628.0</v>
+      </c>
+      <c r="BA7">
+        <v>49760.0</v>
+      </c>
+      <c r="BB7">
+        <v>-45031.0</v>
+      </c>
+      <c r="BC7">
+        <v>92278.0</v>
+      </c>
+      <c r="BD7">
+        <v>277409.0</v>
+      </c>
+      <c r="BE7">
+        <v>39901.0</v>
+      </c>
+      <c r="BF7">
+        <v>145385.0</v>
+      </c>
+      <c r="BG7">
+        <v>8350.0</v>
+      </c>
+      <c r="BH7">
+        <v>60660.0</v>
+      </c>
+      <c r="BI7">
+        <v>24356.0</v>
+      </c>
+      <c r="BJ7">
+        <v>111766.0</v>
+      </c>
+      <c r="BK7">
+        <v>48653.0</v>
+      </c>
+      <c r="BL7">
+        <v>111766.0</v>
+      </c>
       <c r="BM7"/>
-      <c r="BN7"/>
-[...10 lines deleted...]
-      <c r="BY7"/>
+      <c r="BN7">
+        <v>336010.0</v>
+      </c>
+      <c r="BO7">
+        <v>297643.0</v>
+      </c>
+      <c r="BP7">
+        <v>136471.0</v>
+      </c>
+      <c r="BQ7">
+        <v>160559.0</v>
+      </c>
+      <c r="BR7">
+        <v>4642514.0</v>
+      </c>
+      <c r="BS7">
+        <v>168126.0</v>
+      </c>
+      <c r="BT7">
+        <v>110179.0</v>
+      </c>
+      <c r="BU7">
+        <v>-172810.0</v>
+      </c>
+      <c r="BV7">
+        <v>-2779158.0</v>
+      </c>
+      <c r="BW7">
+        <v>-758161.0</v>
+      </c>
+      <c r="BX7">
+        <v>442852.0</v>
+      </c>
+      <c r="BY7">
+        <v>364159.0</v>
+      </c>
       <c r="BZ7"/>
-      <c r="CA7"/>
-[...1 lines deleted...]
-      <c r="CC7"/>
+      <c r="CA7">
+        <v>1353144.0</v>
+      </c>
+      <c r="CB7">
+        <v>422476.0</v>
+      </c>
+      <c r="CC7">
+        <v>549173.0</v>
+      </c>
       <c r="CD7"/>
-      <c r="CE7"/>
-[...10 lines deleted...]
-      <c r="CP7"/>
+      <c r="CE7">
+        <v>6992.0</v>
+      </c>
+      <c r="CF7">
+        <v>40812.0</v>
+      </c>
+      <c r="CG7">
+        <v>-12932.0</v>
+      </c>
+      <c r="CH7">
+        <v>548197.0</v>
+      </c>
+      <c r="CI7">
+        <v>-11015.0</v>
+      </c>
+      <c r="CJ7">
+        <v>48189.0</v>
+      </c>
+      <c r="CK7">
+        <v>-229127.0</v>
+      </c>
+      <c r="CL7">
+        <v>-23778.0</v>
+      </c>
+      <c r="CM7">
+        <v>-24764.0</v>
+      </c>
+      <c r="CN7">
+        <v>1315.0</v>
+      </c>
+      <c r="CO7">
+        <v>1728.0</v>
+      </c>
+      <c r="CP7">
+        <v>-6373.0</v>
+      </c>
     </row>
     <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>31</v>
-[...60 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5541,1709 +27041,1419 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...4 lines deleted...]
-      </c>
+      <c r="N9"/>
+      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9"/>
-[...16 lines deleted...]
-      <c r="BS9"/>
+      <c r="BB9">
+        <v>3000.0</v>
+      </c>
+      <c r="BC9">
+        <v>3000.0</v>
+      </c>
+      <c r="BD9">
+        <v>2272777.0</v>
+      </c>
+      <c r="BE9">
+        <v>2581.0</v>
+      </c>
+      <c r="BF9">
+        <v>10501.0</v>
+      </c>
+      <c r="BG9">
+        <v>-10617.0</v>
+      </c>
+      <c r="BH9">
+        <v>-355.0</v>
+      </c>
+      <c r="BI9">
+        <v>-6291.0</v>
+      </c>
+      <c r="BJ9">
+        <v>6087.0</v>
+      </c>
+      <c r="BK9">
+        <v>-17317.0</v>
+      </c>
+      <c r="BL9">
+        <v>6087.0</v>
+      </c>
+      <c r="BM9">
+        <v>6000.0</v>
+      </c>
+      <c r="BN9">
+        <v>46546.0</v>
+      </c>
+      <c r="BO9">
+        <v>-23539.0</v>
+      </c>
+      <c r="BP9">
+        <v>-5720.0</v>
+      </c>
+      <c r="BQ9">
+        <v>127474.0</v>
+      </c>
+      <c r="BR9">
+        <v>-12798.0</v>
+      </c>
+      <c r="BS9">
+        <v>140000.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
     </row>
     <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>33</v>
-[...156 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
       <c r="BB10">
-        <v>33334.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BC10">
-        <v>22696.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BD10">
-        <v>24342.0</v>
+        <v>9620.0</v>
       </c>
       <c r="BE10">
-        <v>15723.0</v>
+        <v>-2774.0</v>
       </c>
       <c r="BF10">
-        <v>39077.0</v>
+        <v>-4539.0</v>
       </c>
       <c r="BG10">
-        <v>14506.0</v>
+        <v>2211.0</v>
       </c>
       <c r="BH10">
-        <v>83074.0</v>
+        <v>3099.0</v>
       </c>
       <c r="BI10">
-        <v>547.0</v>
+        <v>11089.0</v>
       </c>
       <c r="BJ10">
-        <v>3614.0</v>
+        <v>568.0</v>
       </c>
       <c r="BK10">
-        <v>547.0</v>
+        <v>-883.0</v>
       </c>
       <c r="BL10">
+        <v>568.0</v>
+      </c>
+      <c r="BM10">
         <v>1000.0</v>
       </c>
-      <c r="BM10">
-[...1 lines deleted...]
-      </c>
       <c r="BN10">
-        <v>650.0</v>
+        <v>47374.0</v>
       </c>
       <c r="BO10">
-        <v>9228.0</v>
+        <v>63226.0</v>
       </c>
       <c r="BP10">
-        <v>55860.0</v>
+        <v>13191.0</v>
       </c>
       <c r="BQ10">
-        <v>603727.0</v>
+        <v>-9224.0</v>
       </c>
       <c r="BR10">
-        <v>958577.0</v>
+        <v>118231.0</v>
       </c>
       <c r="BS10">
-        <v>1213456.0</v>
+        <v>-25925.0</v>
       </c>
       <c r="BT10">
-        <v>1345593.0</v>
+        <v>52858.0</v>
       </c>
       <c r="BU10">
-        <v>1513541.0</v>
+        <v>27306.0</v>
       </c>
       <c r="BV10">
-        <v>1127036.0</v>
+        <v>-112187.0</v>
       </c>
       <c r="BW10">
-        <v>634860.0</v>
+        <v>-35854.0</v>
       </c>
       <c r="BX10">
-        <v>1090087.0</v>
-[...10 lines deleted...]
-      </c>
+        <v>-57167.0</v>
+      </c>
+      <c r="BY10">
+        <v>-37693.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
-[...7 lines deleted...]
-      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
       <c r="CG10">
-        <v>38336.0</v>
+        <v>338593.0</v>
       </c>
       <c r="CH10">
-        <v>144574.0</v>
+        <v>338593.0</v>
       </c>
       <c r="CI10">
-        <v>396662.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-43321.0</v>
+      </c>
+      <c r="CJ10"/>
       <c r="CK10">
-        <v>83600.0</v>
+        <v>-248165.0</v>
       </c>
       <c r="CL10">
-        <v>29416.0</v>
+        <v>-22671.0</v>
       </c>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
     </row>
     <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-[...25 lines deleted...]
-      <c r="AM11"/>
+      <c r="M11">
+        <v>589849.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>-581210.0</v>
+      </c>
+      <c r="P11">
+        <v>302251.0</v>
+      </c>
+      <c r="Q11">
+        <v>353665.0</v>
+      </c>
+      <c r="R11">
+        <v>112499.0</v>
+      </c>
+      <c r="S11">
+        <v>-64177.0</v>
+      </c>
+      <c r="T11">
+        <v>-8703.0</v>
+      </c>
+      <c r="U11">
+        <v>-6519.0</v>
+      </c>
+      <c r="V11">
+        <v>93101.0</v>
+      </c>
+      <c r="W11">
+        <v>-957.0</v>
+      </c>
+      <c r="X11">
+        <v>-304715.0</v>
+      </c>
+      <c r="Y11">
+        <v>198990.0</v>
+      </c>
+      <c r="Z11">
+        <v>-154650.0</v>
+      </c>
+      <c r="AA11">
+        <v>175911.0</v>
+      </c>
+      <c r="AB11">
+        <v>97034.0</v>
+      </c>
+      <c r="AC11">
+        <v>-54337.0</v>
+      </c>
+      <c r="AD11">
+        <v>-11791.0</v>
+      </c>
+      <c r="AE11">
+        <v>-214964.0</v>
+      </c>
+      <c r="AF11">
+        <v>-226375.0</v>
+      </c>
+      <c r="AG11">
+        <v>222394.0</v>
+      </c>
+      <c r="AH11">
+        <v>47029.0</v>
+      </c>
+      <c r="AI11">
+        <v>7000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-317375.0</v>
+      </c>
+      <c r="AK11">
+        <v>285000.0</v>
+      </c>
+      <c r="AL11">
+        <v>93000.0</v>
+      </c>
+      <c r="AM11">
+        <v>90000.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11"/>
+      <c r="AQ11">
+        <v>245000.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11"/>
-[...2 lines deleted...]
-      <c r="AW11"/>
+      <c r="AT11">
+        <v>291000.0</v>
+      </c>
+      <c r="AU11">
+        <v>148000.0</v>
+      </c>
+      <c r="AV11">
+        <v>47000.0</v>
+      </c>
+      <c r="AW11">
+        <v>16000.0</v>
+      </c>
       <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11"/>
-[...3 lines deleted...]
-      <c r="BD11"/>
+      <c r="AZ11">
+        <v>37000.0</v>
+      </c>
+      <c r="BA11">
+        <v>20000.0</v>
+      </c>
+      <c r="BB11">
+        <v>292000.0</v>
+      </c>
+      <c r="BC11">
+        <v>243000.0</v>
+      </c>
+      <c r="BD11">
+        <v>186000.0</v>
+      </c>
       <c r="BE11"/>
-      <c r="BF11"/>
-[...10 lines deleted...]
-      <c r="BQ11"/>
+      <c r="BF11">
+        <v>367000.0</v>
+      </c>
+      <c r="BG11">
+        <v>79000.0</v>
+      </c>
+      <c r="BH11">
+        <v>69000.0</v>
+      </c>
+      <c r="BI11">
+        <v>23000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>210000.0</v>
+      </c>
+      <c r="BK11">
+        <v>214000.0</v>
+      </c>
+      <c r="BL11">
+        <v>148000.0</v>
+      </c>
+      <c r="BM11">
+        <v>105000.0</v>
+      </c>
+      <c r="BN11">
+        <v>337000.0</v>
+      </c>
+      <c r="BO11">
+        <v>330000.0</v>
+      </c>
+      <c r="BP11">
+        <v>153000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>31000.0</v>
+      </c>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11"/>
+      <c r="BV11">
+        <v>54000.0</v>
+      </c>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11"/>
-[...1 lines deleted...]
-      <c r="CC11"/>
+      <c r="CA11">
+        <v>909000.0</v>
+      </c>
+      <c r="CB11">
+        <v>83000.0</v>
+      </c>
+      <c r="CC11">
+        <v>35000.0</v>
+      </c>
       <c r="CD11"/>
-      <c r="CE11"/>
-      <c r="CF11"/>
+      <c r="CE11">
+        <v>26000.0</v>
+      </c>
+      <c r="CF11">
+        <v>19000.0</v>
+      </c>
       <c r="CG11"/>
-      <c r="CH11"/>
-[...6 lines deleted...]
-      <c r="CO11"/>
+      <c r="CH11">
+        <v>349000.0</v>
+      </c>
+      <c r="CI11">
+        <v>100000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>67000.0</v>
+      </c>
+      <c r="CK11">
+        <v>19000.0</v>
+      </c>
+      <c r="CL11">
+        <v>2000.0</v>
+      </c>
+      <c r="CM11">
+        <v>3000.0</v>
+      </c>
+      <c r="CN11">
+        <v>3000.0</v>
+      </c>
+      <c r="CO11">
+        <v>2000.0</v>
+      </c>
       <c r="CP11"/>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
-[...7 lines deleted...]
-      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...7 lines deleted...]
-      </c>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>68039936.0</v>
+        <v>2895640.0</v>
       </c>
       <c r="N12">
-        <v>72640218.0</v>
+        <v>2895640.0</v>
       </c>
       <c r="O12">
-        <v>76962587.0</v>
+        <v>795800.0</v>
       </c>
       <c r="P12">
-        <v>82227615.0</v>
+        <v>8129.0</v>
       </c>
       <c r="Q12">
-        <v>85400656.0</v>
+        <v>9623.0</v>
       </c>
       <c r="R12">
-        <v>86639757.0</v>
+        <v>8740.0</v>
       </c>
       <c r="S12">
-        <v>86938612.0</v>
+        <v>18093.0</v>
       </c>
       <c r="T12">
-        <v>959270.0</v>
-[...1 lines deleted...]
-      <c r="U12"/>
+        <v>26005.0</v>
+      </c>
+      <c r="U12">
+        <v>59964.0</v>
+      </c>
       <c r="V12">
-        <v>3090971.0</v>
+        <v>-49350.0</v>
       </c>
       <c r="W12">
-        <v>3717404.0</v>
+        <v>92580.0</v>
       </c>
       <c r="X12">
-        <v>2166596.0</v>
-[...1 lines deleted...]
-      <c r="Y12"/>
+        <v>142538.0</v>
+      </c>
+      <c r="Y12">
+        <v>180187.0</v>
+      </c>
       <c r="Z12">
-        <v>142242.0</v>
+        <v>190844.0</v>
       </c>
       <c r="AA12">
-        <v>45061.0</v>
+        <v>210766.0</v>
       </c>
       <c r="AB12">
-        <v>327751.0</v>
-[...1 lines deleted...]
-      <c r="AC12"/>
+        <v>276689.0</v>
+      </c>
+      <c r="AC12">
+        <v>542867.0</v>
+      </c>
       <c r="AD12">
-        <v>699462.0</v>
+        <v>353140.0</v>
       </c>
       <c r="AE12">
-        <v>907417.0</v>
+        <v>169294.0</v>
       </c>
       <c r="AF12">
-        <v>1831282.0</v>
+        <v>248688.0</v>
       </c>
       <c r="AG12">
-        <v>1059798.0</v>
+        <v>251095.0</v>
       </c>
       <c r="AH12">
-        <v>1507847.0</v>
+        <v>379071.0</v>
       </c>
       <c r="AI12">
-        <v>2682107.0</v>
+        <v>516553.0</v>
       </c>
       <c r="AJ12">
-        <v>4278353.0</v>
+        <v>495362.0</v>
       </c>
       <c r="AK12">
-        <v>3464229.0</v>
+        <v>444333.0</v>
       </c>
       <c r="AL12">
-        <v>2464271.0</v>
+        <v>404748.0</v>
       </c>
       <c r="AM12">
-        <v>1551610.0</v>
-[...72 lines deleted...]
-      </c>
+        <v>198136.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
-[...34 lines deleted...]
-      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
-[...7 lines deleted...]
-      </c>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
-[...25 lines deleted...]
-      </c>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
     </row>
     <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>36</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...7 lines deleted...]
-      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...7 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>2160.0</v>
+        <v>40767.0</v>
       </c>
       <c r="N13">
-        <v>2160.0</v>
+        <v>40767.0</v>
       </c>
       <c r="O13">
-        <v>2160.0</v>
+        <v>7845.0</v>
       </c>
       <c r="P13">
-        <v>2160.0</v>
+        <v>-309137.0</v>
       </c>
       <c r="Q13">
-        <v>2072.0</v>
+        <v>97346.0</v>
       </c>
       <c r="R13">
-        <v>2072.0</v>
+        <v>109628.0</v>
       </c>
       <c r="S13">
-        <v>2072.0</v>
+        <v>558729.0</v>
       </c>
       <c r="T13">
-        <v>161.0</v>
+        <v>-423169.0</v>
       </c>
       <c r="U13">
-        <v>159.0</v>
+        <v>-269248.0</v>
       </c>
       <c r="V13">
-        <v>234142.0</v>
+        <v>-24050.0</v>
       </c>
       <c r="W13">
-        <v>233482.0</v>
+        <v>76340.0</v>
       </c>
       <c r="X13">
-        <v>187515.0</v>
+        <v>-138082.0</v>
       </c>
       <c r="Y13">
-        <v>163864.0</v>
+        <v>-46235.0</v>
       </c>
       <c r="Z13">
-        <v>142847.0</v>
+        <v>74797.0</v>
       </c>
       <c r="AA13">
-        <v>133187.0</v>
+        <v>136415.0</v>
       </c>
       <c r="AB13">
-        <v>125817.0</v>
+        <v>109774.0</v>
       </c>
       <c r="AC13">
-        <v>118600.0</v>
+        <v>-117595.0</v>
       </c>
       <c r="AD13">
-        <v>112690.0</v>
+        <v>136232.0</v>
       </c>
       <c r="AE13">
-        <v>108145.0</v>
+        <v>45518.0</v>
       </c>
       <c r="AF13">
-        <v>107950.0</v>
+        <v>96454.0</v>
       </c>
       <c r="AG13">
-        <v>101326.0</v>
+        <v>119631.0</v>
       </c>
       <c r="AH13">
-        <v>98027.0</v>
+        <v>-505215.0</v>
       </c>
       <c r="AI13">
-        <v>97367.0</v>
+        <v>346572.0</v>
       </c>
       <c r="AJ13">
-        <v>97317.0</v>
+        <v>39818.0</v>
       </c>
       <c r="AK13">
-        <v>90534.0</v>
+        <v>45931.0</v>
       </c>
       <c r="AL13">
-        <v>87224.0</v>
+        <v>18787.0</v>
       </c>
       <c r="AM13">
-        <v>84916.0</v>
-[...165 lines deleted...]
-      </c>
+        <v>29432.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>37</v>
-[...156 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
       <c r="BB14">
-        <v>296601.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-5695.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14"/>
       <c r="BE14">
-        <v>279850.0</v>
+        <v>-5695.0</v>
       </c>
       <c r="BF14">
-        <v>249016.0</v>
+        <v>806.0</v>
       </c>
       <c r="BG14">
-        <v>249516.0</v>
+        <v>7473.0</v>
       </c>
       <c r="BH14">
-        <v>244985.0</v>
+        <v>7857.0</v>
       </c>
       <c r="BI14">
-        <v>232374.0</v>
+        <v>8523.0</v>
       </c>
       <c r="BJ14">
-        <v>232374.0</v>
+        <v>12024.0</v>
       </c>
       <c r="BK14">
-        <v>232374.0</v>
+        <v>9232.0</v>
       </c>
       <c r="BL14">
-        <v>348387581.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12024.0</v>
+      </c>
+      <c r="BM14"/>
       <c r="BN14">
-        <v>196753.0</v>
+        <v>16606.0</v>
       </c>
       <c r="BO14">
-        <v>187489.0</v>
+        <v>32700.0</v>
       </c>
       <c r="BP14">
-        <v>190801.0</v>
+        <v>32700.0</v>
       </c>
       <c r="BQ14">
-        <v>189841.0</v>
+        <v>32906.0</v>
       </c>
       <c r="BR14">
-        <v>129043.0</v>
+        <v>21979.0</v>
       </c>
       <c r="BS14">
-        <v>145496.0</v>
+        <v>2292.0</v>
       </c>
       <c r="BT14">
-        <v>135869.0</v>
+        <v>2080.0</v>
       </c>
       <c r="BU14">
-        <v>128113.0</v>
+        <v>2479.0</v>
       </c>
       <c r="BV14">
-        <v>118716.0</v>
+        <v>2245.0</v>
       </c>
       <c r="BW14">
-        <v>109319.0</v>
+        <v>2034.0</v>
       </c>
       <c r="BX14">
-        <v>108782.0</v>
+        <v>1141.0</v>
       </c>
       <c r="BY14">
-        <v>158379535.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>960.0</v>
+      </c>
+      <c r="BZ14"/>
       <c r="CA14">
-        <v>121983.0</v>
+        <v>378.0</v>
       </c>
       <c r="CB14">
-        <v>118489.0</v>
+        <v>339.0</v>
       </c>
       <c r="CC14">
-        <v>120434556.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>339.0</v>
+      </c>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
       <c r="CG14">
-        <v>72738.0</v>
+        <v>7519.0</v>
       </c>
       <c r="CH14">
-        <v>62061.0</v>
+        <v>11461.0</v>
       </c>
       <c r="CI14">
-        <v>62061.0</v>
+        <v>4683.0</v>
       </c>
       <c r="CJ14">
-        <v>62061.0</v>
+        <v>5476.0</v>
       </c>
       <c r="CK14">
-        <v>62061.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>1636.0</v>
+      </c>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
     <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="D15"/>
+        <v>201</v>
+      </c>
+      <c r="B15">
+        <v>246005.0</v>
+      </c>
+      <c r="C15">
+        <v>101356.0</v>
+      </c>
+      <c r="D15">
+        <v>61250.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15"/>
-      <c r="I15"/>
+      <c r="H15">
+        <v>16190179.0</v>
+      </c>
+      <c r="I15">
+        <v>22457226680151.0</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="M15">
+        <v>319849.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...13 lines deleted...]
-      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...7 lines deleted...]
-      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...107 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
+        <v>20116.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
       <c r="BO15">
-        <v>30167.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>34.0</v>
+      </c>
+      <c r="BP15"/>
       <c r="BQ15">
-        <v>24517.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>20117.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
-[...7 lines deleted...]
-      </c>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...37 lines deleted...]
-      </c>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>39</v>
-[...18 lines deleted...]
-      <c r="S16"/>
+        <v>202</v>
+      </c>
+      <c r="B16">
+        <v>18603899.0</v>
+      </c>
+      <c r="C16">
+        <v>20165535.0</v>
+      </c>
+      <c r="D16">
+        <v>15406017.0</v>
+      </c>
+      <c r="E16">
+        <v>13178305.0</v>
+      </c>
+      <c r="F16">
+        <v>15172163.0</v>
+      </c>
+      <c r="G16">
+        <v>16383460.0</v>
+      </c>
+      <c r="H16">
+        <v>20840056.0</v>
+      </c>
+      <c r="I16">
+        <v>32635092.0</v>
+      </c>
+      <c r="J16">
+        <v>50179968.0</v>
+      </c>
+      <c r="K16">
+        <v>61210328.0</v>
+      </c>
+      <c r="L16">
+        <v>73425269.0</v>
+      </c>
+      <c r="M16">
+        <v>74662527.0</v>
+      </c>
+      <c r="N16">
+        <v>68039936.0</v>
+      </c>
+      <c r="O16">
+        <v>72640218.0</v>
+      </c>
+      <c r="P16">
+        <v>76962587.0</v>
+      </c>
+      <c r="Q16">
+        <v>82227615.0</v>
+      </c>
+      <c r="R16">
+        <v>85400656.0</v>
+      </c>
+      <c r="S16">
+        <v>86639757.0</v>
+      </c>
       <c r="T16">
-        <v>-12786.0</v>
-[...27 lines deleted...]
-      <c r="AU16"/>
+        <v>86938612.0</v>
+      </c>
+      <c r="U16">
+        <v>959270.0</v>
+      </c>
+      <c r="V16">
+        <v>2202106.0</v>
+      </c>
+      <c r="W16">
+        <v>3090971.0</v>
+      </c>
+      <c r="X16">
+        <v>3717404.0</v>
+      </c>
+      <c r="Y16">
+        <v>2166596.0</v>
+      </c>
+      <c r="Z16">
+        <v>894861.0</v>
+      </c>
+      <c r="AA16">
+        <v>142242.0</v>
+      </c>
+      <c r="AB16">
+        <v>45061.0</v>
+      </c>
+      <c r="AC16">
+        <v>327751.0</v>
+      </c>
+      <c r="AD16">
+        <v>699462.0</v>
+      </c>
+      <c r="AE16">
+        <v>699462.0</v>
+      </c>
+      <c r="AF16">
+        <v>907417.0</v>
+      </c>
+      <c r="AG16">
+        <v>1831282.0</v>
+      </c>
+      <c r="AH16">
+        <v>1059798.0</v>
+      </c>
+      <c r="AI16">
+        <v>1507847.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2682107.0</v>
+      </c>
+      <c r="AK16">
+        <v>4278353.0</v>
+      </c>
+      <c r="AL16">
+        <v>3464229.0</v>
+      </c>
+      <c r="AM16">
+        <v>2464271.0</v>
+      </c>
+      <c r="AN16">
+        <v>1551610.0</v>
+      </c>
+      <c r="AO16">
+        <v>2339816.0</v>
+      </c>
+      <c r="AP16">
+        <v>1920825.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2863982.0</v>
+      </c>
+      <c r="AR16">
+        <v>2312430.0</v>
+      </c>
+      <c r="AS16">
+        <v>2910201.0</v>
+      </c>
+      <c r="AT16">
+        <v>2699737.0</v>
+      </c>
+      <c r="AU16">
+        <v>958816.0</v>
+      </c>
       <c r="AV16">
-        <v>-125.14</v>
-[...4 lines deleted...]
-      <c r="AZ16"/>
+        <v>1155005.0</v>
+      </c>
+      <c r="AW16">
+        <v>2896939.0</v>
+      </c>
+      <c r="AX16">
+        <v>3616470.0</v>
+      </c>
+      <c r="AY16">
+        <v>864895.0</v>
+      </c>
+      <c r="AZ16">
+        <v>396594.0</v>
+      </c>
       <c r="BA16">
-        <v>685285.0</v>
+        <v>206038.0</v>
       </c>
       <c r="BB16">
-        <v>368373.0</v>
+        <v>199303.0</v>
       </c>
       <c r="BC16">
-        <v>350790.0</v>
+        <v>33334.0</v>
       </c>
       <c r="BD16">
-        <v>647532.0</v>
-[...5 lines deleted...]
-      <c r="BI16"/>
+        <v>22696.0</v>
+      </c>
+      <c r="BE16">
+        <v>24342.0</v>
+      </c>
+      <c r="BF16">
+        <v>15723.0</v>
+      </c>
+      <c r="BG16">
+        <v>39077.0</v>
+      </c>
+      <c r="BH16">
+        <v>14506.0</v>
+      </c>
+      <c r="BI16">
+        <v>83074.0</v>
+      </c>
       <c r="BJ16">
-        <v>191745.0</v>
+        <v>547.0</v>
       </c>
       <c r="BK16">
-        <v>191745.0</v>
-[...6 lines deleted...]
-      <c r="BQ16"/>
+        <v>3614.0</v>
+      </c>
+      <c r="BL16">
+        <v>547.0</v>
+      </c>
+      <c r="BM16">
+        <v>547.0</v>
+      </c>
+      <c r="BN16">
+        <v>716.0</v>
+      </c>
+      <c r="BO16">
+        <v>650.0</v>
+      </c>
+      <c r="BP16">
+        <v>9228.0</v>
+      </c>
+      <c r="BQ16">
+        <v>55860.0</v>
+      </c>
       <c r="BR16">
-        <v>1875.0</v>
+        <v>603727.0</v>
       </c>
       <c r="BS16">
-        <v>1875.0</v>
-[...1 lines deleted...]
-      <c r="BT16"/>
+        <v>958577.0</v>
+      </c>
+      <c r="BT16">
+        <v>1213456.0</v>
+      </c>
       <c r="BU16">
-        <v>7500.0</v>
-[...18 lines deleted...]
-      <c r="CM16"/>
+        <v>1345593.0</v>
+      </c>
+      <c r="BV16">
+        <v>1513541.0</v>
+      </c>
+      <c r="BW16">
+        <v>1127036.0</v>
+      </c>
+      <c r="BX16">
+        <v>634860.0</v>
+      </c>
+      <c r="BY16">
+        <v>1090087.0</v>
+      </c>
+      <c r="BZ16">
+        <v>847645.0</v>
+      </c>
+      <c r="CA16">
+        <v>847645.0</v>
+      </c>
+      <c r="CB16">
+        <v>1128421.0</v>
+      </c>
+      <c r="CC16">
+        <v>995578.0</v>
+      </c>
+      <c r="CD16">
+        <v>382489.0</v>
+      </c>
+      <c r="CE16">
+        <v>382489.0</v>
+      </c>
+      <c r="CF16">
+        <v>127751.0</v>
+      </c>
+      <c r="CG16">
+        <v>36042.0</v>
+      </c>
+      <c r="CH16">
+        <v>38336.0</v>
+      </c>
+      <c r="CI16">
+        <v>144574.0</v>
+      </c>
+      <c r="CJ16">
+        <v>396662.0</v>
+      </c>
+      <c r="CK16">
+        <v>1626368.0</v>
+      </c>
+      <c r="CL16">
+        <v>83600.0</v>
+      </c>
+      <c r="CM16">
+        <v>29416.0</v>
+      </c>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
     </row>
     <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7297,180 +28507,418 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>41</v>
-[...28 lines deleted...]
-      <c r="AC18"/>
+        <v>204</v>
+      </c>
+      <c r="B18">
+        <v>-1392562.0</v>
+      </c>
+      <c r="C18">
+        <v>-786848.0</v>
+      </c>
+      <c r="D18">
+        <v>-979523.0</v>
+      </c>
+      <c r="E18">
+        <v>-1993981.0</v>
+      </c>
+      <c r="F18">
+        <v>-1040371.0</v>
+      </c>
+      <c r="G18">
+        <v>-509893.0</v>
+      </c>
+      <c r="H18">
+        <v>-1054735.0</v>
+      </c>
+      <c r="I18">
+        <v>-373297.0</v>
+      </c>
+      <c r="J18">
+        <v>-332958.0</v>
+      </c>
+      <c r="K18">
+        <v>-177104.0</v>
+      </c>
+      <c r="L18">
+        <v>-1984354.0</v>
+      </c>
+      <c r="M18">
+        <v>342959.0</v>
+      </c>
+      <c r="N18">
+        <v>-288388.0</v>
+      </c>
+      <c r="O18">
+        <v>-541701.0</v>
+      </c>
+      <c r="P18">
+        <v>-1879264.0</v>
+      </c>
+      <c r="Q18">
+        <v>-1084378.0</v>
+      </c>
+      <c r="R18">
+        <v>-1191840.0</v>
+      </c>
+      <c r="S18">
+        <v>-298645.0</v>
+      </c>
+      <c r="T18">
+        <v>-1385613.0</v>
+      </c>
+      <c r="U18">
+        <v>-1241221.0</v>
+      </c>
+      <c r="V18">
+        <v>-940303.0</v>
+      </c>
+      <c r="W18">
+        <v>-589133.0</v>
+      </c>
+      <c r="X18">
+        <v>-1250451.0</v>
+      </c>
+      <c r="Y18">
+        <v>-551002.0</v>
+      </c>
+      <c r="Z18">
+        <v>-639392.0</v>
+      </c>
+      <c r="AA18">
+        <v>-352216.0</v>
+      </c>
+      <c r="AB18">
+        <v>-583625.0</v>
+      </c>
+      <c r="AC18">
+        <v>-763140.0</v>
+      </c>
       <c r="AD18"/>
-      <c r="AE18"/>
-[...32 lines deleted...]
-      <c r="BL18"/>
+      <c r="AE18">
+        <v>-676499.0</v>
+      </c>
+      <c r="AF18">
+        <v>-917807.0</v>
+      </c>
+      <c r="AG18">
+        <v>-622243.0</v>
+      </c>
+      <c r="AH18">
+        <v>-1374583.0</v>
+      </c>
+      <c r="AI18">
+        <v>-1172752.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-1596493.0</v>
+      </c>
+      <c r="AK18">
+        <v>-935567.0</v>
+      </c>
+      <c r="AL18">
+        <v>-800887.0</v>
+      </c>
+      <c r="AM18">
+        <v>-925301.0</v>
+      </c>
+      <c r="AN18">
+        <v>-706346.0</v>
+      </c>
+      <c r="AO18">
+        <v>-906928.0</v>
+      </c>
+      <c r="AP18">
+        <v>-1218702.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-1011337.0</v>
+      </c>
+      <c r="AR18">
+        <v>-1052850.0</v>
+      </c>
+      <c r="AS18">
+        <v>-1063517.0</v>
+      </c>
+      <c r="AT18">
+        <v>-1341497.0</v>
+      </c>
+      <c r="AU18">
+        <v>-1065066.0</v>
+      </c>
+      <c r="AV18">
+        <v>-1366792.0</v>
+      </c>
+      <c r="AW18">
+        <v>-786814.0</v>
+      </c>
+      <c r="AX18">
+        <v>-1946094.0</v>
+      </c>
+      <c r="AY18">
+        <v>-249699.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-207095.0</v>
+      </c>
+      <c r="BA18">
+        <v>-159674.0</v>
+      </c>
+      <c r="BB18">
+        <v>-142951.0</v>
+      </c>
+      <c r="BC18">
+        <v>-77595.0</v>
+      </c>
+      <c r="BD18">
+        <v>-84492.0</v>
+      </c>
+      <c r="BE18">
+        <v>-85388.0</v>
+      </c>
+      <c r="BF18">
+        <v>-51955.0</v>
+      </c>
+      <c r="BG18">
+        <v>-36139.0</v>
+      </c>
+      <c r="BH18">
+        <v>-51568.0</v>
+      </c>
+      <c r="BI18">
+        <v>-119627.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-13169.0</v>
+      </c>
+      <c r="BK18">
+        <v>-68916.0</v>
+      </c>
+      <c r="BL18">
+        <v>-13169.0</v>
+      </c>
       <c r="BM18"/>
-      <c r="BN18"/>
-[...10 lines deleted...]
-      <c r="BY18"/>
+      <c r="BN18">
+        <v>-15346.0</v>
+      </c>
+      <c r="BO18">
+        <v>-108021.0</v>
+      </c>
+      <c r="BP18">
+        <v>-249901.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-601028.0</v>
+      </c>
+      <c r="BR18">
+        <v>-649488.0</v>
+      </c>
+      <c r="BS18">
+        <v>-240879.0</v>
+      </c>
+      <c r="BT18">
+        <v>-132137.0</v>
+      </c>
+      <c r="BU18">
+        <v>-167948.0</v>
+      </c>
+      <c r="BV18">
+        <v>-121186.0</v>
+      </c>
+      <c r="BW18">
+        <v>-299024.0</v>
+      </c>
+      <c r="BX18">
+        <v>-403390.0</v>
+      </c>
+      <c r="BY18">
+        <v>-388522.0</v>
+      </c>
       <c r="BZ18"/>
-      <c r="CA18"/>
-[...1 lines deleted...]
-      <c r="CC18"/>
+      <c r="CA18">
+        <v>581336.0</v>
+      </c>
+      <c r="CB18">
+        <v>-207157.0</v>
+      </c>
+      <c r="CC18">
+        <v>-55437.0</v>
+      </c>
       <c r="CD18"/>
-      <c r="CE18"/>
-[...10 lines deleted...]
-      <c r="CP18"/>
+      <c r="CE18">
+        <v>-222197.0</v>
+      </c>
+      <c r="CF18">
+        <v>-170704.0</v>
+      </c>
+      <c r="CG18">
+        <v>-318107.0</v>
+      </c>
+      <c r="CH18">
+        <v>-592212.0</v>
+      </c>
+      <c r="CI18">
+        <v>-444538.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-1229706.0</v>
+      </c>
+      <c r="CK18">
+        <v>-601782.0</v>
+      </c>
+      <c r="CL18">
+        <v>-180816.0</v>
+      </c>
+      <c r="CM18">
+        <v>-60684.0</v>
+      </c>
+      <c r="CN18">
+        <v>-13397.0</v>
+      </c>
+      <c r="CO18">
+        <v>-11133.0</v>
+      </c>
+      <c r="CP18">
+        <v>-8724.0</v>
+      </c>
     </row>
     <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>42</v>
-[...30 lines deleted...]
-      <c r="AE19"/>
+        <v>205</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>-3000000.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
+        <v>-7000000.0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19">
+        <v>0.0</v>
+      </c>
+      <c r="O19">
+        <v>0.0</v>
+      </c>
+      <c r="P19">
+        <v>0.0</v>
+      </c>
+      <c r="Q19">
+        <v>0.0</v>
+      </c>
+      <c r="R19">
+        <v>0.0</v>
+      </c>
+      <c r="S19">
+        <v>0.0</v>
+      </c>
+      <c r="T19">
+        <v>0.0</v>
+      </c>
+      <c r="U19">
+        <v>0.0</v>
+      </c>
+      <c r="V19">
+        <v>0.0</v>
+      </c>
+      <c r="W19">
+        <v>0.0</v>
+      </c>
+      <c r="X19">
+        <v>0.0</v>
+      </c>
+      <c r="Y19">
+        <v>0.0</v>
+      </c>
+      <c r="Z19">
+        <v>0.0</v>
+      </c>
+      <c r="AA19">
+        <v>0.0</v>
+      </c>
+      <c r="AB19">
+        <v>0.0</v>
+      </c>
+      <c r="AC19">
+        <v>0.0</v>
+      </c>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -7493,21085 +28941,106 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
     </row>
     <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>206</v>
+      </c>
+      <c r="B20">
+        <v>-86419.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-[...20983 lines deleted...]
-      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-1349925.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20">
         <v>31669027.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>55693022.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -28600,107 +29069,108 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>-50805.0</v>
       </c>
       <c r="S21">
         <v>-50805.0</v>
       </c>
       <c r="T21">
         <v>-50805.0</v>
       </c>
       <c r="U21">
+        <v>-50805.0</v>
+      </c>
+      <c r="V21">
         <v>50805.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-38169.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-37739.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-37337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62848.0</v>
       </c>
       <c r="Z21">
         <v>62848.0</v>
       </c>
       <c r="AA21">
         <v>62848.0</v>
       </c>
       <c r="AB21">
         <v>62848.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>62848.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
@@ -28721,2071 +29191,2101 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>-4393443.0</v>
+      </c>
+      <c r="C22">
         <v>746860.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-7417975.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8360096.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11749582.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3045327.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1469560.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>23421355.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1346701.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-619537.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2789896.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3183297.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-126338.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-764136.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1880507.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1545012.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1422707.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-811290.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-979746.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1025418.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-960004.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-757096.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-950192.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-883944.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-750383.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-875308.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1067122.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1134075.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1138944.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-676347.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1036574.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1215363.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1295468.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-2030660.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1814298.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1688415.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1155022.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1282146.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-974551.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1031966.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1122064.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-3296295.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1099261.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-546164.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-3747962.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-1458050.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-4063673.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1584824.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-16470811.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-458772.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-5658070.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4666367.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-327173.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-377596.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-382816.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-510517.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-504363.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-271777.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-437152.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-686020.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-134260.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-124101.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-134260.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>-2724128.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1970011.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-482862.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-814924.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-4214038.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-870587.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-458373.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-498626.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1065391.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-942334.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-886297.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-897944.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>-772186.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-629972.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-1494949.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>-728488.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-1909091.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-1392226.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-2265283.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-435244.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-1224966.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-351401.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-1661222.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-35920.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-14712.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-12861.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-2351.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>-1194425.0</v>
+      </c>
       <c r="C23">
+        <v>1108010.0</v>
+      </c>
+      <c r="D23">
         <v>6268866.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-3720459.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6853346.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9429583.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-6638197.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-436285.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1623727.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4306.62</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3778.11</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3385.04</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>880.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-31669027.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-55693022.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>31669027.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50805.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31669027.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>0.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2841.85</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>62848.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-1.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>482.5</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>465.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>1395.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>930.0</v>
       </c>
-      <c r="AH23"/>
       <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>1751.41</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1801.05</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1837.66</v>
       </c>
-      <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>1325.47</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>276.53</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1562.69</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>455.11</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1273.82</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>143859.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>868.88</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>0.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-18717.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>53717.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-50000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>77853.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>88245.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6408.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-234654.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>577000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>748336.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-83500.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>82000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1500.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>13000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>35430.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-3364.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>-3364.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9177.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>207534.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>20117.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>39231.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-14000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-239.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-541.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>62173.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>18442.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-70037.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>110000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>-12819.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-10000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-30435.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>476935.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>263200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338450.0</v>
       </c>
       <c r="CG23">
         <v>338450.0</v>
       </c>
       <c r="CH23">
+        <v>338450.0</v>
+      </c>
+      <c r="CI23">
         <v>192483.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-58405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="CK23">
         <v>235000.0</v>
       </c>
       <c r="CL23">
+        <v>235000.0</v>
+      </c>
+      <c r="CM23">
         <v>90000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13397.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>11133.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8724.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
-        <v>2000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="C24">
+        <v>5000000.0</v>
+      </c>
+      <c r="D24">
         <v>-3000000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-7000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-4999999356751.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-5000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-643249.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>250000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>250000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-250000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-51215.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-2500000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1568850.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-646.75</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-160.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-126.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-195750.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>-320000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>50000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>50000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-50000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>50239.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>50000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-14000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>103276.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-91800.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2524.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-1174293.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-787.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>7550.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>192450.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-45000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
-        <v>-2284450.0</v>
+        <v>4024848.0</v>
       </c>
       <c r="C25">
+        <v>-2465926.0</v>
+      </c>
+      <c r="D25">
         <v>6248216.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>7260463.0</v>
+      </c>
+      <c r="F25">
         <v>-20926734.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2040368.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>745000.0</v>
+      </c>
+      <c r="I25">
         <v>-24143000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>-368000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4219640.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2895640.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
+        <v>5876.0</v>
+      </c>
+      <c r="O25">
         <v>165868.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-294122.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2278.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3073.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2442.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4566.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24765.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5209.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5408.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19159.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>40550.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>61680.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>26092.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>73553.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>311816.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>35430.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>59654.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>45800.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>108305.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>94877.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>78667.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>28032.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>34550.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>34450.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>29950.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8550.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>48000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>935733.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-29746.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-462303.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-132520.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>367705.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2183332.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>297500.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15462065.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>814879.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5272213.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4456933.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>234948.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>207723.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-143781.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>390923.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>306217.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>219815.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>317067.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>533514.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2699.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2700.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2699.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25">
         <v>2309864.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1531644.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>64029.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>66736.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1095643.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>459290.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>214216.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>501550.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3721723.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1388686.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>65634.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>148778.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25">
         <v>890000.0</v>
       </c>
-      <c r="CC25"/>
-      <c r="CD25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>499299.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1699555.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1080673.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1102702.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-2995.0</v>
       </c>
-      <c r="CI25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ25"/>
       <c r="CK25">
         <v>1549184.0</v>
       </c>
-      <c r="CL25"/>
+      <c r="CL25">
+        <v>1549184.0</v>
+      </c>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
-        <v>-401625.0</v>
+        <v>223856.0</v>
       </c>
       <c r="C26">
+        <v>-564231.0</v>
+      </c>
+      <c r="D26">
         <v>-61250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-171543.0</v>
       </c>
       <c r="E26">
         <v>-171543.0</v>
       </c>
       <c r="F26">
+        <v>-171543.0</v>
+      </c>
+      <c r="G26">
         <v>-3945484.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-10740362.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-10171762.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-10696964.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7038907.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-164953.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-26457324.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4306618.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3778114.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3385044.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2090847.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>930000.0</v>
       </c>
       <c r="AI26">
         <v>930000.0</v>
       </c>
       <c r="AJ26">
+        <v>930000.0</v>
+      </c>
+      <c r="AK26">
         <v>1751409.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1953303.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1837662.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-82.25</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>20116.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>34.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
-        <v>771516.0</v>
+        <v>54580.0</v>
       </c>
       <c r="C27">
-        <v>60492.0</v>
+        <v>952992.0</v>
       </c>
       <c r="D27">
         <v>60492.0</v>
       </c>
       <c r="E27">
+        <v>60492.0</v>
+      </c>
+      <c r="F27">
         <v>63944.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>72861.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>119155.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>222677.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>674693.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27">
+        <v>0.0</v>
+      </c>
+      <c r="N27">
         <v>-638072.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>629932.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8129.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7345.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5667.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>15651.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>21439.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>35199.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>87172.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>123379.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>139637.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>184674.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>203136.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>231051.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>133864.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>189034.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>205295.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>270766.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>421676.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>416695.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>416301.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>370198.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>163686.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>242003.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>241993.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>384774.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1172448.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>249339.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>292629.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1228208.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>87200.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4802072.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>86100.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>37000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>206.34</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1201.61</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>349.3</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>157.52</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>158.7</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-169818.0</v>
+      </c>
+      <c r="C28">
         <v>543779.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6207616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-171543.0</v>
       </c>
       <c r="E28">
         <v>-171543.0</v>
       </c>
       <c r="F28">
+        <v>-171543.0</v>
+      </c>
+      <c r="G28">
         <v>-3945484.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10740362.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10171762.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10696964.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7038907.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>748687.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6279181.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4306618.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3778114.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3385044.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2089967.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50805.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55693022.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>87362049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50805.0</v>
       </c>
       <c r="U28">
         <v>50805.0</v>
       </c>
       <c r="V28">
+        <v>50805.0</v>
+      </c>
+      <c r="W28">
         <v>-38169.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2804111.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1820060.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1392348.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>450000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>301000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>582500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>482500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465000.0</v>
       </c>
       <c r="AE28">
         <v>465000.0</v>
       </c>
       <c r="AF28">
+        <v>465000.0</v>
+      </c>
+      <c r="AG28">
         <v>1395000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1751000.0</v>
       </c>
       <c r="AI28">
         <v>1751000.0</v>
       </c>
       <c r="AJ28">
+        <v>1751000.0</v>
+      </c>
+      <c r="AK28">
         <v>1751409.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1801053.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1837662.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-82250.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1325471.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>276528.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1562687.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>455113.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1273822.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2830956.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>868877.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-125142.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>67283.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4697669.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>718000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1380016.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1735259.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>473920.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>248233.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>208846.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>289757.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>220331.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>180710.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>223000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>465500.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>72530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="BL28">
         <v>13000.0</v>
       </c>
       <c r="BM28">
+        <v>13000.0</v>
+      </c>
+      <c r="BN28">
         <v>15412.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>99443.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>209248.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28024.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>289231.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>470615.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>725000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>39963.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>369500.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1086000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>312181.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>340000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-17935.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1945000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>476935.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>263200.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>150000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>338450.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2645000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2644000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2644550.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>235000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>90100.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>13397.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>11133.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8724.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>-1392562.0</v>
+      </c>
+      <c r="C29">
         <v>-786848.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-979523.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1993981.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1040371.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-509893.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1054735.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-373297.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-332958.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-177104.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1984354.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>342959.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-288388.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-541701.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1879264.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1084378.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1191840.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-298645.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1385613.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1241221.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-940303.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-589133.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1250451.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-551002.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-639392.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-352216.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-583625.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-763140.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-661363.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-676499.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-917807.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-622243.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1374583.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1172752.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1596493.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-935567.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-800887.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-925301.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-706346.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-906928.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1218702.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1011337.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1052850.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1063517.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1591497.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-815066.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1366792.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-786814.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-946094.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-249699.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-207095.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-159674.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-142951.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-77595.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-84492.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-85388.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-51955.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-36139.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-51568.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-119627.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-13169.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-68916.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-13169.0</v>
       </c>
-      <c r="BL29"/>
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29">
         <v>-61648.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-108024.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-249662.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-554723.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-645188.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-240879.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-131898.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-167407.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-120581.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-309775.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-376670.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-384047.0</v>
       </c>
-      <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>581336.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-207157.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-55437.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>-222197.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-168724.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-316966.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-602923.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-444571.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-1171301.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-578892.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-135816.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-60684.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-13397.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-11133.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-8724.0</v>
       </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>1999998000000.0</v>
+      </c>
+      <c r="C30">
         <v>5000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>7000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7000000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-5000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-643249.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>-55693022.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>500000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
-[...1 lines deleted...]
-      </c>
+      <c r="AT30"/>
       <c r="AU30">
         <v>-250000.0</v>
       </c>
       <c r="AV30">
+        <v>-250000.0</v>
+      </c>
+      <c r="AW30">
         <v>-1000000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-982365.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1568850.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-165000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-160000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-126000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-195750.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-120000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-240000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-320000.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>46302.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>75000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6218.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>34880.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-14000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-239.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-541.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>36471.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>76951.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-118520.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-4475.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-1174293.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-4122.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>158000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>162000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2767.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>164672.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>192483.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-58405.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-522890.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>