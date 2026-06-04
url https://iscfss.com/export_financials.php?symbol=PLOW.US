--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4121,489 +4124,495 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>35770000.0</v>
+      </c>
+      <c r="C2">
         <v>38687000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40017000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39613000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42864000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32319000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35278000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27757000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24125000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31374000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41596000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22686000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23081000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49252000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26104000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18092000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17218000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27375000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16861000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19385000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19844000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16284000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20068000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18743000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17224000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16113000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16995000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18471000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16443000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18703000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15280000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16811000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15590000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16323000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15437000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19568000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15131000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17299000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14847000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14189000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10250000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>14555000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13467000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10601000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10252000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9753000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4967000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5472000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4948000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>7709000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3781000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3701000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2521000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5370000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2101000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4513000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3391000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5040000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3832000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4966000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5093000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2847000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6545000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6437000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3885000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5170000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4909000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>4952000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4617000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4633,52 +4642,53 @@
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4708,294 +4718,294 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>4400999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4802000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5021000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5472000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4197000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6241000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6696000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6356000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8765000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8906000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7539000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9128000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8389000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4637000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3185000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1053000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3490000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4071000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4989000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5495000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6137000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6626000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7108000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2814000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10539000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9470000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7071000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6049000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3992000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4780000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5748000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6572000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6878000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6947000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6706000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6672000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7691000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7710000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7257000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6183000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6756000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5761000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6682000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6028000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-818000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-834000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-849000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-862000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6476000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6675000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-7045000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7084000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7467000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7492000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-7491000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-7480000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4813000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-4495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4431000.0</v>
       </c>
       <c r="BJ5">
         <v>-4431000.0</v>
       </c>
       <c r="BK5">
-        <v>-3800000.0</v>
+        <v>-4431000.0</v>
       </c>
       <c r="BL5">
         <v>-3800000.0</v>
       </c>
       <c r="BM5">
-        <v>-3937000.0</v>
+        <v>-3800000.0</v>
       </c>
       <c r="BN5">
         <v>-3937000.0</v>
       </c>
       <c r="BO5">
+        <v>-3937000.0</v>
+      </c>
+      <c r="BP5">
         <v>-4559000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-4559000.0</v>
       </c>
-      <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5039,689 +5049,702 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>69677000.0</v>
+      </c>
+      <c r="C7">
         <v>67288000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>66503000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>68205000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69821000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>72179000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>70650000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>18384000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17905000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19234000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18410000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17719000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17839000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18887000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18474000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17718000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18812000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>20031000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>19463000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>20104000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>20739000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>21760000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22763000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22723000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>21780000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>22803000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22439000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>22503000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>21557000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
         <v>231000.0</v>
       </c>
       <c r="C8">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D8">
         <v>230000.0</v>
       </c>
       <c r="E8">
+        <v>230000.0</v>
+      </c>
+      <c r="F8">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="G8">
         <v>231000.0</v>
       </c>
       <c r="H8">
         <v>231000.0</v>
       </c>
       <c r="I8">
         <v>231000.0</v>
       </c>
       <c r="J8">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="K8">
         <v>230000.0</v>
       </c>
       <c r="L8">
         <v>230000.0</v>
       </c>
       <c r="M8">
         <v>230000.0</v>
       </c>
       <c r="N8">
-        <v>229000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="O8">
         <v>229000.0</v>
       </c>
       <c r="P8">
         <v>229000.0</v>
       </c>
       <c r="Q8">
-        <v>230000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="R8">
         <v>230000.0</v>
       </c>
       <c r="S8">
         <v>230000.0</v>
       </c>
       <c r="T8">
         <v>230000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>230000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>168516000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>165237000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>164281000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>163115000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>162605000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>162451000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>163552000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>163782000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>163777000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>159722000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>157758000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>157696000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>157497000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>156296000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>155001000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>154823000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>154298000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>152816000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>151813000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>151443000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>151428000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>148683000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>147287000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>146536000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>145894000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>145136000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>144523000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>143883000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>143361000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>142838000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>141626000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>141091000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>140221000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>139365000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>138268000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>137543000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>136997000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>136450000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>135498000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>134935000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>134370000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>133869000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>133072000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>132606000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>131812000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>131271000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>130907000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>130178000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>129714000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>5189000000.0</v>
+      </c>
+      <c r="C10">
         <v>8297000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11520000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7980000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7207000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5119000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8413000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4196000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1974000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24156000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3384000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20670000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2843000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6041000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8212000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36964000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7340000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15175000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>35524000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41030000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14285000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34932000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27141000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35665000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4870000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5011000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>348000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>27820000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>12937000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>36875000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1482000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4290000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7950000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18609000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>303000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>48666000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>48394000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>36844000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3873000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12349000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24195000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4289000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7071000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10548000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19864000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3975000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2084000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>11073000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>24136000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1842000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3790000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14212000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>39432000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3084000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>165000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19534000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>20149000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8721000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9981000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>69377000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>69073000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>17210000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>53552000.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5751,1045 +5774,1057 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>5189000000.0</v>
+      </c>
+      <c r="C12">
         <v>8297000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11520000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7980000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7207000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5119000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8413000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4196000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1974000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24156000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11088000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3384000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20670000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2843000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6041000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8212000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36964000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7340000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15175000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35524000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>41030000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14285000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34932000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>27141000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>35665000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4870000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5011000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>348000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>27820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AF12">
         <v>1.0</v>
       </c>
       <c r="AG12">
+        <v>1.0</v>
+      </c>
+      <c r="AH12">
         <v>12937000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36875000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1482000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4290000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7950000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>18609000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>303000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48666000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>48394000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36844000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3873000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12349000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24195000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4289000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7071000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10548000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>19864000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3975000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2084000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11073000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>24136000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1842000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3790000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14212000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39432000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3084000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>165000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19534000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>20149000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8721000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9981000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>69377000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>69073000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>17210000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>53552000.0</v>
       </c>
-      <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>31</v>
       </c>
-      <c r="B13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B13">
+        <v>231000.0</v>
+      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>230000.0</v>
       </c>
       <c r="E13">
+        <v>230000.0</v>
+      </c>
+      <c r="F13">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="G13">
         <v>231000.0</v>
       </c>
       <c r="H13">
         <v>231000.0</v>
       </c>
       <c r="I13">
         <v>231000.0</v>
       </c>
       <c r="J13">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="K13">
         <v>230000.0</v>
       </c>
       <c r="L13">
         <v>230000.0</v>
       </c>
       <c r="M13">
         <v>230000.0</v>
       </c>
       <c r="N13">
-        <v>229000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="O13">
         <v>229000.0</v>
       </c>
       <c r="P13">
         <v>229000.0</v>
       </c>
       <c r="Q13">
-        <v>230000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="R13">
         <v>230000.0</v>
       </c>
       <c r="S13">
         <v>230000.0</v>
       </c>
       <c r="T13">
         <v>230000.0</v>
       </c>
       <c r="U13">
         <v>230000.0</v>
       </c>
       <c r="V13">
-        <v>229000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="W13">
         <v>229000.0</v>
       </c>
       <c r="X13">
         <v>229000.0</v>
       </c>
       <c r="Y13">
         <v>229000.0</v>
       </c>
       <c r="Z13">
-        <v>228000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="AA13">
         <v>228000.0</v>
       </c>
       <c r="AB13">
         <v>228000.0</v>
       </c>
       <c r="AC13">
         <v>228000.0</v>
       </c>
       <c r="AD13">
-        <v>227000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="AE13">
         <v>227000.0</v>
       </c>
       <c r="AF13">
         <v>227000.0</v>
       </c>
       <c r="AG13">
         <v>227000.0</v>
       </c>
       <c r="AH13">
-        <v>226000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="AI13">
         <v>226000.0</v>
       </c>
       <c r="AJ13">
         <v>226000.0</v>
       </c>
       <c r="AK13">
         <v>226000.0</v>
       </c>
       <c r="AL13">
-        <v>225000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AM13">
         <v>225000.0</v>
       </c>
       <c r="AN13">
         <v>225000.0</v>
       </c>
       <c r="AO13">
         <v>225000.0</v>
       </c>
       <c r="AP13">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AQ13">
         <v>224000.0</v>
       </c>
       <c r="AR13">
         <v>224000.0</v>
       </c>
       <c r="AS13">
         <v>224000.0</v>
       </c>
       <c r="AT13">
-        <v>223000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AU13">
         <v>223000.0</v>
       </c>
       <c r="AV13">
         <v>223000.0</v>
       </c>
       <c r="AW13">
         <v>223000.0</v>
       </c>
       <c r="AX13">
-        <v>222000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AY13">
         <v>222000.0</v>
       </c>
       <c r="AZ13">
         <v>222000.0</v>
       </c>
       <c r="BA13">
         <v>222000.0</v>
       </c>
       <c r="BB13">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="BC13">
         <v>221000.0</v>
       </c>
       <c r="BD13">
         <v>221000.0</v>
       </c>
       <c r="BE13">
         <v>221000.0</v>
       </c>
       <c r="BF13">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BG13">
         <v>220000.0</v>
       </c>
       <c r="BH13">
         <v>220000.0</v>
       </c>
       <c r="BI13">
+        <v>220000.0</v>
+      </c>
+      <c r="BJ13">
         <v>218000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>216000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>214000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>213000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BO13">
         <v>6000.0</v>
       </c>
-      <c r="BP13"/>
+      <c r="BP13">
+        <v>6000.0</v>
+      </c>
       <c r="BQ13"/>
-      <c r="BR13">
-[...1 lines deleted...]
-      </c>
+      <c r="BR13"/>
       <c r="BS13">
         <v>6000.0</v>
       </c>
+      <c r="BT13">
+        <v>6000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>23588000.0</v>
+      </c>
+      <c r="C14">
         <v>23577000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23570707.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23674029.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23121555.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23611050.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23577883.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23094047.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23009369.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22983965.0</v>
       </c>
       <c r="K14">
         <v>22983965.0</v>
       </c>
       <c r="L14">
+        <v>22983965.0</v>
+      </c>
+      <c r="M14">
         <v>22974508.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22906845.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22886793.0</v>
       </c>
       <c r="O14">
         <v>22886793.0</v>
       </c>
       <c r="P14">
+        <v>22886793.0</v>
+      </c>
+      <c r="Q14">
         <v>22907414.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22982538.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22988143.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22992793.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22985233.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22901979.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22880841.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22878002.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22857457.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>22813256.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22831077.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22832170.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22830145.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22729084.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22726913.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22726517.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22717592.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22623518.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22604344.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>22604921.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22605208.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22532027.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22501640.0</v>
       </c>
       <c r="AM14">
         <v>22501640.0</v>
       </c>
       <c r="AN14">
         <v>22501640.0</v>
       </c>
       <c r="AO14">
+        <v>22501640.0</v>
+      </c>
+      <c r="AP14">
         <v>22417337.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22373098.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22373351.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22351981.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22269022.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22218788.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22218052.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22194214.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>22122669.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22080750.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22080037.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22064053.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>21971055.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>21922173.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21979015.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21962098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21826701.0</v>
       </c>
       <c r="BF14">
         <v>21826701.0</v>
       </c>
       <c r="BG14">
+        <v>21826701.0</v>
+      </c>
+      <c r="BH14">
         <v>21838062.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>21768385.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21414029.0</v>
       </c>
       <c r="BJ14">
         <v>21414029.0</v>
       </c>
       <c r="BK14">
+        <v>21414029.0</v>
+      </c>
+      <c r="BL14">
         <v>21546767.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>18520117.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14421736.0</v>
       </c>
       <c r="BN14">
         <v>14421736.0</v>
       </c>
       <c r="BO14">
-        <v>14747041.0</v>
+        <v>14421736.0</v>
       </c>
       <c r="BP14">
         <v>14747041.0</v>
       </c>
       <c r="BQ14">
-        <v>14429645.0</v>
+        <v>14747041.0</v>
       </c>
       <c r="BR14">
         <v>14429645.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>14429645.0</v>
+      </c>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>230000.0</v>
       </c>
       <c r="N15">
-        <v>229000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="O15">
         <v>229000.0</v>
       </c>
       <c r="P15">
         <v>229000.0</v>
       </c>
       <c r="Q15">
-        <v>230000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="R15">
         <v>230000.0</v>
       </c>
       <c r="S15">
         <v>230000.0</v>
       </c>
       <c r="T15">
         <v>230000.0</v>
       </c>
       <c r="U15">
         <v>230000.0</v>
       </c>
       <c r="V15">
-        <v>229000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="W15">
         <v>229000.0</v>
       </c>
       <c r="X15">
         <v>229000.0</v>
       </c>
       <c r="Y15">
         <v>229000.0</v>
       </c>
       <c r="Z15">
-        <v>228000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="AA15">
         <v>228000.0</v>
       </c>
       <c r="AB15">
         <v>228000.0</v>
       </c>
       <c r="AC15">
         <v>228000.0</v>
       </c>
       <c r="AD15">
-        <v>227000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="AE15">
         <v>227000.0</v>
       </c>
       <c r="AF15">
         <v>227000.0</v>
       </c>
       <c r="AG15">
         <v>227000.0</v>
       </c>
       <c r="AH15">
-        <v>226000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="AI15">
         <v>226000.0</v>
       </c>
       <c r="AJ15">
         <v>226000.0</v>
       </c>
       <c r="AK15">
         <v>226000.0</v>
       </c>
       <c r="AL15">
-        <v>225000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="AM15">
         <v>225000.0</v>
       </c>
       <c r="AN15">
         <v>225000.0</v>
       </c>
       <c r="AO15">
         <v>225000.0</v>
       </c>
       <c r="AP15">
-        <v>224000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AQ15">
         <v>224000.0</v>
       </c>
       <c r="AR15">
         <v>224000.0</v>
       </c>
       <c r="AS15">
         <v>224000.0</v>
       </c>
       <c r="AT15">
-        <v>223000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AU15">
         <v>223000.0</v>
       </c>
       <c r="AV15">
         <v>223000.0</v>
       </c>
       <c r="AW15">
         <v>223000.0</v>
       </c>
       <c r="AX15">
-        <v>222000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AY15">
         <v>222000.0</v>
       </c>
       <c r="AZ15">
         <v>222000.0</v>
       </c>
       <c r="BA15">
         <v>222000.0</v>
       </c>
       <c r="BB15">
-        <v>221000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="BC15">
         <v>221000.0</v>
       </c>
       <c r="BD15">
         <v>221000.0</v>
       </c>
       <c r="BE15">
         <v>221000.0</v>
       </c>
       <c r="BF15">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="BG15">
         <v>220000.0</v>
       </c>
       <c r="BH15">
         <v>220000.0</v>
       </c>
       <c r="BI15">
+        <v>220000.0</v>
+      </c>
+      <c r="BJ15">
         <v>218000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>216000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>214000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>213000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BO15">
         <v>6000.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BP15">
+        <v>6000.0</v>
+      </c>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>6000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2686000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>6220000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4817000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3980000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-2608000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>29837000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30679000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>30838000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>29789000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21787000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26274000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22999000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26681000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17642000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16572000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14989000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>47211000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7904000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22277000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11028000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>48198000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18973000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18364000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12919000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>39269000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16855000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17606000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>13376000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5726000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31815000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20451000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13832000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6154000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22231000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22838000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16564000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7004000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>14009000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16416000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8533000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11187000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9951000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9248000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6852000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7788000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>-6850000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-850000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-10850000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>-850000.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6819,225 +6854,227 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>28575000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>28713000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29837000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>30679000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30838000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>30767000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29789000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27553000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>27158000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27005000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26681000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28655000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>27458000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>45961000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>47211000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>48640000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>48690000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>49208000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>48198000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>46447000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>42854000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>41018000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>39269000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>59027000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>57609000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>55336000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>60289000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>57667000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>56558000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>55575000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>54932000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>51754000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>52485000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>50795000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>50441000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>49676000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>48399000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>46910000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>45704000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>37731000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>36261000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>35661000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>34561000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>31337000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>30260000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>29320000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>27869000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>27836000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>26051000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7067,60 +7104,61 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20">
+        <v>116779000000.0</v>
+      </c>
+      <c r="C20">
         <v>116779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113134000.0</v>
       </c>
       <c r="D20">
         <v>113134000.0</v>
       </c>
       <c r="E20">
         <v>113134000.0</v>
       </c>
       <c r="F20">
         <v>113134000.0</v>
       </c>
       <c r="G20">
         <v>113134000.0</v>
       </c>
       <c r="H20">
         <v>113134000.0</v>
       </c>
       <c r="I20">
         <v>113134000.0</v>
       </c>
       <c r="J20">
         <v>113134000.0</v>
       </c>
       <c r="K20">
         <v>113134000.0</v>
       </c>
@@ -7142,1185 +7180,1201 @@
       <c r="Q20">
         <v>113134000.0</v>
       </c>
       <c r="R20">
         <v>113134000.0</v>
       </c>
       <c r="S20">
         <v>113134000.0</v>
       </c>
       <c r="T20">
         <v>113134000.0</v>
       </c>
       <c r="U20">
         <v>113134000.0</v>
       </c>
       <c r="V20">
         <v>113134000.0</v>
       </c>
       <c r="W20">
         <v>113134000.0</v>
       </c>
       <c r="X20">
         <v>113134000.0</v>
       </c>
       <c r="Y20">
-        <v>241006000.0</v>
+        <v>113134000.0</v>
       </c>
       <c r="Z20">
         <v>241006000.0</v>
       </c>
       <c r="AA20">
         <v>241006000.0</v>
       </c>
       <c r="AB20">
         <v>241006000.0</v>
       </c>
       <c r="AC20">
         <v>241006000.0</v>
       </c>
       <c r="AD20">
         <v>241006000.0</v>
       </c>
       <c r="AE20">
         <v>241006000.0</v>
       </c>
       <c r="AF20">
         <v>241006000.0</v>
       </c>
       <c r="AG20">
         <v>241006000.0</v>
       </c>
       <c r="AH20">
         <v>241006000.0</v>
       </c>
       <c r="AI20">
+        <v>241006000.0</v>
+      </c>
+      <c r="AJ20">
         <v>240906000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>240627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238286000.0</v>
       </c>
       <c r="AL20">
         <v>238286000.0</v>
       </c>
       <c r="AM20">
+        <v>238286000.0</v>
+      </c>
+      <c r="AN20">
         <v>233088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160932000.0</v>
       </c>
       <c r="AO20">
         <v>160932000.0</v>
       </c>
       <c r="AP20">
         <v>160932000.0</v>
       </c>
       <c r="AQ20">
+        <v>160932000.0</v>
+      </c>
+      <c r="AR20">
         <v>160661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160962000.0</v>
       </c>
       <c r="AS20">
         <v>160962000.0</v>
       </c>
       <c r="AT20">
         <v>160962000.0</v>
       </c>
       <c r="AU20">
-        <v>113132000.0</v>
+        <v>160962000.0</v>
       </c>
       <c r="AV20">
         <v>113132000.0</v>
       </c>
       <c r="AW20">
         <v>113132000.0</v>
       </c>
       <c r="AX20">
         <v>113132000.0</v>
       </c>
       <c r="AY20">
+        <v>113132000.0</v>
+      </c>
+      <c r="AZ20">
         <v>112944000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>114044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107222000.0</v>
       </c>
       <c r="BB20">
         <v>107222000.0</v>
       </c>
       <c r="BC20">
         <v>107222000.0</v>
       </c>
       <c r="BD20">
         <v>107222000.0</v>
       </c>
       <c r="BE20">
         <v>107222000.0</v>
       </c>
       <c r="BF20">
         <v>107222000.0</v>
       </c>
       <c r="BG20">
         <v>107222000.0</v>
       </c>
       <c r="BH20">
         <v>107222000.0</v>
       </c>
       <c r="BI20">
         <v>107222000.0</v>
       </c>
       <c r="BJ20">
         <v>107222000.0</v>
       </c>
       <c r="BK20">
         <v>107222000.0</v>
       </c>
       <c r="BL20">
         <v>107222000.0</v>
       </c>
       <c r="BM20">
         <v>107222000.0</v>
       </c>
       <c r="BN20">
         <v>107222000.0</v>
       </c>
       <c r="BO20">
         <v>107222000.0</v>
       </c>
-      <c r="BP20"/>
+      <c r="BP20">
+        <v>107222000.0</v>
+      </c>
       <c r="BQ20"/>
-      <c r="BR20">
-[...1 lines deleted...]
-      </c>
+      <c r="BR20"/>
       <c r="BS20">
         <v>107222000.0</v>
       </c>
+      <c r="BT20">
+        <v>107222000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
+        <v>114751000000.0</v>
+      </c>
+      <c r="C21">
         <v>116269000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>108900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>110450000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>112000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>113550000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>115180000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>116810000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>118440000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>121070000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>123699000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>126329000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>128959000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>131589000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>134219000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>136849000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>139479000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>142109000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>144739000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>147382000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>150086000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>152791000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>155508000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>158245000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>160984000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>163722000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>166461000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>169198000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>171937000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>174678000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>177545000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>180413000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>183279000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>186150000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>189019000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>192014000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>192102000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>194851000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>202000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>124195000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>125921000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>127647000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>129399000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>131202000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>133106000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>135009000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>119074000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>120513000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>121967000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>123422000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>125355000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>125712000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>115250000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>116548000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>117846000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>119146000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>120447000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>121747000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>123047000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>124348000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>125648000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>126948000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>128328000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>129870000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>131410000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>132950000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>134490000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>139111000.0</v>
       </c>
-      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
+        <v>185775000000.0</v>
+      </c>
+      <c r="C22">
         <v>152840000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>158477000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>173502000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>192646000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>139646000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>148821000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>143158000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>177900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>142607000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>151705000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>154176000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>185796000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>137712000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>134363000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>132570000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>145308000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>106674000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>108050000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>100946000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>111985000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>87628000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>105027000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>106443000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>121144000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>84481000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>110115000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>103608000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>118607000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>86200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>98939000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>88291000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>99479000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>79235000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>83481000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>94634000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>105298000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>74810000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>78340000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>60296000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>73729000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>51584000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>55245000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>63785000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>70953000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>48248000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>36418000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>38579000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>46879000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>27977000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>35964000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>42407000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>45099000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>30292000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>30380000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>32825000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>46741000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>24005000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>27067000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>30905000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>40129000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>23481000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>24475000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25624000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>39271000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>26697000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26853000.0</v>
       </c>
-      <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>28802000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>17086000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>630291000000.0</v>
+      </c>
+      <c r="C23">
         <v>626701000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>694936000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>671471000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>621040000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>589983000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>665587000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>616967000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>577076000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>593418000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>671945000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>641200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>585288000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>596891000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>654787000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>613484000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>550460000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>572476000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>600234000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>568923000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>556602000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>579202000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>611264000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>584887000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>692536000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>705695000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>766909000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>723876000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>676019000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>676193000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>712740000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>668687000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>640639000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>685176000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>694070000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>673509000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>651213000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>671899000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>700062000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>516754000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>492744000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>505503000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>521843000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>480841000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>463665000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>480443000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>404389000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>365247000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>345230000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>364339000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>388325000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>362908000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>328130000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>338371000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>360975000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>345864000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>332649000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>359017000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>375894000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>354085000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>334942000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>348043000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>388866000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>370769000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>397522000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>404619000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>404420000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>391264000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>133391000.0</v>
+      </c>
+      <c r="C24">
         <v>135162000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>136930000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>138698000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>140467000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>146679000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>146502000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>173125000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>177141000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>181491000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>185562000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>189632000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>192298000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>195299000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>197988000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>200677000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>203367000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>206058000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>208747000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>211436000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>216588000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>236676000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>265920000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>266336000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>222008000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>222081000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>242411000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>242741000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>242465000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>242946000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>273428000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>273909000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>274391000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>274872000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>305354000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>305819000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>306240000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>306726000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>307293000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>181919000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>182214000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>184843000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>185250000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>185657000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>186064000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>186471000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>109295000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>109537000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>109780000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>110023000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>110266000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>110509000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>110752000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>110995000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>111237000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>111480000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>111723000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>111866000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>122134000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>122714000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>119675000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>119971000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>120575000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>120888000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>231600000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>231813000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>232663000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>233513000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>208747000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>211436000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>216588000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>236676000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>265920000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>266336000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>222008000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>222081000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>242411000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>242741000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>242465000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>242946000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>273428000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>273909000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>274391000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>274872000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>305354000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>305819000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>306240000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>306726000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>307293000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>181919000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>182214000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>184843000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>185250000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>185657000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>186064000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>186471000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>109295000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>109537000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>109780000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>110023000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>110266000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>110509000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>110752000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>110995000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>111237000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>111480000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>111723000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>111866000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>122134000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>122714000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8350,52 +8404,53 @@
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8425,1746 +8480,1770 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>91904000000.0</v>
+      </c>
+      <c r="C28">
         <v>206579000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>284490000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>268555000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>243671000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>216351000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>279198000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>269252000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>262185000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>232548000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>300887000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>294368000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>271587000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>205864000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>309320000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>282543000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>238573000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>202917000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>276923000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>234551000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>215291000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>226957000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>299398000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>262762000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>257359000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>237901000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>338832000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>299068000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>289805000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>252079000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>323672000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>280316000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>268758000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>278457000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>335655000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>316015000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>308057000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>294885000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>342552000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>134882000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>135449000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>149628000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>210006000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>174937000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>166893000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>163905000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>139477000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>103437000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>100203000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>104130000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>157262000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>137396000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>100650000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>87830000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>133366000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>110661000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>98482000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>83505000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>144121000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>123620000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>101324000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>101005000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>150104000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>132157000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>169073000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>163590000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>225665000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>179961000.0</v>
       </c>
-      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>444480000.0</v>
+      </c>
+      <c r="C29">
         <v>433208000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>504407000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>481594000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>439942000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>413506000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>477717000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>491721000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>463412000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>469035000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>293565000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>280033000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>256648000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>444749000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>524127000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>270866000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>435064000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>219850000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>475029000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>222573000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>414674000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>438546000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>467745000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>452728000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>546981000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>67702000.0</v>
+      </c>
+      <c r="C30">
         <v>97561000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>173462000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>141167000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>69219000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87407000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>153096000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>141116000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88577000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>165302000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>139354000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51631000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>86765000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>165266000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>127890000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44531000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>72257000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>126687000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>92440000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45149000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>83195000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>124633000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>76930000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>49070000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>87871000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>153402000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>114700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>57323000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>81485000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>128164000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>95038000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>41132000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>79120000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>117536000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>81085000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>47277000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>80130000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>120234000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>66617000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28965000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>67707000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>118538000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>61610000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23907000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>60918000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>96569000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>51299000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13490000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42343000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>71269000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>43989000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>19519000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>30295000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>70678000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>50613000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7616000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>34019000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>83006000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>56381000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8970000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>37040000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>82397000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>58645000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>9599000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>32172000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>82373000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>28588000.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>99000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>314159000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>421649000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>201703000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16915000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-30328000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>172174000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-40633000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-47644000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-51277000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-50213000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-48287000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-62323000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-68321000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-90945000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-72584000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-107463000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-96753000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-118572000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-132928000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-143841000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-151336000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-172983000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-170478000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-203334000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-210602000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-218117000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-212674000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-221019000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-73540000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-86301000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-88083000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-100771000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-113252000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-124986000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-122682000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-62555000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-70419000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-82130000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-81233000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-92922000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-91101000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-75954000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-70038000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-66546000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-66467000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-72737000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-65580000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-66574000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-67581000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>166824000.0</v>
+      </c>
+      <c r="C32">
         <v>170186000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>174851000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>172080000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>158470000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>168033000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>168554000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>148774000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>129091000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>143721000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>149392000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>153549000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>133202000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>152490000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>148171000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>141828000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>129331000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>138515000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>137440000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>137599000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>128225000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>150981000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>170649000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>165711000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>118682000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>362554000000.0</v>
+      </c>
+      <c r="C33">
         <v>360668000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>346400000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>344722000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>346787000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>351758000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>349519000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>323155000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>325858000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>331180000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>334816000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>336609000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>337681000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>343970000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>344824000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>342971000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>347579000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>352045000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>352605000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>355842000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>358735000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>362015000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>362580000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>361868000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>490013000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>494167000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>494359000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>496873000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>496018000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>477098000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>480599000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>482427000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>483927000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>487063000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>488154000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>490671000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>487177000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>489738000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>490595000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>333325000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>332770000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>336260000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>336254000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>336144000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>336894000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>337922000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>261433000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>263214000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>265383000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>265967000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>267585000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>269659000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>247371000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>248789000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>250418000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>252482000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>254241000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>255555000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>256837000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>258544000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>257115000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>259071000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>261612000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>264199000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>268467000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>271085000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>271474000.0</v>
       </c>
-      <c r="BP33"/>
       <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>275850000.0</v>
       </c>
-      <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>5514000.0</v>
+      </c>
+      <c r="C34">
         <v>6061000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5707000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5671000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5355000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5922000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6559000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6993000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5333000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6133000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6331000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5325000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20521000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>20197000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5065000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>20327000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>21356000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>24695000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>28676000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>12836000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>30360000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>32001000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>32335000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>30727000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>29681000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>26156000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>20944000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>20256000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>25656000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>23225000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>24271000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>32392000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>32984000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>33574000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>33689000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>30656000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>33345000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>33029000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>31405000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>26388000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>25615000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>23499000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>25512000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>23934000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>25164000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>24548000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>15323000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>15645000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>17447000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>17193000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>26547000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>22753000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>23021000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>22413000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>22736000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>23669000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>23825000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>23282000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>18900000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>18284000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>249944000000.0</v>
+      </c>
+      <c r="C35">
         <v>249408000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>245924000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>243538000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>246372000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>255576000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>257317000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>235272000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>237791000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>243336000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>247276000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>251998000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>254483000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>259358000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>262557000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>265144000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>269819000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>275950000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>279816000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>284202000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>290333000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>312792000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>345376000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>343159000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>315660000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>314429000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>339819000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>339509000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>335551000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>314369000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>344146000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>349155000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>348393000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>347715000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>398070000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>394084000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>394921000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>400044000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>396365000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>265198000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>263404000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>263274000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>262516000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>262076000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>262023000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>261460000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>174294000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>173581000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>174137000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>172920000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>174544000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>169523000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>169434000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>167969000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>165310000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>165409000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>164868000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>163017000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>168870000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>167049000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>162580000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>162574000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>163448000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>162250000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>272296000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>271210000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>272853000.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>269347000.0</v>
       </c>
-      <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>14022000000.0</v>
+      </c>
+      <c r="C36">
         <v>13884000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13384000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13015000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12591000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12962000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12601000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13249000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13417000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11628000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13532000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>13353000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11713000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13155000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13553000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10665000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12067000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11553000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11040000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>11235000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>10709000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>10329000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>9311000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>8915000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7926000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8438000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7925000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7949000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7721000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6219000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>7750000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6882000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6728000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5945000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5531000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5404000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5078000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>4460000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>4222000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3521000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3499000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>5045000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2634000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2880000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2492000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4405000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1806000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1837000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2881000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2331000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2278000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2230000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2236000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2338000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2331000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2314000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2330000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1844000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890000.0</v>
       </c>
       <c r="BI36">
         <v>1890000.0</v>
       </c>
       <c r="BJ36">
+        <v>1890000.0</v>
+      </c>
+      <c r="BK36">
         <v>1986000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>942000.0</v>
       </c>
       <c r="BM36">
         <v>942000.0</v>
       </c>
       <c r="BN36">
+        <v>942000.0</v>
+      </c>
+      <c r="BO36">
         <v>4252000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>4557000.0</v>
       </c>
-      <c r="BP36"/>
       <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>5256000.0</v>
       </c>
-      <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -10208,1068 +10287,1082 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-37607000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>10636000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>10517000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>10255000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13553000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>10665000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>11553000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11040000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>11235000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10709000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>31770000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9311000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8915000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7926000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8438000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>7925000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7949000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7721000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6219000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>7750000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6882000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>6728000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>433101000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>435456000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>438045000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>435466000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>437597000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>439310000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>288648000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>290352000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>293624000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>295181000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>297630000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>299246000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>300376000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>235794000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>237408000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>240051000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>241101000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>242937000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>244491000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>227358000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>228902000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>230172000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>231608000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>233242000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>234215000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>235555000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>237246000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>235633000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>237109000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>239429000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>239248000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>242583000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>244424000.0</v>
       </c>
-      <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>251589000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>258346000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>76705298000.0</v>
+      </c>
+      <c r="C39">
         <v>6335000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5077000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4100000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5181000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6053000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5738000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5342000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6544000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6898000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9034000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7677000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7280000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7774000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7491000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4012000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4830000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4536000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5552000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4520000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5209000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5334000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4739000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4714000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5168000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3511000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4163000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3684000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3723000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3590000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3562000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2931000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3164000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2883000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3417000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2829000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3511000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11498000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10590000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>7850000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8886000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>13108000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7933000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6953000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>11111000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9160000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5680000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5084000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>8930000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>8188000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>9532000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4769000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>5068000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4859000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>7657000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6154000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>9839000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6006000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5900000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>8090000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>9194000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8302000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>11661000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>12320000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>10808000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>5592000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6510000.0</v>
       </c>
-      <c r="BP39"/>
       <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>4472000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>7120000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>66104230000.0</v>
+      </c>
+      <c r="C40">
         <v>-882420000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>34495000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>31026000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>23532000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>26182000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>31200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>29783000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>23580000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25817000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29009000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>30276000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22086000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30484000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>33660000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32140000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>27243000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36126000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>32652000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33323000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>27363000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>30831000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>28670000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>25845000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>22135000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>26496000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>27442000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>23882000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>16369000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>23306000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>26884000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>23877000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>18048000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>21004000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>20749000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22323000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13711000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>25784000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>35838000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>19056000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>16476000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>20699000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>24773000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>25263000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>16691000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>33670000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>20397000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>17303000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>8920000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>11770000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>9324000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>6566000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>466000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5459000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>9860000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13034000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4888000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>16105000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>13411000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13827000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>7664000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>11917000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5531000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4191000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>6937000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>17965000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>15314000.0</v>
       </c>
-      <c r="BP40"/>
       <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>16801000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>13546000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>48453000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>50034000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>50843000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>51165000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>54484000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>56229000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>57250000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>57365000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>58682000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>50955000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>47434000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>65336000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>68153000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>71758000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>72070000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>71759000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>69519000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>70718000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>75246000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>73317000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>33574000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>33689000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>30656000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>33345000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>33029000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>31405000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>26388000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>25615000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>23499000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>25512000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>23934000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>25164000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>25136000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15911000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>16233000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>18035000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17851000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>27205000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>23411000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>23679000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>23169000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>23492000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>24425000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>24737000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>24194000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>19847000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>19231000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>18994000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>19953000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>20506000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>20153000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>20673000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>20482000.0</v>
       </c>
-      <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>20540000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>13913000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>279434000000.0</v>
+      </c>
+      <c r="C42">
         <v>281446000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>169155000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>167636000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>172080000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>170092000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>168859000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>168065000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>165587000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>165233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168516000.0</v>
       </c>
       <c r="L42">
         <v>168516000.0</v>
       </c>
       <c r="M42">
+        <v>168516000.0</v>
+      </c>
+      <c r="N42">
         <v>165237000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>164281000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>163115000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>162605000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>162451000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>163552000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>163782000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>163777000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>159722000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>157758000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>157696000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>157497000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>156296000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>155001000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>154823000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>154298000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>152816000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>151813000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>151443000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>151428000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>148683000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>147287000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>146536000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>145894000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>145136000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>144523000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>143883000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>143361000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>142838000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>141626000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>141091000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>140221000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>139365000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>138268000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>137543000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>136997000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>136450000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>135498000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>134935000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>134370000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>133869000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>133072000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>132606000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>131812000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>131271000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>130907000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>130178000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>129714000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>128139000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>127213000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>126353000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>125190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58960000.0</v>
       </c>
       <c r="BN42">
         <v>58960000.0</v>
       </c>
       <c r="BO42">
+        <v>58960000.0</v>
+      </c>
+      <c r="BP42">
         <v>59107000.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>59400000.0</v>
       </c>
-      <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11299,87 +11392,86 @@
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -11423,1680 +11515,1701 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
-      <c r="BM44">
-[...1 lines deleted...]
-      </c>
+      <c r="BM44"/>
       <c r="BN44">
         <v>2000.0</v>
       </c>
-      <c r="BO44"/>
+      <c r="BO44">
+        <v>2000.0</v>
+      </c>
       <c r="BP44"/>
       <c r="BQ44"/>
-      <c r="BR44">
+      <c r="BR44"/>
+      <c r="BS44">
         <v>2000.0</v>
       </c>
-      <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>216843000.0</v>
+      </c>
+      <c r="C45">
         <v>211555000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>206631000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>201497000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>200163000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>200973000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>195265000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>185459000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>184327000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>186264000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>84451000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>67417000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>67461000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>86092000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>173685000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>84091000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>84806000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>85761000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>84627000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>81574000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>80097000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>81001000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>78967000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>78720000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>75354000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>55195000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>54298000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>54126000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>52914000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>53962000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>52698000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>52626000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>51711000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>52141000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>51285000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>44677000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>42418000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>42636000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>41073000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>38514000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>37648000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>37546000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>25639000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>25806000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>25332000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>24866000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>24648000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>25168000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>20013000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>19887000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>20246000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>20874000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>20999000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>21340000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>21282000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>21298000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>21482000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>21962000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>22183000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>24951000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>25884000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>26661000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>25205000.0</v>
       </c>
-      <c r="BP45"/>
       <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>24261000.0</v>
       </c>
-      <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>117002000000.0</v>
+      </c>
+      <c r="C46">
         <v>113736000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>110982000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>108123000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>109062000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>112112000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>108604000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>79962000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>80867000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>85348000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>84451000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>83793000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>83875000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>86092000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>83918000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>82323000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>82899000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>85249000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>83692000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>84091000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>84806000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>85761000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>84627000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>81574000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>80097000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>81001000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>78967000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>78720000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>75354000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>55195000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>54298000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>54126000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>52914000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>53962000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>52698000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>52626000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>51711000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>52141000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>51285000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>44677000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>42418000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>42636000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>41073000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>38514000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>37648000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>37546000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>25639000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>25806000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>25332000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>24866000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>24648000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>25168000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>20013000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>19887000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>20246000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>20874000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>20999000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>21340000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>21282000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>21298000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>21482000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>21962000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>22183000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>24951000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>25884000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>26661000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>25205000.0</v>
       </c>
-      <c r="BP46"/>
       <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>24261000.0</v>
       </c>
-      <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>84451000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>67417000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>67461000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>68660000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>83918000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>82323000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>65635000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>85249000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>83692000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>84091000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>64402000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>64320000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>62169000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>59114000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>58542000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>58444000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>78967000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>56396000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>53817000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>55195000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>54298000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>54126000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>52914000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>53962000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>52698000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>52626000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>51711000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>52141000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>51285000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>44677000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>42418000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>42636000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>41073000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>38514000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>37648000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>37546000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>25639000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>25806000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>26417000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>25951000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>25733000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>26253000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>20013000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>19887000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>21978000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>22606000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>22731000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>23072000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>23014000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>23030000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>21482000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>21962000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>22183000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>24951000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>25884000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>26661000.0</v>
       </c>
-      <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>24261000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>25812000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>106627000.0</v>
+      </c>
+      <c r="C48">
         <v>107381000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>101541000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>100596000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>81552000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>88420000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>87469000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>62120000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>44644000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>59746000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>59421000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>60508000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>43394000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>63464000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>58705000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>52184000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>41225000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>51881000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>49707000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>49303000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>41664000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>47712000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>36065000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>33320000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>143618000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>160748000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>155492000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>149372000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>130176000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>136765000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>127032000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>123208000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>108140000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>115737000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>86707000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>82866000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>73615000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>82387000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>77652000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>75711000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>64746000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>64829000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>54730000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>44228000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>36175000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>40826000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>32703000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>26840000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>17145000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>20463000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>16696000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>20738000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>19472000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>27523000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>33162000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>35360000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>30931000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>39742000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>38110000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>38550000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>33236000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>46495000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>45729000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>47411000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>47336000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>53055000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>45940000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>43212000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>31387000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>60508000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>43394000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>63464000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>58705000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>52184000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>41225000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>51881000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>49707000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>49303000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>41664000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>47712000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>36065000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>33320000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>143618000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>160748000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>155492000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>149372000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>130176000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>136765000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>127032000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>123208000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>108140000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>115737000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>86707000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>82866000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>73615000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>82387000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>77652000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>75711000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>64746000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>64829000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>54730000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>44228000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>36175000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>40826000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>32703000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>26840000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>17145000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>20463000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>16696000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>20738000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>19472000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>27523000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>33162000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>35360000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>30931000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>39742000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>38110000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>38550000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>31655000.0</v>
+      </c>
+      <c r="C50">
         <v>16600000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>92150000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>69632000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>40590000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2612000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>70459000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>81939000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>69113000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>55979000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>108003000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>90401000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>64350000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>12348000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>95701000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>70189000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>24606000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>13792000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>56053000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>11137000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1459000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1666000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>13972000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1972000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>31938000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>22143000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>59143000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>29143000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18749000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>32876000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>2756000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>3011000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3255000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>33346000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3357000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>323041000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2829000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3164000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>28829000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1629000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1915000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1629000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>97093000000.0</v>
+      </c>
+      <c r="C51">
         <v>214876000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>296010000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>276535000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>250878000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>221470000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>287611000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>273448000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>264159000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>256704000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>311975000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>297752000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>274487000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>226534000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>312163000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>288584000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>246785000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>239881000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>284263000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>249726000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>250815000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>267987000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>313683000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>297694000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>284500000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>273566000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>343702000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>304079000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>290153000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>279899000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>323672000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>280316000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>281695000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>315332000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>337137000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>320305000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>316007000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>313494000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>342855000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>183548000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>183843000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>186472000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>213879000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>187286000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>187693000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>188100000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>143766000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>110508000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>110751000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>123994000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>161237000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>139480000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>111723000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>111966000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>135208000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>114451000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>112694000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>122937000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>147205000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>123785000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>120858000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>121154000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>158825000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>142138000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>238450000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>232663000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>242875000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>233513000.0</v>
       </c>
-      <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>34650000000.0</v>
+      </c>
+      <c r="C52">
         <v>19580000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>99173000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>76900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47775000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10006000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>77307000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>87498000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>74422000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>61326000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>113152000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>95424000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>69238000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>17210000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>100449000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>74605000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>29089000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>18415000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>60676000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>22774000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>17847000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13877000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>29297000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>12720000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>44482000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>32504000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>82478000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>42315000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>29466000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>36953000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>50244000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6407000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7304000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>40460000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>31783000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14486000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>9767000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6768000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>35562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629000.0</v>
       </c>
       <c r="AO52">
         <v>1629000.0</v>
       </c>
       <c r="AP52">
         <v>1629000.0</v>
       </c>
       <c r="AQ52">
+        <v>1629000.0</v>
+      </c>
+      <c r="AR52">
         <v>28629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629000.0</v>
       </c>
       <c r="AS52">
         <v>1629000.0</v>
       </c>
       <c r="AT52">
         <v>1629000.0</v>
       </c>
       <c r="AU52">
+        <v>1629000.0</v>
+      </c>
+      <c r="AV52">
         <v>34471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>971000.0</v>
       </c>
       <c r="AW52">
         <v>971000.0</v>
       </c>
       <c r="AX52">
+        <v>971000.0</v>
+      </c>
+      <c r="AY52">
         <v>13971000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>50971000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>28971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>971000.0</v>
       </c>
       <c r="BB52">
         <v>971000.0</v>
       </c>
       <c r="BC52">
+        <v>971000.0</v>
+      </c>
+      <c r="BD52">
         <v>23971000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2971000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>971000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>11071000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>25071000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183000.0</v>
       </c>
       <c r="BJ52">
         <v>1183000.0</v>
       </c>
       <c r="BK52">
+        <v>1183000.0</v>
+      </c>
+      <c r="BL52">
         <v>38250000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>21250000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>6850000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>850000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>10850000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>850000.0</v>
       </c>
-      <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>2765000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>3058000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3174000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4376000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4702000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3938000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4100000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3104000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -13140,98 +13253,99 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
+      <c r="BT53"/>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -13275,938 +13389,951 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>630291000000.0</v>
+      </c>
+      <c r="C55">
         <v>626701000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>694936000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>671471000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>621040000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>589983000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>665587000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>616967000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>577076000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>593418000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>671945000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>641200000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>585288000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>596891000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>654787000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>613484000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>550460000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>572476000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>600234000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>568923000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>556602000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>579202000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>611264000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>584887000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>692536000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>705695000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>766909000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>723876000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>676019000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>676193000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>712740000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>668687000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>640639000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>685176000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>694070000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>673509000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>651213000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>671899000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>700062000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>516754000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>492744000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>505503000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>521843000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>480841000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>463665000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>480443000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>404389000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>365247000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>345230000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>364339000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>388325000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>362908000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>328130000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>338371000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>360975000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>345864000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>332649000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>359017000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>375894000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>354085000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>334942000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>348043000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>388866000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>370769000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>397522000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>404619000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>404420000.0</v>
       </c>
-      <c r="BP55"/>
       <c r="BQ55"/>
-      <c r="BR55">
+      <c r="BR55"/>
+      <c r="BS55">
         <v>391264000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>375649000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>267737000000.0</v>
+      </c>
+      <c r="C56">
         <v>266033000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>348536000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>326749000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>274253000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>238225000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>316068000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>293812000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>251218000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>262238000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>337129000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>304591000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>247607000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>252921000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>309963000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>270513000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>202881000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>220431000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>247629000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>213081000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>197867000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>217187000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>248684000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>223019000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>202523000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>211528000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>272550000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>227003000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>180001000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>199095000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>232141000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>186260000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>156712000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>198113000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>205916000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>182838000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>164036000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>182161000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>209467000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>183429000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>159974000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>169243000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>185589000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>144697000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>126771000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>142521000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>142956000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>102033000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>79847000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>98372000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>120740000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>93249000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>80759000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>89582000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>110557000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>93382000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>78408000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>103462000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>119057000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>95541000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>77827000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>88972000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>127254000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>106570000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>129055000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>133534000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>132946000.0</v>
       </c>
-      <c r="BP56"/>
       <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>115414000.0</v>
       </c>
-      <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>100913000000.0</v>
+      </c>
+      <c r="C57">
         <v>95847000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>173685000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>154669000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>115783000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>70192000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>147514000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>145038000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>122127000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>118517000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>187737000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>151042000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>114405000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>100431000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>161792000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>128685000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>73550000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>81916000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>110189000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>75482000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>69642000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>66206000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>78035000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>57308000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>83841000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>78103000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>127086000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>89939000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>64319000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>79068000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>93884000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>49449000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>40944000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>80783000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>69409000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>57386000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>44021000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>51392000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>89628000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>40302000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>28788000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>41733000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>70038000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>39853000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>32560000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>45694000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>60444000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>28440000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>18124000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>36098000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>68404000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>44730000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>12178000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>16670000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>37143000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>20554000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>12849000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>32611000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>43329000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>23047000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>15200000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>15976000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>56922000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>39505000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>22723000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>25187000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>31073000.0</v>
       </c>
-      <c r="BP57"/>
       <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>23858000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>19013000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>350857000000.0</v>
+      </c>
+      <c r="C58">
         <v>345255000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>419609000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>398207000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>362155000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>325768000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>404831000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>380310000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>359918000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>361853000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>435013000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>403040000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>368888000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>359789000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>424349000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>393829000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>343369000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>357866000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>390005000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>359684000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>359975000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>378998000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>423411000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>400467000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>399501000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>392532000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>466905000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>429448000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>399870000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>393437000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>438030000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>398604000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>389337000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>428498000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>467479000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>451470000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>438942000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>451436000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>485993000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>305500000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>292192000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>305007000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>332554000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>301929000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>294583000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>307154000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>234738000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>202021000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>192261000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>209018000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>242948000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>214253000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>181612000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>184639000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>202453000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>185963000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>177717000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>195628000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>212199000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>190096000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>177780000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>178550000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>220370000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>201755000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>295019000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>296397000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>303926000.0</v>
       </c>
-      <c r="BP58"/>
       <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>293205000.0</v>
       </c>
-      <c r="BS58"/>
+      <c r="BT58"/>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -14250,307 +14377,311 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>279434000000.0</v>
+      </c>
+      <c r="C60">
         <v>281446000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>275327000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>273264000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>258885000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>264215000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>260756000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>236657000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>217158000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>231565000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>236932000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>238160000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>216400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>237102000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>230438000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>219655000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>207091000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>214610000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>210229000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>209239000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>196627000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>200204000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>187853000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>184420000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>293035000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>313163000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>300004000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>294428000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>276149000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>282756000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>274710000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>270083000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>251302000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>256678000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>226591000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>222039000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>212271000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>220463000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>214069000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>211254000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>200552000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>200496000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>189289000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>178912000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>169082000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>173289000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>169651000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>163226000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>152969000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>155321000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>145377000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>148655000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>146518000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>153732000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>158522000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>159901000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>154932000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>163389000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>163695000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>163989000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>157162000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>169493000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>168496000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>169014000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>102503000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>108222000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>100494000.0</v>
       </c>
-      <c r="BP60"/>
       <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>98059000.0</v>
       </c>
-      <c r="BS60"/>
+      <c r="BT60"/>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -14594,63 +14725,66 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14680,50 +14814,51 @@
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14796,51 +14931,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>487554000.0</v>
       </c>
       <c r="C2">
         <v>421667000.0</v>
       </c>
       <c r="D2">
         <v>433908000.0</v>
       </c>
       <c r="E2">
         <v>464612000.0</v>
       </c>
       <c r="F2">
         <v>399581000.0</v>
       </c>
       <c r="G2">
         <v>351874000.0</v>
       </c>
       <c r="H2">
         <v>402893000.0</v>
       </c>
       <c r="I2">
         <v>369177000.0</v>
       </c>
@@ -14858,51 +14993,51 @@
       </c>
       <c r="N2">
         <v>128670000.0</v>
       </c>
       <c r="O2">
         <v>96070000.0</v>
       </c>
       <c r="P2">
         <v>136981000.0</v>
       </c>
       <c r="Q2">
         <v>116494000.0</v>
       </c>
       <c r="R2">
         <v>117264000.0</v>
       </c>
       <c r="S2">
         <v>117911000.0</v>
       </c>
       <c r="T2">
         <v>97249000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>15359000.0</v>
       </c>
       <c r="C3">
         <v>17890000.0</v>
       </c>
       <c r="D3">
         <v>21662000.0</v>
       </c>
       <c r="E3">
         <v>20938000.0</v>
       </c>
       <c r="F3">
         <v>20316000.0</v>
       </c>
       <c r="G3">
         <v>19737000.0</v>
       </c>
       <c r="H3">
         <v>19212000.0</v>
       </c>
       <c r="I3">
         <v>19085000.0</v>
       </c>
@@ -14920,75 +15055,75 @@
       </c>
       <c r="N3">
         <v>8693000.0</v>
       </c>
       <c r="O3">
         <v>8018000.0</v>
       </c>
       <c r="P3">
         <v>8176000.0</v>
       </c>
       <c r="Q3">
         <v>11705000.0</v>
       </c>
       <c r="R3">
         <v>11958000.0</v>
       </c>
       <c r="S3">
         <v>10810000.0</v>
       </c>
       <c r="T3">
         <v>10796000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
         <v>73620000.0</v>
       </c>
       <c r="C5">
         <v>89151000.0</v>
       </c>
       <c r="D5">
         <v>44909000.0</v>
       </c>
       <c r="E5">
         <v>58614000.0</v>
       </c>
       <c r="F5">
         <v>46427000.0</v>
       </c>
       <c r="G5">
         <v>-78591000.0</v>
       </c>
       <c r="H5">
         <v>79399000.0</v>
       </c>
       <c r="I5">
         <v>72178000.0</v>
       </c>
@@ -15006,51 +15141,51 @@
       </c>
       <c r="N5">
         <v>29392000.0</v>
       </c>
       <c r="O5">
         <v>18549000.0</v>
       </c>
       <c r="P5">
         <v>39290000.0</v>
       </c>
       <c r="Q5">
         <v>13477000.0</v>
       </c>
       <c r="R5">
         <v>29349000.0</v>
       </c>
       <c r="S5">
         <v>35563000.0</v>
       </c>
       <c r="T5">
         <v>17816000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>88979000.0</v>
       </c>
       <c r="C6">
         <v>107041000.0</v>
       </c>
       <c r="D6">
         <v>66571000.0</v>
       </c>
       <c r="E6">
         <v>79552000.0</v>
       </c>
       <c r="F6">
         <v>66743000.0</v>
       </c>
       <c r="G6">
         <v>-58854000.0</v>
       </c>
       <c r="H6">
         <v>98611000.0</v>
       </c>
       <c r="I6">
         <v>91263000.0</v>
       </c>
@@ -15068,103 +15203,103 @@
       </c>
       <c r="N6">
         <v>38085000.0</v>
       </c>
       <c r="O6">
         <v>26567000.0</v>
       </c>
       <c r="P6">
         <v>47466000.0</v>
       </c>
       <c r="Q6">
         <v>25182000.0</v>
       </c>
       <c r="R6">
         <v>41307000.0</v>
       </c>
       <c r="S6">
         <v>46373000.0</v>
       </c>
       <c r="T6">
         <v>28612000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>836000.0</v>
       </c>
       <c r="J8">
         <v>-22452000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
         <v>168499000.0</v>
       </c>
       <c r="C9">
         <v>146837000.0</v>
       </c>
       <c r="D9">
         <v>134270000.0</v>
       </c>
       <c r="E9">
         <v>151456000.0</v>
       </c>
       <c r="F9">
         <v>141872000.0</v>
       </c>
       <c r="G9">
         <v>128280000.0</v>
       </c>
       <c r="H9">
         <v>168817000.0</v>
       </c>
       <c r="I9">
         <v>154890000.0</v>
       </c>
@@ -15182,51 +15317,51 @@
       </c>
       <c r="N9">
         <v>65650000.0</v>
       </c>
       <c r="O9">
         <v>43963000.0</v>
       </c>
       <c r="P9">
         <v>71817000.0</v>
       </c>
       <c r="Q9">
         <v>60301000.0</v>
       </c>
       <c r="R9">
         <v>57078000.0</v>
       </c>
       <c r="S9">
         <v>62197000.0</v>
       </c>
       <c r="T9">
         <v>42816000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>61506000.0</v>
       </c>
       <c r="C10">
         <v>73891000.0</v>
       </c>
       <c r="D10">
         <v>29234000.0</v>
       </c>
       <c r="E10">
         <v>47361000.0</v>
       </c>
       <c r="F10">
         <v>34588000.0</v>
       </c>
       <c r="G10">
         <v>-98829000.0</v>
       </c>
       <c r="H10">
         <v>62617000.0</v>
       </c>
       <c r="I10">
         <v>55759000.0</v>
       </c>
@@ -15244,51 +15379,51 @@
       </c>
       <c r="N10">
         <v>19017000.0</v>
       </c>
       <c r="O10">
         <v>10156000.0</v>
       </c>
       <c r="P10">
         <v>30372000.0</v>
       </c>
       <c r="Q10">
         <v>2534000.0</v>
       </c>
       <c r="R10">
         <v>13829000.0</v>
       </c>
       <c r="S10">
         <v>18264000.0</v>
       </c>
       <c r="T10">
         <v>-1806000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
         <v>14609000.0</v>
       </c>
       <c r="C11">
         <v>17740000.0</v>
       </c>
       <c r="D11">
         <v>5511000.0</v>
       </c>
       <c r="E11">
         <v>8752000.0</v>
       </c>
       <c r="F11">
         <v>3897000.0</v>
       </c>
       <c r="G11">
         <v>-12276000.0</v>
       </c>
       <c r="H11">
         <v>13451000.0</v>
       </c>
       <c r="I11">
         <v>11854000.0</v>
       </c>
@@ -15306,51 +15441,51 @@
       </c>
       <c r="N11">
         <v>7378000.0</v>
       </c>
       <c r="O11">
         <v>4144000.0</v>
       </c>
       <c r="P11">
         <v>11332000.0</v>
       </c>
       <c r="Q11">
         <v>872000.0</v>
       </c>
       <c r="R11">
         <v>3986000.0</v>
       </c>
       <c r="S11">
         <v>6793000.0</v>
       </c>
       <c r="T11">
         <v>-749000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
         <v>12114000.0</v>
       </c>
       <c r="C12">
         <v>15260000.0</v>
       </c>
       <c r="D12">
         <v>15675000.0</v>
       </c>
       <c r="E12">
         <v>11253000.0</v>
       </c>
       <c r="F12">
         <v>11839000.0</v>
       </c>
       <c r="G12">
         <v>20238000.0</v>
       </c>
       <c r="H12">
         <v>16782000.0</v>
       </c>
       <c r="I12">
         <v>16943000.0</v>
       </c>
@@ -15368,117 +15503,117 @@
       </c>
       <c r="N12">
         <v>8328000.0</v>
       </c>
       <c r="O12">
         <v>8393000.0</v>
       </c>
       <c r="P12">
         <v>8918000.0</v>
       </c>
       <c r="Q12">
         <v>10943000.0</v>
       </c>
       <c r="R12">
         <v>15520000.0</v>
       </c>
       <c r="S12">
         <v>17299000.0</v>
       </c>
       <c r="T12">
         <v>19622000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>16782000.0</v>
       </c>
       <c r="I13">
         <v>16943000.0</v>
       </c>
       <c r="J13">
         <v>18336000.0</v>
       </c>
       <c r="K13">
         <v>15195000.0</v>
       </c>
       <c r="L13">
         <v>10895000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>-639000.0</v>
       </c>
       <c r="I14">
         <v>-584000.0</v>
       </c>
       <c r="J14">
         <v>-715000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>233000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>46897000.0</v>
       </c>
       <c r="C15">
         <v>56151000.0</v>
       </c>
       <c r="D15">
         <v>23723000.0</v>
       </c>
       <c r="E15">
         <v>38609000.0</v>
       </c>
       <c r="F15">
         <v>30691000.0</v>
       </c>
       <c r="G15">
         <v>-86553000.0</v>
       </c>
       <c r="H15">
         <v>49166000.0</v>
       </c>
       <c r="I15">
         <v>43905000.0</v>
       </c>
@@ -15496,51 +15631,51 @@
       </c>
       <c r="N15">
         <v>11639000.0</v>
       </c>
       <c r="O15">
         <v>6012000.0</v>
       </c>
       <c r="P15">
         <v>19040000.0</v>
       </c>
       <c r="Q15">
         <v>1662000.0</v>
       </c>
       <c r="R15">
         <v>9843000.0</v>
       </c>
       <c r="S15">
         <v>11471000.0</v>
       </c>
       <c r="T15">
         <v>-1057000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>38609000.0</v>
       </c>
       <c r="F16">
         <v>30691000.0</v>
       </c>
       <c r="G16">
         <v>-86553000.0</v>
       </c>
       <c r="H16">
         <v>48527000.0</v>
       </c>
       <c r="I16">
         <v>43321000.0</v>
       </c>
       <c r="J16">
         <v>54609000.0</v>
       </c>
       <c r="K16">
         <v>38469000.0</v>
       </c>
@@ -15550,51 +15685,51 @@
       <c r="M16">
         <v>39352000.0</v>
       </c>
       <c r="N16">
         <v>11460000.0</v>
       </c>
       <c r="O16">
         <v>6012000.0</v>
       </c>
       <c r="P16">
         <v>18807000.0</v>
       </c>
       <c r="Q16">
         <v>1662000.0</v>
       </c>
       <c r="R16">
         <v>9843000.0</v>
       </c>
       <c r="S16">
         <v>11471000.0</v>
       </c>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
         <v>46897000.0</v>
       </c>
       <c r="C17">
         <v>56151000.0</v>
       </c>
       <c r="D17">
         <v>28158000.0</v>
       </c>
       <c r="E17">
         <v>38609000.0</v>
       </c>
       <c r="F17">
         <v>30691000.0</v>
       </c>
       <c r="G17">
         <v>-86553000.0</v>
       </c>
       <c r="H17">
         <v>49166000.0</v>
       </c>
       <c r="I17">
         <v>43905000.0</v>
       </c>
@@ -15604,171 +15739,171 @@
       <c r="K17">
         <v>39009000.0</v>
       </c>
       <c r="L17">
         <v>44176000.0</v>
       </c>
       <c r="M17">
         <v>39961000.0</v>
       </c>
       <c r="N17">
         <v>11639000.0</v>
       </c>
       <c r="O17">
         <v>6012000.0</v>
       </c>
       <c r="P17">
         <v>19040000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-12114000.0</v>
       </c>
       <c r="C18">
         <v>-15260000.0</v>
       </c>
       <c r="D18">
         <v>-14608000.0</v>
       </c>
       <c r="E18">
         <v>-11253000.0</v>
       </c>
       <c r="F18">
         <v>-11839000.0</v>
       </c>
       <c r="G18">
         <v>-20238000.0</v>
       </c>
       <c r="H18">
         <v>-16782000.0</v>
       </c>
       <c r="I18">
         <v>-16943000.0</v>
       </c>
       <c r="J18">
         <v>-18336000.0</v>
       </c>
       <c r="K18">
         <v>-15195000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-139000.0</v>
       </c>
       <c r="F19">
         <v>-4708000.0</v>
       </c>
       <c r="G19">
         <v>-3451000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19">
         <v>-277000.0</v>
       </c>
       <c r="L19">
         <v>-193000.0</v>
       </c>
       <c r="M19">
         <v>-2091000.0</v>
       </c>
       <c r="N19">
         <v>-161000.0</v>
       </c>
       <c r="O19">
         <v>-320000.0</v>
       </c>
       <c r="P19">
         <v>-891000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>1211000.0</v>
       </c>
       <c r="G20">
         <v>127872000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>-10050000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>67000.0</v>
       </c>
       <c r="N20">
         <v>647000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>73608000.0</v>
       </c>
       <c r="C21">
         <v>88709000.0</v>
       </c>
       <c r="D21">
         <v>44909000.0</v>
       </c>
       <c r="E21">
         <v>58753000.0</v>
       </c>
       <c r="F21">
         <v>51135000.0</v>
       </c>
       <c r="G21">
         <v>-75140000.0</v>
       </c>
       <c r="H21">
         <v>86573000.0</v>
       </c>
       <c r="I21">
         <v>73460000.0</v>
       </c>
@@ -15786,75 +15921,75 @@
       </c>
       <c r="N21">
         <v>27506000.0</v>
       </c>
       <c r="O21">
         <v>18869000.0</v>
       </c>
       <c r="P21">
         <v>40181000.0</v>
       </c>
       <c r="Q21">
         <v>21408000.0</v>
       </c>
       <c r="R21">
         <v>29439000.0</v>
       </c>
       <c r="S21">
         <v>35636000.0</v>
       </c>
       <c r="T21">
         <v>20636000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>582445000.0</v>
       </c>
       <c r="C23">
         <v>479795000.0</v>
       </c>
       <c r="D23">
         <v>523269000.0</v>
       </c>
       <c r="E23">
         <v>557315000.0</v>
       </c>
       <c r="F23">
         <v>490318000.0</v>
       </c>
       <c r="G23">
         <v>555294000.0</v>
       </c>
       <c r="H23">
         <v>485137000.0</v>
       </c>
       <c r="I23">
         <v>450607000.0</v>
       </c>
@@ -15872,117 +16007,117 @@
       </c>
       <c r="N23">
         <v>166167000.0</v>
       </c>
       <c r="O23">
         <v>121164000.0</v>
       </c>
       <c r="P23">
         <v>168617000.0</v>
       </c>
       <c r="Q23">
         <v>155387000.0</v>
       </c>
       <c r="R23">
         <v>144903000.0</v>
       </c>
       <c r="S23">
         <v>144472000.0</v>
       </c>
       <c r="T23">
         <v>119429000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>15359000.0</v>
       </c>
       <c r="C25">
         <v>17890000.0</v>
       </c>
       <c r="D25">
         <v>21492000.0</v>
       </c>
       <c r="E25">
         <v>20938000.0</v>
       </c>
       <c r="F25">
         <v>20316000.0</v>
       </c>
       <c r="G25">
         <v>19737000.0</v>
       </c>
       <c r="H25">
         <v>19212000.0</v>
       </c>
       <c r="I25">
         <v>19085000.0</v>
       </c>
       <c r="J25">
         <v>18584000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>8397000.0</v>
       </c>
       <c r="D26">
         <v>10081000.0</v>
       </c>
       <c r="E26">
         <v>12159000.0</v>
       </c>
       <c r="F26">
         <v>10152000.0</v>
       </c>
       <c r="G26">
         <v>6679000.0</v>
       </c>
       <c r="H26">
         <v>5693000.0</v>
       </c>
       <c r="I26">
         <v>3194000.0</v>
       </c>
       <c r="J26">
         <v>2926000.0</v>
@@ -15990,101 +16125,101 @@
       <c r="K26">
         <v>3132000.0</v>
       </c>
       <c r="L26">
         <v>2950000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>4033000.0</v>
       </c>
       <c r="D27">
         <v>4823000.0</v>
       </c>
       <c r="E27">
         <v>4699000.0</v>
       </c>
       <c r="F27">
         <v>3884000.0</v>
       </c>
       <c r="G27">
         <v>3437000.0</v>
       </c>
       <c r="H27">
         <v>4895000.0</v>
       </c>
       <c r="I27">
         <v>5213000.0</v>
       </c>
       <c r="J27">
         <v>4471000.0</v>
       </c>
       <c r="K27">
         <v>4269000.0</v>
       </c>
       <c r="L27">
         <v>4511000.0</v>
       </c>
       <c r="M27">
         <v>4393000.0</v>
       </c>
       <c r="N27">
         <v>3037000.0</v>
       </c>
       <c r="O27">
         <v>1815000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>94891000.0</v>
       </c>
       <c r="C28">
         <v>87649000.0</v>
       </c>
       <c r="D28">
         <v>74018000.0</v>
       </c>
       <c r="E28">
         <v>77484000.0</v>
       </c>
       <c r="F28">
         <v>74960000.0</v>
       </c>
       <c r="G28">
         <v>61180000.0</v>
       </c>
       <c r="H28">
         <v>66393000.0</v>
       </c>
       <c r="I28">
         <v>66027000.0</v>
       </c>
@@ -16100,97 +16235,97 @@
       <c r="M28">
         <v>32098000.0</v>
       </c>
       <c r="N28">
         <v>27596000.0</v>
       </c>
       <c r="O28">
         <v>19895000.0</v>
       </c>
       <c r="P28">
         <v>26435000.0</v>
       </c>
       <c r="Q28">
         <v>32892000.0</v>
       </c>
       <c r="R28">
         <v>26585000.0</v>
       </c>
       <c r="S28">
         <v>26561000.0</v>
       </c>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>14609000.0</v>
       </c>
       <c r="C29">
         <v>17740000.0</v>
       </c>
       <c r="D29">
         <v>5902000.0</v>
       </c>
       <c r="E29">
         <v>8752000.0</v>
       </c>
       <c r="F29">
         <v>3897000.0</v>
       </c>
       <c r="G29">
         <v>-12276000.0</v>
       </c>
       <c r="H29">
         <v>13451000.0</v>
       </c>
       <c r="I29">
         <v>11854000.0</v>
       </c>
       <c r="J29">
         <v>-2409000.0</v>
       </c>
       <c r="K29">
         <v>24687000.0</v>
       </c>
       <c r="L29">
         <v>22087000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>94891000.0</v>
       </c>
       <c r="C30">
         <v>58128000.0</v>
       </c>
       <c r="D30">
         <v>89361000.0</v>
       </c>
       <c r="E30">
         <v>92703000.0</v>
       </c>
       <c r="F30">
         <v>90737000.0</v>
       </c>
       <c r="G30">
         <v>203420000.0</v>
       </c>
       <c r="H30">
         <v>82244000.0</v>
       </c>
       <c r="I30">
         <v>81430000.0</v>
       </c>
@@ -16208,51 +16343,51 @@
       </c>
       <c r="N30">
         <v>37497000.0</v>
       </c>
       <c r="O30">
         <v>25094000.0</v>
       </c>
       <c r="P30">
         <v>31636000.0</v>
       </c>
       <c r="Q30">
         <v>38893000.0</v>
       </c>
       <c r="R30">
         <v>27639000.0</v>
       </c>
       <c r="S30">
         <v>26561000.0</v>
       </c>
       <c r="T30">
         <v>22180000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
         <v>-12102000.0</v>
       </c>
       <c r="C31">
         <v>-14818000.0</v>
       </c>
       <c r="D31">
         <v>-15675000.0</v>
       </c>
       <c r="E31">
         <v>-11392000.0</v>
       </c>
       <c r="F31">
         <v>-16547000.0</v>
       </c>
       <c r="G31">
         <v>-23689000.0</v>
       </c>
       <c r="H31">
         <v>-23956000.0</v>
       </c>
       <c r="I31">
         <v>-17701000.0</v>
       </c>
@@ -16270,51 +16405,51 @@
       </c>
       <c r="N31">
         <v>-8489000.0</v>
       </c>
       <c r="O31">
         <v>-8713000.0</v>
       </c>
       <c r="P31">
         <v>-9809000.0</v>
       </c>
       <c r="Q31">
         <v>-18874000.0</v>
       </c>
       <c r="R31">
         <v>-15610000.0</v>
       </c>
       <c r="S31">
         <v>-17372000.0</v>
       </c>
       <c r="T31">
         <v>-22442000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
         <v>656053000.0</v>
       </c>
       <c r="C32">
         <v>568504000.0</v>
       </c>
       <c r="D32">
         <v>568178000.0</v>
       </c>
       <c r="E32">
         <v>616068000.0</v>
       </c>
       <c r="F32">
         <v>541453000.0</v>
       </c>
       <c r="G32">
         <v>480154000.0</v>
       </c>
       <c r="H32">
         <v>571710000.0</v>
       </c>
       <c r="I32">
         <v>524067000.0</v>
       </c>
@@ -16351,740 +16486,747 @@
       <c r="T32">
         <v>140065000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS32"/>
+  <dimension ref="A1:BT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>101543000.0</v>
+      </c>
+      <c r="C2">
         <v>137931000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>124014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>134031000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86928000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>107810000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98523000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>138599000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76735000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>104742000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>111992000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>145904000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>71270000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>121916000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>124831000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>136328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>81537000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>116758000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>97001000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>108732000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>77090000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>110373000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>97033000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>87968000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>113959000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>101930000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>116763000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>70241000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>107731000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>89912000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>107597000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>63937000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>93158000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>89284000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>94338000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55061000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>88465000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>86929000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72242000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>34658000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>80259000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>79700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>70133000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>37453000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>61358000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>49746000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>53810000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22271000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45595000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>36982000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>36278000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9815000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20683000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26208000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>42439000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6740000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>40342000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>37001000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>45219000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14419000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>30424000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32221000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>41182000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12667000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29741000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>35241000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>40122000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12160000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28827000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>86453000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>3856000.0</v>
+      </c>
+      <c r="C3">
         <v>3885000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3825000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3826000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3823000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3861000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4277000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4407000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5345000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5482000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5381000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5442000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5357000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5312000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5233000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5204000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5189000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5081000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5022000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5200000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5013000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5033000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4907000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4903000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4894000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4877000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4728000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4799000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4808000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2867000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4784000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4730000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4701000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2869000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4803000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4527000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4485000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2749000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6012000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1726000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3109000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1752000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3070000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3068000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3055000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2340000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2311000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2295000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2279000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1483000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2251000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2134000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2015000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1298000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1995000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2002000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2001000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2030000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2044000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2055000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2047000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2257000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2804000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3087000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3557000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3460000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833000.0</v>
       </c>
       <c r="BQ3">
         <v>2833000.0</v>
       </c>
       <c r="BR3">
+        <v>2833000.0</v>
+      </c>
+      <c r="BS3">
         <v>2475000.0</v>
       </c>
-      <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17161,513 +17303,520 @@
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
-      <c r="BS4"/>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>9913000.0</v>
+      </c>
+      <c r="C5">
         <v>19454000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14174000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>37118000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2874000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13111000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>46209000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>36250000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6419000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12663000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11536000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34472000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13762000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16422000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19441000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>25563000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2812000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13095000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10401000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19291000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3640000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>27899000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17471000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-115653000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8308000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18234000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>19683000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>37962000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3390000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>25559000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>15364000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>32176000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>914000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26647000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>18709000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>25772000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-675000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25185000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>18709000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>30270000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1742000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>25534000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>26556000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>23802000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5073000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>26641000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>18645000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>24480000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4333000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>18973000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6678000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>11338000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3560000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2391000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5171000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15897000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4189000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11396000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8623000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>17531000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1729000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10701000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6798000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>9655000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5709000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12886000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>8287000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>12650000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4384000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>12500000.0</v>
       </c>
-      <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>13769000.0</v>
+      </c>
+      <c r="C6">
         <v>23339000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>17999000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40944000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6697000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16972000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50486000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>40657000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1074000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18145000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16917000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>39914000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8405000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21734000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24674000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>30767000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2377000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18176000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15423000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>24491000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8653000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>32932000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22378000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-110750000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3414000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>23111000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24411000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>42761000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8198000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>28426000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20148000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>36906000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5615000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>29516000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>23512000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>30299000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3810000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>27934000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>24721000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>31996000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4851000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>27286000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29626000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26870000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8128000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>28981000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>20956000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>26775000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6612000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>20456000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8929000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>13472000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1545000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3689000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7166000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>17899000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2188000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>13426000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>10667000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>19586000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3776000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>12958000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>9602000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12742000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-2152000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>16346000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>11119000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>15483000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1551000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>14975000.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -17744,90 +17893,91 @@
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
-      <c r="BS7"/>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>836000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -17901,1026 +18051,1040 @@
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
-      <c r="BS8"/>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>36254000.0</v>
+      </c>
+      <c r="C9">
         <v>46607000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38107000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>60296000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28139000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35739000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>30875000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61303000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18920000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>29503000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>32129000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>61363000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11275000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37890000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>41269000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>51233000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21064000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>36187000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>30635000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48798000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>26252000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>47787000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>36728000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>32075000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11690000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>46339000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39939000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>59593000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>22946000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>44094000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>34920000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>55849000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20027000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>44811000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>36055000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>45033000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17187000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>41678000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>36644000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>41521000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14131000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38551000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>40865000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>37010000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16437000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>38696000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29090000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>34415000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14125000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>27402000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>15044000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>18878000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4326000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7517000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>11566000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>23060000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1820000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>19915000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>16494000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>26338000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9071000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>18033000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>15227000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>25061000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1980000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>19395000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>15155000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>19515000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3013000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>18693000.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>7895000.0</v>
+      </c>
+      <c r="C10">
         <v>16459000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10412000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34145000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>490000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9967000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>41740000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>32127000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9943000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8195000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6929000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>30736000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16626000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13021000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16175000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23090000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4925000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10770000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8234000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14919000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>665000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23370000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12464000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-121315000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-13348000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14062000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15542000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33773000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-760000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19748000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11069000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28080000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3138000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>21451000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15081000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22354000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5971000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17666000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11873000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25551000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8606000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21034000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23672000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20954000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>603000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>20682000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16555000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22417000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2343000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14605000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>694000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9261000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-5543000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-419000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3091000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13719000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6235000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9156000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6291000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>15389000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-475000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8796000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4464000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1302000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-9424000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9137000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4463000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8684000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8455000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7963000.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>1519000.0</v>
+      </c>
+      <c r="C11">
         <v>3624000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2452000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8191000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>342000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2060000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9482000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7789000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1591000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1118000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1137000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6772000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3516000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1509000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2895000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5365000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1017000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1954000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1204000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>816000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-77000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5208000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3234000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-17456000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3262000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2502000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3113000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>8299000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-463000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5052000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1148000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6916000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1262000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13077000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5754000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7608000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2694000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7565000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4571000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9223000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3328000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5893000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8124000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7850000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>220000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7651000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5793000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7824000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>768000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6074000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>91000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3352000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2139000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>619000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>745000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4747000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-1967000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3006000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2324000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>5666000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>325000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3675000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2279000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-1377000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-3705000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2022000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1725000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3019000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-3993000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2867000.0</v>
       </c>
-      <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
+        <v>2061999.0</v>
+      </c>
+      <c r="C12">
         <v>2995000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3762000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2973000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2384000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3144000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4469000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4123000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3524000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4468000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4607000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3736000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2864000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3401000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3266000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2473000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2113000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2325000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2167000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4372000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2975000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4529000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5007000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5662000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5040000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4172000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4271000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4189000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4150000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4523000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4379000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4096000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3945000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3988000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4860000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4192000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5296000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4942000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4518000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2863000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2872000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2838000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2824000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2779000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2454000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2122000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2037000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1998000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1972000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2138000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2130000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2077000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1983000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2089000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2080000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2178000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2046000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2240000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2332000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2142000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2204000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1905000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2334000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2989000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3715000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3764000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3802000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3942000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4012000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4534000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>19622000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>5040000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4172000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4271000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8339000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4150000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -18956,1097 +19120,1109 @@
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
         <v>-54000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>51000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>114000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>6376000.0</v>
+      </c>
+      <c r="C15">
         <v>12835000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7960000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25954000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>148000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7907000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>32258000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>24338000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8352000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7077000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5792000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>23964000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13110000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11512000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13280000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>17725000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3908000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8816000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7030000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14103000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>742000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18162000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9230000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-103859000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-10086000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11560000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12266000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>25154000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-297000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14696000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9790000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20870000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1876000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>34528000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9327000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>14746000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3277000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9951000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7201000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>16105000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5208000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>14942000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>15334000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12918000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>378000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>12819000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10607000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14372000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1552000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8397000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>594000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5821000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-3404000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1038000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2327000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8878000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-4268000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6150000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3916000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9609000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-800000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5121000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2185000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>75000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-5719000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>7115000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2738000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5665000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-4462000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>5096000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>5664000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23964000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-13110000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11512000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13280000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17725000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3908000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8816000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7030000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14103000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>742000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18162000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9230000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-103859000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-10086000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11422000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12266000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25474000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-297000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14502000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9921000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21164000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1876000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34528000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9327000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14746000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3277000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10171000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7302000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16328000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5208000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14942000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>15334000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12918000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>378000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12821000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10607000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14372000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1552000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8531000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>603000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5909000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>-1048000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2327000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8878000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-4214000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6150000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3916000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9609000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>5121000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2185000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>75000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>5902000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2738000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5665000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>11471000.0</v>
       </c>
-      <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>6376000.0</v>
+      </c>
+      <c r="C17">
         <v>12835000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7960000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>25954000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>148000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7907000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>32258000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>24338000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-8352000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7077000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5792000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>23964000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13110000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11512000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13280000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>17725000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3908000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8816000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7030000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>14103000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>742000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>18162000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9230000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-103859000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10086000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11560000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12429000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>25474000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-297000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>14696000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9921000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>21164000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1876000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>100066000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>9327000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>14746000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3277000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>10101000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7302000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>16328000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5278000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>15141000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15548000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>13104000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>383000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>13031000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10762000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>14593000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1575000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
         <v>-1038000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2346000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>8972000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-4268000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>3967000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9723000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
-      <c r="BS17"/>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-2062000.0</v>
+      </c>
+      <c r="C18">
         <v>-2995000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3762000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2973000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2384000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3144000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4469000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4123000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3524000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4468000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4607000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3736000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2864000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3401000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3266000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2473000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2113000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2325000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2167000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4372000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2975000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4529000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5007000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5662000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5040000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4172000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4271000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4189000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4150000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-89000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>35000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-233000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>127000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>105000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4820000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-8000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>11000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-92000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3259000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-111000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-120000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-125000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-171000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-12000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-264000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-203000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-24000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-51000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-57000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-47000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-97000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-69000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-64000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-4000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-60000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-69000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-60000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1955000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-53000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-65000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-18000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-43000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-44000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-155000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-78000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-25000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-747000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1211000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>127872000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>-1275000.0</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>-10050000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>-67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="AV20">
         <v>67000.0</v>
       </c>
       <c r="AW20">
-        <v>0.0</v>
+        <v>67000.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
@@ -20067,300 +20243,304 @@
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>9913000.0</v>
+      </c>
+      <c r="C21">
         <v>19327000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14084000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36995000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3202000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12973000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45855000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36303000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6422000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12644000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11501000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34561000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-13797000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16655000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19458000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25579000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2939000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12990000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10386000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>24111000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3648000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>27888000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17563000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-112394000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-8197000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24992000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19933000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>38087000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3561000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24550000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>15460000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>32440000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1010000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25422000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19965000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25322000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-618000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>22655000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>16488000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>28483000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1492000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>23876000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>26556000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>23802000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3117000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>24759000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>18645000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>24480000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4333000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16787000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2864000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11384000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3529000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1712000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5215000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16052000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-4111000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11412000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>8648000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18278000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1844000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10658000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6810000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9655000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5715000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12886000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8287000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12650000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-4384000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>12500000.0</v>
       </c>
-      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -20437,268 +20617,274 @@
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>127884000.0</v>
+      </c>
+      <c r="C23">
         <v>165211000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>148037000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>157332000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>111865000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>130576000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83543000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>163599000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>102077000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121601000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>132620000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>172706000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>96342000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>143151000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>146642000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>161982000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>105540000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>139955000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>117250000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>133419000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>99694000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>130272000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>116198000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>232437000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>76387000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>135306000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>121936000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>138269000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>89626000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>127275000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>109372000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>131006000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>82954000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>112547000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>105374000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>114049000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>72866000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>107488000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>107085000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>85280000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>47297000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>94934000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>94009000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>83341000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>50773000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>75295000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>60191000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>63678000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>32063000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>56210000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>49162000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>43772000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17023000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26488000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>32559000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>49447000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12671000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>48845000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>44847000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>53279000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21646000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>37799000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>40638000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>56588000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>20362000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>36250000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>42109000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>46987000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>19557000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>35020000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20726,348 +20912,350 @@
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>3856000.0</v>
+      </c>
+      <c r="C25">
         <v>3885000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3825000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3826000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3823000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3861000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4277000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4407000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5345000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5482000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5381000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5442000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5357000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5312000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5233000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5204000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5189000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5081000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5022000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5013000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5033000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4907000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4903000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4894000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4877000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4728000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4799000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4808000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4870000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4784000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4730000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4701000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4769000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4803000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4527000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4485000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4525000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6012000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3096000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3109000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3088000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3070000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3068000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3055000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2340000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2311000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2295000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2279000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2293000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2251000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2134000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2015000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2020000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1995000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2002000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2001000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2030000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2044000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2055000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2047000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2257000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2804000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3087000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3557000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3460000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833000.0</v>
       </c>
       <c r="BQ25">
         <v>2833000.0</v>
       </c>
       <c r="BR25">
+        <v>2833000.0</v>
+      </c>
+      <c r="BS25">
         <v>2475000.0</v>
       </c>
-      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>10081000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>12159000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>10152000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>6679000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>5693000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>3194000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>2926000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>3132000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>2950000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
@@ -21105,1135 +21293,1154 @@
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
-      <c r="BS26"/>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>4823000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>4699000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>3884000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>33000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>4895000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>5213000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>4471000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>4269000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>4511000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>4393000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>3037000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>1815000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>26341000.0</v>
+      </c>
+      <c r="C28">
         <v>27280000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22473000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21751000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23387000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21136000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25688000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23370000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21488000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9406000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17998000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24172000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22442000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13906000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19181000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23024000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21373000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15472000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17607000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21982000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19899000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17149000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16428000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13858000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17149000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20545000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17269000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18767000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16644000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12458000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16592000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20543000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16146000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12724000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13093000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16925000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15056000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11251000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15761000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11312000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10913000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12923000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12506000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11304000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11417000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12482000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9006000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8414000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8337000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9132000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10733000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6097000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5910000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4507000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5051000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5707000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4631000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7203000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6546000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6760000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5927000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5995000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6876000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>13866000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5715000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10973000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4455000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5857000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>26561000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>22180000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>1519000.0</v>
+      </c>
+      <c r="C29">
         <v>3624000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2452000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8191000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>342000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2060000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9482000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7789000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1591000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1118000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1137000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6772000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3516000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1509000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2895000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5365000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1017000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1954000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1204000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>816000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-77000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5208000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3234000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-17456000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3262000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2502000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3113000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8299000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-463000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>26341000.0</v>
+      </c>
+      <c r="C30">
         <v>27280000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24023000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>23301000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24937000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22766000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14980000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25342000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16859000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20628000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26802000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25072000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21235000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21811000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25654000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24003000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23197000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20249000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24687000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22604000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19899000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19165000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>144469000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>19887000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21347000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20006000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21506000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19385000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19544000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19460000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23409000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19017000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>19389000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16090000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19711000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>17805000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19023000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20156000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13038000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12639000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14675000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14309000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13208000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>13320000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13937000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10445000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9868000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9792000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10615000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12180000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7494000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7208000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5805000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6351000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7008000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5931000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8503000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7846000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8060000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7227000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7375000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8417000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15406000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7695000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6509000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6868000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6865000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7397000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6193000.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
+        <v>-2018000.0</v>
+      </c>
+      <c r="C31">
         <v>-2868000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3672000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2850000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2712000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3006000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4115000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4176000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3521000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4449000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4572000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3825000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2829000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3634000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3283000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2489000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1986000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2220000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2152000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-9192000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2983000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4518000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5099000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8921000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5151000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10930000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4391000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4314000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4321000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4802000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4391000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4360000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4148000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3971000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5063000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3147000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5353000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4989000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4615000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2932000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>7114000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2842000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2884000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2848000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2514000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4077000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2090000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2063000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1990000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2182000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2170000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2123000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2014000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2132000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2124000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2333000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2124000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2256000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2357000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2889000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2319000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1862000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2346000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-10957000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3709000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3749000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3824000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3966000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4071000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4537000.0</v>
       </c>
-      <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
+        <v>137797000.0</v>
+      </c>
+      <c r="C32">
         <v>184538000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>162121000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>194327000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115067000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>143549000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>129398000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>199902000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>95655000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>134245000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>144121000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>207267000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>82545000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>159806000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>166100000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>187561000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>102601000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>152945000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>127636000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>157530000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>103342000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>158160000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>133761000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>120043000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>68190000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>160298000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>141869000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>176356000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>93187000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>151825000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>124832000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>163446000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>83964000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>137969000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>125339000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>139371000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>72248000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>130143000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>123573000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>113763000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>48789000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>118810000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>120565000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>107143000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>53890000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>100054000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>78836000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>88225000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>36396000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>72997000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>52026000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>55156000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>14141000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>28200000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>37774000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>65499000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>8560000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>60257000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>53495000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>71557000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>23490000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>48457000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>47448000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>66243000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>14647000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>49136000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>50396000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>59637000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>15173000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>47520000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>140065000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -22308,51 +22515,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>5119000.0</v>
       </c>
       <c r="C2">
         <v>24156000.0</v>
       </c>
       <c r="D2">
         <v>20670000.0</v>
       </c>
       <c r="E2">
         <v>36964000.0</v>
       </c>
       <c r="F2">
         <v>41030000.0</v>
       </c>
       <c r="G2">
         <v>35665000.0</v>
       </c>
       <c r="H2">
         <v>27820000.0</v>
       </c>
       <c r="I2">
         <v>36875000.0</v>
       </c>
@@ -22370,51 +22577,51 @@
       </c>
       <c r="N2">
         <v>24136000.0</v>
       </c>
       <c r="O2">
         <v>39432000.0</v>
       </c>
       <c r="P2">
         <v>20149000.0</v>
       </c>
       <c r="Q2">
         <v>69073000.0</v>
       </c>
       <c r="R2">
         <v>53552000.0</v>
       </c>
       <c r="S2">
         <v>35519000.0</v>
       </c>
       <c r="T2">
         <v>12441000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>11133000</v>
       </c>
       <c r="C3">
         <v>7810000</v>
       </c>
       <c r="D3">
         <v>10521000</v>
       </c>
       <c r="E3">
         <v>12047000</v>
       </c>
       <c r="F3">
         <v>11208000</v>
       </c>
       <c r="G3">
         <v>14490000</v>
       </c>
       <c r="H3">
         <v>11533000</v>
       </c>
       <c r="I3">
         <v>9690000</v>
       </c>
@@ -22432,147 +22639,147 @@
       </c>
       <c r="N3">
         <v>2775000</v>
       </c>
       <c r="O3">
         <v>1446000</v>
       </c>
       <c r="P3">
         <v>2373000</v>
       </c>
       <c r="Q3">
         <v>3009000</v>
       </c>
       <c r="R3">
         <v>8200000</v>
       </c>
       <c r="S3">
         <v>3160000</v>
       </c>
       <c r="T3">
         <v>1049000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-16294000.0</v>
       </c>
       <c r="F4">
         <v>-4066000.0</v>
       </c>
       <c r="G4">
         <v>5365000.0</v>
       </c>
       <c r="H4">
         <v>7845000.0</v>
       </c>
       <c r="I4">
         <v>-9055000.0</v>
       </c>
       <c r="J4">
         <v>18266000.0</v>
       </c>
       <c r="K4">
         <v>-18235000.0</v>
       </c>
       <c r="L4">
         <v>12649000.0</v>
       </c>
       <c r="M4">
         <v>4331000.0</v>
       </c>
       <c r="N4">
         <v>-4272000.0</v>
       </c>
       <c r="O4">
         <v>-15296000.0</v>
       </c>
       <c r="P4">
         <v>19283000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4452000.0</v>
       </c>
       <c r="F5">
         <v>29553000.0</v>
       </c>
       <c r="G5">
         <v>-87147000.0</v>
       </c>
       <c r="H5">
         <v>47026000.0</v>
       </c>
       <c r="I5">
         <v>42791000.0</v>
       </c>
       <c r="J5">
         <v>55389000.0</v>
       </c>
       <c r="K5">
         <v>40708000.0</v>
       </c>
       <c r="L5">
         <v>-5886000.0</v>
       </c>
       <c r="M5">
         <v>2085000.0</v>
       </c>
       <c r="N5">
         <v>1717000.0</v>
       </c>
       <c r="O5">
         <v>-5459000.0</v>
       </c>
       <c r="P5">
         <v>201000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>3178000.0</v>
       </c>
       <c r="C6">
         <v>-19037000.0</v>
       </c>
       <c r="D6">
         <v>3486000.0</v>
       </c>
       <c r="E6">
         <v>-16294000.0</v>
       </c>
       <c r="F6">
         <v>-4066000.0</v>
       </c>
       <c r="G6">
         <v>5365000.0</v>
       </c>
       <c r="H6">
         <v>7845000.0</v>
       </c>
       <c r="I6">
         <v>-9055000.0</v>
       </c>
@@ -22590,51 +22797,51 @@
       </c>
       <c r="N6">
         <v>-4272000.0</v>
       </c>
       <c r="O6">
         <v>-15296000.0</v>
       </c>
       <c r="P6">
         <v>19283000.0</v>
       </c>
       <c r="Q6">
         <v>-48924000.0</v>
       </c>
       <c r="R6">
         <v>15521000.0</v>
       </c>
       <c r="S6">
         <v>18033000.0</v>
       </c>
       <c r="T6">
         <v>23078000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
         <v>-13148000.0</v>
       </c>
       <c r="C7">
         <v>-1438000.0</v>
       </c>
       <c r="D7">
         <v>-46691000.0</v>
       </c>
       <c r="E7">
         <v>-22447000.0</v>
       </c>
       <c r="F7">
         <v>-5348000.0</v>
       </c>
       <c r="G7">
         <v>5529000.0</v>
       </c>
       <c r="H7">
         <v>5644000.0</v>
       </c>
       <c r="I7">
         <v>-19940000.0</v>
       </c>
@@ -22652,99 +22859,99 @@
       </c>
       <c r="N7">
         <v>-7084000.0</v>
       </c>
       <c r="O7">
         <v>-9881000.0</v>
       </c>
       <c r="P7">
         <v>10590000.0</v>
       </c>
       <c r="Q7">
         <v>-11544000.0</v>
       </c>
       <c r="R7">
         <v>-83000.0</v>
       </c>
       <c r="S7">
         <v>-4001000.0</v>
       </c>
       <c r="T7">
         <v>2787000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-14253000.0</v>
       </c>
       <c r="F8">
         <v>12093000.0</v>
       </c>
       <c r="G8">
         <v>3038000.0</v>
       </c>
       <c r="H8">
         <v>-7747000.0</v>
       </c>
       <c r="I8">
         <v>-511000.0</v>
       </c>
       <c r="J8">
         <v>-1154000.0</v>
       </c>
       <c r="K8">
         <v>2419000.0</v>
       </c>
       <c r="L8">
         <v>-7094000.0</v>
       </c>
       <c r="M8">
         <v>-4201000.0</v>
       </c>
       <c r="N8">
         <v>-16643000.0</v>
       </c>
       <c r="O8">
         <v>8335000.0</v>
       </c>
       <c r="P8">
         <v>2974000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
         <v>-6096000.0</v>
       </c>
       <c r="C9">
         <v>-4348000.0</v>
       </c>
       <c r="D9">
         <v>2684000.0</v>
       </c>
       <c r="E9">
         <v>-14253000.0</v>
       </c>
       <c r="F9">
         <v>12093000.0</v>
       </c>
       <c r="G9">
         <v>3038000.0</v>
       </c>
       <c r="H9">
         <v>-7747000.0</v>
       </c>
       <c r="I9">
         <v>-511000.0</v>
       </c>
@@ -22762,51 +22969,51 @@
       </c>
       <c r="N9">
         <v>-16643000.0</v>
       </c>
       <c r="O9">
         <v>8335000.0</v>
       </c>
       <c r="P9">
         <v>2974000.0</v>
       </c>
       <c r="Q9">
         <v>-5313000.0</v>
       </c>
       <c r="R9">
         <v>-3717000.0</v>
       </c>
       <c r="S9">
         <v>-1182000.0</v>
       </c>
       <c r="T9">
         <v>-7318000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>-672000.0</v>
       </c>
       <c r="C10">
         <v>3356000.0</v>
       </c>
       <c r="D10">
         <v>-3888000.0</v>
       </c>
       <c r="E10">
         <v>-32483000.0</v>
       </c>
       <c r="F10">
         <v>-24276000.0</v>
       </c>
       <c r="G10">
         <v>-1801000.0</v>
       </c>
       <c r="H10">
         <v>4054000.0</v>
       </c>
       <c r="I10">
         <v>-12347000.0</v>
       </c>
@@ -22824,189 +23031,189 @@
       </c>
       <c r="N10">
         <v>6445000.0</v>
       </c>
       <c r="O10">
         <v>-6287000.0</v>
       </c>
       <c r="P10">
         <v>-524000.0</v>
       </c>
       <c r="Q10">
         <v>3216000.0</v>
       </c>
       <c r="R10">
         <v>2105000.0</v>
       </c>
       <c r="S10">
         <v>-11716000.0</v>
       </c>
       <c r="T10">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20867000.0</v>
       </c>
       <c r="F11">
         <v>10418000.0</v>
       </c>
       <c r="G11">
         <v>8007000.0</v>
       </c>
       <c r="H11">
         <v>11477000.0</v>
       </c>
       <c r="I11">
         <v>-5968000.0</v>
       </c>
       <c r="J11">
         <v>-2487000.0</v>
       </c>
       <c r="K11">
         <v>-113000.0</v>
       </c>
       <c r="L11">
         <v>5594000.0</v>
       </c>
       <c r="M11">
         <v>3948000.0</v>
       </c>
       <c r="N11">
         <v>1495000.0</v>
       </c>
       <c r="O11">
         <v>-6314000.0</v>
       </c>
       <c r="P11">
         <v>8094000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1409000.0</v>
       </c>
       <c r="F12">
         <v>13982000.0</v>
       </c>
       <c r="G12">
         <v>110168000.0</v>
       </c>
       <c r="H12">
         <v>2060000.0</v>
       </c>
       <c r="I12">
         <v>13917000.0</v>
       </c>
       <c r="J12">
         <v>-12053000.0</v>
       </c>
       <c r="K12">
         <v>7516000.0</v>
       </c>
       <c r="L12">
         <v>11966000.0</v>
       </c>
       <c r="M12">
         <v>5933000.0</v>
       </c>
       <c r="N12">
         <v>18144000.0</v>
       </c>
       <c r="O12">
         <v>10359000.0</v>
       </c>
       <c r="P12">
         <v>8935000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2767000.0</v>
       </c>
       <c r="F13">
         <v>-3583000.0</v>
       </c>
       <c r="G13">
         <v>4313000.0</v>
       </c>
       <c r="H13">
         <v>11899000.0</v>
       </c>
       <c r="I13">
         <v>-10121000.0</v>
       </c>
       <c r="J13">
         <v>6032000.0</v>
       </c>
       <c r="K13">
         <v>2792000.0</v>
       </c>
       <c r="L13">
         <v>-5094000.0</v>
       </c>
       <c r="M13">
         <v>9162000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
         <v>15359000.0</v>
       </c>
       <c r="C14">
         <v>17890000.0</v>
       </c>
       <c r="D14">
         <v>21662000.0</v>
       </c>
       <c r="E14">
         <v>20938000.0</v>
       </c>
       <c r="F14">
         <v>20316000.0</v>
       </c>
       <c r="G14">
         <v>19737000.0</v>
       </c>
       <c r="H14">
         <v>19212000.0</v>
       </c>
       <c r="I14">
         <v>19085000.0</v>
       </c>
@@ -23024,51 +23231,51 @@
       </c>
       <c r="N14">
         <v>8693000.0</v>
       </c>
       <c r="O14">
         <v>8018000.0</v>
       </c>
       <c r="P14">
         <v>8176000.0</v>
       </c>
       <c r="Q14">
         <v>11705000.0</v>
       </c>
       <c r="R14">
         <v>11958000.0</v>
       </c>
       <c r="S14">
         <v>10810000.0</v>
       </c>
       <c r="T14">
         <v>10796000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>27936000.0</v>
       </c>
       <c r="C15">
         <v>27477000.0</v>
       </c>
       <c r="D15">
         <v>27441000.0</v>
       </c>
       <c r="E15">
         <v>27026000.0</v>
       </c>
       <c r="F15">
         <v>26522000.0</v>
       </c>
       <c r="G15">
         <v>25926000.0</v>
       </c>
       <c r="H15">
         <v>25183000.0</v>
       </c>
       <c r="I15">
         <v>24383000.0</v>
       </c>
@@ -23080,51 +23287,51 @@
       </c>
       <c r="L15">
         <v>20173000.0</v>
       </c>
       <c r="M15">
         <v>19598000.0</v>
       </c>
       <c r="N15">
         <v>18699000.0</v>
       </c>
       <c r="O15">
         <v>18231000.0</v>
       </c>
       <c r="P15">
         <v>25793000.0</v>
       </c>
       <c r="Q15">
         <v>8222000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
         <v>8297000.0</v>
       </c>
       <c r="C16">
         <v>5119000.0</v>
       </c>
       <c r="D16">
         <v>24156000.0</v>
       </c>
       <c r="E16">
         <v>20670000.0</v>
       </c>
       <c r="F16">
         <v>36964000.0</v>
       </c>
       <c r="G16">
         <v>41030000.0</v>
       </c>
       <c r="H16">
         <v>35665000.0</v>
       </c>
       <c r="I16">
         <v>27820000.0</v>
       </c>
@@ -23142,75 +23349,75 @@
       </c>
       <c r="N16">
         <v>19864000.0</v>
       </c>
       <c r="O16">
         <v>24136000.0</v>
       </c>
       <c r="P16">
         <v>39432000.0</v>
       </c>
       <c r="Q16">
         <v>20149000.0</v>
       </c>
       <c r="R16">
         <v>69073000.0</v>
       </c>
       <c r="S16">
         <v>53552000.0</v>
       </c>
       <c r="T16">
         <v>35519000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
         <v>63557000.0</v>
       </c>
       <c r="C18">
         <v>33321000.0</v>
       </c>
       <c r="D18">
         <v>1948000.0</v>
       </c>
       <c r="E18">
         <v>27983000.0</v>
       </c>
       <c r="F18">
         <v>49327000.0</v>
       </c>
       <c r="G18">
         <v>38876000.0</v>
       </c>
       <c r="H18">
         <v>65763000.0</v>
       </c>
       <c r="I18">
         <v>48491000.0</v>
       </c>
@@ -23228,117 +23435,117 @@
       </c>
       <c r="N18">
         <v>29473000.0</v>
       </c>
       <c r="O18">
         <v>14173000.0</v>
       </c>
       <c r="P18">
         <v>45355000.0</v>
       </c>
       <c r="Q18">
         <v>12768000.0</v>
       </c>
       <c r="R18">
         <v>17371000.0</v>
       </c>
       <c r="S18">
         <v>20251000.0</v>
       </c>
       <c r="T18">
         <v>18991000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>56792000.0</v>
       </c>
       <c r="D19">
         <v>-10846000.0</v>
       </c>
       <c r="E19">
         <v>-12047000.0</v>
       </c>
       <c r="F19">
         <v>-11208000.0</v>
       </c>
       <c r="G19">
         <v>-14490000.0</v>
       </c>
       <c r="H19">
         <v>-11533000.0</v>
       </c>
       <c r="I19">
         <v>-9690000.0</v>
       </c>
       <c r="J19">
         <v>-14948000.0</v>
       </c>
       <c r="K19">
         <v>-191174000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>338000.0</v>
       </c>
       <c r="C21">
         <v>-89204000.0</v>
       </c>
       <c r="D21">
         <v>29313000.0</v>
       </c>
       <c r="E21">
         <v>-11250000.0</v>
       </c>
       <c r="F21">
         <v>-25500000.0</v>
       </c>
       <c r="G21">
         <v>-7513000.0</v>
       </c>
       <c r="H21">
         <v>-32685000.0</v>
       </c>
       <c r="I21">
         <v>-33140000.0</v>
       </c>
@@ -23348,51 +23555,51 @@
       <c r="K21">
         <v>126790000.0</v>
       </c>
       <c r="L21">
         <v>-1900000.0</v>
       </c>
       <c r="M21">
         <v>61208000.0</v>
       </c>
       <c r="N21">
         <v>11848000.0</v>
       </c>
       <c r="O21">
         <v>-11318000.0</v>
       </c>
       <c r="P21">
         <v>-2171000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
         <v>46897000.0</v>
       </c>
       <c r="C22">
         <v>56151000.0</v>
       </c>
       <c r="D22">
         <v>23723000.0</v>
       </c>
       <c r="E22">
         <v>38609000.0</v>
       </c>
       <c r="F22">
         <v>30691000.0</v>
       </c>
       <c r="G22">
         <v>-86553000.0</v>
       </c>
       <c r="H22">
         <v>49166000.0</v>
       </c>
       <c r="I22">
         <v>43905000.0</v>
       </c>
@@ -23410,51 +23617,51 @@
       </c>
       <c r="N22">
         <v>11639000.0</v>
       </c>
       <c r="O22">
         <v>6012000.0</v>
       </c>
       <c r="P22">
         <v>19040000.0</v>
       </c>
       <c r="Q22">
         <v>1662000.0</v>
       </c>
       <c r="R22">
         <v>9843000.0</v>
       </c>
       <c r="S22">
         <v>11471000.0</v>
       </c>
       <c r="T22">
         <v>-1057000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
         <v>-161000.0</v>
       </c>
       <c r="C23">
         <v>-279000.0</v>
       </c>
       <c r="D23">
         <v>-334000.0</v>
       </c>
       <c r="E23">
         <v>-44277000.0</v>
       </c>
       <c r="F23">
         <v>223067000.0</v>
       </c>
       <c r="G23">
         <v>269670000.0</v>
       </c>
       <c r="H23">
         <v>-50000.0</v>
       </c>
       <c r="I23">
         <v>-9690000.0</v>
       </c>
@@ -23472,101 +23679,101 @@
       </c>
       <c r="N23">
         <v>13000000.0</v>
       </c>
       <c r="O23">
         <v>-168000.0</v>
       </c>
       <c r="P23">
         <v>-1646000.0</v>
       </c>
       <c r="Q23">
         <v>-14172000.0</v>
       </c>
       <c r="R23">
         <v>-8200000.0</v>
       </c>
       <c r="S23">
         <v>-314000.0</v>
       </c>
       <c r="T23">
         <v>-2672000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>64602000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-12047000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-9690000.0</v>
       </c>
       <c r="J24">
         <v>-7385000.0</v>
       </c>
       <c r="K24">
         <v>-181344000.0</v>
       </c>
       <c r="L24">
         <v>-11818000.0</v>
       </c>
       <c r="M24">
         <v>1018000.0</v>
       </c>
       <c r="N24">
         <v>-26734000.0</v>
       </c>
       <c r="O24">
         <v>80000.0</v>
       </c>
       <c r="P24">
         <v>67000.0</v>
       </c>
       <c r="Q24">
         <v>226000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
         <v>47000.0</v>
       </c>
       <c r="T24">
         <v>4000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>9592000.0</v>
       </c>
       <c r="C25">
         <v>-33290000.0</v>
       </c>
       <c r="D25">
         <v>5261000.0</v>
       </c>
       <c r="E25">
         <v>-532000.0</v>
       </c>
       <c r="F25">
         <v>7464000.0</v>
       </c>
       <c r="G25">
         <v>131421000.0</v>
       </c>
       <c r="H25">
         <v>2158000.0</v>
       </c>
       <c r="I25">
         <v>1030000.0</v>
       </c>
@@ -23584,51 +23791,51 @@
       </c>
       <c r="N25">
         <v>5685000.0</v>
       </c>
       <c r="O25">
         <v>1214000.0</v>
       </c>
       <c r="P25">
         <v>1552000.0</v>
       </c>
       <c r="Q25">
         <v>9284000.0</v>
       </c>
       <c r="R25">
         <v>1311000.0</v>
       </c>
       <c r="S25">
         <v>33000.0</v>
       </c>
       <c r="T25">
         <v>2639000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
         <v>-6000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-6001000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-72000.0</v>
       </c>
       <c r="H26">
         <v>-50000.0</v>
       </c>
       <c r="I26">
         <v>-23000.0</v>
       </c>
@@ -23644,51 +23851,51 @@
       <c r="M26">
         <v>-97000.0</v>
       </c>
       <c r="N26">
         <v>-160000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>1343000.0</v>
       </c>
       <c r="Q26">
         <v>-166000.0</v>
       </c>
       <c r="R26">
         <v>-1000000.0</v>
       </c>
       <c r="S26">
         <v>-1101000.0</v>
       </c>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
         <v>6722000.0</v>
       </c>
       <c r="C27">
         <v>4860000.0</v>
       </c>
       <c r="D27">
         <v>953000.0</v>
       </c>
       <c r="E27">
         <v>6730000.0</v>
       </c>
       <c r="F27">
         <v>5794000.0</v>
       </c>
       <c r="G27">
         <v>2830000.0</v>
       </c>
       <c r="H27">
         <v>3239000.0</v>
       </c>
       <c r="I27">
         <v>4550000.0</v>
       </c>
@@ -23706,51 +23913,51 @@
       </c>
       <c r="N27">
         <v>2587000.0</v>
       </c>
       <c r="O27">
         <v>2166000.0</v>
       </c>
       <c r="P27">
         <v>1873000.0</v>
       </c>
       <c r="Q27">
         <v>4029000.0</v>
       </c>
       <c r="R27">
         <v>732000.0</v>
       </c>
       <c r="S27">
         <v>1152000.0</v>
       </c>
       <c r="T27">
         <v>1364000.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>-33759000.0</v>
       </c>
       <c r="C28">
         <v>-116960000.0</v>
       </c>
       <c r="D28">
         <v>1538000.0</v>
       </c>
       <c r="E28">
         <v>-44277000.0</v>
       </c>
       <c r="F28">
         <v>-53393000.0</v>
       </c>
       <c r="G28">
         <v>-33511000.0</v>
       </c>
       <c r="H28">
         <v>-57918000.0</v>
       </c>
       <c r="I28">
         <v>-57546000.0</v>
       </c>
@@ -23768,51 +23975,51 @@
       </c>
       <c r="N28">
         <v>-7011000.0</v>
       </c>
       <c r="O28">
         <v>-29549000.0</v>
       </c>
       <c r="P28">
         <v>-26139000.0</v>
       </c>
       <c r="Q28">
         <v>-61918000.0</v>
       </c>
       <c r="R28">
         <v>-1850000.0</v>
       </c>
       <c r="S28">
         <v>-2265000.0</v>
       </c>
       <c r="T28">
         <v>4083000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>74397000.0</v>
       </c>
       <c r="C29">
         <v>41131000.0</v>
       </c>
       <c r="D29">
         <v>12469000.0</v>
       </c>
       <c r="E29">
         <v>40030000.0</v>
       </c>
       <c r="F29">
         <v>60535000.0</v>
       </c>
       <c r="G29">
         <v>53366000.0</v>
       </c>
       <c r="H29">
         <v>77296000.0</v>
       </c>
       <c r="I29">
         <v>58181000.0</v>
       </c>
@@ -23830,51 +24037,51 @@
       </c>
       <c r="N29">
         <v>32248000.0</v>
       </c>
       <c r="O29">
         <v>15619000.0</v>
       </c>
       <c r="P29">
         <v>47728000.0</v>
       </c>
       <c r="Q29">
         <v>15777000.0</v>
       </c>
       <c r="R29">
         <v>25571000.0</v>
       </c>
       <c r="S29">
         <v>23411000.0</v>
       </c>
       <c r="T29">
         <v>20040000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
         <v>-37460000.0</v>
       </c>
       <c r="C30">
         <v>56792000.0</v>
       </c>
       <c r="D30">
         <v>-10521000.0</v>
       </c>
       <c r="E30">
         <v>-12047000.0</v>
       </c>
       <c r="F30">
         <v>-11208000.0</v>
       </c>
       <c r="G30">
         <v>-14490000.0</v>
       </c>
       <c r="H30">
         <v>-11533000.0</v>
       </c>
       <c r="I30">
         <v>-9690000.0</v>
       </c>
@@ -23911,3165 +24118,3201 @@
       <c r="T30">
         <v>-1045000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>8297000000.0</v>
+      </c>
+      <c r="C2">
         <v>10645000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7980000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7207000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5119000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8413000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4196000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1974000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24156000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11088000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3384000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20670000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2843000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6041000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8212000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36964000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7340000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15175000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35524000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41030000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14285000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34932000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27141000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35665000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4870000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5011000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>348000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27820000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>72697000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6056000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12937000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36875000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1482000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4290000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7950000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18609000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>303000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>48666000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>48394000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36844000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3873000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12349000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>20800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>24195000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4289000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7071000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10548000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19864000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3975000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2084000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11073000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>24136000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1842000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3790000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14212000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>39432000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3084000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>165000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19534000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20149000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8721000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9981000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>69377000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>69073000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>17210000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>31720000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>46436000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>53552000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2471000.0</v>
       </c>
-      <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>3161000000</v>
+      </c>
+      <c r="C3">
         <v>3078000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2929000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2965000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2161000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3828000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1231000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1423000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1328000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2798000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2433000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2542000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2748000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3123000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3344000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3382000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2198000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3937000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2685000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2409000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2177000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5025000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4417000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2744000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2304000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3732000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2350000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4682000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>769000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3388000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2223000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2772000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1307000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2347000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2070000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1840000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1306000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2746000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2290000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3629000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1165000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2899000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3826000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2030000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1254000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1944000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>705000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1315000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1290000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1028000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>284000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>620000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>843000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>363000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>67000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>579000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>437000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>788000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>745000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>573000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>267000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>595000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>560000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>614000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1240000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3379000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>815000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2684000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1322000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1181000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1049000</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>484000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-17770000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>17827000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3198000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2171000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-28752000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>29624000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-7835000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-20349000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-5506000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>26745000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-20647000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>7791000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-8524000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>30795000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-141000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>4663000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-27472000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>27820000.0</v>
       </c>
-      <c r="AE4"/>
-      <c r="AF4">
+      <c r="AF4"/>
+      <c r="AG4">
         <v>-12937000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-23938000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>35393000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2808000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-3660000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-10659000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>18306000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-48363000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>272000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>11550000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>32971000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-8476000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-8451000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-3395000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>19906000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2782000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-3477000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-9316000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>15889000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>1891000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-8989000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-13063000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>22294000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1948000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-10422000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-25220000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3494000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2358000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6703000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7195000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8885000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3941000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9883000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4468000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>15132000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>70000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>17710000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7547000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-101612000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10792000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11870000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11803000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>27326000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3973000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17675000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6946000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>21245000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3075000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>34648000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9627000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>19505000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8391000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8713000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5943000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22620000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3432000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4924000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-623000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3470000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3809000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>219000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-593000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3777000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1318000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2140000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>668000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3037000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4128000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3314000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1535000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3702000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4312000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>-3108000000.0</v>
+      </c>
+      <c r="C6">
         <v>-2348000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2665000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>773000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2088000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3294000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4217000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2222000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-22182000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13068000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7704000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>484000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17770000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17827000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3198000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2171000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28752000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>29624000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7835000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-20349000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5506000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26745000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20647000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7791000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8524000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>30795000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-141000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4663000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-27472000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-44877000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>31118000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6881000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-23938000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>35393000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2808000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3660000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10659000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18306000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-48363000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>272000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11550000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>32971000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8476000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-8451000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3395000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>19906000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2782000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3477000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-9316000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>15889000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1891000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8989000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-13063000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>22294000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1948000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-10422000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-25220000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>36348000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2919000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-19369000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-615000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>11428000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1260000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-59396000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>304000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>51863000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-14510000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-14716000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-7116000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>51081000.0</v>
       </c>
-      <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
+        <v>-16741000.0</v>
+      </c>
+      <c r="C7">
         <v>71569000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-29334000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-45180000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10203000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>59553000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8894000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-30296000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21801000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>52837000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7381000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-42046000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-50101000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>102502000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-34043000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-59583000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-31323000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>65540000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-45770000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-41070000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15952000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>57759000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-37263000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9058000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6924000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>83938000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-38881000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-27068000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-12345000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>54288000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-47829000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-34194000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7795000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>46928000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-29661000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-14493000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>511000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>41546000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-32315000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-11597000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>8069000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>46615000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-41417000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-19999000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2123000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>57631000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-46098000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-17378000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3644000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>39704000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-23873000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-14050000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-8865000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>44563000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-24455000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-20101000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-9888000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>58440000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-27374000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-29008000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>8532000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>48401000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-21455000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-34950000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3540000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>54048000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-23470000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-26794000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3867000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>48185000.0</v>
       </c>
-      <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-91306000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>38367000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>79803000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-37151000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-84807000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>27902000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>53552000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-32180000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-47146000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>37867000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>39694000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-46652000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-29018000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>39014000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>64987000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-38628000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-60202000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>26096000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>46594000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-33258000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-54040000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>40193000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>38365000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-38329000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-37786000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>36596000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>40078000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-38598000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-37812000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>38751000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>50696000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-56985000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-37758000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>36953000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>50196000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-45327000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-37847000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>28777000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>28760000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-32837000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-26579000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>14013000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>45202000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-20046000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-43111000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>26290000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>29701000.0</v>
+      </c>
+      <c r="C9">
         <v>80081000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-32101000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-72106000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18030000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>65515000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-13073000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-81791000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25001000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>81550000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-25927000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-91306000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38367000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>79803000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-37151000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-84807000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>27902000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>53552000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-32180000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-47146000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>37867000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>39694000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-46652000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-29018000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39014000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>64987000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-38628000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-60202000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>26096000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>46594000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-33258000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-54040000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>40193000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>38365000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-38329000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-37786000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>36596000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40078000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-38598000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-37812000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>38751000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>50696000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-56985000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-37758000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>36953000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>50196000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-45327000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-37847000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>28777000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>28760000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-32837000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-26579000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>14013000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>45202000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-20046000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-43111000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>26290000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>49394000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-26671000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-47507000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27758000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>45133000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-23806000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-49164000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>22524000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>50184000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-28610000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-46506000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>21215000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>47195000.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>-36119000.0</v>
+      </c>
+      <c r="C10">
         <v>1036999.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14543000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18186000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34438000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8328000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5943000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35349000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-34378000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6857000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1666000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35671000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-48082000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2702000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2282000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12321000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-39820000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3885000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6236000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6058000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-20213000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14256000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5781000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12590000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-34428000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12464000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3510000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>17309000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-29229000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7448000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4811000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10291000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-25275000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5823000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8497000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14063000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-27489000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2578000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6739000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13433000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-22145000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3662000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8539000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7168000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-24661000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4478000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2161000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8300000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-18902000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7987000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6443000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6822000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-14807000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>88000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2445000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13916000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-22736000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3062000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3838000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9224000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-16648000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>994000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1149000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13647000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-12574000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>156000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3157000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11326000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-12534000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2096000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>18687000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10132000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-37010000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>18247000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7985000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>965000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-18346000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14042000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2391000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-418000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1448000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3982000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5367000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7034000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8376000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6177000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3137000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13973000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5536000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2733000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6785000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9474000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5924000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2620000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-129000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4471000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3482000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>278000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>903000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11768000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-11969000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2819000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7652000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7121000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6360000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2738000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2339000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8392000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4843000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>759000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1853000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2669000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-3786000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2587000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-5319000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5391000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-8973000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-1861000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3145000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-225000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-4483000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-875000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4320000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2902000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1219000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>972000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10505000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2468000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-677000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1683000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>108857000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>305000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2214000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>572000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1748000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1954000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1928000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3925000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4713000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3351000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-19505000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1221000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3980000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2251000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2229000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1643000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1732000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1912000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3325000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>279000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2764000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5598000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-1312000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2445000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2334000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2466000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8310000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5937000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1137000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2760000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4976000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1867000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1751000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1765000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-1807000.0</v>
       </c>
       <c r="M13">
         <v>-1807000.0</v>
       </c>
       <c r="N13">
+        <v>-1807000.0</v>
+      </c>
+      <c r="O13">
         <v>3514000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11938000.0</v>
       </c>
       <c r="Q13">
         <v>11938000.0</v>
       </c>
       <c r="R13">
+        <v>11938000.0</v>
+      </c>
+      <c r="S13">
         <v>5993000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4963000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>436000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5049000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7035000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3091000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>5843000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-11656000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5005000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>172000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13755000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-7033000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3665000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-8179000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7439000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5716000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6032000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3765000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>910000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-5114000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2792000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1359000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1014000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-5094000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>9162000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
+        <v>3856000000.0</v>
+      </c>
+      <c r="C14">
         <v>3885000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3825000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3826000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3823000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3861000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4277000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4407000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5345000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5482000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5381000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5442000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5357000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5312000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5233000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5204000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5189000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5081000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5022000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5013000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5033000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4907000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4903000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4894000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4877000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4728000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4799000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4808000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4870000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4784000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4730000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4701000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4769000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4803000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4527000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4485000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4525000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6012000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3096000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3109000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3088000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3070000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3068000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3055000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2340000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2311000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2295000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2279000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2293000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2251000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2134000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2015000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2020000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1995000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2002000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2001000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2030000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2044000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2055000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2047000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2257000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2804000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3087000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3557000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3460000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833000.0</v>
       </c>
       <c r="BQ14">
         <v>2833000.0</v>
       </c>
       <c r="BR14">
+        <v>2833000.0</v>
+      </c>
+      <c r="BS14">
         <v>2475000.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>7130000.0</v>
+      </c>
+      <c r="C15">
         <v>6995000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7015000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6910000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7016000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6956000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6909000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6862000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6750000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6752000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6879000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6850000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6960000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6753000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6759000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6766000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6748000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6642000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6626000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6464000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6790000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6515000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6485000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6439000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6487000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6304000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6309000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6278000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6292000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6092000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6097000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6096000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6098000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5498000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5495000.0</v>
       </c>
       <c r="AK15">
         <v>5495000.0</v>
       </c>
       <c r="AL15">
+        <v>5495000.0</v>
+      </c>
+      <c r="AM15">
         <v>5365000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5362000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5363000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5361000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5042000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5046000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5051000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5034000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4908000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4899000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4898000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4893000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4764000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4645000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4643000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4647000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4544000.0</v>
       </c>
       <c r="BD15">
         <v>4544000.0</v>
       </c>
       <c r="BE15">
+        <v>4544000.0</v>
+      </c>
+      <c r="BF15">
         <v>4543000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4518000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4407000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4409000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>12459000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4355000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3867000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>5189000000.0</v>
+      </c>
+      <c r="C16">
         <v>8297000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10645000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7980000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7207000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5119000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8413000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4196000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1974000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>24156000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11088000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3384000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20670000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2843000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6041000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8212000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36964000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7340000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15175000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>35524000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>41030000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14285000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34932000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27141000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>35665000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4870000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5011000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>348000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27820000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>72697000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6056000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12937000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>36875000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1482000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4290000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7950000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>18609000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>303000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>48666000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>48394000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>36844000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3873000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12349000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>20800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24195000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4289000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7071000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10548000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19864000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3975000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2084000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11073000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>24136000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1842000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3790000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>14212000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>39432000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3084000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>165000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>19534000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>20149000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8721000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>9981000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>69377000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>69073000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>17210000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>31720000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>46436000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>53552000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2471000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27097,396 +27340,401 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>-4155000000.0</v>
+      </c>
+      <c r="C18">
         <v>92556000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11445000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14349000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3498000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>70576000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15390000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1084000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22949000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>73819000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-354000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11853000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-59664000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>111393000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19626000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35593000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28191000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>76079000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-35307000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13417000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21972000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>75423000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-25475000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>312000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11384000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>94733000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-23199000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>575000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6346000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>72697000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-31118000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6056000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>12968000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>64676000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-16076000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7224000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2967000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>55963000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-19369000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6110000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>17386000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>65488000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-26179000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-2925000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>10072000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>69936000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-31095000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>718000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8934000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>57942000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-15176000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5302000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-7991000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>50349000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-18116000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-7594000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-10466000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>65130000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-16068000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-15205000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>11498000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>53617000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-14287000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-21079000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-5483000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>62075000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-19307000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-19539000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-5858000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>55607000.0</v>
       </c>
-      <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-2929000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2965000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2161000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3742000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>63285000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1423000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1328000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2798000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2433000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2542000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2748000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3123000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3344000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3382000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2198000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3937000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2685000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2409000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2177000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5025000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4417000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2744000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2304000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3732000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2350000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4682000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-769000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27514,2066 +27762,2097 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>13003000.0</v>
+      </c>
+      <c r="C21">
         <v>-61875000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21125000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28125000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12963000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-67000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>14187000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19187000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48854000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-86813000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23187000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>43188000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9188000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-39813000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>34188000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>813000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-20688000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-42163000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11313000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13918000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9419000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-57634000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29367000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10366000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-14784000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-38785000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>37215000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-785000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-30785000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-23785000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18539000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2211000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1721000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-26875000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>154545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-475000.0</v>
       </c>
       <c r="AO21">
         <v>-475000.0</v>
       </c>
       <c r="AP21">
+        <v>-475000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-27475000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>26525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-475000.0</v>
       </c>
       <c r="AS21">
         <v>-475000.0</v>
       </c>
       <c r="AT21">
+        <v>-475000.0</v>
+      </c>
+      <c r="AU21">
         <v>41571000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>33212000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-287000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-13288000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-37289000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>21712000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>27713000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-288000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-23455000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>20712000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1713000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-10288000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>6376000000.0</v>
+      </c>
+      <c r="C22">
         <v>12835000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7781000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25954000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>148000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7907000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>32258000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>24338000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-8352000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7077000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5792000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23964000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13110000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11512000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13280000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17725000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3908000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8816000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7030000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14103000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>742000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>18162000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9230000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-103859000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-10086000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11560000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12429000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>25474000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-297000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14696000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9921000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>21164000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1876000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34528000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9327000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14746000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3277000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10101000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7302000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>16328000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5278000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>15141000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>15548000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13104000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>383000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13031000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10762000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>14593000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1575000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8531000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>603000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5909000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3404000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1039000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2346000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8972000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-4268000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6150000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3967000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9723000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-800000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5121000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2185000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>75000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-5719000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>7115000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1525000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5665000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-4462000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5096000.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BT22"/>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
-        <v>119000.0</v>
+        <v>1971127000.0</v>
       </c>
       <c r="C23">
         <v>119000.0</v>
       </c>
       <c r="D23">
+        <v>119000.0</v>
+      </c>
+      <c r="E23">
         <v>-6093000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-361000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>63285000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>279000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-279000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-54000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27750000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>51666000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-84000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-37000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-90000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1281000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-20688000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-141000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-992000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-72000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-57000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>30000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-38000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2772000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1307000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-23000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-676000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-6419000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-26070000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2250000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3629000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-475000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-27000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>111000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2030000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-9185000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-2132000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-28000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-69000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-37000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>22000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>28000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-843000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-168000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>21000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-10288000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>49000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>24000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2307000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>612000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-5000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>57995000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-10000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>46000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-45000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-314000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-2965000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>86000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>64516000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1423000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-3123000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-3937000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-5025000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-3732000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-3388000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>7600000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-7600000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-2746000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-175927000.0</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>-2899000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3887000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-7931000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018000.0</v>
       </c>
       <c r="AV24">
         <v>1018000.0</v>
       </c>
       <c r="AW24">
-        <v>0.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>1747000.0</v>
       </c>
-      <c r="AY24">
-[...1 lines deleted...]
-      </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>-26734000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>-363000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>3000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>77000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-788000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>18000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>47000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>14000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>212000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
+        <v>-14183259000.0</v>
+      </c>
+      <c r="C25">
         <v>2528000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3698000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2350000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2714000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2407000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-40353000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1920000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2736000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4766000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-620000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>187000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1106000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1819000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1103000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1219000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1171000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>64000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>696000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6551000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>153000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>474000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>672000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>128372000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2918000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>477000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1088000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>193000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-512000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>621000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>435000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>486000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-246000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-535000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1253000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>431000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-782000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>291000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>406000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>240000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>420000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>386000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>385000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2413000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2603000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>784000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>431000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>402000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>493000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4069000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>174000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>949000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>243000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>179000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>476000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>317000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-202000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>331000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>963000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>460000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>295000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>244000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>8394000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>289000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>373000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>272000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>49000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>333000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>113000.0</v>
       </c>
-      <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-6000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>-3000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3001000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-72000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>50000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-50000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>23000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-23000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>923000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-923000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>27000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>111000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-27000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>97000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-28000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-69000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>160000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-23000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-137000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
-        <v>-164000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>-164000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BK26">
+        <v>-164000.0</v>
+      </c>
+      <c r="BL26"/>
+      <c r="BM26">
         <v>-2000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>10000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="BR26">
         <v>-1000000.0</v>
       </c>
-      <c r="BS26"/>
+      <c r="BS26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>2537000000.0</v>
+      </c>
+      <c r="C27">
         <v>1499000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3073000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1554000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2150000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1233000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>794000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2478000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>355000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-3283000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-178000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3279000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>957000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1167000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>510000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3153000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-231000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4055000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1965000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>62000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>199000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1201000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1368000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>178000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>525000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1482000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1054000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>370000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>15000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2745000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1420000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>750000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>642000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>758000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1350000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>640000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>522000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>523000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1213000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>535000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>759000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>857000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1124000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>725000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>546000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>575000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1022000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>563000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>565000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>524000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>935000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>466000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>794000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>541000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>365000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>663000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>464000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>481000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>265000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>871000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1337000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1821000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>62000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>-6000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>6000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>284000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>732000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>296000.0</v>
       </c>
-      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>1974000000.0</v>
+      </c>
+      <c r="C28">
         <v>-68577000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14110000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15122000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5586000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-73956000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-44909000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1138000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>767000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-60751000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8058000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12337000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41894000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-93566000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16428000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33422000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-561000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-46455000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27472000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6932000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-27478000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-48678000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4828000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7479000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2860000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-63938000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>23058000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4088000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-21126000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-44877000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31118000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6881000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-36906000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-29283000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13053000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3284000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-13626000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-32240000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>146933000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-5838000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5836000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-32517000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>21590000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5526000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5536000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>36663000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>28313000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5213000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-18250000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-42053000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17067000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23047000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5072000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-28055000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>16168000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-2831000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-14831000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-28782000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18969000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-4166000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-12160000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-42203000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12815000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-38317000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5787000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-10212000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4797000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4823000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1258000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4526000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4083000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>-994000000.0</v>
+      </c>
+      <c r="C29">
         <v>95634000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8516000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11384000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1337000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>74404000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14159000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2507000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21621000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>76617000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2079000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9311000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-56916000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>114516000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-16282000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-32211000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-25993000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>80016000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-32622000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-11008000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24149000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>80448000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-21058000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3056000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9080000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>98465000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-20849000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5257000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-5577000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>76085000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-28895000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3284000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>14275000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>67023000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-14006000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>9064000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>4273000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>58709000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-17079000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9739000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>18551000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>68387000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-22353000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-895000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>11326000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>71880000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-30390000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>2033000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10224000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>58970000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-14892000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-4682000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-7148000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>50712000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-18049000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-7015000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-10029000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>65918000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-15323000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-14632000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>11765000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>54212000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-13727000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-20465000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-4243000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>65454000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-18492000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-16855000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-4536000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>56788000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>20040000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>-4088000000.0</v>
+      </c>
+      <c r="C30">
         <v>-29405000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2929000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2965000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2161000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3742000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63285000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1423000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1328000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2798000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2433000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2542000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2748000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3123000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3344000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3382000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2198000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3937000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2685000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2409000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2177000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5025000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4417000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2744000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2304000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3732000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2350000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4682000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-769000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3388000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2223000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2772000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1307000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2347000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1855000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-9440000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1306000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8163000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-178217000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3629000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1165000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2899000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7713000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2030000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9185000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-88637000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-705000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-297000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1290000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1028000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-284000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-27354000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-843000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-363000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-67000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-576000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-360000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-788000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-727000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-571000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-220000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-581000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-348000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-614000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1240000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3379000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-815000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2684000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1322000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1181000.0</v>
       </c>
-      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>