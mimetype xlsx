--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1171,51 +1171,53 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>23</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3181000.0</v>
+      </c>
       <c r="C5">
         <v>5472000.0</v>
       </c>
       <c r="D5">
         <v>6356000.0</v>
       </c>
       <c r="E5">
         <v>9128000.0</v>
       </c>
       <c r="F5">
         <v>-1053000.0</v>
       </c>
       <c r="G5">
         <v>-5495000.0</v>
       </c>
       <c r="H5">
         <v>-2814000.0</v>
       </c>
       <c r="I5">
         <v>-6049000.0</v>
       </c>
       <c r="J5">
         <v>-6572000.0</v>
       </c>
       <c r="K5">
@@ -1541,51 +1543,53 @@
         <v>19864000.0</v>
       </c>
       <c r="O12">
         <v>24136000.0</v>
       </c>
       <c r="P12">
         <v>39432000.0</v>
       </c>
       <c r="Q12">
         <v>20149000.0</v>
       </c>
       <c r="R12">
         <v>69073000.0</v>
       </c>
       <c r="S12">
         <v>53552000.0</v>
       </c>
       <c r="T12">
         <v>35519000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>31</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>231000.0</v>
+      </c>
       <c r="C13">
         <v>231000.0</v>
       </c>
       <c r="D13">
         <v>230000.0</v>
       </c>
       <c r="E13">
         <v>229000.0</v>
       </c>
       <c r="F13">
         <v>230000.0</v>
       </c>
       <c r="G13">
         <v>229000.0</v>
       </c>
       <c r="H13">
         <v>228000.0</v>
       </c>
       <c r="I13">
         <v>227000.0</v>
       </c>
       <c r="J13">
         <v>226000.0</v>
       </c>
       <c r="K13">
@@ -2268,51 +2272,51 @@
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>206579000.0</v>
+        <v>210753000.0</v>
       </c>
       <c r="C28">
         <v>216351000.0</v>
       </c>
       <c r="D28">
         <v>232548000.0</v>
       </c>
       <c r="E28">
         <v>205864000.0</v>
       </c>
       <c r="F28">
         <v>202917000.0</v>
       </c>
       <c r="G28">
         <v>226957000.0</v>
       </c>
       <c r="H28">
         <v>237901000.0</v>
       </c>
       <c r="I28">
         <v>252079000.0</v>
       </c>
       <c r="J28">
         <v>278457000.0</v>
       </c>
@@ -2914,51 +2918,51 @@
       </c>
       <c r="O39">
         <v>4859000.0</v>
       </c>
       <c r="P39">
         <v>7060000.0</v>
       </c>
       <c r="Q39">
         <v>8302000.0</v>
       </c>
       <c r="R39">
         <v>5592000.0</v>
       </c>
       <c r="S39">
         <v>4472000.0</v>
       </c>
       <c r="T39">
         <v>7120000.0</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>-882420000.0</v>
+        <v>-886594000.0</v>
       </c>
       <c r="C40">
         <v>26182000.0</v>
       </c>
       <c r="D40">
         <v>25817000.0</v>
       </c>
       <c r="E40">
         <v>30484000.0</v>
       </c>
       <c r="F40">
         <v>36126000.0</v>
       </c>
       <c r="G40">
         <v>30831000.0</v>
       </c>
       <c r="H40">
         <v>26496000.0</v>
       </c>
       <c r="I40">
         <v>23306000.0</v>
       </c>
       <c r="J40">
         <v>21004000.0</v>
       </c>
@@ -3030,51 +3034,51 @@
       <c r="N41">
         <v>17851000.0</v>
       </c>
       <c r="O41">
         <v>23169000.0</v>
       </c>
       <c r="P41">
         <v>24194000.0</v>
       </c>
       <c r="Q41">
         <v>19953000.0</v>
       </c>
       <c r="R41">
         <v>20482000.0</v>
       </c>
       <c r="S41">
         <v>20540000.0</v>
       </c>
       <c r="T41"/>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
-        <v>281446000.0</v>
+        <v>170653000.0</v>
       </c>
       <c r="C42">
         <v>170092000.0</v>
       </c>
       <c r="D42">
         <v>165233000.0</v>
       </c>
       <c r="E42">
         <v>164281000.0</v>
       </c>
       <c r="F42">
         <v>163552000.0</v>
       </c>
       <c r="G42">
         <v>157758000.0</v>
       </c>
       <c r="H42">
         <v>155001000.0</v>
       </c>
       <c r="I42">
         <v>151813000.0</v>
       </c>
       <c r="J42">
         <v>147287000.0</v>
       </c>
@@ -3494,51 +3498,51 @@
       <c r="J50">
         <v>32749000.0</v>
       </c>
       <c r="K50">
         <v>2829000.0</v>
       </c>
       <c r="L50">
         <v>1915000.0</v>
       </c>
       <c r="M50">
         <v>1629000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
-        <v>214876000.0</v>
+        <v>219050000.0</v>
       </c>
       <c r="C51">
         <v>221470000.0</v>
       </c>
       <c r="D51">
         <v>256704000.0</v>
       </c>
       <c r="E51">
         <v>226534000.0</v>
       </c>
       <c r="F51">
         <v>239881000.0</v>
       </c>
       <c r="G51">
         <v>267987000.0</v>
       </c>
       <c r="H51">
         <v>273566000.0</v>
       </c>
       <c r="I51">
         <v>279899000.0</v>
       </c>
       <c r="J51">
         <v>315332000.0</v>
       </c>
@@ -3556,51 +3560,51 @@
       </c>
       <c r="O51">
         <v>111966000.0</v>
       </c>
       <c r="P51">
         <v>122937000.0</v>
       </c>
       <c r="Q51">
         <v>121154000.0</v>
       </c>
       <c r="R51">
         <v>232663000.0</v>
       </c>
       <c r="S51">
         <v>233513000.0</v>
       </c>
       <c r="T51">
         <v>234363000.0</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
-        <v>19580000.0</v>
+        <v>23754000.0</v>
       </c>
       <c r="C52">
         <v>10006000.0</v>
       </c>
       <c r="D52">
         <v>61326000.0</v>
       </c>
       <c r="E52">
         <v>17210000.0</v>
       </c>
       <c r="F52">
         <v>18415000.0</v>
       </c>
       <c r="G52">
         <v>13877000.0</v>
       </c>
       <c r="H52">
         <v>32504000.0</v>
       </c>
       <c r="I52">
         <v>36953000.0</v>
       </c>
       <c r="J52">
         <v>40460000.0</v>
       </c>
@@ -4133,51 +4137,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -4724,52 +4728,56 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
     </row>
     <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>23</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>3285000.0</v>
+      </c>
+      <c r="C5">
+        <v>3181000.0</v>
+      </c>
       <c r="D5">
         <v>4400999.0</v>
       </c>
       <c r="E5">
         <v>4802000.0</v>
       </c>
       <c r="F5">
         <v>5021000.0</v>
       </c>
       <c r="G5">
         <v>5472000.0</v>
       </c>
       <c r="H5">
         <v>4197000.0</v>
       </c>
       <c r="I5">
         <v>6241000.0</v>
       </c>
       <c r="J5">
         <v>6696000.0</v>
       </c>
       <c r="K5">
         <v>6356000.0</v>
       </c>
       <c r="L5">
@@ -5995,51 +6003,53 @@
         <v>9981000.0</v>
       </c>
       <c r="BN12">
         <v>69377000.0</v>
       </c>
       <c r="BO12">
         <v>69073000.0</v>
       </c>
       <c r="BP12">
         <v>17210000.0</v>
       </c>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12">
         <v>53552000.0</v>
       </c>
       <c r="BT12"/>
     </row>
     <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
         <v>231000.0</v>
       </c>
-      <c r="C13"/>
+      <c r="C13">
+        <v>231000.0</v>
+      </c>
       <c r="D13">
         <v>230000.0</v>
       </c>
       <c r="E13">
         <v>230000.0</v>
       </c>
       <c r="F13">
         <v>232000.0</v>
       </c>
       <c r="G13">
         <v>231000.0</v>
       </c>
       <c r="H13">
         <v>231000.0</v>
       </c>
       <c r="I13">
         <v>231000.0</v>
       </c>
       <c r="J13">
         <v>231000.0</v>
       </c>
       <c r="K13">
         <v>230000.0</v>
       </c>
       <c r="L13">
@@ -7751,51 +7761,51 @@
         <v>25624000.0</v>
       </c>
       <c r="BN22">
         <v>39271000.0</v>
       </c>
       <c r="BO22">
         <v>26697000.0</v>
       </c>
       <c r="BP22">
         <v>26853000.0</v>
       </c>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22">
         <v>28802000.0</v>
       </c>
       <c r="BT22">
         <v>17086000.0</v>
       </c>
     </row>
     <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
-        <v>630291000000.0</v>
+        <v>630291000.0</v>
       </c>
       <c r="C23">
         <v>626701000.0</v>
       </c>
       <c r="D23">
         <v>694936000.0</v>
       </c>
       <c r="E23">
         <v>671471000.0</v>
       </c>
       <c r="F23">
         <v>621040000.0</v>
       </c>
       <c r="G23">
         <v>589983000.0</v>
       </c>
       <c r="H23">
         <v>665587000.0</v>
       </c>
       <c r="I23">
         <v>616967000.0</v>
       </c>
       <c r="J23">
         <v>577076000.0</v>
       </c>
@@ -8487,54 +8497,54 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
     </row>
     <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
-        <v>91904000000.0</v>
+        <v>-4954277000.0</v>
       </c>
       <c r="C28">
-        <v>206579000.0</v>
+        <v>210753000.0</v>
       </c>
       <c r="D28">
         <v>284490000.0</v>
       </c>
       <c r="E28">
         <v>268555000.0</v>
       </c>
       <c r="F28">
         <v>243671000.0</v>
       </c>
       <c r="G28">
         <v>216351000.0</v>
       </c>
       <c r="H28">
         <v>279198000.0</v>
       </c>
       <c r="I28">
         <v>269252000.0</v>
       </c>
       <c r="J28">
         <v>262185000.0</v>
       </c>
       <c r="K28">
         <v>232548000.0</v>
       </c>
@@ -9339,51 +9349,51 @@
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
     </row>
     <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
-        <v>362554000000.0</v>
+        <v>362554000.0</v>
       </c>
       <c r="C33">
         <v>360668000.0</v>
       </c>
       <c r="D33">
         <v>346400000.0</v>
       </c>
       <c r="E33">
         <v>344722000.0</v>
       </c>
       <c r="F33">
         <v>346787000.0</v>
       </c>
       <c r="G33">
         <v>351758000.0</v>
       </c>
       <c r="H33">
         <v>349519000.0</v>
       </c>
       <c r="I33">
         <v>323155000.0</v>
       </c>
       <c r="J33">
         <v>325858000.0</v>
       </c>
@@ -9747,51 +9757,51 @@
         <v>23282000.0</v>
       </c>
       <c r="BH34">
         <v>18900000.0</v>
       </c>
       <c r="BI34">
         <v>18284000.0</v>
       </c>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
     </row>
     <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
-        <v>249944000000.0</v>
+        <v>249944000.0</v>
       </c>
       <c r="C35">
         <v>249408000.0</v>
       </c>
       <c r="D35">
         <v>245924000.0</v>
       </c>
       <c r="E35">
         <v>243538000.0</v>
       </c>
       <c r="F35">
         <v>246372000.0</v>
       </c>
       <c r="G35">
         <v>255576000.0</v>
       </c>
       <c r="H35">
         <v>257317000.0</v>
       </c>
       <c r="I35">
         <v>235272000.0</v>
       </c>
       <c r="J35">
         <v>237791000.0</v>
       </c>
@@ -9959,51 +9969,51 @@
       </c>
       <c r="BM35">
         <v>162250000.0</v>
       </c>
       <c r="BN35">
         <v>272296000.0</v>
       </c>
       <c r="BO35">
         <v>271210000.0</v>
       </c>
       <c r="BP35">
         <v>272853000.0</v>
       </c>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35">
         <v>269347000.0</v>
       </c>
       <c r="BT35"/>
     </row>
     <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
-        <v>14022000000.0</v>
+        <v>-348169937000.0</v>
       </c>
       <c r="C36">
         <v>13884000.0</v>
       </c>
       <c r="D36">
         <v>13384000.0</v>
       </c>
       <c r="E36">
         <v>13015000.0</v>
       </c>
       <c r="F36">
         <v>12591000.0</v>
       </c>
       <c r="G36">
         <v>12962000.0</v>
       </c>
       <c r="H36">
         <v>12601000.0</v>
       </c>
       <c r="I36">
         <v>13249000.0</v>
       </c>
       <c r="J36">
         <v>13417000.0</v>
       </c>
@@ -10497,51 +10507,51 @@
       </c>
       <c r="BM38">
         <v>239248000.0</v>
       </c>
       <c r="BN38">
         <v>242583000.0</v>
       </c>
       <c r="BO38">
         <v>244424000.0</v>
       </c>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38">
         <v>251589000.0</v>
       </c>
       <c r="BT38">
         <v>258346000.0</v>
       </c>
     </row>
     <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
-        <v>76705298000.0</v>
+        <v>-190763965000.0</v>
       </c>
       <c r="C39">
         <v>6335000.0</v>
       </c>
       <c r="D39">
         <v>5077000.0</v>
       </c>
       <c r="E39">
         <v>4100000.0</v>
       </c>
       <c r="F39">
         <v>5181000.0</v>
       </c>
       <c r="G39">
         <v>6053000.0</v>
       </c>
       <c r="H39">
         <v>5738000.0</v>
       </c>
       <c r="I39">
         <v>5342000.0</v>
       </c>
       <c r="J39">
         <v>6544000.0</v>
       </c>
@@ -10711,54 +10721,54 @@
         <v>12320000.0</v>
       </c>
       <c r="BN39">
         <v>10808000.0</v>
       </c>
       <c r="BO39">
         <v>5592000.0</v>
       </c>
       <c r="BP39">
         <v>6510000.0</v>
       </c>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39">
         <v>4472000.0</v>
       </c>
       <c r="BT39">
         <v>7120000.0</v>
       </c>
     </row>
     <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
-        <v>66104230000.0</v>
+        <v>-96746000.0</v>
       </c>
       <c r="C40">
-        <v>-882420000.0</v>
+        <v>-886594000.0</v>
       </c>
       <c r="D40">
         <v>34495000.0</v>
       </c>
       <c r="E40">
         <v>31026000.0</v>
       </c>
       <c r="F40">
         <v>23532000.0</v>
       </c>
       <c r="G40">
         <v>26182000.0</v>
       </c>
       <c r="H40">
         <v>31200000.0</v>
       </c>
       <c r="I40">
         <v>29783000.0</v>
       </c>
       <c r="J40">
         <v>23580000.0</v>
       </c>
       <c r="K40">
         <v>25817000.0</v>
       </c>
@@ -11111,54 +11121,54 @@
       </c>
       <c r="BM41">
         <v>20153000.0</v>
       </c>
       <c r="BN41">
         <v>20673000.0</v>
       </c>
       <c r="BO41">
         <v>20482000.0</v>
       </c>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41">
         <v>20540000.0</v>
       </c>
       <c r="BT41">
         <v>13913000.0</v>
       </c>
     </row>
     <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
-        <v>279434000000.0</v>
+        <v>169291000.0</v>
       </c>
       <c r="C42">
-        <v>281446000.0</v>
+        <v>170653000.0</v>
       </c>
       <c r="D42">
         <v>169155000.0</v>
       </c>
       <c r="E42">
         <v>167636000.0</v>
       </c>
       <c r="F42">
         <v>172080000.0</v>
       </c>
       <c r="G42">
         <v>170092000.0</v>
       </c>
       <c r="H42">
         <v>168859000.0</v>
       </c>
       <c r="I42">
         <v>168065000.0</v>
       </c>
       <c r="J42">
         <v>165587000.0</v>
       </c>
       <c r="K42">
         <v>165233000.0</v>
       </c>
@@ -12697,54 +12707,54 @@
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
     </row>
     <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
-        <v>97093000000.0</v>
+        <v>234723000.0</v>
       </c>
       <c r="C51">
-        <v>214876000.0</v>
+        <v>219050000.0</v>
       </c>
       <c r="D51">
         <v>296010000.0</v>
       </c>
       <c r="E51">
         <v>276535000.0</v>
       </c>
       <c r="F51">
         <v>250878000.0</v>
       </c>
       <c r="G51">
         <v>221470000.0</v>
       </c>
       <c r="H51">
         <v>287611000.0</v>
       </c>
       <c r="I51">
         <v>273448000.0</v>
       </c>
       <c r="J51">
         <v>264159000.0</v>
       </c>
       <c r="K51">
         <v>256704000.0</v>
       </c>
@@ -12909,54 +12919,54 @@
       </c>
       <c r="BM51">
         <v>142138000.0</v>
       </c>
       <c r="BN51">
         <v>238450000.0</v>
       </c>
       <c r="BO51">
         <v>232663000.0</v>
       </c>
       <c r="BP51">
         <v>242875000.0</v>
       </c>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51">
         <v>233513000.0</v>
       </c>
       <c r="BT51"/>
     </row>
     <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
-        <v>34650000000.0</v>
+        <v>38889000.0</v>
       </c>
       <c r="C52">
-        <v>19580000.0</v>
+        <v>23754000.0</v>
       </c>
       <c r="D52">
         <v>99173000.0</v>
       </c>
       <c r="E52">
         <v>76900000.0</v>
       </c>
       <c r="F52">
         <v>47775000.0</v>
       </c>
       <c r="G52">
         <v>10006000.0</v>
       </c>
       <c r="H52">
         <v>77307000.0</v>
       </c>
       <c r="I52">
         <v>87498000.0</v>
       </c>
       <c r="J52">
         <v>74422000.0</v>
       </c>
       <c r="K52">
         <v>61326000.0</v>
       </c>
@@ -13409,51 +13419,51 @@
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
     </row>
     <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
-        <v>630291000000.0</v>
+        <v>630291000.0</v>
       </c>
       <c r="C55">
         <v>626701000.0</v>
       </c>
       <c r="D55">
         <v>694936000.0</v>
       </c>
       <c r="E55">
         <v>671471000.0</v>
       </c>
       <c r="F55">
         <v>621040000.0</v>
       </c>
       <c r="G55">
         <v>589983000.0</v>
       </c>
       <c r="H55">
         <v>665587000.0</v>
       </c>
       <c r="I55">
         <v>616967000.0</v>
       </c>
       <c r="J55">
         <v>577076000.0</v>
       </c>
@@ -13623,51 +13633,51 @@
         <v>370769000.0</v>
       </c>
       <c r="BN55">
         <v>397522000.0</v>
       </c>
       <c r="BO55">
         <v>404619000.0</v>
       </c>
       <c r="BP55">
         <v>404420000.0</v>
       </c>
       <c r="BQ55"/>
       <c r="BR55"/>
       <c r="BS55">
         <v>391264000.0</v>
       </c>
       <c r="BT55">
         <v>375649000.0</v>
       </c>
     </row>
     <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
-        <v>267737000000.0</v>
+        <v>267737000.0</v>
       </c>
       <c r="C56">
         <v>266033000.0</v>
       </c>
       <c r="D56">
         <v>348536000.0</v>
       </c>
       <c r="E56">
         <v>326749000.0</v>
       </c>
       <c r="F56">
         <v>274253000.0</v>
       </c>
       <c r="G56">
         <v>238225000.0</v>
       </c>
       <c r="H56">
         <v>316068000.0</v>
       </c>
       <c r="I56">
         <v>293812000.0</v>
       </c>
       <c r="J56">
         <v>251218000.0</v>
       </c>
@@ -13835,51 +13845,51 @@
       </c>
       <c r="BM56">
         <v>106570000.0</v>
       </c>
       <c r="BN56">
         <v>129055000.0</v>
       </c>
       <c r="BO56">
         <v>133534000.0</v>
       </c>
       <c r="BP56">
         <v>132946000.0</v>
       </c>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56">
         <v>115414000.0</v>
       </c>
       <c r="BT56"/>
     </row>
     <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
-        <v>100913000000.0</v>
+        <v>100913000.0</v>
       </c>
       <c r="C57">
         <v>95847000.0</v>
       </c>
       <c r="D57">
         <v>173685000.0</v>
       </c>
       <c r="E57">
         <v>154669000.0</v>
       </c>
       <c r="F57">
         <v>115783000.0</v>
       </c>
       <c r="G57">
         <v>70192000.0</v>
       </c>
       <c r="H57">
         <v>147514000.0</v>
       </c>
       <c r="I57">
         <v>145038000.0</v>
       </c>
       <c r="J57">
         <v>122127000.0</v>
       </c>
@@ -14049,51 +14059,51 @@
         <v>39505000.0</v>
       </c>
       <c r="BN57">
         <v>22723000.0</v>
       </c>
       <c r="BO57">
         <v>25187000.0</v>
       </c>
       <c r="BP57">
         <v>31073000.0</v>
       </c>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57">
         <v>23858000.0</v>
       </c>
       <c r="BT57">
         <v>19013000.0</v>
       </c>
     </row>
     <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
-        <v>350857000000.0</v>
+        <v>350857000.0</v>
       </c>
       <c r="C58">
         <v>345255000.0</v>
       </c>
       <c r="D58">
         <v>419609000.0</v>
       </c>
       <c r="E58">
         <v>398207000.0</v>
       </c>
       <c r="F58">
         <v>362155000.0</v>
       </c>
       <c r="G58">
         <v>325768000.0</v>
       </c>
       <c r="H58">
         <v>404831000.0</v>
       </c>
       <c r="I58">
         <v>380310000.0</v>
       </c>
       <c r="J58">
         <v>359918000.0</v>
       </c>
@@ -14397,51 +14407,51 @@
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
     </row>
     <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
-        <v>279434000000.0</v>
+        <v>279434000.0</v>
       </c>
       <c r="C60">
         <v>281446000.0</v>
       </c>
       <c r="D60">
         <v>275327000.0</v>
       </c>
       <c r="E60">
         <v>273264000.0</v>
       </c>
       <c r="F60">
         <v>258885000.0</v>
       </c>
       <c r="G60">
         <v>264215000.0</v>
       </c>
       <c r="H60">
         <v>260756000.0</v>
       </c>
       <c r="I60">
         <v>236657000.0</v>
       </c>
       <c r="J60">
         <v>217158000.0</v>
       </c>
@@ -17313,51 +17323,51 @@
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4"/>
     </row>
     <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>136</v>
       </c>
       <c r="B5">
-        <v>9913000.0</v>
+        <v>9956999.0</v>
       </c>
       <c r="C5">
         <v>19454000.0</v>
       </c>
       <c r="D5">
         <v>14174000.0</v>
       </c>
       <c r="E5">
         <v>37118000.0</v>
       </c>
       <c r="F5">
         <v>2874000.0</v>
       </c>
       <c r="G5">
         <v>13111000.0</v>
       </c>
       <c r="H5">
         <v>46209000.0</v>
       </c>
       <c r="I5">
         <v>36250000.0</v>
       </c>
       <c r="J5">
         <v>-6419000.0</v>
       </c>
@@ -17529,51 +17539,51 @@
       <c r="BN5">
         <v>-5709000.0</v>
       </c>
       <c r="BO5">
         <v>12886000.0</v>
       </c>
       <c r="BP5">
         <v>8287000.0</v>
       </c>
       <c r="BQ5">
         <v>12650000.0</v>
       </c>
       <c r="BR5">
         <v>-4384000.0</v>
       </c>
       <c r="BS5">
         <v>12500000.0</v>
       </c>
       <c r="BT5"/>
     </row>
     <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
-        <v>13769000.0</v>
+        <v>13812999.0</v>
       </c>
       <c r="C6">
         <v>23339000.0</v>
       </c>
       <c r="D6">
         <v>17999000.0</v>
       </c>
       <c r="E6">
         <v>40944000.0</v>
       </c>
       <c r="F6">
         <v>6697000.0</v>
       </c>
       <c r="G6">
         <v>16972000.0</v>
       </c>
       <c r="H6">
         <v>50486000.0</v>
       </c>
       <c r="I6">
         <v>40657000.0</v>
       </c>
       <c r="J6">
         <v>-1074000.0</v>
       </c>
@@ -23234,57 +23244,57 @@
       </c>
       <c r="O14">
         <v>8018000.0</v>
       </c>
       <c r="P14">
         <v>8176000.0</v>
       </c>
       <c r="Q14">
         <v>11705000.0</v>
       </c>
       <c r="R14">
         <v>11958000.0</v>
       </c>
       <c r="S14">
         <v>10810000.0</v>
       </c>
       <c r="T14">
         <v>10796000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15">
-        <v>27936000.0</v>
+        <v>-27936000.0</v>
       </c>
       <c r="C15">
-        <v>27477000.0</v>
+        <v>-27477000.0</v>
       </c>
       <c r="D15">
-        <v>27441000.0</v>
+        <v>-27441000.0</v>
       </c>
       <c r="E15">
         <v>27026000.0</v>
       </c>
       <c r="F15">
         <v>26522000.0</v>
       </c>
       <c r="G15">
         <v>25926000.0</v>
       </c>
       <c r="H15">
         <v>25183000.0</v>
       </c>
       <c r="I15">
         <v>24383000.0</v>
       </c>
       <c r="J15">
         <v>21974000.0</v>
       </c>
       <c r="K15">
         <v>21451000.0</v>
       </c>
       <c r="L15">
         <v>20173000.0</v>
       </c>
@@ -26851,60 +26861,60 @@
       <c r="BN14">
         <v>3557000.0</v>
       </c>
       <c r="BO14">
         <v>3460000.0</v>
       </c>
       <c r="BP14">
         <v>2832000.0</v>
       </c>
       <c r="BQ14">
         <v>2833000.0</v>
       </c>
       <c r="BR14">
         <v>2833000.0</v>
       </c>
       <c r="BS14">
         <v>2475000.0</v>
       </c>
       <c r="BT14"/>
     </row>
     <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15">
-        <v>7130000.0</v>
+        <v>-7130000.0</v>
       </c>
       <c r="C15">
-        <v>6995000.0</v>
+        <v>-6995000.0</v>
       </c>
       <c r="D15">
-        <v>7015000.0</v>
+        <v>-7015000.0</v>
       </c>
       <c r="E15">
-        <v>6910000.0</v>
+        <v>-6910000.0</v>
       </c>
       <c r="F15">
         <v>7016000.0</v>
       </c>
       <c r="G15">
         <v>6956000.0</v>
       </c>
       <c r="H15">
         <v>6909000.0</v>
       </c>
       <c r="I15">
         <v>6862000.0</v>
       </c>
       <c r="J15">
         <v>6750000.0</v>
       </c>
       <c r="K15">
         <v>6752000.0</v>
       </c>
       <c r="L15">
         <v>6879000.0</v>
       </c>
       <c r="M15">
         <v>6850000.0</v>
       </c>