--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3194,51 +3194,51 @@
       <c r="AA9">
         <v>180012000.0</v>
       </c>
       <c r="AB9">
         <v>179587000.0</v>
       </c>
       <c r="AC9">
         <v>179189000.0</v>
       </c>
       <c r="AD9">
         <v>91459000.0</v>
       </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
         <v>56538000.0</v>
       </c>
       <c r="C10">
-        <v>106892000.0</v>
+        <v>106875000.0</v>
       </c>
       <c r="D10">
         <v>111740000.0</v>
       </c>
       <c r="E10">
         <v>81297000.0</v>
       </c>
       <c r="F10">
         <v>119312000.0</v>
       </c>
       <c r="G10">
         <v>80438000.0</v>
       </c>
       <c r="H10">
         <v>86479000.0</v>
       </c>
       <c r="I10">
         <v>47840000.0</v>
       </c>
       <c r="J10">
         <v>61387000.0</v>
       </c>
       <c r="K10">
         <v>51546000.0</v>
       </c>
@@ -3327,60 +3327,60 @@
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>1466255000.0</v>
+        <v>754439000.0</v>
       </c>
       <c r="C12">
         <v>725154000.0</v>
       </c>
       <c r="D12">
         <v>661646000.0</v>
       </c>
       <c r="E12">
-        <v>1194663000.0</v>
+        <v>625573000.0</v>
       </c>
       <c r="F12">
         <v>621215000.0</v>
       </c>
       <c r="G12">
         <v>550864000.0</v>
       </c>
       <c r="H12">
         <v>515811000.0</v>
       </c>
       <c r="I12">
         <v>391199000.0</v>
       </c>
       <c r="J12">
         <v>391867000.0</v>
       </c>
       <c r="K12">
         <v>695345000.0</v>
       </c>
       <c r="L12">
         <v>329164000.0</v>
       </c>
       <c r="M12">
         <v>618431000.0</v>
       </c>
@@ -3702,58 +3702,62 @@
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
         <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>2000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1148508000.0</v>
+      </c>
       <c r="C16">
-        <v>632225000.0</v>
+        <v>988143000.0</v>
       </c>
       <c r="D16">
         <v>979374000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>900987000.0</v>
+      </c>
       <c r="F16">
         <v>813462000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>-36150000.0</v>
       </c>
       <c r="K16">
         <v>-45345000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16">
         <v>57840000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
@@ -3880,109 +3884,109 @@
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>246172000.0</v>
       </c>
       <c r="C20">
-        <v>61054000.0</v>
+        <v>30466000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>3755000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>-82486000.0</v>
       </c>
       <c r="J20">
         <v>-66508000.0</v>
       </c>
       <c r="K20">
         <v>3755000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
-        <v>246172000.0</v>
+        <v>387774000.0</v>
       </c>
       <c r="C21">
-        <v>80302000.0</v>
+        <v>158306000.0</v>
       </c>
       <c r="D21">
         <v>187614000.0</v>
       </c>
       <c r="E21">
-        <v>62837000.0</v>
+        <v>179193000.0</v>
       </c>
       <c r="F21">
         <v>127786000.0</v>
       </c>
       <c r="G21">
         <v>9487000.0</v>
       </c>
       <c r="H21">
         <v>11147000.0</v>
       </c>
       <c r="I21">
         <v>11537000.0</v>
       </c>
       <c r="J21">
         <v>11926000.0</v>
       </c>
       <c r="K21">
         <v>8560000.0</v>
       </c>
       <c r="L21">
         <v>12705000.0</v>
       </c>
       <c r="M21">
         <v>13095000.0</v>
       </c>
@@ -4094,51 +4098,51 @@
       </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22">
         <v>-80271000.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
         <v>3612331000.0</v>
       </c>
       <c r="C23">
-        <v>2226348000.0</v>
+        <v>3050967000.0</v>
       </c>
       <c r="D23">
         <v>2943546000.0</v>
       </c>
       <c r="E23">
         <v>2832491000.0</v>
       </c>
       <c r="F23">
         <v>2426510000.0</v>
       </c>
       <c r="G23">
         <v>2262220000.0</v>
       </c>
       <c r="H23">
         <v>2276011000.0</v>
       </c>
       <c r="I23">
         <v>2016049000.0</v>
       </c>
       <c r="J23">
         <v>1884684000.0</v>
       </c>
       <c r="K23">
         <v>1708022000.0</v>
       </c>
@@ -4454,51 +4458,51 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
         <v>240896000.0</v>
       </c>
       <c r="C28">
-        <v>-99801000.0</v>
+        <v>-106875000.0</v>
       </c>
       <c r="D28">
         <v>-111740000.0</v>
       </c>
       <c r="E28">
         <v>-81297000.0</v>
       </c>
       <c r="F28">
         <v>-119312000.0</v>
       </c>
       <c r="G28">
         <v>-65960000.0</v>
       </c>
       <c r="H28">
         <v>-86479000.0</v>
       </c>
       <c r="I28">
         <v>-47840000.0</v>
       </c>
       <c r="J28">
         <v>-18387000.0</v>
       </c>
       <c r="K28">
         <v>1054000.0</v>
       </c>
@@ -4637,60 +4641,60 @@
         <v>363713000.0</v>
       </c>
       <c r="X29">
         <v>361895000.0</v>
       </c>
       <c r="Y29">
         <v>375243000.0</v>
       </c>
       <c r="Z29">
         <v>260820000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>577742000.0</v>
+        <v>1078795000.0</v>
       </c>
       <c r="C30">
-        <v>452908000.0</v>
+        <v>933154000.0</v>
       </c>
       <c r="D30">
         <v>951421000.0</v>
       </c>
       <c r="E30">
-        <v>927108000.0</v>
+        <v>937288000.0</v>
       </c>
       <c r="F30">
         <v>734425000.0</v>
       </c>
       <c r="G30">
         <v>700883000.0</v>
       </c>
       <c r="H30">
         <v>745727000.0</v>
       </c>
       <c r="I30">
         <v>738416000.0</v>
       </c>
       <c r="J30">
         <v>643289000.0</v>
       </c>
       <c r="K30">
         <v>538766000.0</v>
       </c>
       <c r="L30">
         <v>522256000.0</v>
       </c>
       <c r="M30">
         <v>498886000.0</v>
       </c>
@@ -4849,60 +4853,60 @@
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>248469000.0</v>
+        <v>1373004000.0</v>
       </c>
       <c r="C33">
-        <v>1666548000.0</v>
+        <v>1036724000.0</v>
       </c>
       <c r="D33">
         <v>969199000.0</v>
       </c>
       <c r="E33">
-        <v>68829000.0</v>
+        <v>936642000.0</v>
       </c>
       <c r="F33">
         <v>775580000.0</v>
       </c>
       <c r="G33">
         <v>257075000.0</v>
       </c>
       <c r="H33">
         <v>1137696000.0</v>
       </c>
       <c r="I33">
         <v>2016049000.0</v>
       </c>
       <c r="J33">
         <v>1884684000.0</v>
       </c>
       <c r="K33">
         <v>846314000.0</v>
       </c>
       <c r="L33">
         <v>26781000.0</v>
       </c>
       <c r="M33">
         <v>24210000.0</v>
       </c>
@@ -5007,51 +5011,51 @@
         <v>420723000.0</v>
       </c>
       <c r="V34">
         <v>420977000.0</v>
       </c>
       <c r="W34">
         <v>334758000.0</v>
       </c>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>1758990000.0</v>
+        <v>297434000.0</v>
       </c>
       <c r="C35">
         <v>1283681000.0</v>
       </c>
       <c r="D35">
         <v>2063687000.0</v>
       </c>
       <c r="E35">
         <v>1985284000.0</v>
       </c>
       <c r="F35">
         <v>1636061000.0</v>
       </c>
       <c r="G35">
         <v>395289000.0</v>
       </c>
       <c r="H35">
         <v>1572698000.0</v>
       </c>
       <c r="I35">
         <v>798817000.0</v>
       </c>
       <c r="J35">
         <v>400153000.0</v>
       </c>
@@ -5105,60 +5109,60 @@
       </c>
       <c r="AA35">
         <v>1999000.0</v>
       </c>
       <c r="AB35">
         <v>164238000.0</v>
       </c>
       <c r="AC35">
         <v>146470000.0</v>
       </c>
       <c r="AD35">
         <v>142765000.0</v>
       </c>
       <c r="AE35">
         <v>19079000.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>-864565000.0</v>
+        <v>118368000.0</v>
       </c>
       <c r="C36">
-        <v>849190000.0</v>
+        <v>110896000.0</v>
       </c>
       <c r="D36">
         <v>113143000.0</v>
       </c>
       <c r="E36">
-        <v>-1162588000.0</v>
+        <v>120740000.0</v>
       </c>
       <c r="F36">
         <v>92292000.0</v>
       </c>
       <c r="G36">
         <v>-273885000.0</v>
       </c>
       <c r="H36">
         <v>196446000.0</v>
       </c>
       <c r="I36">
         <v>1277009000.0</v>
       </c>
       <c r="J36">
         <v>1169686000.0</v>
       </c>
       <c r="K36">
         <v>-702264000.0</v>
       </c>
       <c r="L36">
         <v>-647803000.0</v>
       </c>
       <c r="M36">
         <v>-601549000.0</v>
       </c>
@@ -5339,60 +5343,60 @@
       </c>
       <c r="AA38">
         <v>-149368000.0</v>
       </c>
       <c r="AB38">
         <v>130766000.0</v>
       </c>
       <c r="AC38">
         <v>125332000.0</v>
       </c>
       <c r="AD38">
         <v>106612000.0</v>
       </c>
       <c r="AE38">
         <v>-82888000.0</v>
       </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>-577742000.0</v>
+        <v>406093000.0</v>
       </c>
       <c r="C39">
-        <v>-618262000.0</v>
+        <v>355935000.0</v>
       </c>
       <c r="D39">
         <v>361280000.0</v>
       </c>
       <c r="E39">
-        <v>-927108000.0</v>
+        <v>332988000.0</v>
       </c>
       <c r="F39">
         <v>295290000.0</v>
       </c>
       <c r="G39">
         <v>753398000.0</v>
       </c>
       <c r="H39">
         <v>-745727000.0</v>
       </c>
       <c r="I39">
         <v>-724329000.0</v>
       </c>
       <c r="J39">
         <v>-650669000.0</v>
       </c>
       <c r="K39">
         <v>-1234111000.0</v>
       </c>
       <c r="L39">
         <v>-851420000.0</v>
       </c>
       <c r="M39">
         <v>350638000.0</v>
       </c>
@@ -5437,60 +5441,60 @@
       </c>
       <c r="AA39">
         <v>80271000.0</v>
       </c>
       <c r="AB39">
         <v>24711000.0</v>
       </c>
       <c r="AC39">
         <v>22467000.0</v>
       </c>
       <c r="AD39">
         <v>21838000.0</v>
       </c>
       <c r="AE39">
         <v>18284000.0</v>
       </c>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>-378675000.0</v>
+        <v>822823000.0</v>
       </c>
       <c r="C40">
-        <v>-1020228000.0</v>
+        <v>733081000.0</v>
       </c>
       <c r="D40">
         <v>721476000.0</v>
       </c>
       <c r="E40">
-        <v>-447727000.0</v>
+        <v>636570000.0</v>
       </c>
       <c r="F40">
         <v>578089000.0</v>
       </c>
       <c r="G40">
         <v>-261297000.0</v>
       </c>
       <c r="H40">
         <v>-310581000.0</v>
       </c>
       <c r="I40">
         <v>-283234000.0</v>
       </c>
       <c r="J40">
         <v>58516000.0</v>
       </c>
       <c r="K40">
         <v>-283973000.0</v>
       </c>
       <c r="L40">
         <v>-296157000.0</v>
       </c>
       <c r="M40">
         <v>-295849000.0</v>
       </c>
@@ -6351,60 +6355,60 @@
       <c r="R52">
         <v>15000000.0</v>
       </c>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
     </row>
     <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
-        <v>1409717000.0</v>
+        <v>697901000.0</v>
       </c>
       <c r="C53">
         <v>618279000.0</v>
       </c>
       <c r="D53">
         <v>549906000.0</v>
       </c>
       <c r="E53">
-        <v>1113366000.0</v>
+        <v>544276000.0</v>
       </c>
       <c r="F53">
         <v>501903000.0</v>
       </c>
       <c r="G53">
         <v>470426000.0</v>
       </c>
       <c r="H53">
         <v>429332000.0</v>
       </c>
       <c r="I53">
         <v>343359000.0</v>
       </c>
       <c r="J53">
         <v>330480000.0</v>
       </c>
       <c r="K53">
         <v>643799000.0</v>
       </c>
       <c r="L53">
         <v>276138000.0</v>
       </c>
       <c r="M53">
         <v>560121000.0</v>
       </c>
@@ -6490,51 +6494,51 @@
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
     </row>
     <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
         <v>3612331000.0</v>
       </c>
       <c r="C55">
-        <v>2226348000.0</v>
+        <v>3050967000.0</v>
       </c>
       <c r="D55">
         <v>2943546000.0</v>
       </c>
       <c r="E55">
         <v>2832491000.0</v>
       </c>
       <c r="F55">
         <v>2426510000.0</v>
       </c>
       <c r="G55">
         <v>2262220000.0</v>
       </c>
       <c r="H55">
         <v>2276011000.0</v>
       </c>
       <c r="I55">
         <v>2016049000.0</v>
       </c>
       <c r="J55">
         <v>1884684000.0</v>
       </c>
       <c r="K55">
         <v>1708022000.0</v>
       </c>
@@ -6585,60 +6589,60 @@
       </c>
       <c r="AA55">
         <v>395462000.0</v>
       </c>
       <c r="AB55">
         <v>372833000.0</v>
       </c>
       <c r="AC55">
         <v>349428000.0</v>
       </c>
       <c r="AD55">
         <v>246240000.0</v>
       </c>
       <c r="AE55">
         <v>231134000.0</v>
       </c>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
     </row>
     <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>1466255000.0</v>
+        <v>2239327000.0</v>
       </c>
       <c r="C56">
-        <v>559800000.0</v>
+        <v>2014243000.0</v>
       </c>
       <c r="D56">
         <v>1974347000.0</v>
       </c>
       <c r="E56">
-        <v>1194663000.0</v>
+        <v>1895849000.0</v>
       </c>
       <c r="F56">
         <v>1650930000.0</v>
       </c>
       <c r="G56">
         <v>2005145000.0</v>
       </c>
       <c r="H56">
         <v>515811000.0</v>
       </c>
       <c r="I56">
         <v>405286000.0</v>
       </c>
       <c r="J56">
         <v>384487000.0</v>
       </c>
       <c r="K56">
         <v>317354000.0</v>
       </c>
       <c r="L56">
         <v>644933000.0</v>
       </c>
       <c r="M56">
         <v>618431000.0</v>
       </c>
@@ -6683,58 +6687,60 @@
       </c>
       <c r="AA56">
         <v>303762000.0</v>
       </c>
       <c r="AB56">
         <v>240463000.0</v>
       </c>
       <c r="AC56">
         <v>222466000.0</v>
       </c>
       <c r="AD56">
         <v>137440000.0</v>
       </c>
       <c r="AE56">
         <v>164940000.0</v>
       </c>
       <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
     </row>
     <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>5852000.0</v>
-[...1 lines deleted...]
-      <c r="C57"/>
+        <v>2355858000.0</v>
+      </c>
+      <c r="C57">
+        <v>2108300000.0</v>
+      </c>
       <c r="D57">
         <v>2065436000.0</v>
       </c>
       <c r="E57">
-        <v>10000.0</v>
+        <v>1985294000.0</v>
       </c>
       <c r="F57">
         <v>1636061000.0</v>
       </c>
       <c r="G57">
         <v>1533190000.0</v>
       </c>
       <c r="H57">
         <v>313542000.0</v>
       </c>
       <c r="I57">
         <v>316634000.0</v>
       </c>
       <c r="J57">
         <v>363332000.0</v>
       </c>
       <c r="K57">
         <v>254478000.0</v>
       </c>
       <c r="L57">
         <v>296157000.0</v>
       </c>
       <c r="M57">
         <v>295849000.0</v>
       </c>
@@ -6782,51 +6788,51 @@
       </c>
       <c r="AB57">
         <v>133000.0</v>
       </c>
       <c r="AC57">
         <v>3322000.0</v>
       </c>
       <c r="AD57">
         <v>1566000.0</v>
       </c>
       <c r="AE57">
         <v>24971000.0</v>
       </c>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
     </row>
     <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
         <v>2653292000.0</v>
       </c>
       <c r="C58">
-        <v>1283681000.0</v>
+        <v>2108300000.0</v>
       </c>
       <c r="D58">
         <v>2065436000.0</v>
       </c>
       <c r="E58">
         <v>1985294000.0</v>
       </c>
       <c r="F58">
         <v>1636061000.0</v>
       </c>
       <c r="G58">
         <v>1533190000.0</v>
       </c>
       <c r="H58">
         <v>1572698000.0</v>
       </c>
       <c r="I58">
         <v>1483443000.0</v>
       </c>
       <c r="J58">
         <v>1383026000.0</v>
       </c>
       <c r="K58">
         <v>1236770000.0</v>
       </c>
@@ -8271,132 +8277,132 @@
       <c r="AD2">
         <v>7291000.0</v>
       </c>
       <c r="AE2">
         <v>5823000.0</v>
       </c>
       <c r="AF2">
         <v>11766000.0</v>
       </c>
       <c r="AG2">
         <v>8182000.0</v>
       </c>
       <c r="AH2">
         <v>8728000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>98</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>10280000.0</v>
       </c>
       <c r="D3">
-        <v>-707000.0</v>
+        <v>1346000.0</v>
       </c>
       <c r="E3">
         <v>-707000.0</v>
       </c>
       <c r="F3">
         <v>707000.0</v>
       </c>
       <c r="G3">
         <v>-779000.0</v>
       </c>
       <c r="H3">
         <v>5106000.0</v>
       </c>
       <c r="I3">
         <v>389000.0</v>
       </c>
       <c r="J3">
         <v>390000.0</v>
       </c>
       <c r="K3">
         <v>3211000.0</v>
       </c>
       <c r="L3">
         <v>390000.0</v>
       </c>
       <c r="M3">
         <v>389000.0</v>
       </c>
       <c r="N3">
         <v>313000.0</v>
       </c>
       <c r="O3">
-        <v>313000.0</v>
+        <v>3173000.0</v>
       </c>
       <c r="P3">
         <v>-5468000.0</v>
       </c>
       <c r="Q3">
         <v>-18404000.0</v>
       </c>
       <c r="R3">
         <v>-19177000.0</v>
       </c>
       <c r="S3">
         <v>547000.0</v>
       </c>
       <c r="T3">
         <v>-122000.0</v>
       </c>
       <c r="U3">
-        <v>-15517000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="V3">
         <v>-20106000.0</v>
       </c>
       <c r="W3">
-        <v>2402000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="X3">
         <v>21843000.0</v>
       </c>
       <c r="Y3">
         <v>-15309000.0</v>
       </c>
       <c r="Z3">
         <v>-15159000.0</v>
       </c>
       <c r="AA3">
-        <v>-14406000.0</v>
+        <v>1137000.0</v>
       </c>
       <c r="AB3">
         <v>-9449000.0</v>
       </c>
       <c r="AC3">
         <v>-9126000.0</v>
       </c>
       <c r="AD3">
         <v>13837000.0</v>
       </c>
       <c r="AE3">
-        <v>-4981000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="AF3">
         <v>-2174000.0</v>
       </c>
       <c r="AG3">
         <v>-7371000.0</v>
       </c>
       <c r="AH3">
         <v>-5990000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
@@ -8468,179 +8474,179 @@
       <c r="O5">
         <v>25375000.0</v>
       </c>
       <c r="P5">
         <v>10936000.0</v>
       </c>
       <c r="Q5">
         <v>18293000.0</v>
       </c>
       <c r="R5">
         <v>19084000.0</v>
       </c>
       <c r="S5">
         <v>20887000.0</v>
       </c>
       <c r="T5">
         <v>122000.0</v>
       </c>
       <c r="U5">
         <v>15517000.0</v>
       </c>
       <c r="V5">
         <v>6223.0</v>
       </c>
       <c r="W5">
-        <v>-2406000.0</v>
+        <v>-2402000.0</v>
       </c>
       <c r="X5">
         <v>-21843000.0</v>
       </c>
       <c r="Y5">
         <v>15309000.0</v>
       </c>
       <c r="Z5">
         <v>15159000.0</v>
       </c>
       <c r="AA5">
         <v>14406000.0</v>
       </c>
       <c r="AB5">
         <v>9449000.0</v>
       </c>
       <c r="AC5">
         <v>8487000.0</v>
       </c>
       <c r="AD5">
         <v>-14266000.0</v>
       </c>
       <c r="AE5">
-        <v>4122000.0</v>
+        <v>4981000.0</v>
       </c>
       <c r="AF5">
         <v>1569000.0</v>
       </c>
       <c r="AG5">
         <v>6937000.0</v>
       </c>
       <c r="AH5">
         <v>5586000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
         <v>56619000.0</v>
       </c>
       <c r="C6">
         <v>83025000.0</v>
       </c>
       <c r="D6">
-        <v>67272000.0</v>
+        <v>68618000.0</v>
       </c>
       <c r="E6">
         <v>59966000.0</v>
       </c>
       <c r="F6">
         <v>54505000.0</v>
       </c>
       <c r="G6">
         <v>45049000.0</v>
       </c>
       <c r="H6">
         <v>38590000.0</v>
       </c>
       <c r="I6">
         <v>33599000.0</v>
       </c>
       <c r="J6">
         <v>35096000.0</v>
       </c>
       <c r="K6">
-        <v>34283000.0</v>
+        <v>37494000.0</v>
       </c>
       <c r="L6">
         <v>25402000.0</v>
       </c>
       <c r="M6">
-        <v>24084000.0</v>
+        <v>24473000.0</v>
       </c>
       <c r="N6">
-        <v>23649000.0</v>
+        <v>23962000.0</v>
       </c>
       <c r="O6">
-        <v>25375000.0</v>
+        <v>28548000.0</v>
       </c>
       <c r="P6">
         <v>5468000.0</v>
       </c>
       <c r="Q6">
         <v>18404000.0</v>
       </c>
       <c r="R6">
         <v>19177000.0</v>
       </c>
       <c r="S6">
-        <v>21394000.0</v>
+        <v>21434000.0</v>
       </c>
       <c r="T6">
         <v>122000.0</v>
       </c>
       <c r="U6">
-        <v>15517000.0</v>
+        <v>15769000.0</v>
       </c>
       <c r="V6">
         <v>20106000.0</v>
       </c>
       <c r="W6">
-        <v>-2402000.0</v>
+        <v>-1066000.0</v>
       </c>
       <c r="X6">
         <v>-21843000.0</v>
       </c>
       <c r="Y6">
         <v>15309000.0</v>
       </c>
       <c r="Z6">
         <v>15159000.0</v>
       </c>
       <c r="AA6">
-        <v>14406000.0</v>
+        <v>15543000.0</v>
       </c>
       <c r="AB6">
         <v>9449000.0</v>
       </c>
       <c r="AC6">
         <v>9126000.0</v>
       </c>
       <c r="AD6">
         <v>-13837000.0</v>
       </c>
       <c r="AE6">
-        <v>4981000.0</v>
+        <v>5193000.0</v>
       </c>
       <c r="AF6">
         <v>2174000.0</v>
       </c>
       <c r="AG6">
         <v>7371000.0</v>
       </c>
       <c r="AH6">
         <v>5990000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -9014,51 +9020,51 @@
       </c>
       <c r="AD11">
         <v>145000.0</v>
       </c>
       <c r="AE11">
         <v>-5000.0</v>
       </c>
       <c r="AF11">
         <v>3000.0</v>
       </c>
       <c r="AG11">
         <v>3000.0</v>
       </c>
       <c r="AH11">
         <v>-6000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>107</v>
       </c>
       <c r="B12">
         <v>3158000.0</v>
       </c>
       <c r="C12">
-        <v>87000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="D12">
         <v>133000.0</v>
       </c>
       <c r="E12">
         <v>86000.0</v>
       </c>
       <c r="F12">
         <v>85000.0</v>
       </c>
       <c r="G12">
         <v>86000.0</v>
       </c>
       <c r="H12">
         <v>87000.0</v>
       </c>
       <c r="I12">
         <v>225000.0</v>
       </c>
       <c r="J12">
         <v>740000.0</v>
       </c>
       <c r="K12">
         <v>823000.0</v>
       </c>
@@ -11751,96 +11757,96 @@
       </c>
       <c r="AE2">
         <v>9536000.0</v>
       </c>
       <c r="AF2">
         <v>8908000.0</v>
       </c>
       <c r="AG2">
         <v>8034000.0</v>
       </c>
       <c r="AH2">
         <v>10932000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3">
         <v>1994000</v>
       </c>
       <c r="C3">
         <v>1834000</v>
       </c>
       <c r="D3">
-        <v>51000</v>
+        <v>2158000</v>
       </c>
       <c r="E3">
         <v>1718000</v>
       </c>
       <c r="F3">
         <v>35000</v>
       </c>
       <c r="G3">
         <v>4224000</v>
       </c>
       <c r="H3">
         <v>1461000</v>
       </c>
       <c r="I3">
         <v>1543000</v>
       </c>
       <c r="J3">
         <v>1305000</v>
       </c>
       <c r="K3">
         <v>1420000</v>
       </c>
       <c r="L3">
         <v>1511000</v>
       </c>
       <c r="M3">
         <v>2170000</v>
       </c>
       <c r="N3">
         <v>1658000</v>
       </c>
       <c r="O3">
         <v>6000</v>
       </c>
       <c r="P3">
         <v>1421000</v>
       </c>
       <c r="Q3">
         <v>1613000</v>
       </c>
       <c r="R3">
         <v>7000</v>
       </c>
       <c r="S3">
-        <v>1224000</v>
+        <v>4836000</v>
       </c>
       <c r="T3">
         <v>1327000</v>
       </c>
       <c r="U3">
         <v>18000</v>
       </c>
       <c r="V3">
         <v>11000</v>
       </c>
       <c r="W3">
         <v>3990000</v>
       </c>
       <c r="X3">
         <v>21000</v>
       </c>
       <c r="Y3">
         <v>39000</v>
       </c>
       <c r="Z3">
         <v>24000</v>
       </c>
       <c r="AA3">
         <v>43000</v>
       </c>
@@ -12053,51 +12059,53 @@
       </c>
       <c r="AC6">
         <v>3990000.0</v>
       </c>
       <c r="AD6">
         <v>967000.0</v>
       </c>
       <c r="AE6">
         <v>388000.0</v>
       </c>
       <c r="AF6">
         <v>628000.0</v>
       </c>
       <c r="AG6">
         <v>874000.0</v>
       </c>
       <c r="AH6">
         <v>-2898000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>-31936000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7">
         <v>-41316000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7">
         <v>-125445000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>-96254000.0</v>
       </c>
       <c r="P7">
         <v>94544000.0</v>
       </c>
       <c r="Q7">
         <v>34998000.0</v>
       </c>
       <c r="R7"/>
@@ -12167,51 +12175,53 @@
       <c r="R8"/>
       <c r="S8">
         <v>-85570000.0</v>
       </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>135</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>-147066000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-43752000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>-99114000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>-74846000.0</v>
       </c>
       <c r="P9">
         <v>-74846000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>-39170000.0</v>
@@ -12504,56 +12514,58 @@
         <v>-2272000.0</v>
       </c>
       <c r="AA13">
         <v>-28839000.0</v>
       </c>
       <c r="AB13">
         <v>-28839000.0</v>
       </c>
       <c r="AC13">
         <v>-28839000.0</v>
       </c>
       <c r="AD13">
         <v>-28839000.0</v>
       </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14">
-        <v>10280000.0</v>
+        <v>5527000.0</v>
       </c>
       <c r="D14">
         <v>1346000.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>1347000.0</v>
+      </c>
       <c r="F14">
         <v>707000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
         <v>-779000.0</v>
       </c>
       <c r="I14">
         <v>389000.0</v>
       </c>
       <c r="J14">
         <v>390000.0</v>
       </c>
       <c r="K14">
         <v>3211000.0</v>
       </c>
       <c r="L14">
         <v>390000.0</v>
       </c>
       <c r="M14">
         <v>389000.0</v>
       </c>
       <c r="N14">
         <v>313000.0</v>
       </c>
@@ -12805,57 +12817,57 @@
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>144</v>
       </c>
       <c r="B18">
-        <v>47025000.0</v>
+        <v>45031000.0</v>
       </c>
       <c r="C18">
         <v>115582000.0</v>
       </c>
       <c r="D18">
-        <v>83593000.0</v>
+        <v>81486000.0</v>
       </c>
       <c r="E18">
         <v>119160000.0</v>
       </c>
       <c r="F18">
         <v>87148000.0</v>
       </c>
       <c r="G18">
         <v>68413000.0</v>
       </c>
       <c r="H18">
         <v>98807000.0</v>
       </c>
       <c r="I18">
         <v>55127000.0</v>
       </c>
       <c r="J18">
         <v>33125000.0</v>
       </c>
       <c r="K18">
         <v>20850000.0</v>
       </c>
       <c r="L18">
         <v>69122000.0</v>
       </c>
@@ -13136,78 +13148,78 @@
       <c r="AC21">
         <v>-20000000.0</v>
       </c>
       <c r="AD21">
         <v>-20000000.0</v>
       </c>
       <c r="AE21"/>
       <c r="AF21">
         <v>1549000.0</v>
       </c>
       <c r="AG21">
         <v>-20000000.0</v>
       </c>
       <c r="AH21">
         <v>-20000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>110</v>
       </c>
       <c r="B22">
         <v>42947000.0</v>
       </c>
       <c r="C22">
-        <v>282914000.0</v>
+        <v>56165000.0</v>
       </c>
       <c r="D22">
         <v>51455000.0</v>
       </c>
       <c r="E22">
         <v>46528000.0</v>
       </c>
       <c r="F22">
         <v>42922000.0</v>
       </c>
       <c r="G22">
         <v>34965000.0</v>
       </c>
       <c r="H22">
-        <v>-52111000.0</v>
+        <v>30497000.0</v>
       </c>
       <c r="I22">
         <v>25729000.0</v>
       </c>
       <c r="J22">
         <v>26382000.0</v>
       </c>
       <c r="K22">
         <v>25894000.0</v>
       </c>
       <c r="L22">
-        <v>81300000.0</v>
+        <v>18432000.0</v>
       </c>
       <c r="M22">
         <v>81366000.0</v>
       </c>
       <c r="N22">
         <v>17313000.0</v>
       </c>
       <c r="O22">
         <v>18759000.0</v>
       </c>
       <c r="P22">
         <v>4286000.0</v>
       </c>
       <c r="Q22">
         <v>14589000.0</v>
       </c>
       <c r="R22">
         <v>14537000.0</v>
       </c>
       <c r="S22">
         <v>16632000.0</v>
       </c>
       <c r="T22">
         <v>246000.0</v>
       </c>
@@ -13243,51 +13255,51 @@
       </c>
       <c r="AE22">
         <v>4127000.0</v>
       </c>
       <c r="AF22">
         <v>1566000.0</v>
       </c>
       <c r="AG22">
         <v>6934000.0</v>
       </c>
       <c r="AH22">
         <v>5592000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>148</v>
       </c>
       <c r="B23">
         <v>906000.0</v>
       </c>
       <c r="C23">
         <v>720000.0</v>
       </c>
       <c r="D23">
-        <v>1815000.0</v>
+        <v>-36181000.0</v>
       </c>
       <c r="E23">
         <v>975000.0</v>
       </c>
       <c r="F23">
         <v>777000.0</v>
       </c>
       <c r="G23">
         <v>2678000.0</v>
       </c>
       <c r="H23">
         <v>2454000.0</v>
       </c>
       <c r="I23">
         <v>689000.0</v>
       </c>
       <c r="J23">
         <v>427000.0</v>
       </c>
       <c r="K23">
         <v>748000.0</v>
       </c>
       <c r="L23">
         <v>670000.0</v>
       </c>
@@ -13341,93 +13353,93 @@
       </c>
       <c r="AC23">
         <v>67424000.0</v>
       </c>
       <c r="AD23">
         <v>3630000.0</v>
       </c>
       <c r="AE23">
         <v>-6607000.0</v>
       </c>
       <c r="AF23">
         <v>19049000.0</v>
       </c>
       <c r="AG23">
         <v>-5899000.0</v>
       </c>
       <c r="AH23">
         <v>-11308000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>149</v>
       </c>
       <c r="B24">
-        <v>-373383000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C24">
         <v>-2199000.0</v>
       </c>
       <c r="D24">
-        <v>-17686000.0</v>
+        <v>4636000.0</v>
       </c>
       <c r="E24">
         <v>-8529000.0</v>
       </c>
       <c r="F24">
         <v>-195000.0</v>
       </c>
       <c r="G24">
         <v>-2690000.0</v>
       </c>
       <c r="H24">
         <v>-4233000.0</v>
       </c>
       <c r="I24">
         <v>6000.0</v>
       </c>
       <c r="J24">
         <v>160658000.0</v>
       </c>
       <c r="K24">
         <v>4526000.0</v>
       </c>
       <c r="L24">
         <v>-6041000.0</v>
       </c>
       <c r="M24">
         <v>-7687000.0</v>
       </c>
       <c r="N24">
         <v>950000.0</v>
       </c>
       <c r="O24">
         <v>-35380000.0</v>
       </c>
       <c r="P24">
-        <v>-1382000.0</v>
+        <v>-1381000.0</v>
       </c>
       <c r="Q24">
         <v>6475000.0</v>
       </c>
       <c r="R24">
         <v>-7859000.0</v>
       </c>
       <c r="S24">
         <v>1483000.0</v>
       </c>
       <c r="T24">
         <v>-1483000.0</v>
       </c>
       <c r="U24">
         <v>11396000.0</v>
       </c>
       <c r="V24">
         <v>1489000.0</v>
       </c>
       <c r="W24">
         <v>9956000.0</v>
       </c>
       <c r="X24">
         <v>-1725000.0</v>
       </c>
@@ -13448,90 +13460,90 @@
       </c>
       <c r="AD24">
         <v>18395000.0</v>
       </c>
       <c r="AE24">
         <v>-6591000.0</v>
       </c>
       <c r="AF24">
         <v>-1507000.0</v>
       </c>
       <c r="AG24">
         <v>-5876000.0</v>
       </c>
       <c r="AH24">
         <v>250000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
         <v>4078000.0</v>
       </c>
       <c r="C25">
-        <v>117416000.0</v>
+        <v>82117000.0</v>
       </c>
       <c r="D25">
         <v>25464000.0</v>
       </c>
       <c r="E25">
-        <v>120878000.0</v>
+        <v>67656000.0</v>
       </c>
       <c r="F25">
         <v>44261000.0</v>
       </c>
       <c r="G25">
         <v>113953000.0</v>
       </c>
       <c r="H25">
         <v>100268000.0</v>
       </c>
       <c r="I25">
         <v>29398000.0</v>
       </c>
       <c r="J25">
         <v>6743000.0</v>
       </c>
       <c r="K25">
         <v>-6835000.0</v>
       </c>
       <c r="L25">
         <v>70633000.0</v>
       </c>
       <c r="M25">
         <v>-79686000.0</v>
       </c>
       <c r="N25">
         <v>-3639000.0</v>
       </c>
       <c r="O25">
         <v>146293000.0</v>
       </c>
       <c r="P25">
-        <v>4995000.0</v>
+        <v>11745000.0</v>
       </c>
       <c r="Q25">
         <v>33609000.0</v>
       </c>
       <c r="R25">
         <v>33264000.0</v>
       </c>
       <c r="S25">
         <v>37764000.0</v>
       </c>
       <c r="T25">
         <v>44097000.0</v>
       </c>
       <c r="U25">
         <v>-7512000.0</v>
       </c>
       <c r="V25">
         <v>-29684000.0</v>
       </c>
       <c r="W25">
         <v>24206000.0</v>
       </c>
       <c r="X25">
         <v>19671000.0</v>
       </c>
@@ -13638,56 +13650,58 @@
       <c r="Y26"/>
       <c r="Z26">
         <v>416000.0</v>
       </c>
       <c r="AA26">
         <v>-1000.0</v>
       </c>
       <c r="AB26">
         <v>87412000.0</v>
       </c>
       <c r="AC26">
         <v>87424000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27">
-        <v>21013000.0</v>
+        <v>5543000.0</v>
       </c>
       <c r="D27">
         <v>5379000.0</v>
       </c>
-      <c r="E27"/>
+      <c r="E27">
+        <v>5347000.0</v>
+      </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>-7788000.0</v>
       </c>
       <c r="I27">
         <v>3968000.0</v>
       </c>
       <c r="J27">
         <v>3820000.0</v>
       </c>
       <c r="K27">
         <v>4176000.0</v>
       </c>
       <c r="L27">
         <v>3589000.0</v>
       </c>
       <c r="M27">
         <v>3697000.0</v>
       </c>
       <c r="N27">
         <v>3450000.0</v>
       </c>
       <c r="O27">
         <v>3068000.0</v>