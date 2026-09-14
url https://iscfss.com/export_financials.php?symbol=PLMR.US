--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2573,516 +2576,529 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>159331000.0</v>
+      </c>
+      <c r="C2">
         <v>378675000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>387076000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>362837000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>447727000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>244510000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>260247000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>310581000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>283234000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>254966000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>224118000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>243557000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>224449000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>192436000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>164255000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>166573000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>103238000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>73879000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>58744000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53977000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>49973000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37314000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42963000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21044000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24938000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>26659000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18025000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19852000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-15159000.0</v>
+      </c>
+      <c r="C5">
         <v>-16453000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2506000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4092000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13633000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16642000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-26845000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10139000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28055000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-26505000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23991000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-43221000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-34726000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-31041000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-36514000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-42629000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-27216000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13151000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5312000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8102000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9757000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7047000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13246000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10438000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9529000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1147000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4686000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5896000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4922000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1624000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-563000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>78414000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>3000.0</v>
       </c>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
         <v>3000.0</v>
       </c>
       <c r="E8">
         <v>3000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
       <c r="I8">
@@ -3102,369 +3118,380 @@
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
         <v>3000.0</v>
       </c>
       <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>341413000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>337492000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>333558000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>330381000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>326473000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>322048000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>318902000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>316352000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>313910000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>312745000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>310500000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>216334000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>180012000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>179587000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>179189000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>91459000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>62689000.0</v>
+      </c>
+      <c r="C10">
         <v>56538000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>106875000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>111740000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>81297000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>119312000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80438000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>86479000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47840000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61387000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>51546000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>53026000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>58310000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>80295000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68108000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29471000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>36471000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46876000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50284000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>41405000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24932000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>23577000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>33538000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14033000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>109323000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>23845000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>33119000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16477000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>14405000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10494000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9525000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>1565549000.0</v>
+      </c>
+      <c r="C12">
         <v>754439000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>725154000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>661646000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>625573000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>621215000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>550864000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>515811000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>391199000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>391867000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>695345000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>329164000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>618431000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>634784000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>583172000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>506265000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>514948000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>491196000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>482966000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>449451000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>421569000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>425858000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>431525000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>404844000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>392178000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>297203000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>250270000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>240463000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>222466000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>137440000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>131745000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>3000.0</v>
       </c>
       <c r="E13">
         <v>3000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
@@ -3494,3647 +3521,3753 @@
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
       <c r="Y13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>2000.0</v>
+      </c>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>27056554.0</v>
+      </c>
+      <c r="C14">
         <v>27340840.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27321828.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>27533533.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27569000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27399997.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27206000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26480000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25617916.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25468564.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25272149.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25244828.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25309526.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25442902.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>25729681.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>25787625.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>25746780.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25899290.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26045213.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26043680.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26255319.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26396865.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25520111.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25492274.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25057029.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24778608.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24092325.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24045238.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22326666.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22625000.0</v>
       </c>
       <c r="AE14">
         <v>22625000.0</v>
       </c>
       <c r="AF14">
         <v>22625000.0</v>
       </c>
       <c r="AG14">
         <v>22625000.0</v>
       </c>
       <c r="AH14">
         <v>22625000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>22625000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>3000.0</v>
       </c>
       <c r="O15">
         <v>3000.0</v>
       </c>
       <c r="P15">
         <v>3000.0</v>
       </c>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
       <c r="Y15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
         <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>2000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>2000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>1226105000.0</v>
+      </c>
+      <c r="C16">
         <v>1148508000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>988143000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>979374000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>900987000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>813462000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-36150000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-45345000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>57840000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>3908000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4418000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4411000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3183000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5376000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>135563000.0</v>
+      </c>
+      <c r="C20">
         <v>246172000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>30466000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>3755000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>-82486000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>-66508000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3755000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>101209000.0</v>
+      </c>
+      <c r="C21">
         <v>387774000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>158306000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>187614000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>179193000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>127786000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9487000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11147000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11537000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11926000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8560000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12705000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13095000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7948000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8261000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8575000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8888000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9201000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9501000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10512000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10849000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11186000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744000.0</v>
       </c>
       <c r="Y21">
         <v>744000.0</v>
       </c>
       <c r="Z21">
         <v>744000.0</v>
       </c>
       <c r="AA21">
         <v>744000.0</v>
       </c>
       <c r="AB21">
         <v>744000.0</v>
       </c>
       <c r="AC21">
         <v>744000.0</v>
       </c>
       <c r="AD21">
         <v>744000.0</v>
       </c>
       <c r="AE21">
         <v>744000.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>744000.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>31</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>-2000000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-1129615000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1035156000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1234111000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-863273000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-849524000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-735526000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-256457000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-191888000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-165463000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-162658000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-406628000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-395062000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-80271000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>3964165000.0</v>
+      </c>
+      <c r="C23">
         <v>3612331000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3050967000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2943546000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2832491000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2426510000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2262220000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2276011000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2016049000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1884684000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1708022000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1626334000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1546307000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1440990000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1298818000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1216466000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1051141000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>957428000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>925734000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>876808000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>829656000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>825866000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>729092000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>699759000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>584050000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>443643000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>395462000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>372833000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>349428000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>246240000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>231134000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>78414000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>295773000.0</v>
+      </c>
+      <c r="C24">
         <v>297434000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>81778000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>82756000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>47080000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>32762000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>29362000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21362000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10882000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7282000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6823000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5750000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4515000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>19103000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>81778000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>82756000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>47080000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32762000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>29362000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>21362000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10882000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7282000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6823000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5750000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4515000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>19103000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26">
+        <v>1632375000.0</v>
+      </c>
+      <c r="C26">
         <v>1522056000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1323520000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1193582000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1162588000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1038385000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>981852000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>925675000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>727250000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>702760000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>689576000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>634665000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>606117000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>597922000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>553640000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>515595000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>519207000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>488951000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>465943000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>427910000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>402191000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>415317000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>424854000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>435848000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>320504000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>296234000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>239479000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>246312000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>230429000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>148724000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>233084000.0</v>
+      </c>
+      <c r="C28">
         <v>240896000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-106875000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-111740000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-81297000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-119312000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-65960000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-86479000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-47840000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-18387000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1054000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-426000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13090000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-8895000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-31708000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3071000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13471000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-31876000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-50284000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-41405000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24932000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-23577000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-33538000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-14033000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-109323000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-23845000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-33119000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-16477000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14405000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8609000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9554000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>1276715000.0</v>
+      </c>
+      <c r="C29">
         <v>1256473000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>942667000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>878110000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>847197000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>790449000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>729030000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>703310000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>532603000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>544658000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>523852000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>473934000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>485108000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>476049000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>421154000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>394245000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>401065000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>395400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>394169000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>377777000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>376745000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>376382000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>363713000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>361895000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>375243000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>260820000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>655876000.0</v>
+      </c>
+      <c r="C30">
         <v>1078795000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>933154000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>951421000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>937288000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>734425000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>700883000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>745727000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>738416000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>643289000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>538766000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>522256000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>498886000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>417312000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>348345000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>363818000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>252344000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>240423000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>245327000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>259018000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>266522000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>267815000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>153570000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>151151000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>69304000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>53960000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>53492000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49923000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50507000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>36738000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>33195000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>400613000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>396701000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>376493000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>359270000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>369177000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>371199000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>384668000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>367265000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>365896000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>365196000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>352201000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>361151000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>374499000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>260076000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>217812000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>207718000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>198892000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>101165000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>77670000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>239421000.0</v>
+      </c>
+      <c r="C33">
         <v>1373004000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1036724000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>969199000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>936642000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>775580000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>257075000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1137696000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2016049000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1884684000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>846314000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>26781000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>24210000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>17493000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>19486000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>521500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>525561000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>495987000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>475971000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11090000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>11482000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11863000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>434560000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1497000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1535000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1555000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>241068000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1604000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1630000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2188000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>149082000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1025983000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>934184000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>848856000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>795204000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>626068000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>529105000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>495491000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>465780000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>420723000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>420977000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>334758000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>1951747000.0</v>
+      </c>
+      <c r="C35">
         <v>297434000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1283681000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2063687000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1985284000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1636061000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>395289000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1572698000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>798817000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>400153000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>439690000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>409867000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>392453000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>263836000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>911414000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>192973000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>126238000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>88879000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>58744000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4418000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4411000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3183000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5376000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4228000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>202187000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>178906000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1999000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>164238000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>146470000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>142765000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>19079000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>-925293000.0</v>
+      </c>
+      <c r="C36">
         <v>118368000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>110896000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>113143000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>120740000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>92292000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-273885000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>196446000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1277009000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1169686000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-702264000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-647803000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-601549000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-593845000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-553640000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-12200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-7533000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-495987000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-475971000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-436494000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-413673000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-424679000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-8597000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-437345000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-322039000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-297789000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-4581000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-246312000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-230429000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-148724000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-149082000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38">
+        <v>2159195000.0</v>
+      </c>
+      <c r="C38">
         <v>1897607000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>860083000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1622669000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1568999000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1282525000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2262220000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>622504000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2016049000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1884684000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1708022000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1626334000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>903666000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>788713000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>696160000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-175117000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-241712000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-270178000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>925734000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>876808000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>829656000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>825866000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-290563000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>699759000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>584050000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>443643000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-149368000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>130766000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>125332000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>106612000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-82888000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>-653876000.0</v>
+      </c>
+      <c r="C39">
         <v>406093000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>355935000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>361280000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>332988000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>295290000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>753398000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-745727000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-724329000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-650669000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-1234111000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-851420000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>350638000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>318214000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-348345000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>256457000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>191888000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>148519000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-728293000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-708469000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-688091000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-693673000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35031000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-555995000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-461482000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-351163000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>80271000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>24711000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>22467000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>21838000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>18284000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>-1385436000.0</v>
+      </c>
+      <c r="C40">
         <v>822823000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>733081000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>721476000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>636570000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>578089000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-261297000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-310581000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-283234000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>58516000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-283973000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-296157000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-295849000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-263836000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-200655000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-192973000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-126238000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-88879000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-58744000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-53977000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-49973000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-37314000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-42963000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-24911000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-27664000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-24264000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-24933000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-27500000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-26659000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-18025000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-19852000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>53538000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>3908000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4418000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4411000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3183000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5376000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4228000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4459000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1033000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8282000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1812000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>58000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>542662000.0</v>
+      </c>
+      <c r="C42">
         <v>533628000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>523168000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>516355000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>509161000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>501950000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>493656000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>486198000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>363904000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>357135000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>350597000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>345673000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>341413000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>337492000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>333557000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>330381000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>326473000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>322048000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>318902000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>316352000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>313910000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>312745000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>310507000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>309496000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>308071000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>216334000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>180012000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>179587000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>179189000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>91459000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>96578000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>633000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>677000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>739000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>753000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>791000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>811000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>845000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>860000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>886000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>921000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>947000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>2665000.0</v>
+      </c>
+      <c r="C46">
         <v>2297000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2551000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2695000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2929000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2393000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>429000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>409000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>253000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>312000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>373000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>433000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>498000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>540000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>603000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>663000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>687000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>483000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>527000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>578000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>633000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>677000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>739000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>753000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>791000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>811000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>845000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>860000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>886000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>921000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>947000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>498000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>540000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>603000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>663000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>687000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>483000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>527000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>578000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>633000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>677000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>739000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>753000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>791000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>811000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>845000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>860000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>886000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>921000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>453436000.0</v>
+      </c>
+      <c r="C48">
         <v>441861000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>422002000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>365844000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>351666000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>305138000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>262216000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>227251000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>196754000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>171025000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>144643000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>118879000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>107018000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>98195000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>87708000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>80090000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>78805000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>71500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>69952000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>53320000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>53075000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>56587000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>39957000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>41958000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>57641000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>45631000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>33856000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>22977000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>15523000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>8824000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>275000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>107018000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>98195000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>87708000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>80090000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>78805000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>71500000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>69952000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>53320000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>53075000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>56587000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>39957000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
-[...1 lines deleted...]
-      </c>
+      <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52600000.0</v>
       </c>
       <c r="L50">
         <v>52600000.0</v>
       </c>
       <c r="M50">
-        <v>71400000.0</v>
+        <v>52600000.0</v>
       </c>
       <c r="N50">
         <v>71400000.0</v>
       </c>
       <c r="O50">
+        <v>71400000.0</v>
+      </c>
+      <c r="P50">
         <v>36400000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>26400000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>23000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>15000000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>295773000.0</v>
+      </c>
+      <c r="C51">
         <v>297434000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7091000.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>14478000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52600000.0</v>
       </c>
       <c r="L51">
         <v>52600000.0</v>
       </c>
       <c r="M51">
+        <v>52600000.0</v>
+      </c>
+      <c r="N51">
         <v>153178000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>154156000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>83480000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>59162000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>52362000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>36362000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2187000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>19103000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>19079000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>927000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>1050000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52600000.0</v>
       </c>
       <c r="L52">
         <v>52600000.0</v>
       </c>
       <c r="M52">
-        <v>71400000.0</v>
+        <v>52600000.0</v>
       </c>
       <c r="N52">
         <v>71400000.0</v>
       </c>
       <c r="O52">
+        <v>71400000.0</v>
+      </c>
+      <c r="P52">
         <v>36400000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26400000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>23000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15000000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>1502860000.0</v>
+      </c>
+      <c r="C53">
         <v>697901000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>618279000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>549906000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>544276000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>501903000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>470426000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>429332000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>343359000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>330480000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>643799000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>276138000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>560121000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>554489000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>515064000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>476794000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>478477000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>444320000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>432682000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>408046000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>396637000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>402281000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>397987000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>390811000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>282855000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>273358000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>217151000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>223986000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>208061000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>126946000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>122220000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-    </row>
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>3964165000.0</v>
+      </c>
+      <c r="C55">
         <v>3612331000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3050967000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2943546000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2832491000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2426510000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2262220000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2276011000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2016049000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1884684000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1708022000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1626334000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1546307000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1440990000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1298818000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1216466000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1051141000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>957428000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>925734000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>876808000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>829656000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>825866000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>729092000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>699759000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>584050000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>443643000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>395462000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>372833000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>349428000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>246240000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>231134000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>1565549000.0</v>
+      </c>
+      <c r="C56">
         <v>2239327000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2014243000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1974347000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1895849000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1650930000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2005145000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>515811000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>405286000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>384487000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>317354000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>644933000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>618431000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>634784000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>583172000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>870083000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>767292000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>731619000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>728293000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>449451000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>421569000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>425858000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>585095000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>404844000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>392178000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>297203000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>303762000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>240463000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>222466000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>137440000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>164940000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
-    </row>
-    <row r="57" spans="1:34">
+      <c r="AI56"/>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>2889283000.0</v>
+      </c>
+      <c r="C57">
         <v>2355858000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2108300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2065436000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1985294000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1636061000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1533190000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>313542000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>316634000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>363332000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>254478000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>296157000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>295849000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>263836000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>10282000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>192973000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>126238000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>88879000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>58744000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>53977000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>49973000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>37314000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>42963000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>24911000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6620000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3917000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1122000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>133000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3322000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1566000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>24971000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>2983223000.0</v>
+      </c>
+      <c r="C58">
         <v>2653292000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2108300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2065436000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1985294000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1636061000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1533190000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1572698000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1483443000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1383026000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1236770000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1205000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>295849000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1036341000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>914064000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>848621000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>673076000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>577028000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>531565000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>499031000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>452911000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>449484000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>365379000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>337864000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>208807000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>182823000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>176906000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>164371000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>149792000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>144331000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>139961000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>980942000.0</v>
+      </c>
+      <c r="C60">
         <v>959039000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>942667000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>878110000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>847197000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>790449000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>729030000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>703313000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>532606000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>501658000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>471252000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>421334000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>413708000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>404649000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>384754000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>367845000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>378065000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>380400000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>394169000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>377777000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>376745000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>376382000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>363713000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>361895000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>375243000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>260820000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>218556000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>208462000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>199636000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>101909000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>91173000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>78414000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7171,875 +7304,875 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>228594000.0</v>
       </c>
       <c r="C2">
         <v>284416000.0</v>
       </c>
       <c r="D2">
         <v>180337000.0</v>
       </c>
       <c r="E2">
         <v>189443000.0</v>
       </c>
       <c r="F2">
         <v>136890000.0</v>
       </c>
       <c r="G2">
         <v>128156000.0</v>
       </c>
       <c r="H2">
         <v>42852000.0</v>
       </c>
       <c r="I2">
         <v>34498000.0</v>
       </c>
       <c r="J2">
         <v>37647000.0</v>
       </c>
       <c r="K2">
         <v>24632000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>8866000.0</v>
       </c>
       <c r="C3">
         <v>5106000.0</v>
       </c>
       <c r="D3">
         <v>4503000.0</v>
       </c>
       <c r="E3">
         <v>4115000.0</v>
       </c>
       <c r="F3">
         <v>3544000.0</v>
       </c>
       <c r="G3">
         <v>1336000.0</v>
       </c>
       <c r="H3">
         <v>216000.0</v>
       </c>
       <c r="I3">
         <v>212000.0</v>
       </c>
       <c r="J3">
         <v>160000.0</v>
       </c>
       <c r="K3">
         <v>88000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>253782000.0</v>
       </c>
       <c r="C5">
         <v>152334000.0</v>
       </c>
       <c r="D5">
         <v>107417000.0</v>
       </c>
       <c r="E5">
         <v>68424000.0</v>
       </c>
       <c r="F5">
         <v>57178000.0</v>
       </c>
       <c r="G5">
         <v>6223000.0</v>
       </c>
       <c r="H5">
         <v>19145000.0</v>
       </c>
       <c r="I5">
         <v>20516000.0</v>
       </c>
       <c r="J5">
         <v>6673000.0</v>
       </c>
       <c r="K5">
         <v>7911000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>262648000.0</v>
       </c>
       <c r="C6">
         <v>157440000.0</v>
       </c>
       <c r="D6">
         <v>111920000.0</v>
       </c>
       <c r="E6">
         <v>72539000.0</v>
       </c>
       <c r="F6">
         <v>60722000.0</v>
       </c>
       <c r="G6">
         <v>7559000.0</v>
       </c>
       <c r="H6">
         <v>19361000.0</v>
       </c>
       <c r="I6">
         <v>20728000.0</v>
       </c>
       <c r="J6">
         <v>6833000.0</v>
       </c>
       <c r="K6">
         <v>7999000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-1149000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>-580000.0</v>
       </c>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>647373000.0</v>
       </c>
       <c r="C9">
         <v>269447000.0</v>
       </c>
       <c r="D9">
         <v>195589000.0</v>
       </c>
       <c r="E9">
         <v>137643000.0</v>
       </c>
       <c r="F9">
         <v>110901000.0</v>
       </c>
       <c r="G9">
         <v>40307000.0</v>
       </c>
       <c r="H9">
         <v>70444000.0</v>
       </c>
       <c r="I9">
         <v>38473000.0</v>
       </c>
       <c r="J9">
         <v>21819000.0</v>
       </c>
       <c r="K9">
         <v>18064000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>253390000.0</v>
       </c>
       <c r="C10">
         <v>151196000.0</v>
       </c>
       <c r="D10">
         <v>103642000.0</v>
       </c>
       <c r="E10">
         <v>67551000.0</v>
       </c>
       <c r="F10">
         <v>57138000.0</v>
       </c>
       <c r="G10">
         <v>6223000.0</v>
       </c>
       <c r="H10">
         <v>18077000.0</v>
       </c>
       <c r="I10">
         <v>18213000.0</v>
       </c>
       <c r="J10">
         <v>4928000.0</v>
       </c>
       <c r="K10">
         <v>6277000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>56320000.0</v>
       </c>
       <c r="C11">
         <v>33623000.0</v>
       </c>
       <c r="D11">
         <v>24441000.0</v>
       </c>
       <c r="E11">
         <v>15381000.0</v>
       </c>
       <c r="F11">
         <v>11291000.0</v>
       </c>
       <c r="G11">
         <v>-34000.0</v>
       </c>
       <c r="H11">
         <v>7456000.0</v>
       </c>
       <c r="I11">
         <v>-6000.0</v>
       </c>
       <c r="J11">
         <v>1145000.0</v>
       </c>
       <c r="K11">
         <v>-337000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>392000.0</v>
       </c>
       <c r="C12">
         <v>1138000.0</v>
       </c>
       <c r="D12">
         <v>3775000.0</v>
       </c>
       <c r="E12">
         <v>873000.0</v>
       </c>
       <c r="F12">
         <v>40000.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>1068000.0</v>
       </c>
       <c r="I12">
         <v>2303000.0</v>
       </c>
       <c r="J12">
         <v>1745000.0</v>
       </c>
       <c r="K12">
         <v>1634000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>57033000.0</v>
       </c>
       <c r="C13">
         <v>36508000.0</v>
       </c>
       <c r="D13">
         <v>21594000.0</v>
       </c>
       <c r="E13">
         <v>14370000.0</v>
       </c>
       <c r="F13">
         <v>9580000.0</v>
       </c>
       <c r="G13">
         <v>9043000.0</v>
       </c>
       <c r="H13">
         <v>6318000.0</v>
       </c>
       <c r="I13">
         <v>3550000.0</v>
       </c>
       <c r="J13">
         <v>2430000.0</v>
       </c>
       <c r="K13">
         <v>1897000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>197070000.0</v>
       </c>
       <c r="C15">
         <v>117573000.0</v>
       </c>
       <c r="D15">
         <v>79201000.0</v>
       </c>
       <c r="E15">
         <v>52170000.0</v>
       </c>
       <c r="F15">
         <v>45847000.0</v>
       </c>
       <c r="G15">
         <v>6257000.0</v>
       </c>
       <c r="H15">
         <v>10621000.0</v>
       </c>
       <c r="I15">
         <v>18219000.0</v>
       </c>
       <c r="J15">
         <v>3783000.0</v>
       </c>
       <c r="K15">
         <v>6614000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>52170000.0</v>
       </c>
       <c r="F16">
         <v>45847000.0</v>
       </c>
       <c r="G16">
         <v>6257000.0</v>
       </c>
       <c r="H16">
         <v>10621000.0</v>
       </c>
       <c r="I16">
         <v>18219000.0</v>
       </c>
       <c r="J16">
         <v>3783000.0</v>
       </c>
       <c r="K16">
         <v>6614000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>197070000.0</v>
       </c>
       <c r="C17">
         <v>117573000.0</v>
       </c>
       <c r="D17">
         <v>72064000.0</v>
       </c>
       <c r="E17">
         <v>52170000.0</v>
       </c>
       <c r="F17">
         <v>45847000.0</v>
       </c>
       <c r="G17">
         <v>6257000.0</v>
       </c>
       <c r="H17">
         <v>10621000.0</v>
       </c>
       <c r="I17">
         <v>18219000.0</v>
       </c>
       <c r="J17">
         <v>3783000.0</v>
       </c>
       <c r="K17">
         <v>6614000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-392000.0</v>
       </c>
       <c r="C18">
         <v>-1138000.0</v>
       </c>
       <c r="D18">
         <v>-3350000.0</v>
       </c>
       <c r="E18">
         <v>-873000.0</v>
       </c>
       <c r="F18">
         <v>-40000.0</v>
       </c>
       <c r="G18">
         <v>0.0</v>
       </c>
       <c r="H18">
         <v>-1068000.0</v>
       </c>
       <c r="I18">
         <v>-2303000.0</v>
       </c>
       <c r="J18">
         <v>-1745000.0</v>
       </c>
       <c r="K18">
         <v>-1634000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>253390000.0</v>
       </c>
       <c r="C21">
         <v>151196000.0</v>
       </c>
       <c r="D21">
         <v>103642000.0</v>
       </c>
       <c r="E21">
         <v>67551000.0</v>
       </c>
       <c r="F21">
         <v>57138000.0</v>
       </c>
       <c r="G21">
         <v>6223000.0</v>
       </c>
       <c r="H21">
         <v>18077000.0</v>
       </c>
       <c r="I21">
         <v>18213000.0</v>
       </c>
       <c r="J21">
         <v>4928000.0</v>
       </c>
       <c r="K21">
         <v>6277000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>622577000.0</v>
       </c>
       <c r="C23">
         <v>402667000.0</v>
       </c>
       <c r="D23">
         <v>272284000.0</v>
       </c>
       <c r="E23">
         <v>259535000.0</v>
       </c>
       <c r="F23">
         <v>190653000.0</v>
       </c>
       <c r="G23">
         <v>162240000.0</v>
       </c>
       <c r="H23">
         <v>95219000.0</v>
       </c>
       <c r="I23">
         <v>54758000.0</v>
       </c>
       <c r="J23">
         <v>54538000.0</v>
       </c>
       <c r="K23">
         <v>36419000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>8927000.0</v>
       </c>
       <c r="C25">
         <v>5106000.0</v>
       </c>
       <c r="D25">
         <v>4503000.0</v>
       </c>
       <c r="E25">
         <v>4115000.0</v>
       </c>
       <c r="F25">
         <v>3544000.0</v>
       </c>
       <c r="G25">
         <v>1336000.0</v>
       </c>
       <c r="H25">
         <v>216000.0</v>
       </c>
       <c r="I25">
         <v>212000.0</v>
       </c>
       <c r="J25">
         <v>160000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>56320000.0</v>
       </c>
       <c r="C29">
         <v>33623000.0</v>
       </c>
       <c r="D29">
         <v>23095000.0</v>
       </c>
       <c r="E29">
         <v>15381000.0</v>
       </c>
       <c r="F29">
         <v>11291000.0</v>
       </c>
       <c r="G29">
         <v>-34000.0</v>
       </c>
       <c r="H29">
         <v>7456000.0</v>
       </c>
       <c r="I29">
         <v>-6000.0</v>
       </c>
       <c r="J29">
         <v>1145000.0</v>
       </c>
       <c r="K29">
         <v>-337000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>393983000.0</v>
       </c>
       <c r="C30">
         <v>118251000.0</v>
       </c>
       <c r="D30">
         <v>91947000.0</v>
       </c>
       <c r="E30">
         <v>70092000.0</v>
       </c>
       <c r="F30">
         <v>53763000.0</v>
       </c>
       <c r="G30">
         <v>34084000.0</v>
       </c>
       <c r="H30">
         <v>52367000.0</v>
       </c>
       <c r="I30">
         <v>20260000.0</v>
       </c>
       <c r="J30">
         <v>16891000.0</v>
       </c>
       <c r="K30">
         <v>11787000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-479000.0</v>
       </c>
       <c r="D31">
         <v>-3775000.0</v>
       </c>
       <c r="E31">
         <v>-873000.0</v>
       </c>
       <c r="F31">
         <v>-381306000.0</v>
       </c>
       <c r="G31">
         <v>6223000.0</v>
       </c>
       <c r="H31">
         <v>-1068000.0</v>
       </c>
       <c r="I31">
         <v>-2303000.0</v>
       </c>
       <c r="J31">
         <v>-1745000.0</v>
       </c>
       <c r="K31">
         <v>-1634000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>875967000.0</v>
       </c>
       <c r="C32">
         <v>553863000.0</v>
       </c>
       <c r="D32">
         <v>375926000.0</v>
       </c>
       <c r="E32">
         <v>327086000.0</v>
       </c>
       <c r="F32">
         <v>247791000.0</v>
       </c>
       <c r="G32">
         <v>168463000.0</v>
       </c>
       <c r="H32">
         <v>113296000.0</v>
       </c>
       <c r="I32">
         <v>72971000.0</v>
       </c>
@@ -8049,2526 +8182,2596 @@
       <c r="K32">
         <v>42696000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>170244000.0</v>
+      </c>
+      <c r="C2">
         <v>87097000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70856000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>129082000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97820000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85187000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>77761000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>81784000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66237000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58635000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46901000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43143000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43962000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46331000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45264000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58110000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>43061000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>43008000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37452000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54887000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29659000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14890000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35346000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>59036000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18864000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14909000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13265000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12682000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9614000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7291000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5823000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11766000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8182000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8728000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>99</v>
+      </c>
+      <c r="B3">
+        <v>9180000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>10280000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1346000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-707000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>707000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-779000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5106000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>389000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>390000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3211000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>390000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>389000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>313000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3173000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-5468000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-18404000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-19177000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>547000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-122000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>252000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-20106000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1336000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21843000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-15309000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-15159000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1137000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-9449000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-9126000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13837000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>212000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-2174000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-7371000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-5990000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>101</v>
+      </c>
+      <c r="B5">
+        <v>74750000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>72745000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>67272000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>59966000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>53798000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45049000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>33484000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>33599000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>35096000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>34283000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>25402000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24084000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23649000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25375000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10936000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18293000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19084000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20887000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>122000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15517000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6223.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2402000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-21843000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>15309000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>15159000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14406000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9449000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8487000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14266000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4981000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1569000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6937000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5586000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>83930000.0</v>
+      </c>
+      <c r="C6">
         <v>56619000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>83025000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>68618000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59966000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>54505000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45049000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38590000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>33599000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>35096000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37494000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25402000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24473000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>23962000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28548000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5468000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18404000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>19177000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>21434000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>122000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15769000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20106000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1066000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-21843000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15309000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15159000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15543000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9449000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9126000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13837000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5193000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2174000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7371000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5990000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-149000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-155000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-570000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-349000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-75000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>144179000.0</v>
+      </c>
+      <c r="C9">
         <v>191841000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>182506000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>115578000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>103205000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>89446000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77879000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>66571000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>65077000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>59900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>58493000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>47869000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>46434000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>42871000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>43361000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22582000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36599000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35102000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35719000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12774000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28056000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>34354000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6950000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-14038000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24285000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23110000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21357000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17779000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16291000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15016000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9819000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7150000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11710000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9795000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>69803000.0</v>
+      </c>
+      <c r="C10">
         <v>53461000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>72658000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67139000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59880000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>53713000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44963000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>38503000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>33374000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>34356000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33460000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24535000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23020000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22629000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24977000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5198000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18293000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19084000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21394000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>122000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15517000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20106000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2402000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-21843000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15309000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15159000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14406000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9449000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8487000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14266000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4122000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1569000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6937000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5586000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>17211000.0</v>
+      </c>
+      <c r="C11">
         <v>10514000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16492999.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15684000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13352000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10791000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9998000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8006000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7645000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7974000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7564000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6103000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5458000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5316000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6218000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>912000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3704000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4547000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4762000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-124000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3177000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3476000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-557000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6158000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3297000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3384000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3527000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1995000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1789000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>145000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AG11">
         <v>3000.0</v>
       </c>
       <c r="AH11">
+        <v>3000.0</v>
+      </c>
+      <c r="AI11">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>4947000.0</v>
+      </c>
+      <c r="C12">
         <v>3158000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>88000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>133000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>86000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>85000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>86000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>87000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>225000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>740000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>823000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>867000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1064000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1020000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>398000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>270000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>111000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>93000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>40000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
-[...1 lines deleted...]
-      </c>
+      <c r="W12"/>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>639000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>429000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>859000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>605000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>434000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>404000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>20460000.0</v>
+      </c>
+      <c r="C13">
         <v>18278000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16352000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14813000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13586000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12282000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11516000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9585000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7883000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7523000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7150000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6163000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5666000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5241000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4524000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3866000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>2713000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2564000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2358000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2320000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2337000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2447000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2258000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2212000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2126000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1879000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1810000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1589000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>429000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>52592000.0</v>
+      </c>
+      <c r="C15">
         <v>42947000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>56165000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51455000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>46528000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42922000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>34965000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>30497000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25729000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26382000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>25896000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18432000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17562000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17313000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>18759000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4286000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14589000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14537000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16632000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>246000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12340000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>16630000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1845000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-15685000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12012000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11775000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10879000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7454000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6698000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14411000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4127000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1566000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6934000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5592000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>17562000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17313000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>18758000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4286000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14589000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14537000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16632000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>246000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12340000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16630000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1845000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-15685000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12012000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11775000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10879000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7454000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6698000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14411000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>1566000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6934000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5592000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>52592000.0</v>
+      </c>
+      <c r="C17">
         <v>42947000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>56165000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>51455000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>46528000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42922000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>34965000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>30497000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>25729000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26382000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>25896000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18432000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>17562000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>17313000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>18760000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4286000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>14589000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>14537000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16632000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>246000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12340000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>16630000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1849000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-15685000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12012000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11775000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10879000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7454000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6698000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14411000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>1566000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6934000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5592000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-4947000.0</v>
+      </c>
+      <c r="C18">
         <v>-3158000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-88000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-133000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-86000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-85000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-86000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-87000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-225000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-740000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-823000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-867000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1064000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1020000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-398000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-270000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-111000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-93000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-40000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
+        <v>0.0</v>
+      </c>
+      <c r="AD18">
         <v>-639000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-429000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>69803000.0</v>
+      </c>
+      <c r="C21">
         <v>53461000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>72658000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>67139000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59880000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53713000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>44963000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38503000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33374000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>34356000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33460000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24535000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23020000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22629000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24977000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5198000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18293000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19084000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21394000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>122000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15517000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>20106000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2402000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-21843000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15309000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15159000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14406000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9449000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8487000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14266000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4122000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1569000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6937000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5586000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>244620000.0</v>
+      </c>
+      <c r="C23">
         <v>225477000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>180704000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>177521000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>141145000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>120920000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>110677000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>109852000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97940000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>84179000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>71934000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66477000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>67376000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>66573000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>63648000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>75494000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61367000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>59026000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>51777000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>67539000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>42198000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>29138000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>44698000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66841000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27840000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22860000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20216000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21012000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17418000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>36573000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11520000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17347000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12955000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12937000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>5722000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>3544.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
+      <c r="V25"/>
       <c r="W25">
         <v>1336000.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>1336000.0</v>
+      </c>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>17211000.0</v>
+      </c>
+      <c r="C29">
         <v>10514000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16493000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15684000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13352000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10791000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9998000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8006000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7645000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7974000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7564000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6103000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5458000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5316000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6219000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>912000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3704000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4547000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4762000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-124000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3177000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3476000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-557000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6158000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3297000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3384000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3527000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1995000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1789000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>70000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>74376000.0</v>
+      </c>
+      <c r="C30">
         <v>138380000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>109848000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48439000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43325000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35733000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32916000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28068000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31703000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25544000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25033000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23334000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23414000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20242000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18384000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17384000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18306000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16018000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14325000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12652000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12539000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14248000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9352000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7805000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8976000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7951000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6951000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8330000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7804000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>29282000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5697000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5581000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4773000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4209000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>127</v>
+      </c>
+      <c r="B31">
+        <v>123264000.0</v>
+      </c>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-133000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-86000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>151508000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>240000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-93726999.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-740000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-824000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-867000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1064000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1020000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-398000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-270000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-111000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-93000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-40000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>3295.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>9000.0</v>
       </c>
-      <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-639000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-429000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-859000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-605000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-434000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-404000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>314423000.0</v>
+      </c>
+      <c r="C32">
         <v>278938000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>253362000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>244660000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>201025000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>174633000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>155640000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>148355000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>131314000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>118535000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>105394000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>91012000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90396000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>89202000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>88625000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>80692000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>79660000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>78110000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>73171000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>67661000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>57715000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>49244000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>42296000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>44998000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>43149000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>38019000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>34622000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>30461000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>25905000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>22307000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>15642000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>18916000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>19892000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>18523000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -10607,917 +10810,917 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>80539000.0</v>
       </c>
       <c r="C2">
         <v>51852000.0</v>
       </c>
       <c r="D2">
         <v>68164000.0</v>
       </c>
       <c r="E2">
         <v>50371000.0</v>
       </c>
       <c r="F2">
         <v>33786000.0</v>
       </c>
       <c r="G2">
         <v>33349000.0</v>
       </c>
       <c r="H2">
         <v>9924000.0</v>
       </c>
       <c r="I2">
         <v>10932000.0</v>
       </c>
       <c r="J2">
         <v>9812000.0</v>
       </c>
       <c r="K2">
         <v>5518000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>7132000</v>
       </c>
       <c r="C3">
         <v>243000</v>
       </c>
       <c r="D3">
         <v>6759000</v>
       </c>
       <c r="E3">
         <v>5936000</v>
       </c>
       <c r="F3">
         <v>4854000</v>
       </c>
       <c r="G3">
         <v>4074000</v>
       </c>
       <c r="H3">
         <v>2926000</v>
       </c>
       <c r="I3">
         <v>332000</v>
       </c>
       <c r="J3">
         <v>68000</v>
       </c>
       <c r="K3">
         <v>898000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>17793000.0</v>
       </c>
       <c r="F4">
         <v>16585000.0</v>
       </c>
       <c r="G4">
         <v>437000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-92287000.0</v>
       </c>
       <c r="F5">
         <v>1271000.0</v>
       </c>
       <c r="G5">
         <v>72653000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>26353000.0</v>
       </c>
       <c r="C6">
         <v>28687000.0</v>
       </c>
       <c r="D6">
         <v>-16312000.0</v>
       </c>
       <c r="E6">
         <v>17793000.0</v>
       </c>
       <c r="F6">
         <v>16585000.0</v>
       </c>
       <c r="G6">
         <v>437000.0</v>
       </c>
       <c r="H6">
         <v>23425000.0</v>
       </c>
       <c r="I6">
         <v>-1008000.0</v>
       </c>
       <c r="J6">
         <v>1120000.0</v>
       </c>
       <c r="K6">
         <v>4294000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>202032000.0</v>
       </c>
       <c r="C7">
         <v>125196000.0</v>
       </c>
       <c r="D7">
         <v>23265000.0</v>
       </c>
       <c r="E7">
         <v>95821000.0</v>
       </c>
       <c r="F7">
         <v>31052000.0</v>
       </c>
       <c r="G7">
         <v>42971000.0</v>
       </c>
       <c r="H7">
         <v>9204000.0</v>
       </c>
       <c r="I7">
         <v>884000.0</v>
       </c>
       <c r="J7">
         <v>14698000.0</v>
       </c>
       <c r="K7">
         <v>8879000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-112398000.0</v>
       </c>
       <c r="F8">
         <v>-85570000.0</v>
       </c>
       <c r="G8">
         <v>-98529000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>-220608000.0</v>
       </c>
       <c r="C9">
         <v>-162117000.0</v>
       </c>
       <c r="D9">
         <v>-182295000.0</v>
       </c>
       <c r="E9">
         <v>-111144000.0</v>
       </c>
       <c r="F9">
         <v>-91757000.0</v>
       </c>
       <c r="G9">
         <v>-100227000.0</v>
       </c>
       <c r="H9">
         <v>-20297000.0</v>
       </c>
       <c r="I9">
         <v>-3476000.0</v>
       </c>
       <c r="J9">
         <v>-16934000.0</v>
       </c>
       <c r="K9">
         <v>-4061000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>158529000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>129000000.0</v>
       </c>
       <c r="G10">
         <v>136630000.0</v>
       </c>
       <c r="H10">
         <v>36587000.0</v>
       </c>
       <c r="I10">
         <v>-5035000.0</v>
       </c>
       <c r="J10">
         <v>30414000.0</v>
       </c>
       <c r="K10">
         <v>15393000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>300742000.0</v>
       </c>
       <c r="F11">
         <v>115457000.0</v>
       </c>
       <c r="G11">
         <v>68847000.0</v>
       </c>
       <c r="H11">
         <v>54530000.0</v>
       </c>
       <c r="I11">
         <v>19902000.0</v>
       </c>
       <c r="J11">
         <v>21504000.0</v>
       </c>
       <c r="K11">
         <v>14714000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15634000.0</v>
       </c>
       <c r="F12">
         <v>4948000.0</v>
       </c>
       <c r="G12">
         <v>1773000.0</v>
       </c>
       <c r="H12">
         <v>20738000.0</v>
       </c>
       <c r="I12">
         <v>3050000.0</v>
       </c>
       <c r="J12">
         <v>1493000.0</v>
       </c>
       <c r="K12">
         <v>155000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-21408000.0</v>
       </c>
       <c r="F13">
         <v>-30008000.0</v>
       </c>
       <c r="G13">
         <v>-2272000.0</v>
       </c>
       <c r="H13">
         <v>-28839000.0</v>
       </c>
       <c r="I13">
         <v>-15461000.0</v>
       </c>
       <c r="J13">
         <v>-2972000.0</v>
       </c>
       <c r="K13">
         <v>-3078000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>8927000.0</v>
       </c>
       <c r="C14">
         <v>5106000.0</v>
       </c>
       <c r="D14">
         <v>4503000.0</v>
       </c>
       <c r="E14">
         <v>4115000.0</v>
       </c>
       <c r="F14">
         <v>3544000.0</v>
       </c>
       <c r="G14">
         <v>1336000.0</v>
       </c>
       <c r="H14">
         <v>216000.0</v>
       </c>
       <c r="I14">
         <v>212000.0</v>
       </c>
       <c r="J14">
         <v>160000.0</v>
       </c>
       <c r="K14">
         <v>88000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>16200000.0</v>
       </c>
       <c r="E15">
         <v>36400000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>5120000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>106892000.0</v>
       </c>
       <c r="C16">
         <v>80539000.0</v>
       </c>
       <c r="D16">
         <v>51852000.0</v>
       </c>
       <c r="E16">
         <v>68164000.0</v>
       </c>
       <c r="F16">
         <v>50371000.0</v>
       </c>
       <c r="G16">
         <v>33786000.0</v>
       </c>
       <c r="H16">
         <v>33349000.0</v>
       </c>
       <c r="I16">
         <v>9924000.0</v>
       </c>
       <c r="J16">
         <v>10932000.0</v>
       </c>
       <c r="K16">
         <v>9812000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>401989000.0</v>
       </c>
       <c r="C18">
         <v>260914000.0</v>
       </c>
       <c r="D18">
         <v>109347000.0</v>
       </c>
       <c r="E18">
         <v>163647000.0</v>
       </c>
       <c r="F18">
         <v>82960000.0</v>
       </c>
       <c r="G18">
         <v>49477000.0</v>
       </c>
       <c r="H18">
         <v>38774000.0</v>
       </c>
       <c r="I18">
         <v>22476000.0</v>
       </c>
       <c r="J18">
         <v>20180000.0</v>
       </c>
       <c r="K18">
         <v>14927000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>-276336000.0</v>
       </c>
       <c r="C19">
         <v>-306244000.0</v>
       </c>
       <c r="D19">
         <v>-139541000.0</v>
       </c>
       <c r="E19">
         <v>-149906000.0</v>
       </c>
       <c r="F19">
         <v>-54823000.0</v>
       </c>
       <c r="G19">
         <v>-171720000.0</v>
       </c>
       <c r="H19">
         <v>-80566000.0</v>
       </c>
       <c r="I19">
         <v>-25365000.0</v>
       </c>
       <c r="J19">
         <v>-19128000.0</v>
       </c>
       <c r="K19">
         <v>-11531000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>115724000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>125547000.0</v>
       </c>
       <c r="H20">
         <v>87411000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>63124000.0</v>
       </c>
       <c r="D21">
         <v>16200000.0</v>
       </c>
       <c r="E21">
         <v>36400000.0</v>
       </c>
       <c r="F21">
         <v>36400000.0</v>
       </c>
       <c r="G21">
         <v>36400000.0</v>
       </c>
       <c r="H21">
         <v>-20000000.0</v>
       </c>
       <c r="I21">
         <v>1549000.0</v>
       </c>
       <c r="J21">
         <v>1549000.0</v>
       </c>
       <c r="K21">
         <v>1549000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>197070000.0</v>
       </c>
       <c r="C22">
         <v>117573000.0</v>
       </c>
       <c r="D22">
         <v>79201000.0</v>
       </c>
       <c r="E22">
         <v>52170000.0</v>
       </c>
       <c r="F22">
         <v>45847000.0</v>
       </c>
       <c r="G22">
         <v>6257000.0</v>
       </c>
       <c r="H22">
         <v>10621000.0</v>
       </c>
       <c r="I22">
         <v>18219000.0</v>
       </c>
       <c r="J22">
         <v>3783000.0</v>
       </c>
       <c r="K22">
         <v>6614000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>3578000.0</v>
       </c>
       <c r="C23">
         <v>-112966000.0</v>
       </c>
       <c r="D23">
         <v>2126000.0</v>
       </c>
       <c r="E23">
         <v>3032000.0</v>
       </c>
       <c r="F23">
         <v>2811000.0</v>
       </c>
       <c r="G23">
         <v>2782000.0</v>
       </c>
       <c r="H23">
         <v>62291000.0</v>
       </c>
       <c r="I23">
         <v>19049000.0</v>
       </c>
       <c r="J23">
         <v>-19128000.0</v>
       </c>
       <c r="K23">
         <v>-11531000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>-7674000.0</v>
       </c>
       <c r="C24">
         <v>301096000.0</v>
       </c>
       <c r="D24">
         <v>-5794000.0</v>
       </c>
       <c r="E24">
         <v>-6573000.0</v>
       </c>
       <c r="F24">
         <v>-3336000.0</v>
       </c>
       <c r="G24">
         <v>1419000.0</v>
       </c>
       <c r="H24">
         <v>1023000.0</v>
       </c>
       <c r="I24">
         <v>250000.0</v>
       </c>
       <c r="J24">
         <v>-250000.0</v>
       </c>
       <c r="K24">
         <v>4000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>-21795000.0</v>
       </c>
       <c r="C25">
         <v>-5513000.0</v>
       </c>
       <c r="D25">
         <v>-2950000.0</v>
       </c>
       <c r="E25">
         <v>9372000.0</v>
       </c>
       <c r="F25">
         <v>1146000.0</v>
       </c>
       <c r="G25">
         <v>-274000.0</v>
       </c>
       <c r="H25">
         <v>-3090000.0</v>
       </c>
       <c r="I25">
         <v>3493000.0</v>
       </c>
       <c r="J25">
         <v>473000.0</v>
       </c>
       <c r="K25">
         <v>581000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>-37284000.0</v>
       </c>
       <c r="C26">
         <v>902000.0</v>
       </c>
       <c r="D26">
         <v>-22266000.0</v>
       </c>
       <c r="E26">
         <v>-34415000.0</v>
       </c>
       <c r="F26">
         <v>-15852000.0</v>
       </c>
       <c r="G26">
         <v>741000.0</v>
       </c>
       <c r="H26">
         <v>-62291000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>21013000.0</v>
       </c>
       <c r="C27">
         <v>16685000.0</v>
       </c>
       <c r="D27">
         <v>14913000.0</v>
       </c>
       <c r="E27">
         <v>11624000.0</v>
       </c>
       <c r="F27">
         <v>5584000.0</v>
       </c>
       <c r="G27">
         <v>2167000.0</v>
       </c>
       <c r="H27">
         <v>24103000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-28786000.0</v>
       </c>
       <c r="C28">
         <v>73774000.0</v>
       </c>
       <c r="D28">
         <v>-3940000.0</v>
       </c>
       <c r="E28">
         <v>5017000.0</v>
       </c>
       <c r="F28">
         <v>-13041000.0</v>
       </c>
       <c r="G28">
         <v>128329000.0</v>
       </c>
       <c r="H28">
         <v>62291000.0</v>
       </c>
       <c r="I28">
         <v>1549000.0</v>
       </c>
       <c r="J28">
         <v>1549000.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>409121000.0</v>
       </c>
       <c r="C29">
         <v>261157000.0</v>
       </c>
       <c r="D29">
         <v>116106000.0</v>
       </c>
       <c r="E29">
         <v>169583000.0</v>
       </c>
       <c r="F29">
         <v>87814000.0</v>
       </c>
       <c r="G29">
         <v>53551000.0</v>
       </c>
       <c r="H29">
         <v>41700000.0</v>
       </c>
       <c r="I29">
         <v>22808000.0</v>
       </c>
       <c r="J29">
         <v>20248000.0</v>
       </c>
       <c r="K29">
         <v>15825000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-353982000.0</v>
       </c>
       <c r="C30">
         <v>-306244000.0</v>
       </c>
       <c r="D30">
         <v>-128478000.0</v>
       </c>
       <c r="E30">
         <v>-156807000.0</v>
       </c>
       <c r="F30">
         <v>-58188000.0</v>
       </c>
       <c r="G30">
         <v>-181443000.0</v>
       </c>
       <c r="H30">
         <v>-80566000.0</v>
       </c>
       <c r="I30">
         <v>-25365000.0</v>
       </c>
@@ -11527,2564 +11730,2626 @@
       <c r="K30">
         <v>-11531000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>56554000.0</v>
+      </c>
+      <c r="C2">
         <v>106892000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>111760000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>81315000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>119327000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80539000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>86584000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48019000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61764000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>51852000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53288000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>58604000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>80360000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>68164000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29544000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36508000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>46939000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>50371000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41634000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25619000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23848000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33786000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14196000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>109942000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24159000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33349000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16902000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14881000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10891000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9924000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9536000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8908000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8034000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10932000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>1578000</v>
+      </c>
+      <c r="C3">
         <v>1994000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1834000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2158000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1718000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>35000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4224000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1461000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1543000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1305000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1420000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1511000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2170000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1658000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1421000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1613000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4836000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1327000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3990000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>43000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>28000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>27000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>44000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>23000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>249000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-21756000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>12196000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>38620000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6964000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-10431000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-3432000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>8737000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>16015000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1771000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-9938000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-92287000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>1271000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>6150000.0</v>
+      </c>
+      <c r="C6">
         <v>-50338000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4868000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>30445000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-38012000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>38788000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6045000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38565000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13745000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9912000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1436000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5316000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21756000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12196000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38620000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6964000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10431000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3432000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8737000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16015000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1771000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9938000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19590000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-95746000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>85783000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9190000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>16446999.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2021000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3990000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>967000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>388000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>628000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>874000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2898000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-31936000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-41316000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-125445000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-96254000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>94544000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>34998000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-69178000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-24932000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4003000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8805000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-11084000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-98047000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-256163000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>223088000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-46443000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1669000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>128920000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-19007000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-112398000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-85570000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>-147066000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-43752000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-99114000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-74846000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-74846000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>-39170000.0</v>
       </c>
       <c r="U9">
-        <v>1500000.0</v>
+        <v>-39170000.0</v>
       </c>
       <c r="V9">
         <v>1500000.0</v>
       </c>
       <c r="W9">
-        <v>-12754000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="X9">
         <v>-12754000.0</v>
       </c>
       <c r="Y9">
         <v>-12754000.0</v>
       </c>
       <c r="Z9">
         <v>-12754000.0</v>
       </c>
       <c r="AA9">
-        <v>-17604000.0</v>
+        <v>-12754000.0</v>
       </c>
       <c r="AB9">
         <v>-17604000.0</v>
       </c>
       <c r="AC9">
         <v>-17604000.0</v>
       </c>
       <c r="AD9">
         <v>-17604000.0</v>
       </c>
       <c r="AE9">
+        <v>-17604000.0</v>
+      </c>
+      <c r="AF9">
         <v>-3546000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>300742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>115457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>59114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>54530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AE11">
         <v>0.0</v>
       </c>
+      <c r="AF11"/>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-12185000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-189000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15634000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7146000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20096000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>47801000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4948000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>42410000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-8890000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-29684000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-33081000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35354000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-9315000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10029000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-15179000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11312000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7737000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16868000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>-935000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-162000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2818000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>-21408000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>-21408000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>-30008000.0</v>
       </c>
       <c r="U13">
         <v>-30008000.0</v>
       </c>
       <c r="V13">
         <v>-30008000.0</v>
       </c>
       <c r="W13">
-        <v>-2272000.0</v>
+        <v>-30008000.0</v>
       </c>
       <c r="X13">
         <v>-2272000.0</v>
       </c>
       <c r="Y13">
         <v>-2272000.0</v>
       </c>
       <c r="Z13">
         <v>-2272000.0</v>
       </c>
       <c r="AA13">
-        <v>-28839000.0</v>
+        <v>-2272000.0</v>
       </c>
       <c r="AB13">
         <v>-28839000.0</v>
       </c>
       <c r="AC13">
         <v>-28839000.0</v>
       </c>
       <c r="AD13">
         <v>-28839000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>-28839000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>5527000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1346000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1347000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>707000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>-779000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>389000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>390000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3211000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>390000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>389000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>313000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3173000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-628000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>313000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>315000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>547000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>115000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>252000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>337000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236000.0</v>
       </c>
       <c r="Y14">
         <v>236000.0</v>
       </c>
       <c r="Z14">
         <v>236000.0</v>
       </c>
       <c r="AA14">
+        <v>236000.0</v>
+      </c>
+      <c r="AB14">
         <v>1137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000.0</v>
       </c>
       <c r="AC14">
         <v>216000.0</v>
       </c>
       <c r="AD14">
         <v>216000.0</v>
       </c>
       <c r="AE14">
+        <v>216000.0</v>
+      </c>
+      <c r="AF14">
         <v>212000.0</v>
       </c>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>18130000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>35000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10108000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4216000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
-        <v>5120000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB15">
         <v>5120000.0</v>
       </c>
       <c r="AC15">
+        <v>5120000.0</v>
+      </c>
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5120000.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>5120000.0</v>
       </c>
       <c r="AH15">
         <v>5120000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>5120000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>62704000.0</v>
+      </c>
+      <c r="C16">
         <v>56554000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>106892000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>111760000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>81315000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>119327000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>80539000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>86584000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48019000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>61764000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>51852000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53288000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58604000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>80360000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68164000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29544000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36508000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>46939000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50371000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41634000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25619000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23848000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>33786000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14196000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>109942000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24159000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>33348999.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>16902000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14881000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10891000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9924000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9536000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8908000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8034000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>168750000.0</v>
+      </c>
+      <c r="C18">
         <v>45031000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>115582000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>81486000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>119160000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>87148000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>68413000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>98807000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>55127000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>33125000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20850000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>69122000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3596000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>15779000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>75033000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10324000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>31996000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47794000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>54396000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>42770000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5969000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13054000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9333000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19650000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2656000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>21780000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5998000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18738000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14419000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2430000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6979000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>586000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6750000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8161000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>-102232000.0</v>
+      </c>
+      <c r="C19">
         <v>-119592000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-125661000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-17737000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-160754000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-51944000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-81360000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-179881000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-28672000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-16331000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24322000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-51249000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-10356000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-33192000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-32945000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-18503000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-52694000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-45764000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-42642000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-26189000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>13681000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>327000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9908000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-116293000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-8184000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-66874000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>10407000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-16733000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-77870000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3630000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-1507000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-5876000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-11309000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>691000.0</v>
+      </c>
+      <c r="C21">
         <v>297434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>115724000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>35000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="S21">
         <v>15000000.0</v>
       </c>
       <c r="T21">
         <v>15000000.0</v>
       </c>
       <c r="U21">
         <v>15000000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>15000000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>-20000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AE21">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AF21"/>
+      <c r="AG21">
         <v>1549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="AH21">
         <v>-20000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>-20000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-42947000.0</v>
+      </c>
+      <c r="C22">
         <v>42947000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>56165000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>51455000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46528000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42922000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34965000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30497000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25729000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26382000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25894000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18432000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>81366000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17313000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18759000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4286000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14589000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14537000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16632000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>246000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12340000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16629999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1845000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-15685000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12012000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11775000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10879000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7454000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6698000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14411000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4127000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1566000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6934000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5592000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>-1430000.0</v>
+      </c>
+      <c r="C23">
         <v>906000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>720000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-36181000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>975000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>777000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2678000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2454000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>689000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>427000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>748000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>670000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>223000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>485000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>108000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>816000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1722000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>386000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>336000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>917000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>258000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>301000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1017000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1048000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5120000.0</v>
       </c>
       <c r="AB23">
         <v>5120000.0</v>
       </c>
       <c r="AC23">
+        <v>5120000.0</v>
+      </c>
+      <c r="AD23">
         <v>67424000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3630000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6607000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19049000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5899000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-11308000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>-25498000.0</v>
+      </c>
+      <c r="C24">
         <v>950000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2199000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4636000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-8529000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-195000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2690000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4233000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>160658000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4526000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6041000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7687000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>950000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-35380000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1381000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6475000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-7859000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1483000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1483000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11396000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1489000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9956000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1725000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2002000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3025000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10450000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2797000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-284000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18395000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-6591000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1507000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5876000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>210119000.0</v>
+      </c>
+      <c r="C25">
         <v>4078000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>82117000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25464000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67656000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>44261000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>113953000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>100268000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>29398000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6743000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6835000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>70633000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-79686000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3639000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>146293000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11745000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33609000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33264000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>37764000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44097000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7512000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-29684000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24206000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19671000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-9317000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>21804000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40042000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11312000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7738000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>16868000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2868000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-936000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-161000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2818000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-41017000.0</v>
+      </c>
+      <c r="C26">
         <v>-23088000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>134000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-37277000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2377000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-131000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>468000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>434000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-132000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-6570000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-8738000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-6826000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-11142000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-7284000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-12989000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-15852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15852000.0</v>
       </c>
       <c r="U26">
         <v>-15852000.0</v>
       </c>
       <c r="V26">
+        <v>-15852000.0</v>
+      </c>
+      <c r="W26">
         <v>333000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>416000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>87412000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>87424000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5543000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5379000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5347000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>-7788000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3968000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3820000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4176000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3589000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3697000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3450000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3068000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3092000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2704000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2760000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2214000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1525000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>907000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>938000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>710000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>551000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>464000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>442000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>426000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>410000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>306000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>22961000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-41296000.0</v>
+      </c>
+      <c r="C28">
         <v>276020000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1263000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-35462000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1864000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3549000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2678000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>118178000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-40200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6882000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>616000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-24700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8515000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28659000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1034000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1216000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2438000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2397000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>336000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>917000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15594000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>301000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>876000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>91272000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>35880000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>67424000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5120000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>1549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5120000.0</v>
       </c>
       <c r="AH28">
         <v>-5120000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>-5120000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>167172000.0</v>
+      </c>
+      <c r="C29">
         <v>47025000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>117416000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>83644000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>120878000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87183000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>72637000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>100268000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>55127000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>33125000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22270000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>70633000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5766000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17437000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>75039000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11745000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>33609000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>47801000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>54396000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44097000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5987000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13054000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13323000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19671000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2695000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21804000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6041000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18766000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14436000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2457000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6995000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>630000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6773000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8410000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-119726000.0</v>
+      </c>
+      <c r="C30">
         <v>-373383000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-123547000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17737000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-160754000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-51944000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-81360000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-179881000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-28672000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-16331000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24322000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-51249000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19007000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-33900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35385000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19925000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-46479000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-53630000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-45995000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-28999000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11378000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1816000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5966000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-116293000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8183999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-66874000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10407000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-16733000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-77870000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3630000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6607000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1551000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5899000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-11308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>