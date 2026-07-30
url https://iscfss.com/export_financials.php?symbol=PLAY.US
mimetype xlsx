--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -3838,51 +3841,51 @@
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
         <v>87500000.0</v>
       </c>
       <c r="C52">
         <v>84800000.0</v>
       </c>
       <c r="D52">
         <v>72100000.0</v>
       </c>
       <c r="E52">
         <v>72600000.0</v>
       </c>
       <c r="F52">
-        <v>45445000.0</v>
+        <v>90890000.0</v>
       </c>
       <c r="G52">
         <v>46471000.0</v>
       </c>
       <c r="H52">
         <v>60611000.0</v>
       </c>
       <c r="I52">
         <v>15000000.0</v>
       </c>
       <c r="J52">
         <v>15000000.0</v>
       </c>
       <c r="K52">
         <v>7500000.0</v>
       </c>
       <c r="L52">
         <v>7500000.0</v>
       </c>
       <c r="M52">
         <v>429020000.0</v>
       </c>
       <c r="N52">
         <v>1500000.0</v>
       </c>
@@ -4460,568 +4463,574 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>141500000.0</v>
+      </c>
+      <c r="C2">
         <v>125500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>109900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>134400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>90300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>84100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>109400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69600000.0</v>
       </c>
       <c r="L2">
         <v>69600000.0</v>
       </c>
       <c r="M2">
+        <v>69600000.0</v>
+      </c>
+      <c r="N2">
         <v>64000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>57216000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>67444000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54528000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62493000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39295000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34227000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39418000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42849000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>59539000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>79083000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>65359000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>65538000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>53898000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>48862000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>60427000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>59665000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48563000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>55732000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54627000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62444000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>55303000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>56973000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55278000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64786000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>52278000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>50274000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42836000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42270000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42615000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41628000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>35001000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>43375000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>34768000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>34538000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>36092000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>23878000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>20779000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18509000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20228000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17761000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>21414000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>24165000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21586000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11761000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12146000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13853000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12499000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13346000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11870000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13697000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14167000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14952000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17688000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21070000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14081000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15991000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16553000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12315000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10884000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>9291000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10170000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13422000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12061000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11868000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5065,52 +5074,53 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5154,458 +5164,465 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>-900000.0</v>
+      </c>
+      <c r="C5">
         <v>-1100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1600000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="H5">
         <v>-1000000.0</v>
       </c>
       <c r="I5">
         <v>-1000000.0</v>
       </c>
       <c r="J5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="K5">
         <v>-900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="N5">
         <v>-900000.0</v>
       </c>
       <c r="O5">
+        <v>-900000.0</v>
+      </c>
+      <c r="P5">
         <v>-1023000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-908000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2299000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3628000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4959000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6296000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7653000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9085000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10673000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12077000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13753000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-8369000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8156000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6647000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3408000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-683000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-687000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-611000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-518000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-249000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-520000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-295000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1015000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-723000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-790000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-684000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-530000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-970000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-731000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-736000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-491000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-646000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-214000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-101000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-118000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-167000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>233000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>327000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>414000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>440000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>1645200000.0</v>
+      </c>
+      <c r="C7">
         <v>1643100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1635900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1619300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1635600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1652900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1666600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1654200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1612000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1621600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1654200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1586800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1583100000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1631917000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1643592000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1662424000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1347266000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1322984000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1322664000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1297737000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1310381000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1314262000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1329644000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1338169000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1319419000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1267665000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1219438000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1157628000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1105392000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5617,116 +5634,119 @@
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>600000.0</v>
       </c>
       <c r="C8">
         <v>600000.0</v>
       </c>
       <c r="D8">
         <v>600000.0</v>
       </c>
       <c r="E8">
         <v>600000.0</v>
       </c>
       <c r="F8">
         <v>600000.0</v>
       </c>
       <c r="G8">
         <v>600000.0</v>
       </c>
       <c r="H8">
         <v>600000.0</v>
       </c>
       <c r="I8">
         <v>600000.0</v>
       </c>
       <c r="J8">
         <v>600000.0</v>
       </c>
       <c r="K8">
         <v>600000.0</v>
       </c>
       <c r="L8">
         <v>600000.0</v>
       </c>
       <c r="M8">
         <v>600000.0</v>
       </c>
       <c r="N8">
+        <v>600000.0</v>
+      </c>
+      <c r="O8">
         <v>624000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>623000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>622000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>618000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>616000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>614000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>613000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>607000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5746,424 +5766,429 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>590100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>584300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>577481000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>566242000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>562671000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>557977000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>548776000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>545168000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>540348000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>535768000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>531191000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>529523000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>526253000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>411048000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>339161000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>337510000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>335599000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>333515000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>331255000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>329394000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>325951000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>323211000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>320488000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>318379000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>315399000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>312293000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>310230000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>297450000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>293397000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>284155000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>280828000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>277645000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>270411000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>258451000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>253685000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>253337000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>19600000.0</v>
+      </c>
+      <c r="C10">
         <v>16600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>37300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>82600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>91500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>181600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>108211000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>100386000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>139081000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25910000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27005000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>107801000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20154000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11891000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8341000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>224305000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>156833000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24655000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20880000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23318000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20353000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21585000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19717000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>22398000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16914000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18795000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15258000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20596000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>19945000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20083000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>14724000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23250000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28123000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25495000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>19329000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>23722000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>90080000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>70876000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>58946000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>65351000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>60888000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>38080000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-36117000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>36117000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>54725000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>58860000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>34256000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>47578000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>16682000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>7624000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>3897000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>2530000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>4521000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>3179000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6207,1345 +6232,1361 @@
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>19600000.0</v>
+      </c>
+      <c r="C12">
         <v>16600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>37300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>64000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>82600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>91500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>181600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>108211000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>100386000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>139081000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25910000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27005000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>107801000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20154000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11891000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8341000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>224305000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>156833000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24655000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20880000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23318000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20353000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21585000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19717000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22398000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>16914000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18795000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15258000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20596000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>19945000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>20083000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14724000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23250000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28123000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25495000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19329000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>23722000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>90080000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>70876000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>58946000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>65351000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>60888000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>38080000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>36117000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>54725000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>58860000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>35826000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>47578000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>600000.0</v>
       </c>
       <c r="C13">
         <v>600000.0</v>
       </c>
       <c r="D13">
         <v>600000.0</v>
       </c>
       <c r="E13">
         <v>600000.0</v>
       </c>
       <c r="F13">
         <v>600000.0</v>
       </c>
       <c r="G13">
         <v>600000.0</v>
       </c>
       <c r="H13">
         <v>600000.0</v>
       </c>
       <c r="I13">
         <v>600000.0</v>
       </c>
       <c r="J13">
         <v>600000.0</v>
       </c>
       <c r="K13">
         <v>600000.0</v>
       </c>
       <c r="L13">
         <v>600000.0</v>
       </c>
       <c r="M13">
         <v>600000.0</v>
       </c>
       <c r="N13">
         <v>600000.0</v>
       </c>
       <c r="O13">
+        <v>600000.0</v>
+      </c>
+      <c r="P13">
         <v>623000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>622000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>618000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>616000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>614000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>613000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605000.0</v>
       </c>
       <c r="W13">
         <v>605000.0</v>
       </c>
       <c r="X13">
+        <v>605000.0</v>
+      </c>
+      <c r="Y13">
         <v>604000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000.0</v>
       </c>
       <c r="AA13">
         <v>434000.0</v>
       </c>
       <c r="AB13">
-        <v>433000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="AC13">
         <v>433000.0</v>
       </c>
       <c r="AD13">
+        <v>433000.0</v>
+      </c>
+      <c r="AE13">
         <v>432000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>431000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>429000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>428000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="AJ13">
         <v>426000.0</v>
       </c>
       <c r="AK13">
-        <v>425000.0</v>
+        <v>426000.0</v>
       </c>
       <c r="AL13">
         <v>425000.0</v>
       </c>
       <c r="AM13">
+        <v>425000.0</v>
+      </c>
+      <c r="AN13">
         <v>422000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>421000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>417000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>416000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>415000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>411000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000.0</v>
       </c>
       <c r="AU13">
         <v>402000.0</v>
       </c>
       <c r="AV13">
-        <v>1000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="AW13">
         <v>1000.0</v>
       </c>
       <c r="AX13">
+        <v>1000.0</v>
+      </c>
+      <c r="AY13">
         <v>334000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-      <c r="BB13">
-[...1 lines deleted...]
-      </c>
+      <c r="BB13"/>
       <c r="BC13">
         <v>1000.0</v>
       </c>
       <c r="BD13">
         <v>1000.0</v>
       </c>
       <c r="BE13">
         <v>1000.0</v>
       </c>
       <c r="BF13">
         <v>1000.0</v>
       </c>
-      <c r="BG13"/>
+      <c r="BG13">
+        <v>1000.0</v>
+      </c>
       <c r="BH13"/>
-      <c r="BI13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>1000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>137000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="BM13">
         <v>135000.0</v>
       </c>
       <c r="BN13">
-        <v>134000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="BO13">
         <v>134000.0</v>
       </c>
       <c r="BP13">
+        <v>134000.0</v>
+      </c>
+      <c r="BQ13">
         <v>133000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="BS13">
         <v>133000.0</v>
       </c>
       <c r="BT13">
-        <v>132000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="BU13">
         <v>132000.0</v>
       </c>
       <c r="BV13">
-        <v>131000.0</v>
+        <v>132000.0</v>
       </c>
       <c r="BW13">
         <v>131000.0</v>
       </c>
       <c r="BX13">
         <v>131000.0</v>
       </c>
       <c r="BY13">
         <v>131000.0</v>
       </c>
       <c r="BZ13">
         <v>131000.0</v>
       </c>
       <c r="CA13">
         <v>131000.0</v>
       </c>
       <c r="CB13">
         <v>131000.0</v>
       </c>
       <c r="CC13">
         <v>131000.0</v>
       </c>
       <c r="CD13">
         <v>131000.0</v>
       </c>
       <c r="CE13">
         <v>131000.0</v>
       </c>
       <c r="CF13">
         <v>131000.0</v>
       </c>
       <c r="CG13">
         <v>131000.0</v>
       </c>
+      <c r="CH13">
+        <v>131000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>34940000.0</v>
+      </c>
+      <c r="C14">
         <v>34680000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34530000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35140000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35190000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38180000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40780000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41640000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>41180000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41810000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43380000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48470000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49006140.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48740003.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>49271521.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49453503.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>49268800.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>49283503.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>49229817.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>49331092.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>47644062.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>47613741.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>47111763.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31829985.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31158919.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31515454.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36015710.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37591944.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39065459.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>39855648.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40280301.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>40612388.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41699060.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42250611.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42830873.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>43522403.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>43369754.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43327812.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43283834.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43112141.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>43097656.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42938502.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>42706155.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42377014.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>43341818.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>34881763.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39086625.0</v>
       </c>
       <c r="AW14">
         <v>39086625.0</v>
       </c>
       <c r="AX14">
         <v>39086625.0</v>
       </c>
       <c r="AY14">
         <v>39086625.0</v>
       </c>
       <c r="AZ14">
+        <v>39086625.0</v>
+      </c>
+      <c r="BA14">
         <v>33186425.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33916723.0</v>
       </c>
-      <c r="BB14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC14"/>
       <c r="BD14">
         <v>39086625.0</v>
       </c>
       <c r="BE14">
         <v>39086625.0</v>
       </c>
       <c r="BF14">
         <v>39086625.0</v>
       </c>
       <c r="BG14">
         <v>39086625.0</v>
       </c>
       <c r="BH14">
         <v>39086625.0</v>
       </c>
-      <c r="BI14"/>
+      <c r="BI14">
+        <v>39086625.0</v>
+      </c>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>600000.0</v>
       </c>
       <c r="N15">
+        <v>600000.0</v>
+      </c>
+      <c r="O15">
         <v>624000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>623000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>622000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>618000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>616000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>614000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>613000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605000.0</v>
       </c>
       <c r="W15">
         <v>605000.0</v>
       </c>
       <c r="X15">
+        <v>605000.0</v>
+      </c>
+      <c r="Y15">
         <v>604000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>434000.0</v>
       </c>
       <c r="AA15">
         <v>434000.0</v>
       </c>
       <c r="AB15">
-        <v>433000.0</v>
+        <v>434000.0</v>
       </c>
       <c r="AC15">
         <v>433000.0</v>
       </c>
       <c r="AD15">
+        <v>433000.0</v>
+      </c>
+      <c r="AE15">
         <v>432000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AG15">
         <v>400000.0</v>
       </c>
       <c r="AH15">
         <v>400000.0</v>
       </c>
       <c r="AI15">
         <v>400000.0</v>
       </c>
       <c r="AJ15">
         <v>400000.0</v>
       </c>
       <c r="AK15">
+        <v>400000.0</v>
+      </c>
+      <c r="AL15">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AM15">
         <v>400000.0</v>
       </c>
       <c r="AN15">
+        <v>400000.0</v>
+      </c>
+      <c r="AO15">
         <v>421000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AR15">
         <v>400000.0</v>
       </c>
       <c r="AS15">
         <v>400000.0</v>
       </c>
       <c r="AT15">
         <v>400000.0</v>
       </c>
       <c r="AU15">
+        <v>400000.0</v>
+      </c>
+      <c r="AV15">
         <v>402000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>1000.0</v>
       </c>
       <c r="BE15">
         <v>1000.0</v>
       </c>
       <c r="BF15">
         <v>1000.0</v>
       </c>
-      <c r="BG15"/>
+      <c r="BG15">
+        <v>1000.0</v>
+      </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>83200000.0</v>
+      </c>
+      <c r="C16">
         <v>104800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>104100000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>106400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>122800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>128500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>140300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>143200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>158700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>151200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>150900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>142700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>146700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>139500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>137948000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>131503000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>116315000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>108287000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>106603000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>108392000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>100728000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>91143000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>91134000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>90831000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>92322000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>90690000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>67171000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>61507000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>61882000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>57413000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>55572000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>49194000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>48936000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>44639000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>41685000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39980000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40750000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>38265000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>37006000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>34101000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>34608000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>32062000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31582000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>28617000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>28415000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>25285000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20794000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20427000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>20997000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>14457000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14271000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>13671000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13751000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>8934000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8529000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7691000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6736000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>6917000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7134000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7169000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7789000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3926000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3782000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3224000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2446000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2524000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2454000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2863000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>83500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>78300000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>66246000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>57499000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13308000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>15446000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>12012000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12606000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11405000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10910000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5525000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13355000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>19847000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1454000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>19287000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18822000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>16104000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>238312000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>233375000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>228301000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>210751000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>195207000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>183557000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>179203000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>170539000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>162089000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>151219000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>144407000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>147005000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>160606000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>139613000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>132201000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>132660000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>127675000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>111137000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7589,305 +7630,309 @@
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
         <v>742600000.0</v>
       </c>
       <c r="C20">
         <v>742600000.0</v>
       </c>
       <c r="D20">
-        <v>742500000.0</v>
+        <v>742600000.0</v>
       </c>
       <c r="E20">
         <v>742500000.0</v>
       </c>
       <c r="F20">
+        <v>742500000.0</v>
+      </c>
+      <c r="G20">
         <v>742600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>742500000.0</v>
       </c>
       <c r="H20">
         <v>742500000.0</v>
       </c>
       <c r="I20">
         <v>742500000.0</v>
       </c>
       <c r="J20">
         <v>742500000.0</v>
       </c>
       <c r="K20">
         <v>742500000.0</v>
       </c>
       <c r="L20">
         <v>742500000.0</v>
       </c>
       <c r="M20">
+        <v>742500000.0</v>
+      </c>
+      <c r="N20">
         <v>742100000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>744500000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>787048000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>728664000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>272604000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>272597000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>272561000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>272570000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>272552000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>272597000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>272643000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>272650000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>272702000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>272636000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>272628000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>272633000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>272651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272625000.0</v>
       </c>
       <c r="AE20">
         <v>272625000.0</v>
       </c>
       <c r="AF20">
+        <v>272625000.0</v>
+      </c>
+      <c r="AG20">
         <v>272616000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>272603000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>272566000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>272600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>272567000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>272669000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>272629000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>272649000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>272620000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>272577000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>272694000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>272623000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>272624000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>272540000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>272592000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>272445000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>272404000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>272411000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>272428000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>272278000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>272287000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>272254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272359000.0</v>
       </c>
       <c r="BF20">
         <v>272359000.0</v>
       </c>
-      <c r="BG20"/>
+      <c r="BG20">
+        <v>272359000.0</v>
+      </c>
       <c r="BH20"/>
-      <c r="BI20">
+      <c r="BI20"/>
+      <c r="BJ20">
         <v>65857000.0</v>
       </c>
-      <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
-      <c r="BY20">
+      <c r="BY20"/>
+      <c r="BZ20">
         <v>7096000.0</v>
       </c>
-      <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
-      <c r="CC20">
+      <c r="CC20"/>
+      <c r="CD20">
         <v>7445000.0</v>
       </c>
-      <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
         <v>178200000.0</v>
       </c>
       <c r="C21">
         <v>178200000.0</v>
       </c>
       <c r="D21">
         <v>178200000.0</v>
       </c>
       <c r="E21">
         <v>178200000.0</v>
       </c>
       <c r="F21">
         <v>178200000.0</v>
       </c>
       <c r="G21">
         <v>178200000.0</v>
       </c>
       <c r="H21">
         <v>178200000.0</v>
       </c>
       <c r="I21">
         <v>178200000.0</v>
       </c>
       <c r="J21">
         <v>178200000.0</v>
       </c>
       <c r="K21">
         <v>178200000.0</v>
       </c>
       <c r="L21">
         <v>178200000.0</v>
       </c>
       <c r="M21">
         <v>178200000.0</v>
       </c>
       <c r="N21">
         <v>178200000.0</v>
       </c>
       <c r="O21">
         <v>178200000.0</v>
       </c>
       <c r="P21">
+        <v>178200000.0</v>
+      </c>
+      <c r="Q21">
         <v>190100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="R21">
         <v>79000000.0</v>
       </c>
       <c r="S21">
         <v>79000000.0</v>
       </c>
       <c r="T21">
         <v>79000000.0</v>
       </c>
       <c r="U21">
         <v>79000000.0</v>
       </c>
       <c r="V21">
         <v>79000000.0</v>
       </c>
       <c r="W21">
         <v>79000000.0</v>
       </c>
       <c r="X21">
         <v>79000000.0</v>
       </c>
       <c r="Y21">
         <v>79000000.0</v>
       </c>
@@ -7906,989 +7951,1002 @@
       <c r="AD21">
         <v>79000000.0</v>
       </c>
       <c r="AE21">
         <v>79000000.0</v>
       </c>
       <c r="AF21">
         <v>79000000.0</v>
       </c>
       <c r="AG21">
         <v>79000000.0</v>
       </c>
       <c r="AH21">
         <v>79000000.0</v>
       </c>
       <c r="AI21">
         <v>79000000.0</v>
       </c>
       <c r="AJ21">
         <v>79000000.0</v>
       </c>
       <c r="AK21">
         <v>79000000.0</v>
       </c>
       <c r="AL21">
+        <v>79000000.0</v>
+      </c>
+      <c r="AM21">
         <v>79837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AN21">
         <v>79000000.0</v>
       </c>
       <c r="AO21">
         <v>79000000.0</v>
       </c>
       <c r="AP21">
+        <v>79000000.0</v>
+      </c>
+      <c r="AQ21">
         <v>81236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AR21">
         <v>79000000.0</v>
       </c>
       <c r="AS21">
         <v>79000000.0</v>
       </c>
       <c r="AT21">
+        <v>79000000.0</v>
+      </c>
+      <c r="AU21">
         <v>82636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AV21">
         <v>79000000.0</v>
       </c>
       <c r="AW21">
         <v>79000000.0</v>
       </c>
       <c r="AX21">
+        <v>79000000.0</v>
+      </c>
+      <c r="AY21">
         <v>84035000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>357717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="BD21">
         <v>79000000.0</v>
       </c>
       <c r="BE21">
         <v>79000000.0</v>
       </c>
       <c r="BF21">
         <v>79000000.0</v>
       </c>
-      <c r="BG21"/>
+      <c r="BG21">
+        <v>79000000.0</v>
+      </c>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>7482000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
-[...1 lines deleted...]
-      </c>
+      <c r="BV21"/>
       <c r="BW21">
         <v>118000.0</v>
       </c>
       <c r="BX21">
         <v>118000.0</v>
       </c>
       <c r="BY21">
+        <v>118000.0</v>
+      </c>
+      <c r="BZ21">
         <v>7096000.0</v>
       </c>
-      <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21">
         <v>7445000.0</v>
       </c>
-      <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
-        <v>39900000.0</v>
+        <v>40200000.0</v>
       </c>
       <c r="C22">
         <v>39900000.0</v>
       </c>
       <c r="D22">
+        <v>39900000.0</v>
+      </c>
+      <c r="E22">
         <v>39100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>41300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>37800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>37200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>43300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>43700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>47900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>45400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45432000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>46977000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>41601000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>40319000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>37256000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23811000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22812000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23807000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26732000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>31189000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>34726000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34477000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>32620000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>27409000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29609000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>27315000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>27730000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>24993000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>28332000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>27560000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>26107000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>23704000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23019000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>21860000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>20557000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18674000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>18497000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>19529000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>19623000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19556000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>18964000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>18457000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>15883000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>15254000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16320000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15354000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>14849000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14441000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14369000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14378000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>14071000.0</v>
       </c>
-      <c r="BG22"/>
       <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>13782000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>31094000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>28978000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>28655000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>28935000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>27871000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26400000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>26933000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>26233000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>26540000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>25598000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>26313000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>26634000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>26249000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>25849000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>26058000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>25964000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>24056000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>22481000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>22960000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>21758000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>18541000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17487000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16832000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>16243000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>4135800000.0</v>
+      </c>
+      <c r="C23">
         <v>4116600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4130700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4093400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4064700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4015800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3941100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3833900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3785300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3754400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3697800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3729400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3694400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3761000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3685090000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3650740000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2443100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2345790000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2350716000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2384505000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2317975000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2352824000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2385061000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2619967000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2563351000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2370139000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2298187000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2234077000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2164891000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1273187000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1278264000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1254857000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1227306000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1197030000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1137197000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1110259000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1076716000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1052733000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1043986000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1018289000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1003573000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1004535000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>971899000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>951232000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>988411000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>950689000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>923511000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>908124000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>887558000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>861758000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>796499000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>797780000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>777629000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>779692000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
+        <v>1495300000.0</v>
+      </c>
+      <c r="C24">
         <v>1515000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1552800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1549500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1569500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1479100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1444800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1292400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1289200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1284000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1281300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1278700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1221100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1222711000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1222208000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1219678000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>431966000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>431395000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>484677000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>537816000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>537102000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>596388000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>561815000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>731646000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>735261000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>632689000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>640384000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>552079000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>427774000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>378469000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>368164000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>346859000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>339554000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>351249000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>299940000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>293980000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>236805000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>256628000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>270451000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>282274000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>292095000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>330750000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>347625000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>353500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>429065000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>429020000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>428976000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>524706000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>484177000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>469550000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>448028000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>226414000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>81194000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>74823000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>74604000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>80351000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>51406000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>47167000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>48968000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>50201000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>61671000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>52269000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>55369000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>59494000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>76819000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>76894000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>81969000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>84896000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>96065000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>103063000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>103422000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>103860000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>103984000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>98750000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>94420000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>91000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1278700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1221100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1222711000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1222208000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1219678000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>431966000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>431395000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>484677000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>537816000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>537102000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>596388000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>561815000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>731646000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>735261000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>632689000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>640384000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>552079000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>427774000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>378469000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>368164000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>346859000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>339554000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>351249000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>299940000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>293980000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>236805000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>256628000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>270451000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>282274000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>292095000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>330750000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>347625000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>353500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>429065000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>429020000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>428976000.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8932,52 +8990,53 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9021,328 +9080,334 @@
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>3127900000.0</v>
+      </c>
+      <c r="C28">
         <v>3148500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3182100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3163800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3200200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3132100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3109800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2942500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2878100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2877300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2880500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2861000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2783500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2681500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2766089000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2790216000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1640151000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1728469000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1780336000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1727752000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1827329000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1898759000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1883118000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1860510000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1912847000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1830088000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1853942000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1701389000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1527813000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>356884000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>363447000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>339461000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>322640000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>332454000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>299682000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>273384000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>224360000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>236545000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>263227000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>266524000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>271472000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>305255000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>335796000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>337278000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>338985000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>358144000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>370030000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>463330000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>428798000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>447597000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>36117000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>410031000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>402768000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>418033000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>401950000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>1601900000.0</v>
+      </c>
+      <c r="C29">
         <v>1613200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1690600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1722700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1723300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1631900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1678400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1585800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1590700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1544200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1501900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1278700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1221100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1641746000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1591724000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1584557000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>783708000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>706855000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>731236000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>767691000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>715744000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>749620000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>768589000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>997017000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>942896000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>817339000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9357,485 +9422,492 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>48000000.0</v>
+      </c>
+      <c r="C30">
         <v>54500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>44500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25526000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45852000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34682000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20116000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64921000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>71469000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>51639000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57835000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>70064000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>50008000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26036000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23241000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2331000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2876000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1569000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1094000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1880000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>25427000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24817000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>995000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4867000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10296000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1870000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5901000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11306000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14293000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>871000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4146000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4170000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3824000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>180000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2421000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2102000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1391000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>2445000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>24760000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5861000.0</v>
       </c>
       <c r="BF30">
         <v>5861000.0</v>
       </c>
-      <c r="BG30"/>
+      <c r="BG30">
+        <v>5861000.0</v>
+      </c>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>980500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1022700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1800129000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>979678000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1037032000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1294624000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1201402000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1165927000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-121695000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1085259000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-205440000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1132925000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-101279000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1100620000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-189433000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>971265000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1023543000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1082614000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>36212000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>73686000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>89309000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>86607000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>70080000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>73950000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>70773000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>102750000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>87823000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>67719000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>58420000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>29690000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5356000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-31180000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-42978000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-68377000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-92895000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-107324000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>-321000000.0</v>
+      </c>
+      <c r="C32">
         <v>-310500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-255600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-233200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-318000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-339500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-279000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-312100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-286300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-298100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-262300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-214500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-201900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-144330000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-172637000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-193079000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-95938000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-165944000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-144294000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-112978000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-167777000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-152765000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-195035000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-20830000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-86903000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-211888000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9850,2068 +9922,2093 @@
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:85">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>4004900000.0</v>
+      </c>
+      <c r="C33">
         <v>3992500000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4008700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3976600000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3951300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3921400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3829100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3737800000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3647500000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3616900000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3540800000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3521400000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3486800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3467300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3451485000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3436234000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2225960000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2200219000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2204332000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2188550000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2206532000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2233953000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2292669000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2326983000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2333559000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2291162000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2226578000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2155862000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2091918000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1182094000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1176073000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1152413000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1131912000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1102123000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1058084000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1023554000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>997366000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>977129000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>978132000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>944858000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>919125000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>894455000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>872836000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>851048000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>829290000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>807409000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>800020000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>780596000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>767901000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>762414000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>698402000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>695200000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>687290000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>685432000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:85">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>462200000.0</v>
+      </c>
+      <c r="C34">
         <v>444600000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>437400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>413500000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>307300000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>308900000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>201600000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>173700000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>136600000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>135300000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>128100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>43500000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>42500000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>55670000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>54215000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>54373000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>36382000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>37869000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>45267000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>48438000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>53932000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>50119000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>37896000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>38603000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>39226000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>35779000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>34240000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>31359000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>27678000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>24179000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>23028000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>22127000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>20557000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>21103000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>21023000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>19714000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>18079000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>16767000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>12363000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>11500000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>11026000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>10194000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>11218000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>10586000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>9897000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>9157000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>10185000.0</v>
       </c>
-      <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:85">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>3584300000.0</v>
+      </c>
+      <c r="C35">
         <v>3590800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3622300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3577200000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3486500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3436100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3323500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3141300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3068700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3067600000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3066900000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2992500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2925000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2912500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2917832000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2886776000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1778280000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1758815000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1813479000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1845697000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1860113000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1927956000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1890860000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2055782000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2054021000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1909624000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1868683000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1728134000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1545696000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>640960000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>624567000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>597287000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>570862000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>567559000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>504520000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>492897000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>425423000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>435484000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>434033000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>438181000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>450126000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>501550000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>498456000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>496287000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>571622000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>565852000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>550298000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>641482000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>603444000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>598266000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>563960000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>563408000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>556480000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>550365000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:85">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>39400000.0</v>
+      </c>
+      <c r="C36">
         <v>40500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>37500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>38400000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>38000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>37500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>37600000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>35000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>34200000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>23900000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>26300000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>28200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>30300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30127000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29160000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>22075000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22867000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>25517000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>25882000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>25918000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>23886000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23641000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>19566000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>19546000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>19682000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>20116000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>19524000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18407000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>18396000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>16807000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>17421000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>16058000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>16313000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>15700000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>15994000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>16665000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>15352000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>15413000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>16366000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>17509000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>16634000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>18695000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>18497000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>19505000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16133000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>21340000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>22781000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>21785000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>17858000.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>29084000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>30226000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>33095000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>34022000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:85">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37"/>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:85">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>26300000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>28600000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>24511000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31481000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>37370000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>31278000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>26402000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>34984000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>33195000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>33369000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22685000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>44092000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>41057000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>30682000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>19874000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>29050000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>28053000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>26098000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>25132000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>23724000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>24555000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>23227000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>375668000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>371226000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>371343000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>371558000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>370264000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>369586000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>370440000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>371949000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>370564000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>370318000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>370121000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>371045000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>16133000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>372785000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>374185000.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>374321000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>377625000.0</v>
       </c>
-      <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>385381000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>142703000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>21767000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>21045000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>23057000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>23725000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>16469000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>14431000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>13125000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>13371000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>12348000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>8124000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>8170000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>8412000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>8295000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>8655000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>8932000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>16460000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>11664000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>12856000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>13126000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>13021000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>11303000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>11960000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>8977000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>8948000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:85">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>23100000.0</v>
+      </c>
+      <c r="C39">
         <v>13100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19300000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>25000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34100000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18200000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>23400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>27200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>41169000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>34110000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>32461000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16342000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>14421000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10654000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12704000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10642000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13109000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7311001.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11454000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14992000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>54322000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>15233000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>25919000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>21917000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>69508000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>29317000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>30236000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>78480000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>76112000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>27452000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>66109000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>22786000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>55521000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>19267000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>17214000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>36957000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>84585000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>55941000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>53082000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>13107000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>72404000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>64545000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>45532000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>42449000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>43465000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>46660000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>28931000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>29351000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>34274000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>26750000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>16271000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>16794000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>14964000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>8471000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>5646000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>5469000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>5938000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6288000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>5227000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4582000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4358000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>5844000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4185000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>7679000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7712000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6257000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3887000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6976000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6810000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>7186000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>5450000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7728000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>10281000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>8996000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>7686000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:85">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>131300000.0</v>
+      </c>
+      <c r="C40">
         <v>116800000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>90500000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>95000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>69900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>84400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>79800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>77000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>63000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>91700000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>94100000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>106500000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>102200000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>115600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>115386000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>112261000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>85825000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>83846000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>77984000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>97669000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>73520000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>87642000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>89734000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>84275000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>60436000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>74205000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>72738000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>76053000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>70189000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>111550000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>81215000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>83677000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>98566000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>93559000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>76576000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>92239000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>65561000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>76754000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>70157000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>66064000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>62040000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>74249000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>60508000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>57218000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>53895000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-363166000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-364053000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>49691000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>85844000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>45815000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>67313000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>40981000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>44587000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>34671000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>39922000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>57322000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>26015000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>24806000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>24780000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>24121000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>18132000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>16444000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>16747000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>16009000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>14494000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>14641000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>14902000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>14003000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>15279000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>13062000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>11796000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>12305000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>11938000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9754000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>7355000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>8279000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>9302000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>7890000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>7824000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6195000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:85">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>127000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>120800000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>121916000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>111714000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>67681000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>51828000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>49881000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>57873000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>59843000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>62476000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>59361000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>44772000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>29879000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>49057000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>47914000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>46444000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>44030000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>40295000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>262491000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>256403000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>250428000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>231308000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>206097000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>191602000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>186936000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>174760000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>164359000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>151523000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>144869000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>145356000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>135453000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>129685000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>120976000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>116460000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>136832000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>104038000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>96858000.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>90435000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>78879000.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>71000000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41">
         <v>72379000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>69260000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>68144000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>68077000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>65292000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>17763000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>15088000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>14044000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>13602000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>12734000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>11403000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>10922000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10471000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>9588000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>8401000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>7669000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>7099000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>6318000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>5483000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4859000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4700000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4482000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4049000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>3312000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2845000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:85">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>-514600000.0</v>
+      </c>
+      <c r="C42">
         <v>-517100000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-516700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-523900000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-531800000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-510700000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-421200000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-396100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-347700000.0</v>
       </c>
       <c r="J42">
         <v>-347700000.0</v>
       </c>
       <c r="K42">
+        <v>-347700000.0</v>
+      </c>
+      <c r="L42">
         <v>-351000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-253700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-182200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-61500000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-71705000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-74538000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-48692000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-56659000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-58577000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-63338000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-60438000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-64779000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-66434000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-69475000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-184029000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-255880000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-257531000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-162263000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-27671000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>34126000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>95313000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>116867000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>147839000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>173157000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>212973000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>221695000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>274774000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>295413000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>290729000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>291566000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>284155000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>280828000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>277645000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>270411000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>257262000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>252496000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>252148000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>152308000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>152079000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>151472000.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>149923000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>149711000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>148510000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>148338000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:85">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11955,3423 +12052,3461 @@
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:85">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
-      <c r="AV44"/>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:85">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>4776700000.0</v>
+      </c>
+      <c r="C45">
         <v>4694500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4632800000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4540300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4447900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4356100000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4260800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4116700000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3970300000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3878600000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3765400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2574400000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2537900000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1180231000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2454756000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1803785000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1821611000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1852596000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1896934000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1934276000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1951175000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1912205000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1845900000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1776176000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1714169000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>805337000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>800724000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>776200000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>757100000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>726500000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>686900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>652200000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>625808000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>606900000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>608500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>574418000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>547200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>523891000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>502500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>480900000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>458200000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>436000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>427235000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>406411000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>388093000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>318031000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>313720000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>302836000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>300051000.0</v>
       </c>
-      <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:85">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>3035700000.0</v>
+      </c>
+      <c r="C46">
         <v>3022200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3040200000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3008100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2981300000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2953000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2863500000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2773900000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2685700000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2656000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2590700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2574400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2537900000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2513800000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2454756000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2480100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1843078000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1815794000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1817787000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1803785000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1821611000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1852596000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1896934000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1934276000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1951175000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1912205000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1845900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1776176000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1714169000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>805337000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>800724000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>776242000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>757082000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>726455000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>686858000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>652211000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>625808000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>606865000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>608546000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>574418000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>547176000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>523891000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>502518000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>480927000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>458245000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>436048000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>427235000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>406411000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>394705000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>388093000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>318031000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>313720000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>302836000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>300051000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:85">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1221700000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1185500000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1180231000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1155955000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1149632000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>787750000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>778597000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>779518000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1803785000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>792296000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1852596000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>846056000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1934276000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>905577000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1912205000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>878203000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>851715000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>834522000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>805337000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>800724000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>776242000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>757082000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>726455000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>686858000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>652211000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>625808000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>606865000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>608546000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>574418000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>547176000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>523891000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>502518000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>480927000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>458245000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>436048000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>427235000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>406411000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>388093000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>337239000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>300051000.0</v>
       </c>
-      <c r="BG47"/>
       <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47">
         <v>294151000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>345105000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>335074000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>332111000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>331478000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>253202000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>248517000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>246480000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>247161000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>249403000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>248157000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>249324000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>249451000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>255252000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>260694000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>256127000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>258302000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>267380000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>269047000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>262666000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>260467000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>256101000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>247790000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>241821000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>232216000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:85">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>614500000.0</v>
+      </c>
+      <c r="C48">
         <v>608800000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>648500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>690600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>679200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>657500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>648200000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>680900000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>640600000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>599200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>563100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>568300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>542400000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>472300000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>433121000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>431203000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>402115000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>335131000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>309481000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>298896000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>246126000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>226491000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>283276000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>331319000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>389921000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>433465000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>413374000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>417779000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>390771000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>353962000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>330254000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>324240000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>290461000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>248311000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>212671000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>200514000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>180235000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>144337000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>129007000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>118737000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>97225000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>66064000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>43114000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>38560000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>25987000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6445000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-8215000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-3608000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>10270000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-1191000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-4888000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-3285000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-5179000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>21000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>75200000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>78177000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>79560000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>75029000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>70921000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>70861000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>68639000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>65029000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>58033000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>58543000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>57079000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>54030000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>50849000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>52519000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>51598000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>55778000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>51118000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>52991000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>51284000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>48200000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>42614000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>40995000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>38845000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>35955000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:85">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>568300000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>542400000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>472266000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>433121000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>431203000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>402115000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>335131000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>309481000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>298896000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>246126000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>226491000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>283276000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>331319000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>389921000.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>413374000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>417779000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>390771000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>353962000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>330254000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>324240000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>290461000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>248311000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>212671000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>200514000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>180235000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>144337000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>129007000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>118737000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>97225000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>66064000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>43114000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>38560000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>25987000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>6445000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-8215000.0</v>
       </c>
-      <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:85">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50">
         <v>7000000.0</v>
       </c>
       <c r="C50">
         <v>7000000.0</v>
       </c>
       <c r="D50">
         <v>7000000.0</v>
       </c>
       <c r="E50">
         <v>7000000.0</v>
       </c>
       <c r="F50">
         <v>7000000.0</v>
       </c>
       <c r="G50">
         <v>7000000.0</v>
       </c>
       <c r="H50">
-        <v>9000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="I50">
         <v>9000000.0</v>
       </c>
       <c r="J50">
         <v>9000000.0</v>
       </c>
       <c r="K50">
         <v>9000000.0</v>
       </c>
       <c r="L50">
         <v>9000000.0</v>
       </c>
       <c r="M50">
-        <v>8500000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="N50">
         <v>8500000.0</v>
       </c>
       <c r="O50">
         <v>8500000.0</v>
       </c>
       <c r="P50">
         <v>8500000.0</v>
       </c>
-      <c r="Q50"/>
+      <c r="Q50">
+        <v>8500000.0</v>
+      </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
-[...1 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
         <v>15000000.0</v>
       </c>
       <c r="Z50">
         <v>15000000.0</v>
       </c>
       <c r="AA50">
         <v>15000000.0</v>
       </c>
       <c r="AB50">
         <v>15000000.0</v>
       </c>
       <c r="AC50">
         <v>15000000.0</v>
       </c>
       <c r="AD50">
         <v>15000000.0</v>
       </c>
       <c r="AE50">
         <v>15000000.0</v>
       </c>
       <c r="AF50">
         <v>15000000.0</v>
       </c>
       <c r="AG50">
         <v>15000000.0</v>
       </c>
       <c r="AH50">
         <v>15000000.0</v>
       </c>
       <c r="AI50">
         <v>15000000.0</v>
       </c>
       <c r="AJ50">
+        <v>15000000.0</v>
+      </c>
+      <c r="AK50">
         <v>301480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="AL50">
         <v>7500000.0</v>
       </c>
       <c r="AM50">
         <v>7500000.0</v>
       </c>
       <c r="AN50">
         <v>7500000.0</v>
       </c>
       <c r="AO50">
         <v>7500000.0</v>
       </c>
       <c r="AP50">
         <v>7500000.0</v>
       </c>
-      <c r="AQ50"/>
+      <c r="AQ50">
+        <v>7500000.0</v>
+      </c>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>429020000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:85">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>3147500000.0</v>
+      </c>
+      <c r="C51">
         <v>3165100000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3195700000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3175800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3212100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3139000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3118400000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2955600000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2910200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2914600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2944500000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2943600000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2875000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2863100000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2874300000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2890602000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1779232000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1754379000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1807341000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1835553000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1847483000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1910650000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1891459000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2084815000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2069680000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1854743000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1874822000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1724707000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1548166000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>393469000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>383164000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>361859000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>354554000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>366249000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>314940000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>301480000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>244305000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>264128000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>277951000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>289774000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>299595000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>338250000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>355125000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>361000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>438753000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>429020000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>428976000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>528681000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>489686000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>485677000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>464756000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>461628000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>452289000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>449528000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:85">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>95900000.0</v>
+      </c>
+      <c r="C52">
         <v>87500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>89300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>87800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>92300000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>84800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>80100000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>73700000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>69000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>72100000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>79400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>78100000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>70800000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>72600000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>68182000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>71507000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
-        <v>45445000.0</v>
+        <v>105560000.0</v>
       </c>
       <c r="S52">
-        <v>51735000.0</v>
+        <v>90890000.0</v>
       </c>
       <c r="T52">
-        <v>49699000.0</v>
+        <v>103470000.0</v>
       </c>
       <c r="U52">
-        <v>52212000.0</v>
+        <v>99398000.0</v>
       </c>
       <c r="V52">
+        <v>104424000.0</v>
+      </c>
+      <c r="W52">
         <v>46471000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>51850000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>67636000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>74732000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>60611000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>59666000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>46754000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>46252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AE52">
         <v>15000000.0</v>
       </c>
       <c r="AF52">
         <v>15000000.0</v>
       </c>
       <c r="AG52">
         <v>15000000.0</v>
       </c>
       <c r="AH52">
         <v>15000000.0</v>
       </c>
       <c r="AI52">
         <v>15000000.0</v>
       </c>
       <c r="AJ52">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AK52">
         <v>7500000.0</v>
       </c>
       <c r="AL52">
         <v>7500000.0</v>
       </c>
       <c r="AM52">
         <v>7500000.0</v>
       </c>
       <c r="AN52">
         <v>7500000.0</v>
       </c>
       <c r="AO52">
         <v>7500000.0</v>
       </c>
       <c r="AP52">
         <v>7500000.0</v>
       </c>
       <c r="AQ52">
         <v>7500000.0</v>
       </c>
       <c r="AR52">
         <v>7500000.0</v>
       </c>
       <c r="AS52">
+        <v>7500000.0</v>
+      </c>
+      <c r="AT52">
         <v>9688000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>429020000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>428976000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>3975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AX52">
         <v>1500000.0</v>
       </c>
-      <c r="AY52"/>
+      <c r="AY52">
+        <v>1500000.0</v>
+      </c>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
-[...1 lines deleted...]
-      </c>
+      <c r="BC52"/>
       <c r="BD52">
         <v>1500000.0</v>
       </c>
       <c r="BE52">
         <v>1500000.0</v>
       </c>
       <c r="BF52">
         <v>1500000.0</v>
       </c>
-      <c r="BG52"/>
+      <c r="BG52">
+        <v>1500000.0</v>
+      </c>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:85">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
-      <c r="AV53"/>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>72234000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>1570000.0</v>
       </c>
-      <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:85">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:85">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>4135800000.0</v>
+      </c>
+      <c r="C55">
         <v>4116600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4130700000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4093400000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4064700000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4015800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3941100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3833900000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3785300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3754400000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3697800000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3729400000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3694400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3761000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3685090000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3650740000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2443100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2345790000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2350716000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2384505000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2317975000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2352824000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2385061000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2619967000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2563351000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2370139000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2298187000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2234077000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2164891000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1273187000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1278264000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1254857000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1227306000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1197030000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1137197000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1110259000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1076716000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1052733000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1043986000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1018289000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1003573000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1004535000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>971899000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>951232000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>988411000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>950689000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>923511000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>908124000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>887558000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>861758000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>813610000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>796499000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>797780000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>777629000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>779692000.0</v>
       </c>
-      <c r="BG55"/>
       <c r="BH55"/>
-      <c r="BI55">
+      <c r="BI55"/>
+      <c r="BJ55">
         <v>483640000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>416620000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>406847000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>397471000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>397408000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>308604000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>300323000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>298676000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>295889000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>295357000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>292446000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>292585000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>291212000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>303316000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>305272000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>298998000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>309134000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>313455000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>313912000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>307610000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>303875000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>296784000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>289464000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>278414000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>268184000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:85">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>130900000.0</v>
+      </c>
+      <c r="C56">
         <v>124100000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>122000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>116800000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>113400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>94400000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>112000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>96100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>137800000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>137500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>157000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>208000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>207600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>293700000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>233605000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>214506000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>217140000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>145571000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>146384000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>195955000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>111443000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>118871000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>92392000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>292984000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>229792000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>78977000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>71609000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>78215000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>72973000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>91093000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>102191000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>102444000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>95394000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>94907000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>79113000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>86705000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>79350000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>75604000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>65854000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>73431000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>84448000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>110080000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>99063000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>100184000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>159121000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>143280000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>123491000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>127528000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>119657000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>99344000.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>36117000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>98097000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>102580000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>90339000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>94260000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:85">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>451900000.0</v>
+      </c>
+      <c r="C57">
         <v>434600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>377600000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>350000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>431400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>433900000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>391000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>408200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>424100000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>435600000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>419300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>422500000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>409500000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>438000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>406242000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>407585000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>313078000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>311515000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>290678000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>308933000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>279220000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>271636000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>287427000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>313814000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>316695000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>290865000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>281383000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>256641000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>259070000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>244390000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>228386000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>216645000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>218234000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>207825000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>207127000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>195022000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>196874000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>177797000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>190585000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>170068000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>172180000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>156647000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>153000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>146299000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>133626000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>126140000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>129092000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>118042000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>121882000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>113044000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>92883000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>87270000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>87618000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>77403000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>80527000.0</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>80708000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>60697000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>56376000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>47627000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>49861000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>35521000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>34512000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>34563000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>35577000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>31409000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>40024000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>39377000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>37580000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>42948000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>44501000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>35057000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>38850000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>37515000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>29431000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>26175000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>25261000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>24540000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>25510000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>21757000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>18063000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:85">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>4036200000.0</v>
+      </c>
+      <c r="C58">
         <v>4025400000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3999900000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3927200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3917900000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3870000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3714500000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3549500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3492800000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3503200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3486200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3415000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3334500000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3350500000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3324074000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3294361000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2091358000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2070330000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2104157000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2154630000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2139333000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2199592000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2178287000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2369596000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2370716000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2200489000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2150066000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1984775000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1804766000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>885350000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>852953000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>813932000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>789096000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>775384000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>711647000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>687919000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>622297000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>613281000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>624618000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>608249000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>622306000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>658197000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>651456000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>642586000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>705248000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>691992000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>679390000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>759524000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>725326000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>711310000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>666199000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>651230000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>651026000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>633883000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>630892000.0</v>
       </c>
-      <c r="BG58"/>
       <c r="BH58"/>
       <c r="BI58"/>
-      <c r="BJ58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>216183000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>204375000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>195267000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>200463000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>116805000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>108883000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>111195000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>113000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>119879000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>117761000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>119733000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>121610000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>137498000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>137939000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>132838000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>138988000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>148041000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>146687000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>142139000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>141488000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>140226000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>134525000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>125625000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>118285000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:85">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:85">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>99600000.0</v>
+      </c>
+      <c r="C60">
         <v>91200000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>130800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>166200000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>146800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>145800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>226600000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>284400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>292500000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>251200000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>211600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>314400000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>359900000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>410500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>361016000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>356379000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>351742000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>275460000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>246559000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>229875000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>178642000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>153232000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>206774000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>250371000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>192635000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>169650000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>148121000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>249302000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>360125000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>387837000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>425311000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>440925000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>438210000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>421646000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>425550000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>422340000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>454419000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>439452000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>419368000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>410040000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>381267000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>346338000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>320443000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>308646000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>283163000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>258697000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>244121000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>148600000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>162232000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>150448000.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
-[...1 lines deleted...]
-      </c>
+      <c r="BA60"/>
       <c r="BB60">
         <v>147411000.0</v>
       </c>
       <c r="BC60">
+        <v>147411000.0</v>
+      </c>
+      <c r="BD60">
         <v>145269000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>146754000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>143746000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>148800000.0</v>
       </c>
-      <c r="BG60"/>
       <c r="BH60"/>
       <c r="BI60"/>
-      <c r="BJ60">
+      <c r="BJ60"/>
+      <c r="BK60">
         <v>200437000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>202472000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>202204000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>196945000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>191799000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>191440000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>187481000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>182889000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>175478000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>174685000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>172852000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>169602000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>165818000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>167333000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>166160000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>170146000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>165414000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>167225000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>165471000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>162387000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>156558000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>154939000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>152789000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>149899000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:85">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-638976000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-637947000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-637209000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-606669000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-605435000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-603745000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-603686000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-596206000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-595970000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-595957000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-595728000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-595077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-595041000.0</v>
       </c>
       <c r="AA61">
         <v>-595041000.0</v>
       </c>
       <c r="AB61">
+        <v>-595041000.0</v>
+      </c>
+      <c r="AC61">
         <v>-497862000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-361186000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-297129000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-234081000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-209084000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-175372000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-147331000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-105406000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-93704000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-37519000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-14817000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-6721000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1831000.0</v>
       </c>
-      <c r="AO61">
-[...1 lines deleted...]
-      </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
-        <v>-1189000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT61">
         <v>-1189000.0</v>
       </c>
       <c r="AU61">
         <v>-1189000.0</v>
       </c>
       <c r="AV61">
         <v>-1189000.0</v>
       </c>
-      <c r="AW61"/>
-      <c r="AX61">
+      <c r="AW61">
         <v>-1189000.0</v>
       </c>
-      <c r="AY61"/>
+      <c r="AX61"/>
+      <c r="AY61">
+        <v>-1189000.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-1189000.0</v>
       </c>
-      <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-      <c r="BF61">
+      <c r="BF61"/>
+      <c r="BG61">
         <v>-1500000.0</v>
       </c>
-      <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-      <c r="BJ61">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ61"/>
       <c r="BK61">
         <v>-1846000.0</v>
       </c>
       <c r="BL61">
         <v>-1846000.0</v>
       </c>
       <c r="BM61">
         <v>-1846000.0</v>
       </c>
       <c r="BN61">
         <v>-1846000.0</v>
       </c>
       <c r="BO61">
         <v>-1846000.0</v>
       </c>
       <c r="BP61">
         <v>-1846000.0</v>
       </c>
       <c r="BQ61">
         <v>-1846000.0</v>
       </c>
       <c r="BR61">
         <v>-1846000.0</v>
       </c>
       <c r="BS61">
@@ -15397,52 +15532,55 @@
       </c>
       <c r="BZ61">
         <v>-1846000.0</v>
       </c>
       <c r="CA61">
         <v>-1846000.0</v>
       </c>
       <c r="CB61">
         <v>-1846000.0</v>
       </c>
       <c r="CC61">
         <v>-1846000.0</v>
       </c>
       <c r="CD61">
         <v>-1846000.0</v>
       </c>
       <c r="CE61">
         <v>-1846000.0</v>
       </c>
       <c r="CF61">
         <v>-1846000.0</v>
       </c>
       <c r="CG61">
         <v>-1846000.0</v>
       </c>
+      <c r="CH61">
+        <v>-1846000.0</v>
+      </c>
     </row>
-    <row r="62" spans="1:85">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15486,50 +15624,51 @@
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15618,51 +15757,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>300300000.0</v>
       </c>
       <c r="C2">
         <v>314400000.0</v>
       </c>
       <c r="D2">
         <v>353000000.0</v>
       </c>
       <c r="E2">
         <v>323200000.0</v>
       </c>
       <c r="F2">
         <v>204900000.0</v>
       </c>
       <c r="G2">
         <v>74905000.0</v>
       </c>
       <c r="H2">
         <v>233311000.0</v>
       </c>
       <c r="I2">
         <v>220263000.0</v>
       </c>
@@ -15692,51 +15831,51 @@
       </c>
       <c r="R2">
         <v>104137000.0</v>
       </c>
       <c r="S2">
         <v>303122000.0</v>
       </c>
       <c r="T2">
         <v>284479000.0</v>
       </c>
       <c r="U2">
         <v>301322000.0</v>
       </c>
       <c r="V2">
         <v>284388000.0</v>
       </c>
       <c r="W2">
         <v>253271000.0</v>
       </c>
       <c r="X2">
         <v>187254000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>279400000.0</v>
       </c>
       <c r="C3">
         <v>238200000.0</v>
       </c>
       <c r="D3">
         <v>208500000.0</v>
       </c>
       <c r="E3">
         <v>169300000.0</v>
       </c>
       <c r="F3">
         <v>138300000.0</v>
       </c>
       <c r="G3">
         <v>138789000.0</v>
       </c>
       <c r="H3">
         <v>132460000.0</v>
       </c>
       <c r="I3">
         <v>118275000.0</v>
       </c>
@@ -15754,79 +15893,79 @@
       </c>
       <c r="N3">
         <v>66337000.0</v>
       </c>
       <c r="O3">
         <v>63457000.0</v>
       </c>
       <c r="P3">
         <v>54277000.0</v>
       </c>
       <c r="Q3">
         <v>50018000.0</v>
       </c>
       <c r="R3">
         <v>53658000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
         <v>77800000.0</v>
       </c>
       <c r="C5">
         <v>195000000.0</v>
       </c>
       <c r="D5">
         <v>283400000.0</v>
       </c>
       <c r="E5">
         <v>253100000.0</v>
       </c>
       <c r="F5">
         <v>177400000.0</v>
       </c>
       <c r="G5">
         <v>-255678000.0</v>
       </c>
       <c r="H5">
         <v>147406000.0</v>
       </c>
       <c r="I5">
         <v>160150000.0</v>
       </c>
@@ -15844,51 +15983,51 @@
       </c>
       <c r="N5">
         <v>48184000.0</v>
       </c>
       <c r="O5">
         <v>41104000.0</v>
       </c>
       <c r="P5">
         <v>31486000.0</v>
       </c>
       <c r="Q5">
         <v>22302000.0</v>
       </c>
       <c r="R5">
         <v>22187000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>357200000.0</v>
       </c>
       <c r="C6">
         <v>433200000.0</v>
       </c>
       <c r="D6">
         <v>491900000.0</v>
       </c>
       <c r="E6">
         <v>422400000.0</v>
       </c>
       <c r="F6">
         <v>315700000.0</v>
       </c>
       <c r="G6">
         <v>-116889000.0</v>
       </c>
       <c r="H6">
         <v>279866000.0</v>
       </c>
       <c r="I6">
         <v>278425000.0</v>
       </c>
@@ -15906,109 +16045,109 @@
       </c>
       <c r="N6">
         <v>114521000.0</v>
       </c>
       <c r="O6">
         <v>104561000.0</v>
       </c>
       <c r="P6">
         <v>85763000.0</v>
       </c>
       <c r="Q6">
         <v>72320000.0</v>
       </c>
       <c r="R6">
         <v>75845000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>8076000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>1802500000.0</v>
       </c>
       <c r="C9">
         <v>1818300000.0</v>
       </c>
       <c r="D9">
         <v>1852300000.0</v>
       </c>
       <c r="E9">
         <v>1641200000.0</v>
       </c>
       <c r="F9">
         <v>1099100000.0</v>
       </c>
       <c r="G9">
         <v>361607000.0</v>
       </c>
       <c r="H9">
         <v>1121380000.0</v>
       </c>
       <c r="I9">
         <v>1045038000.0</v>
       </c>
@@ -16038,51 +16177,51 @@
       </c>
       <c r="R9">
         <v>416646000.0</v>
       </c>
       <c r="S9">
         <v>87145000.0</v>
       </c>
       <c r="T9">
         <v>78343000.0</v>
       </c>
       <c r="U9">
         <v>72430000.0</v>
       </c>
       <c r="V9">
         <v>73621000.0</v>
       </c>
       <c r="W9">
         <v>79032000.0</v>
       </c>
       <c r="X9">
         <v>59880000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>-67900000.0</v>
       </c>
       <c r="C10">
         <v>69900000.0</v>
       </c>
       <c r="D10">
         <v>163100000.0</v>
       </c>
       <c r="E10">
         <v>173600000.0</v>
       </c>
       <c r="F10">
         <v>127700000.0</v>
       </c>
       <c r="G10">
         <v>-290406000.0</v>
       </c>
       <c r="H10">
         <v>127142000.0</v>
       </c>
       <c r="I10">
         <v>147887000.0</v>
       </c>
@@ -16112,51 +16251,51 @@
       </c>
       <c r="R10">
         <v>-251000.0</v>
       </c>
       <c r="S10">
         <v>19805000.0</v>
       </c>
       <c r="T10">
         <v>16650000.0</v>
       </c>
       <c r="U10">
         <v>8103000.0</v>
       </c>
       <c r="V10">
         <v>11877000.0</v>
       </c>
       <c r="W10">
         <v>19254000.0</v>
       </c>
       <c r="X10">
         <v>15616000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>-19200000.0</v>
       </c>
       <c r="C11">
         <v>11600000.0</v>
       </c>
       <c r="D11">
         <v>36200000.0</v>
       </c>
       <c r="E11">
         <v>36500000.0</v>
       </c>
       <c r="F11">
         <v>19000000.0</v>
       </c>
       <c r="G11">
         <v>-83432000.0</v>
       </c>
       <c r="H11">
         <v>26879000.0</v>
       </c>
       <c r="I11">
         <v>30666000.0</v>
       </c>
@@ -16186,51 +16325,51 @@
       </c>
       <c r="R11">
         <v>99000.0</v>
       </c>
       <c r="S11">
         <v>6925000.0</v>
       </c>
       <c r="T11">
         <v>5661000.0</v>
       </c>
       <c r="U11">
         <v>2755000.0</v>
       </c>
       <c r="V11">
         <v>4299000.0</v>
       </c>
       <c r="W11">
         <v>7009000.0</v>
       </c>
       <c r="X11">
         <v>5724000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
         <v>145700000.0</v>
       </c>
       <c r="C12">
         <v>135700000.0</v>
       </c>
       <c r="D12">
         <v>132100000.0</v>
       </c>
       <c r="E12">
         <v>83903000.0</v>
       </c>
       <c r="F12">
         <v>49700000.0</v>
       </c>
       <c r="G12">
         <v>36890000.0</v>
       </c>
       <c r="H12">
         <v>20937000.0</v>
       </c>
       <c r="I12">
         <v>13113000.0</v>
       </c>
@@ -16260,129 +16399,129 @@
       </c>
       <c r="R12">
         <v>22438000.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13">
         <v>600000.0</v>
       </c>
       <c r="C13">
         <v>400000.0</v>
       </c>
       <c r="D13">
         <v>4700000.0</v>
       </c>
       <c r="E13">
         <v>628000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>66000.0</v>
       </c>
       <c r="H13">
         <v>119000.0</v>
       </c>
       <c r="I13">
         <v>136000.0</v>
       </c>
       <c r="J13">
         <v>224000.0</v>
       </c>
       <c r="K13">
         <v>271000.0</v>
       </c>
       <c r="L13">
         <v>11957000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>-48700000.0</v>
       </c>
       <c r="C15">
         <v>58300000.0</v>
       </c>
       <c r="D15">
         <v>126900000.0</v>
       </c>
       <c r="E15">
         <v>137100000.0</v>
       </c>
       <c r="F15">
         <v>108700000.0</v>
       </c>
       <c r="G15">
         <v>-206974000.0</v>
       </c>
       <c r="H15">
         <v>100263000.0</v>
       </c>
       <c r="I15">
         <v>117221000.0</v>
       </c>
@@ -16410,51 +16549,51 @@
       <c r="Q15">
         <v>-7295000.0</v>
       </c>
       <c r="R15">
         <v>-350000.0</v>
       </c>
       <c r="S15">
         <v>12880000.0</v>
       </c>
       <c r="T15">
         <v>10989000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
         <v>7578000.0</v>
       </c>
       <c r="W15">
         <v>12245000.0</v>
       </c>
       <c r="X15">
         <v>5205000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>137135000.0</v>
       </c>
       <c r="F16">
         <v>108640000.0</v>
       </c>
       <c r="G16">
         <v>-206974000.0</v>
       </c>
       <c r="H16">
         <v>100263000.0</v>
       </c>
       <c r="I16">
         <v>117221000.0</v>
       </c>
       <c r="J16">
         <v>120949000.0</v>
       </c>
       <c r="K16">
         <v>90795000.0</v>
       </c>
@@ -16472,51 +16611,51 @@
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16">
         <v>12880000.0</v>
       </c>
       <c r="T16">
         <v>10989000.0</v>
       </c>
       <c r="U16">
         <v>5348000.0</v>
       </c>
       <c r="V16">
         <v>7578000.0</v>
       </c>
       <c r="W16">
         <v>12245000.0</v>
       </c>
       <c r="X16">
         <v>9892000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>-48700000.0</v>
       </c>
       <c r="C17">
         <v>58300000.0</v>
       </c>
       <c r="D17">
         <v>126900000.0</v>
       </c>
       <c r="E17">
         <v>137135000.0</v>
       </c>
       <c r="F17">
         <v>108640000.0</v>
       </c>
       <c r="G17">
         <v>-206974000.0</v>
       </c>
       <c r="H17">
         <v>100263000.0</v>
       </c>
       <c r="I17">
         <v>117221000.0</v>
       </c>
@@ -16524,183 +16663,183 @@
         <v>120949000.0</v>
       </c>
       <c r="K17">
         <v>90795000.0</v>
       </c>
       <c r="L17">
         <v>59619000.0</v>
       </c>
       <c r="M17">
         <v>7636000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>-154000000.0</v>
       </c>
       <c r="C18">
         <v>-135300000.0</v>
       </c>
       <c r="D18">
         <v>-127400000.0</v>
       </c>
       <c r="E18">
         <v>-87363000.0</v>
       </c>
       <c r="F18">
         <v>-53910000.0</v>
       </c>
       <c r="G18">
         <v>-37794000.0</v>
       </c>
       <c r="H18">
         <v>-20937000.0</v>
       </c>
       <c r="I18">
         <v>-13055000.0</v>
       </c>
       <c r="J18">
         <v>-8426000.0</v>
       </c>
       <c r="K18">
         <v>-6837000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1479000.0</v>
       </c>
       <c r="F19">
         <v>-5617000.0</v>
       </c>
       <c r="G19">
         <v>-904000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>-718000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>-6822000.0</v>
       </c>
       <c r="M19">
         <v>-27578000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>14619000.0</v>
       </c>
       <c r="F20">
         <v>8150000.0</v>
       </c>
       <c r="G20">
         <v>11276000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>23163000.0</v>
       </c>
       <c r="J20">
         <v>23746000.0</v>
       </c>
       <c r="K20">
         <v>15414000.0</v>
       </c>
       <c r="L20">
         <v>11561000.0</v>
       </c>
       <c r="M20">
         <v>9501000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>105100000.0</v>
       </c>
       <c r="C21">
         <v>239100000.0</v>
       </c>
       <c r="D21">
         <v>325000000.0</v>
       </c>
       <c r="E21">
         <v>277100000.0</v>
       </c>
       <c r="F21">
         <v>195300000.0</v>
       </c>
       <c r="G21">
         <v>-252612000.0</v>
       </c>
       <c r="H21">
         <v>148079000.0</v>
       </c>
       <c r="I21">
         <v>161000000.0</v>
       </c>
@@ -16730,79 +16869,79 @@
       </c>
       <c r="R21">
         <v>21871000.0</v>
       </c>
       <c r="S21">
         <v>25391000.0</v>
       </c>
       <c r="T21">
         <v>23576000.0</v>
       </c>
       <c r="U21">
         <v>16546000.0</v>
       </c>
       <c r="V21">
         <v>19697000.0</v>
       </c>
       <c r="W21">
         <v>27966000.0</v>
       </c>
       <c r="X21">
         <v>18955000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>1997700000.0</v>
       </c>
       <c r="C23">
         <v>1893600000.0</v>
       </c>
       <c r="D23">
         <v>1880300000.0</v>
       </c>
       <c r="E23">
         <v>1687300000.0</v>
       </c>
       <c r="F23">
         <v>1108700000.0</v>
       </c>
       <c r="G23">
         <v>689124000.0</v>
       </c>
       <c r="H23">
         <v>1206612000.0</v>
       </c>
       <c r="I23">
         <v>1104301000.0</v>
       </c>
@@ -16820,205 +16959,205 @@
       </c>
       <c r="N23">
         <v>584540000.0</v>
       </c>
       <c r="O23">
         <v>564353000.0</v>
       </c>
       <c r="P23">
         <v>507395000.0</v>
       </c>
       <c r="Q23">
         <v>499520000.0</v>
       </c>
       <c r="R23">
         <v>498912000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>279400000.0</v>
       </c>
       <c r="C25">
         <v>238200000.0</v>
       </c>
       <c r="D25">
         <v>208500000.0</v>
       </c>
       <c r="E25">
         <v>169302000.0</v>
       </c>
       <c r="F25">
         <v>138329000.0</v>
       </c>
       <c r="G25">
         <v>138789000.0</v>
       </c>
       <c r="H25">
         <v>132460000.0</v>
       </c>
       <c r="I25">
         <v>118275000.0</v>
       </c>
       <c r="J25">
         <v>102766000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>80300000.0</v>
       </c>
       <c r="D27">
         <v>67800000.0</v>
       </c>
       <c r="E27">
         <v>57600000.0</v>
       </c>
       <c r="F27">
         <v>32200000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>7950000.0</v>
       </c>
       <c r="L27">
         <v>7419000.0</v>
       </c>
       <c r="M27">
         <v>8591000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>652800000.0</v>
       </c>
       <c r="C28">
         <v>623000000.0</v>
       </c>
       <c r="D28">
         <v>639700000.0</v>
       </c>
       <c r="E28">
         <v>607400000.0</v>
       </c>
       <c r="F28">
         <v>362800000.0</v>
       </c>
       <c r="G28">
         <v>164690000.0</v>
       </c>
       <c r="H28">
         <v>392439000.0</v>
       </c>
       <c r="I28">
         <v>358445000.0</v>
       </c>
@@ -17048,101 +17187,101 @@
       </c>
       <c r="R28">
         <v>341117000.0</v>
       </c>
       <c r="S28">
         <v>27516000.0</v>
       </c>
       <c r="T28">
         <v>25033000.0</v>
       </c>
       <c r="U28">
         <v>25828000.0</v>
       </c>
       <c r="V28">
         <v>25231000.0</v>
       </c>
       <c r="W28">
         <v>25350000.0</v>
       </c>
       <c r="X28">
         <v>21041000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>-19200000.0</v>
       </c>
       <c r="C29">
         <v>11600000.0</v>
       </c>
       <c r="D29">
         <v>36200000.0</v>
       </c>
       <c r="E29">
         <v>36531000.0</v>
       </c>
       <c r="F29">
         <v>19014000.0</v>
       </c>
       <c r="G29">
         <v>-83432000.0</v>
       </c>
       <c r="H29">
         <v>26879000.0</v>
       </c>
       <c r="I29">
         <v>30666000.0</v>
       </c>
       <c r="J29">
         <v>35440000.0</v>
       </c>
       <c r="K29">
         <v>52736000.0</v>
       </c>
       <c r="L29">
         <v>32131000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>1697400000.0</v>
       </c>
       <c r="C30">
         <v>1579200000.0</v>
       </c>
       <c r="D30">
         <v>1527300000.0</v>
       </c>
       <c r="E30">
         <v>1364100000.0</v>
       </c>
       <c r="F30">
         <v>903800000.0</v>
       </c>
       <c r="G30">
         <v>614219000.0</v>
       </c>
       <c r="H30">
         <v>973301000.0</v>
       </c>
       <c r="I30">
         <v>884038000.0</v>
       </c>
@@ -17160,51 +17299,51 @@
       </c>
       <c r="N30">
         <v>459526000.0</v>
       </c>
       <c r="O30">
         <v>445236000.0</v>
       </c>
       <c r="P30">
         <v>400227000.0</v>
       </c>
       <c r="Q30">
         <v>395539000.0</v>
       </c>
       <c r="R30">
         <v>394775000.0</v>
       </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>-173000000.0</v>
       </c>
       <c r="C31">
         <v>-169200000.0</v>
       </c>
       <c r="D31">
         <v>-161900000.0</v>
       </c>
       <c r="E31">
         <v>-103500000.0</v>
       </c>
       <c r="F31">
         <v>-67600000.0</v>
       </c>
       <c r="G31">
         <v>-37794000.0</v>
       </c>
       <c r="H31">
         <v>-20937000.0</v>
       </c>
       <c r="I31">
         <v>-13113000.0</v>
       </c>
@@ -17222,51 +17361,51 @@
       </c>
       <c r="N31">
         <v>-47809000.0</v>
       </c>
       <c r="O31">
         <v>-47634000.0</v>
       </c>
       <c r="P31">
         <v>-44931000.0</v>
       </c>
       <c r="Q31">
         <v>-32462000.0</v>
       </c>
       <c r="R31">
         <v>-22122000.0</v>
       </c>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>2102800000.0</v>
       </c>
       <c r="C32">
         <v>2132700000.0</v>
       </c>
       <c r="D32">
         <v>2205300000.0</v>
       </c>
       <c r="E32">
         <v>1964400000.0</v>
       </c>
       <c r="F32">
         <v>1304000000.0</v>
       </c>
       <c r="G32">
         <v>436512000.0</v>
       </c>
       <c r="H32">
         <v>1354691000.0</v>
       </c>
       <c r="I32">
         <v>1265301000.0</v>
       </c>
@@ -17315,852 +17454,859 @@
       <c r="X32">
         <v>247134000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>124</v>
+        <v>180</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="BL1" t="s">
         <v>181</v>
       </c>
       <c r="BM1" t="s">
         <v>182</v>
       </c>
       <c r="BN1" t="s">
         <v>183</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>184</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="CB1" t="s">
         <v>140</v>
       </c>
       <c r="CC1" t="s">
         <v>141</v>
       </c>
       <c r="CD1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CF1" t="s">
         <v>143</v>
       </c>
       <c r="CG1" t="s">
         <v>144</v>
       </c>
       <c r="CH1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CJ1" t="s">
         <v>146</v>
       </c>
       <c r="CK1" t="s">
         <v>147</v>
       </c>
       <c r="CL1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>477500000.0</v>
+      </c>
+      <c r="C2">
         <v>78200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>63500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>67800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>81800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>90300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>76400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>87100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>94300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87052000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>76200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>75600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>70000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54876000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52613000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>57711000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39771000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20241000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17908000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8684000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>28072000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>59783000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>52180000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>59623000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>61725000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>58834000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>48734000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>55556000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57139000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54629000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>44607000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>48451000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>48985000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>47900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>42141000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>44108000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>46151000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42893000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36417000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40954000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42546000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>41201000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>32340000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35881000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37053000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33771000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28707000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>115859000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>117984000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>121340000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>104551000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29388000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>30954000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>25745000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28299000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>26215000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>27863000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>102309000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>99478000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>105415000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>104091000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>-20858000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20858000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21196000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21007000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>90248000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16027000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17283000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>17721000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>73450000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68814000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70553000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>71662000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>79362000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>71640000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>73496000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>76824000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>82260000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>68247000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>65953000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>67928000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>72487000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>62063000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>59603000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>59118000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>52094000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>70900000.0</v>
+      </c>
+      <c r="C3">
         <v>88000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>65200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>63200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>64000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>57500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>62800000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>58600000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>51900000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>49100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48900000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48973000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>48400000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>38600000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>33300000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33974000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>34381000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>34875000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>35099000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33893000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>34384000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35160000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>35352000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46467.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>33340000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32745000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31141000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>31146000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30574000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29049000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>27506000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>28319000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>25672000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24847000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23928000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23197000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>22864000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21434000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20810000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20413000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>20032000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19638000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18577000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>18547000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17648000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>17386000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17287000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17004000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15683000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>16740000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>16910000.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
-      <c r="BD3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>15032000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14795000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13225000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13070000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12715000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12501000.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -18171,86 +18317,86 @@
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AW4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4"/>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
-      <c r="BH4"/>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
       <c r="BI4"/>
-      <c r="BJ4">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ4"/>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
@@ -18288,239 +18434,242 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
-      <c r="CL4"/>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
+        <v>54200000.0</v>
+      </c>
+      <c r="C5">
         <v>-16000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>51100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>61200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11600000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>81900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>82800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>77500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>19100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>62900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>120300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>69378000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>55000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>98700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>42792000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21640000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>79167000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>36996000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-55166000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-57374000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-81526000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-61633000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>72803533.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6325000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>46041000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>57578000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>40769000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>15317000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>45756000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>58444000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>42322000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>19054000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>38983000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>63941000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>44798000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>18565000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>35738000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>50865000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>37628000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9240000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>19831000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>35482000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>27767000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1021000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9928000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>27499000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>17643000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1615000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>10956000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>22665000.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>58763000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>22383000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>48637000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>17725000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5299000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>12403000.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
@@ -18558,297 +18707,301 @@
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
-      <c r="CL5"/>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>125100000.0</v>
+      </c>
+      <c r="C6">
         <v>72000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>44500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>116300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>124400000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>105900000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>139400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>145600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>136100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>71000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>112000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>169200000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>118351000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>78500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>93600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>132000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>76766000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>56021000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>114042000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>72095000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21273000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-22990000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-46366000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-26281000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>72850000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>39665000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>78786000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>88719000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>71915000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>45891000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>74805000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>85950000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>70641000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>44726000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>63830000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>87869000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>67995000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>41429000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>57172000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>71675000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>58041000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29272000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>39469000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>54059000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>46314000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>16627000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7458000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>44786000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>34647000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>14068000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>27696000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>39575000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
-      <c r="BD6">
+      <c r="BD6"/>
+      <c r="BE6">
         <v>73795000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>37178000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>61862000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>30795000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7416000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>24904000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -18859,86 +19012,86 @@
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AW7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7"/>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
-      <c r="BH7"/>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
       <c r="BI7"/>
-      <c r="BJ7">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ7"/>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
@@ -18976,87 +19129,88 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
-      <c r="CL7"/>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -19067,86 +19221,86 @@
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AW8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8"/>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
-      <c r="BH8"/>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
       <c r="BI8"/>
-      <c r="BJ8">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ8"/>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
@@ -19184,1213 +19338,1230 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
-      <c r="CL8"/>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>81700000.0</v>
+      </c>
+      <c r="C9">
         <v>451400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>384700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>481000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>485600000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>457000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>385200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>475300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>500800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>508700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>390500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>455000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>503000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>476709000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>405000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>392800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>381100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>288226000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>265363000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>319927000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>225569000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>96580000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>91144000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>42149000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>131734000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>287375000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>247172000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>284976000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>301857000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>272950000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>233405000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>263632000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>275051000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>250284000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>205372000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>232300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>255163000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>222282000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>186518000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>200222000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>215836000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>191322000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>156336000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>176385000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>180129000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>165868000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>131134000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>145504000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>157770000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>137600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>113623000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>37864000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>50171000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>150587000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>118553000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>132520000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>102919000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>120304000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>101701000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>113712000.0</v>
       </c>
-      <c r="BJ9">
-[...1 lines deleted...]
-      </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
         <v>87145000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
         <v>78343000.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
         <v>72430000.0</v>
       </c>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
       <c r="CB9">
         <v>0.0</v>
       </c>
       <c r="CC9">
         <v>0.0</v>
       </c>
       <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
         <v>73621000.0</v>
       </c>
-      <c r="CE9">
-[...1 lines deleted...]
-      </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
         <v>79032000.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
-      <c r="CL9"/>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>10000000.0</v>
+      </c>
+      <c r="C10">
         <v>-52200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-56400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14300000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-41800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>52400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>90700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>46736000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>87300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>31822000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8217000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>65439000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22176000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-68440000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-65160000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-89278000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-67528000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>31450000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>389000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>41609000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>53694000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37287000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12151000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>42702000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>55747000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>39863000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>17052000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>37100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>62374000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>43258000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17095000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>34114000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>49064000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35655000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7275000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17722000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>31098000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>23012000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-6814000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-20923000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>16219000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6380000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-12910000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-794000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10554000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2206000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
         <v>-3258000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11312000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-8036000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7655000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-15774000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6984000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3670000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
+        <v>0.0</v>
+      </c>
+      <c r="BM10">
         <v>-7502000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7502000.0</v>
       </c>
-      <c r="BN10">
-[...1 lines deleted...]
-      </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
+        <v>0.0</v>
+      </c>
+      <c r="BQ10">
         <v>-7183000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>7183000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11089000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3402000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3402000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>5452000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>10585000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2218000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2218000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4619000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4820000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1450000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1450000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4592000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7304000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2675000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2675000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4834000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>8924000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2368000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3397000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4565000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6079000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
+        <v>4300000.0</v>
+      </c>
+      <c r="C11">
         <v>-12500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-14300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-9100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10300000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13600000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-5100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>20600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7591000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6172000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2368000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12669000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2541000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-11655000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17117000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-30676000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-23984000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6468000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-93000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9253000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11251000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7851000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>295000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8923000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13597000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4223000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4895000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6744000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>19578000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15891000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6340000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>12602000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>17903000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>12705000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2721000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5149000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>11556000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8352000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2207000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-7045000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4758000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1503000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-2750000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-696000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3004000.0</v>
       </c>
-      <c r="BB11">
-[...1 lines deleted...]
-      </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
         <v>-1655000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2455000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2836000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2477000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-6295000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3073000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3760000.0</v>
       </c>
-      <c r="BK11">
-[...1 lines deleted...]
-      </c>
       <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
         <v>-2335000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2335000.0</v>
       </c>
-      <c r="BN11">
-[...1 lines deleted...]
-      </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
         <v>-2622000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2622000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3923000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-1200000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1852000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>3599000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-754000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>754000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1570000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1639000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-529000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>529000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1676000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2644000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-968000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>968000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1750000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3218000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>869000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1247000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1675000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2219000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
+        <v>37700000.0</v>
+      </c>
+      <c r="C12">
         <v>36200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>38700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>32900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>33200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>34900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>32900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>30481000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11939000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13423000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13728000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14820000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14399000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7786000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8163000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5344000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6166000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5808000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4603000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4097000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3707000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3364000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3252000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2895000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2670000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2177000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2063000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1734000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>994000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1634000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1624000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1801000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2407000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1965000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2109000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4384000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4963000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6130000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10995000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11280000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11263000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11295000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24343000.0</v>
       </c>
-      <c r="BA12">
-[...1 lines deleted...]
-      </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>12637000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11618000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11624000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11071000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11749000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10728000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>10474000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5419000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5340000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5598000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5635000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705000.0</v>
       </c>
       <c r="BO12">
         <v>1705000.0</v>
       </c>
       <c r="BP12">
+        <v>1705000.0</v>
+      </c>
+      <c r="BQ12">
         <v>1739000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1788000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2174000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>832000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1102000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1478000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1316000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1802000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1748000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2060000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1887000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1455000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1793000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2008000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1757000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1683000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2058000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2322000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2586000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2587000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2012000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1527000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1313000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13">
+        <v>800000.0</v>
+      </c>
+      <c r="C13">
         <v>100000.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
+        <v>0.0</v>
+      </c>
+      <c r="E13">
         <v>100000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>400000.0</v>
       </c>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13">
         <v>100000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>200000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>100000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3100000.0</v>
       </c>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
       <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13">
         <v>1900000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>0.0</v>
       </c>
-      <c r="T13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13"/>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
+        <v>0.0</v>
+      </c>
+      <c r="Z13">
         <v>22000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>44000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>24000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>25000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>26000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20407,86 +20578,85 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -20497,86 +20667,86 @@
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
-      <c r="AW14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14"/>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
-      <c r="BH14"/>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
       <c r="BI14"/>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ14"/>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
@@ -20614,753 +20784,760 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
-      <c r="CL14"/>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>5700000.0</v>
+      </c>
+      <c r="C15">
         <v>-39700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-42100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-32700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>40300000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>41400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>36100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>70100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>39145000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>67000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25650000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10585000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>52770000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19635000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-56785000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-48043000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-58602000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-43544000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>24982000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>482000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32356000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>42443000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>29436000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11856000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>33779000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>42150000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>35640000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12157000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>30356000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>42796000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>27367000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10755000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21512000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>31161000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22950000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4554000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12573000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19542000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14660000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-4607000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-13878000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>11461000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4877000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-10160000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-98000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7550000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5422000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
         <v>-1603000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8857000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-5200000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5178000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-9479000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3911000.0</v>
       </c>
-      <c r="BJ15">
-[...1 lines deleted...]
-      </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
       <c r="BP15">
+        <v>0.0</v>
+      </c>
+      <c r="BQ15">
         <v>-4561000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4561000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>7166000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-2202000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2202000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3600000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6986000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-1464000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1464000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3049000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3181000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-921000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>921000.0</v>
       </c>
-      <c r="CC15">
-[...1 lines deleted...]
-      </c>
       <c r="CD15">
+        <v>0.0</v>
+      </c>
+      <c r="CE15">
         <v>4660000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-1707000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1707000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3084000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5706000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1499000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2150000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2890000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3860000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>25900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>70100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39145000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1918000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29088000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>66984000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25650000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10585000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52770000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19635000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-56785000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-48043000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-58602000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-43544000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24982000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>482000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32356000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42443000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29436000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11856000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>33779000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>42150000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35640000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12157000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>30356000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>42796000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>27367000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10755000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21512000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>31161000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22950000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4554000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12573000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19542000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-7024000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-4607000.0</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
         <v>11461000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4877000.0</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
         <v>-7550000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7550000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5422000.0</v>
       </c>
-      <c r="BC16">
-[...1 lines deleted...]
-      </c>
       <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
         <v>-8857000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8857000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-5178000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5178000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ16"/>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-63000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>63000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5167000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-4561000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4561000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7166000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-2202000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2202000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3600000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6986000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-1464000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1464000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3049000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3181000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-921000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>921000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2916000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4660000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-1707000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1707000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3084000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5706000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1499000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2150000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2890000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3860000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
+        <v>5700000.0</v>
+      </c>
+      <c r="C17">
         <v>-39700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-42100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>21700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-32700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>40300000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>41400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>36100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5200000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>70100000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>39145000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1918000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>29088000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>66984000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>25650000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>10585000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>52770000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>19635000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-56785000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-48043000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-58602000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-43544000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>24982000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>482000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>32356000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>42443000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>29436000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11856000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>33779000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>42150000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>35640000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>12157000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>30356000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>42796000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>27367000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>10755000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>21512000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>31161000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>22950000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4554000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>12573000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19542000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>7636000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-4607000.0</v>
       </c>
-      <c r="AV17">
-[...5 lines deleted...]
-      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17"/>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
-      <c r="BH17"/>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
       <c r="BI17"/>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ17"/>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -21398,141 +21575,146 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
-      <c r="CL17"/>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>-36900000.0</v>
+      </c>
+      <c r="C18">
         <v>-38300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40200000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-38700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-32900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33900000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-44100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-30700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-30480000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-28374000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18597000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11391000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11939000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13423000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13728000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14820000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14399000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9117000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8163000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6115000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6166000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6110000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4605000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4071000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21549,320 +21731,320 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-11200000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-1479000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-5617000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-904000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-2534000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-718000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-6822000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1592000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>4000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4700000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3835000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3874000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3913000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2997000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2723000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2092000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1676000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1659000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2495000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2570000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>2388000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3823000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>4245000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>4723000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>7002000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>6042000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4740000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5328000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>7053000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>9120000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5609000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>4546000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>4471000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5024000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>4553000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2932000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2905000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3807000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2395000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>2585000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>2774000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>9501000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3650000.0</v>
       </c>
-      <c r="AV20">
-[...5 lines deleted...]
-      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ20"/>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -21900,359 +22082,363 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
-      <c r="CL20"/>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>54200000.0</v>
+      </c>
+      <c r="C21">
         <v>-9700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>57100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>69300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>50200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>84500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>85500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>89500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>77100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>121400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>77216000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>30100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>56500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>98700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46549000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>24469000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>79167000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36996000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-54041000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-56043000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-81115000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-61413000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>37616000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6499000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>46214000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>57750000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>40994000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>15472000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>45930000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>58604000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>42455000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19926000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>39163000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>64228000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>44670000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18673000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>35999000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>51174000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>38062000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9459000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>26767000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>35748000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>27975000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>908000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16747000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>28231000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18310000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-892000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>10956000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>22665000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14843000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-8366000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8366000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>23067000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3407000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>18312000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-5369000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12332000.0</v>
       </c>
-      <c r="BJ21">
-[...1 lines deleted...]
-      </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
       <c r="BN21">
         <v>0.0</v>
       </c>
       <c r="BO21">
+        <v>0.0</v>
+      </c>
+      <c r="BP21">
         <v>-2185000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2185000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9956000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>13263000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>693000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4504000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>6930000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>11901000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1030000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3966000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6679000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>6707000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-4443000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4443000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6600000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>9061000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-4733000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4733000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>7156000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>11510000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4955000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5409000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>6092000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>7392000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -22263,86 +22449,86 @@
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22"/>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
       <c r="BI22"/>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ22"/>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
@@ -22380,239 +22566,242 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
-      <c r="CL22"/>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>505000000.0</v>
+      </c>
+      <c r="C23">
         <v>539300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>459700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>500300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>498400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>484300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>441500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>472600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>502600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>509500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>448300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>465000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>475900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>486545000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>451100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>411900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>352400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>296553000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>293507000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>298471000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>228344000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>170862000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>165095000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>131948000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>221219000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>309542000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>292853000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>298385000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>305832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>290790000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>266667000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>273258000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>273586000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>262458000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>230053000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>241588000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>239920000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>225512000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>209986000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>208331000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>210813000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>196153000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>183294000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>190572000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>186927000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>179094000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>162566000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>164638000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>166592000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>153061000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>143222000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>142767000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>145490000.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
+        <v>0.0</v>
+      </c>
+      <c r="BE23">
         <v>139575000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>140407000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>125257000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>130291000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>133285000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>129243000.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
       <c r="BL23">
         <v>0.0</v>
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
       <c r="BN23">
         <v>0.0</v>
       </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
       <c r="BP23">
         <v>0.0</v>
       </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
@@ -22650,55 +22839,58 @@
       </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
         <v>0.0</v>
       </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
-      <c r="CL23"/>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22745,292 +22937,294 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>70900000.0</v>
+      </c>
+      <c r="C25">
         <v>88000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>63000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>65200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>63200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>64000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>62800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>58600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>51900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>49100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>48900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>48973000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>48427000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>38614000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33288000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33974000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>34381000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>34875000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35099000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>33893000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34384000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35160000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>35352000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>35234000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>33340000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>32745000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>31141000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>31146000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>30574000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29049000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>27506000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>28319000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25672000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>24847000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>23928000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>23197000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>22864000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>21434000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20810000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20413000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20032000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19638000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>18577000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>18547000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17648000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>17386000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>17287000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>17004000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15683000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>15032000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>14795000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>13225000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13070000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12715000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12501000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -23041,86 +23235,86 @@
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
-      <c r="AW26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
-      <c r="BJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ26"/>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
@@ -23158,534 +23352,543 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
-      <c r="CL26"/>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>80300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>176100000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1500000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>57600000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>3000000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>7873000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>7950000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>7419000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>1970000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>872000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>27500000.0</v>
+      </c>
+      <c r="C28">
         <v>165000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>157800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>170700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>159400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>140200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>145500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>159200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>169600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>179100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>148300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>159200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>162000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>176828000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>158800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>151300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>121700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>95202000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>101099000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>99093000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>67370000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>43906000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>39450000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>23034000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>58300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>103427000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>92375000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>96918000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>99719000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>95045000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>86352000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>88500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>88548000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>83507000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>71399000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>81215000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>80168000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>76556000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>68540000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>68788000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>69417000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>67623000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>60688000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>63582000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>61836000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>62464000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>52630000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>51934000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>53255000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>50991000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>45153000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8198000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9724000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11519000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13331000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>44758000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>94658000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>41057000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>88922000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>94354000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>88880000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8858000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8185000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8724000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78434000.0</v>
       </c>
       <c r="BO28">
         <v>78434000.0</v>
       </c>
       <c r="BP28">
+        <v>78434000.0</v>
+      </c>
+      <c r="BQ28">
         <v>77631000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>75031000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8148000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>59234000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>59882000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>62095000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7102000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5596000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6396000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5939000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6206000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6709000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6650000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6263000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6107000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6970000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5779000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6375000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6619000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5520000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>6306000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6905000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5568000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>4300000.0</v>
+      </c>
+      <c r="C29">
         <v>-12500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7591000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-184000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8787000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20337000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6172000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2368000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12669000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2541000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11655000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17117000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-30676000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-23984000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6468000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-93000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9253000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11251000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7851000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23701,238 +23904,239 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>27500000.0</v>
+      </c>
+      <c r="C30">
         <v>461100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>396200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>423900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>416300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>406800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>373700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>390800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>415300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>419200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>371900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>377900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>381600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>399493000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>374900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>336300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>282400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>241677000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>240894000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>240760000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>188573000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>150621000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>147187000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>123264000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>193147000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>249759000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>240673000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>238762000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>244107000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>231956000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>217933000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>217702000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>216447000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>207829000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>185446000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>193137000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>190935000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>177612000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>167845000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>164223000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>164662000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>153260000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>146877000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>149618000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>144381000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>137893000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>130226000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>128757000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>129539000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>119290000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>114515000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>26908000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27506000.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
+        <v>0.0</v>
+      </c>
+      <c r="BE30">
         <v>110187000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>109453000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>99512000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>101992000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>107070000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>101380000.0</v>
       </c>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
       <c r="BP30">
         <v>0.0</v>
       </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
       <c r="BS30">
@@ -23970,239 +24174,242 @@
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
-      <c r="CL30"/>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
+        <v>-44200000.0</v>
+      </c>
+      <c r="C31">
         <v>-42500000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-44900000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-42800000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-42900000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-41500000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-53300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-33900000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-33100000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-39800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-28900000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-44100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-30700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30480000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-28400000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14727000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16252000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13728000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14820000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14399000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9117000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8163000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6115000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6166000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6110000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4605000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4056000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3707000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3321000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3228000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2857000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2592000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2874000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2063000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1854000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1412000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1578000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1885000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2110000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2407000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2184000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-9045000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4650000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4963000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7722000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-37670000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-12012000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-11930000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-12018000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11750000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-12111000.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
+        <v>0.0</v>
+      </c>
+      <c r="BE31">
         <v>-11624000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11755000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-11443000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-10657000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-10405000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-5348000.0</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
       <c r="BP31">
         <v>0.0</v>
       </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
       <c r="BS31">
@@ -24240,321 +24447,327 @@
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
-      <c r="CL31"/>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
+        <v>559200000.0</v>
+      </c>
+      <c r="C32">
         <v>529600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>448200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>557400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>567700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>534500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>453000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>557100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>588100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>599000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>466900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>542100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>597300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>563761000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>481200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>468400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>451100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>343102000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>317976000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>377638000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>265340000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>116821000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>109052000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>50833000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>159806000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>347158000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>299352000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>344599000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>363582000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>331784000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>282139000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>319188000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>332190000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>304913000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>249979000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>280751000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>304148000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>270182000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>228659000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>244330000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>261987000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>234215000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>192753000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>217339000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>222675000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>207069000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>163474000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>181385000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>194823000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>171371000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>142330000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>153723000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>168155000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>165586000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>131066000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>147941000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>163474000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>128664000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>148603000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>127916000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>141575000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>133645000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>117185000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>131527000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>138426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105645000.0</v>
       </c>
       <c r="BO32">
         <v>105645000.0</v>
       </c>
       <c r="BP32">
+        <v>105645000.0</v>
+      </c>
+      <c r="BQ32">
         <v>110829000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>115735000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>121414000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>84043000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>89844000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>94966000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>100045000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>82881000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>88309000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>91587000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>99811000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>84549000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>92150000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>97242000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>104806000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>81371000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>83622000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>88210000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>97644000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>79244000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>77566000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>77849000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>70829000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -24645,51 +24858,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>6900000.0</v>
       </c>
       <c r="C2">
         <v>37300000.0</v>
       </c>
       <c r="D2">
         <v>181600000.0</v>
       </c>
       <c r="E2">
         <v>25910000.0</v>
       </c>
       <c r="F2">
         <v>11891000.0</v>
       </c>
       <c r="G2">
         <v>24655000.0</v>
       </c>
       <c r="H2">
         <v>21585000.0</v>
       </c>
       <c r="I2">
         <v>18795000.0</v>
       </c>
@@ -24707,51 +24920,51 @@
       </c>
       <c r="N2">
         <v>36117000.0</v>
       </c>
       <c r="O2">
         <v>33684000.0</v>
       </c>
       <c r="P2">
         <v>34407000.0</v>
       </c>
       <c r="Q2">
         <v>31559000.0</v>
       </c>
       <c r="R2">
         <v>8534000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>391400000</v>
       </c>
       <c r="C3">
         <v>530200000</v>
       </c>
       <c r="D3">
         <v>330200000</v>
       </c>
       <c r="E3">
         <v>234224000</v>
       </c>
       <c r="F3">
         <v>92197000</v>
       </c>
       <c r="G3">
         <v>83016000</v>
       </c>
       <c r="H3">
         <v>228091000</v>
       </c>
       <c r="I3">
         <v>216286000</v>
       </c>
@@ -24781,139 +24994,139 @@
       </c>
       <c r="R3">
         <v>48423000</v>
       </c>
       <c r="S3">
         <v>34234000</v>
       </c>
       <c r="T3">
         <v>24292000</v>
       </c>
       <c r="U3">
         <v>21720000</v>
       </c>
       <c r="V3">
         <v>49351000</v>
       </c>
       <c r="W3">
         <v>53574000</v>
       </c>
       <c r="X3">
         <v>73798000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>155681000.0</v>
       </c>
       <c r="F4">
         <v>14019000.0</v>
       </c>
       <c r="G4">
         <v>-12764000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>2790000.0</v>
       </c>
       <c r="J4">
         <v>-1288000.0</v>
       </c>
       <c r="K4">
         <v>-5412000.0</v>
       </c>
       <c r="L4">
         <v>-45381000.0</v>
       </c>
       <c r="M4">
         <v>32796000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>33256000.0</v>
       </c>
       <c r="F5">
         <v>11315000.0</v>
       </c>
       <c r="G5">
         <v>-55364000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>42466000.0</v>
       </c>
       <c r="J5">
         <v>143594000.0</v>
       </c>
       <c r="K5">
         <v>112841000.0</v>
       </c>
       <c r="L5">
         <v>50145000.0</v>
       </c>
       <c r="M5">
         <v>-35751000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>9700000.0</v>
       </c>
       <c r="C6">
         <v>-30400000.0</v>
       </c>
       <c r="D6">
         <v>-144300000.0</v>
       </c>
       <c r="E6">
         <v>155681000.0</v>
       </c>
       <c r="F6">
         <v>14019000.0</v>
       </c>
       <c r="G6">
         <v>-12764000.0</v>
       </c>
       <c r="H6">
         <v>3070000.0</v>
       </c>
       <c r="I6">
         <v>2790000.0</v>
       </c>
@@ -24931,51 +25144,51 @@
       </c>
       <c r="N6">
         <v>1963000.0</v>
       </c>
       <c r="O6">
         <v>2433000.0</v>
       </c>
       <c r="P6">
         <v>-723000.0</v>
       </c>
       <c r="Q6">
         <v>17725000.0</v>
       </c>
       <c r="R6">
         <v>8148000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
         <v>7900000.0</v>
       </c>
       <c r="C7">
         <v>-28700000.0</v>
       </c>
       <c r="D7">
         <v>-40500000.0</v>
       </c>
       <c r="E7">
         <v>73159000.0</v>
       </c>
       <c r="F7">
         <v>11813000.0</v>
       </c>
       <c r="G7">
         <v>-6395000.0</v>
       </c>
       <c r="H7">
         <v>40010000.0</v>
       </c>
       <c r="I7">
         <v>87054000.0</v>
       </c>
@@ -24993,79 +25206,79 @@
       </c>
       <c r="N7">
         <v>18589000.0</v>
       </c>
       <c r="O7">
         <v>4460000.0</v>
       </c>
       <c r="P7">
         <v>15430000.0</v>
       </c>
       <c r="Q7">
         <v>-3388000.0</v>
       </c>
       <c r="R7">
         <v>9623000.0</v>
       </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>-25300000.0</v>
       </c>
       <c r="C9">
         <v>15500000.0</v>
       </c>
       <c r="D9">
         <v>2500000.0</v>
       </c>
       <c r="E9">
         <v>39395000.0</v>
       </c>
       <c r="F9">
         <v>5143000.0</v>
       </c>
       <c r="G9">
         <v>-8577000.0</v>
       </c>
       <c r="H9">
         <v>41858000.0</v>
       </c>
       <c r="I9">
         <v>36729000.0</v>
       </c>
@@ -25083,51 +25296,51 @@
       </c>
       <c r="N9">
         <v>8654000.0</v>
       </c>
       <c r="O9">
         <v>-2126000.0</v>
       </c>
       <c r="P9">
         <v>5268000.0</v>
       </c>
       <c r="Q9">
         <v>-4144000.0</v>
       </c>
       <c r="R9">
         <v>-3483000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>-100000.0</v>
       </c>
       <c r="C10">
         <v>-2600000.0</v>
       </c>
       <c r="D10">
         <v>8100000.0</v>
       </c>
       <c r="E10">
         <v>-176000.0</v>
       </c>
       <c r="F10">
         <v>-16512000.0</v>
       </c>
       <c r="G10">
         <v>10670000.0</v>
       </c>
       <c r="H10">
         <v>-7162000.0</v>
       </c>
       <c r="I10">
         <v>245000.0</v>
       </c>
@@ -25147,51 +25360,51 @@
         <v>-505000.0</v>
       </c>
       <c r="O10">
         <v>-9000.0</v>
       </c>
       <c r="P10">
         <v>-609000.0</v>
       </c>
       <c r="Q10">
         <v>-1173000.0</v>
       </c>
       <c r="R10">
         <v>1486000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>401000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>48535000.0</v>
       </c>
       <c r="F11">
         <v>24557000.0</v>
       </c>
       <c r="G11">
         <v>-9576000.0</v>
       </c>
       <c r="H11">
         <v>2026000.0</v>
       </c>
       <c r="I11">
         <v>44343000.0</v>
       </c>
       <c r="J11">
         <v>21197000.0</v>
       </c>
       <c r="K11">
         <v>36029000.0</v>
       </c>
@@ -25203,51 +25416,51 @@
       </c>
       <c r="N11">
         <v>5008000.0</v>
       </c>
       <c r="O11">
         <v>1478000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>2335000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>77000.0</v>
       </c>
       <c r="V11">
         <v>10735000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>56416000.0</v>
       </c>
       <c r="F12">
         <v>16799000.0</v>
       </c>
       <c r="G12">
         <v>22597000.0</v>
       </c>
       <c r="H12">
         <v>15706000.0</v>
       </c>
       <c r="I12">
         <v>15066000.0</v>
       </c>
       <c r="J12">
         <v>2815000.0</v>
       </c>
       <c r="K12">
         <v>-3515000.0</v>
       </c>
@@ -25259,97 +25472,97 @@
       </c>
       <c r="N12">
         <v>291000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>2914000.0</v>
       </c>
       <c r="T12">
         <v>2564000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12">
         <v>1487000.0</v>
       </c>
       <c r="W12">
         <v>3567000.0</v>
       </c>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>31955000.0</v>
       </c>
       <c r="F13">
         <v>8813000.0</v>
       </c>
       <c r="G13">
         <v>62852000.0</v>
       </c>
       <c r="H13">
         <v>54342000.0</v>
       </c>
       <c r="I13">
         <v>63938000.0</v>
       </c>
       <c r="J13">
         <v>45816000.0</v>
       </c>
       <c r="K13">
         <v>39699000.0</v>
       </c>
       <c r="L13">
         <v>25685000.0</v>
       </c>
       <c r="M13">
         <v>30754000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>279400000.0</v>
       </c>
       <c r="C14">
         <v>238200000.0</v>
       </c>
       <c r="D14">
         <v>208500000.0</v>
       </c>
       <c r="E14">
         <v>169302000.0</v>
       </c>
       <c r="F14">
         <v>138329000.0</v>
       </c>
       <c r="G14">
         <v>138789000.0</v>
       </c>
       <c r="H14">
         <v>132460000.0</v>
       </c>
       <c r="I14">
         <v>118275000.0</v>
       </c>
@@ -25367,99 +25580,99 @@
       </c>
       <c r="N14">
         <v>66337000.0</v>
       </c>
       <c r="O14">
         <v>63457000.0</v>
       </c>
       <c r="P14">
         <v>54277000.0</v>
       </c>
       <c r="Q14">
         <v>50018000.0</v>
       </c>
       <c r="R14">
         <v>53658000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>5124000.0</v>
       </c>
       <c r="G15">
         <v>4891000.0</v>
       </c>
       <c r="H15">
         <v>15724000.0</v>
       </c>
       <c r="I15">
         <v>11570000.0</v>
       </c>
       <c r="J15">
         <v>510344000.0</v>
       </c>
       <c r="K15">
         <v>101360000.0</v>
       </c>
       <c r="L15">
         <v>11570000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>100000000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>16600000.0</v>
       </c>
       <c r="C16">
         <v>6900000.0</v>
       </c>
       <c r="D16">
         <v>37300000.0</v>
       </c>
       <c r="E16">
         <v>181591000.0</v>
       </c>
       <c r="F16">
         <v>25910000.0</v>
       </c>
       <c r="G16">
         <v>11891000.0</v>
       </c>
       <c r="H16">
         <v>24655000.0</v>
       </c>
       <c r="I16">
         <v>21585000.0</v>
       </c>
@@ -25479,79 +25692,79 @@
         <v>38080000.0</v>
       </c>
       <c r="O16">
         <v>36117000.0</v>
       </c>
       <c r="P16">
         <v>33684000.0</v>
       </c>
       <c r="Q16">
         <v>49284000.0</v>
       </c>
       <c r="R16">
         <v>16682000.0</v>
       </c>
       <c r="S16">
         <v>8534000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>-100600000.0</v>
       </c>
       <c r="C18">
         <v>-217900000.0</v>
       </c>
       <c r="D18">
         <v>34000000.0</v>
       </c>
       <c r="E18">
         <v>210244000.0</v>
       </c>
       <c r="F18">
         <v>190931000.0</v>
       </c>
       <c r="G18">
         <v>-132240000.0</v>
       </c>
       <c r="H18">
         <v>60855000.0</v>
       </c>
       <c r="I18">
         <v>121330000.0</v>
       </c>
@@ -25569,139 +25782,139 @@
       </c>
       <c r="N18">
         <v>3984000.0</v>
       </c>
       <c r="O18">
         <v>4107000.0</v>
       </c>
       <c r="P18">
         <v>-169000.0</v>
       </c>
       <c r="Q18">
         <v>1302000.0</v>
       </c>
       <c r="R18">
         <v>10631000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-529800000.0</v>
       </c>
       <c r="D19">
         <v>-329100000.0</v>
       </c>
       <c r="E19">
         <v>-1051593000.0</v>
       </c>
       <c r="F19">
         <v>-91468000.0</v>
       </c>
       <c r="G19">
         <v>-81960000.0</v>
       </c>
       <c r="H19">
         <v>-227291000.0</v>
       </c>
       <c r="I19">
         <v>11571000.0</v>
       </c>
       <c r="J19">
         <v>3200000.0</v>
       </c>
       <c r="K19">
         <v>21062000.0</v>
       </c>
       <c r="L19">
         <v>1220000.0</v>
       </c>
       <c r="M19">
         <v>1220000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>182207000.0</v>
       </c>
       <c r="H20">
         <v>72144000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
         <v>132100000.0</v>
       </c>
       <c r="C21">
         <v>370200000.0</v>
       </c>
       <c r="D21">
         <v>131400000.0</v>
       </c>
       <c r="E21">
         <v>805375000.0</v>
       </c>
       <c r="F21">
         <v>-170000000.0</v>
       </c>
       <c r="G21">
         <v>-38250000.0</v>
       </c>
       <c r="H21">
         <v>254000000.0</v>
       </c>
       <c r="I21">
         <v>27000000.0</v>
       </c>
@@ -25709,51 +25922,51 @@
         <v>99590000.0</v>
       </c>
       <c r="K21">
         <v>-73500000.0</v>
       </c>
       <c r="L21">
         <v>-91750000.0</v>
       </c>
       <c r="M21">
         <v>76088000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>-48700000.0</v>
       </c>
       <c r="C22">
         <v>58300000.0</v>
       </c>
       <c r="D22">
         <v>126900000.0</v>
       </c>
       <c r="E22">
         <v>137135000.0</v>
       </c>
       <c r="F22">
         <v>108640000.0</v>
       </c>
       <c r="G22">
         <v>-206974000.0</v>
       </c>
       <c r="H22">
         <v>100263000.0</v>
       </c>
       <c r="I22">
         <v>117221000.0</v>
       </c>
@@ -25781,57 +25994,57 @@
       <c r="Q22">
         <v>-7295000.0</v>
       </c>
       <c r="R22">
         <v>-350000.0</v>
       </c>
       <c r="S22">
         <v>12880000.0</v>
       </c>
       <c r="T22">
         <v>10989000.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
         <v>7578000.0</v>
       </c>
       <c r="W22">
         <v>12245000.0</v>
       </c>
       <c r="X22">
         <v>5205000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>-700000.0</v>
       </c>
       <c r="C23">
-        <v>-181400000.0</v>
+        <v>-17400000.0</v>
       </c>
       <c r="D23">
         <v>-7700000.0</v>
       </c>
       <c r="E23">
         <v>-9094000.0</v>
       </c>
       <c r="F23">
         <v>1859000.0</v>
       </c>
       <c r="G23">
         <v>712283000.0</v>
       </c>
       <c r="H23">
         <v>407051000.0</v>
       </c>
       <c r="I23">
         <v>3350000.0</v>
       </c>
       <c r="J23">
         <v>-1566000.0</v>
       </c>
       <c r="K23">
         <v>23664000.0</v>
       </c>
@@ -25843,54 +26056,54 @@
       </c>
       <c r="N23">
         <v>-738000.0</v>
       </c>
       <c r="O23">
         <v>-1875000.0</v>
       </c>
       <c r="P23">
         <v>-4088000.0</v>
       </c>
       <c r="Q23">
         <v>-12591000.0</v>
       </c>
       <c r="R23">
         <v>36600000.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
-        <v>-386900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C24">
         <v>400000.0</v>
       </c>
       <c r="D24">
         <v>1100000.0</v>
       </c>
       <c r="E24">
         <v>1297000.0</v>
       </c>
       <c r="F24">
         <v>700000.0</v>
       </c>
       <c r="G24">
         <v>595000.0</v>
       </c>
       <c r="H24">
         <v>800000.0</v>
       </c>
       <c r="I24">
         <v>12478000.0</v>
       </c>
       <c r="J24">
         <v>3278000.0</v>
       </c>
@@ -25907,54 +26120,54 @@
         <v>217000.0</v>
       </c>
       <c r="O24">
         <v>201000.0</v>
       </c>
       <c r="P24">
         <v>2444000.0</v>
       </c>
       <c r="Q24">
         <v>250317000.0</v>
       </c>
       <c r="R24">
         <v>17000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>18474000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>331600000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="C25">
         <v>60900000.0</v>
       </c>
       <c r="D25">
         <v>36100000.0</v>
       </c>
       <c r="E25">
         <v>17248000.0</v>
       </c>
       <c r="F25">
         <v>19641000.0</v>
       </c>
       <c r="G25">
         <v>21736000.0</v>
       </c>
       <c r="H25">
         <v>2883000.0</v>
       </c>
       <c r="I25">
         <v>2170000.0</v>
       </c>
       <c r="J25">
         <v>3462000.0</v>
       </c>
@@ -25969,51 +26182,51 @@
       </c>
       <c r="N25">
         <v>22377000.0</v>
       </c>
       <c r="O25">
         <v>18546000.0</v>
       </c>
       <c r="P25">
         <v>13021000.0</v>
       </c>
       <c r="Q25">
         <v>-1805000.0</v>
       </c>
       <c r="R25">
         <v>1646000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
         <v>-1700000.0</v>
       </c>
       <c r="C26">
         <v>-173600000.0</v>
       </c>
       <c r="D26">
         <v>-303100000.0</v>
       </c>
       <c r="E26">
         <v>-33500000.0</v>
       </c>
       <c r="F26">
         <v>-9500000.0</v>
       </c>
       <c r="G26">
         <v>-929000.0</v>
       </c>
       <c r="H26">
         <v>-297912000.0</v>
       </c>
       <c r="I26">
         <v>-149798000.0</v>
       </c>
@@ -26025,51 +26238,51 @@
       </c>
       <c r="L26">
         <v>7403000.0</v>
       </c>
       <c r="M26">
         <v>100659000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>-98485000.0</v>
       </c>
       <c r="Q26">
         <v>-500000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>19600000.0</v>
       </c>
       <c r="C27">
         <v>4600000.0</v>
       </c>
       <c r="D27">
         <v>16000000.0</v>
       </c>
       <c r="E27">
         <v>20000000.0</v>
       </c>
       <c r="F27">
         <v>12500000.0</v>
       </c>
       <c r="G27">
         <v>6985000.0</v>
       </c>
       <c r="H27">
         <v>6857000.0</v>
       </c>
       <c r="I27">
         <v>7422000.0</v>
       </c>
@@ -26087,51 +26300,51 @@
       </c>
       <c r="N27">
         <v>1207000.0</v>
       </c>
       <c r="O27">
         <v>1099000.0</v>
       </c>
       <c r="P27">
         <v>1038000.0</v>
       </c>
       <c r="Q27">
         <v>2491000.0</v>
       </c>
       <c r="R27">
         <v>723000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>105800000.0</v>
       </c>
       <c r="C28">
         <v>187100000.0</v>
       </c>
       <c r="D28">
         <v>-179400000.0</v>
       </c>
       <c r="E28">
         <v>762806000.0</v>
       </c>
       <c r="F28">
         <v>-177641000.0</v>
       </c>
       <c r="G28">
         <v>118420000.0</v>
       </c>
       <c r="H28">
         <v>-58585000.0</v>
       </c>
       <c r="I28">
         <v>-131018000.0</v>
       </c>
@@ -26155,51 +26368,51 @@
       </c>
       <c r="P28">
         <v>-2998000.0</v>
       </c>
       <c r="Q28">
         <v>96909000.0</v>
       </c>
       <c r="R28">
         <v>-2500000.0</v>
       </c>
       <c r="S28">
         <v>37160000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28">
         <v>16984000.0</v>
       </c>
       <c r="X28">
         <v>47440000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>290800000.0</v>
       </c>
       <c r="C29">
         <v>312300000.0</v>
       </c>
       <c r="D29">
         <v>364200000.0</v>
       </c>
       <c r="E29">
         <v>444468000.0</v>
       </c>
       <c r="F29">
         <v>283128000.0</v>
       </c>
       <c r="G29">
         <v>-49224000.0</v>
       </c>
       <c r="H29">
         <v>288946000.0</v>
       </c>
       <c r="I29">
         <v>337616000.0</v>
       </c>
@@ -26229,51 +26442,51 @@
       </c>
       <c r="R29">
         <v>59054000.0</v>
       </c>
       <c r="S29">
         <v>48339000.0</v>
       </c>
       <c r="T29">
         <v>45517000.0</v>
       </c>
       <c r="U29">
         <v>40604000.0</v>
       </c>
       <c r="V29">
         <v>49626000.0</v>
       </c>
       <c r="W29">
         <v>36678000.0</v>
       </c>
       <c r="X29">
         <v>24940000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-386900000.0</v>
       </c>
       <c r="C30">
         <v>-529800000.0</v>
       </c>
       <c r="D30">
         <v>-329100000.0</v>
       </c>
       <c r="E30">
         <v>-1051593000.0</v>
       </c>
       <c r="F30">
         <v>-91468000.0</v>
       </c>
       <c r="G30">
         <v>-81960000.0</v>
       </c>
       <c r="H30">
         <v>-227291000.0</v>
       </c>
       <c r="I30">
         <v>-203808000.0</v>
       </c>
@@ -26310,1522 +26523,1539 @@
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
         <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>16600000.0</v>
+      </c>
+      <c r="C2">
         <v>13600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>82600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>91500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>181600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>108211000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>100386000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>139081000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25910000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27005000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>107801000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20154000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11891000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8341000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>224305000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>156833000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24655000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20880000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23318000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20353000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21585000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19717000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22398000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16914000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18795000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>15258000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20596000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19945000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20083000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14724000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23250000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28123000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25495000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19329000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23722000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>90080000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>70876000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>58946000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>65351000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>60888000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38080000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45368000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>55322000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>64108000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36117000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>54725000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>58860000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>33684000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>47578000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>34407000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>19017000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16682000.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>105300000</v>
+      </c>
+      <c r="C3">
         <v>69000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>78600000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>89200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>154600000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>169900000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>131200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>116100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>113000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>122600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>73800000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>82600000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>51200000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>70204000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>64131000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>59852000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40037000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>28638000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>25644000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>27556000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10359000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10412000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9118000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8318000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>55168000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>55203000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>55013000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50628000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>67247000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>52541000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>47121000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>55235000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>61389000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>69623000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>50521000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>54039000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>45718000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>49293000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>46505000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>46658000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>38121000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>44009000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>40880000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>41166000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>36837000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>38018000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>32296000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>29791000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>29583000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>30586000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>29624000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>36005000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9679000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>78689000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20875000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5095000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>18302000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8330000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11079000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6988000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>48423000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>41870000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>22556000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10866000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>34234000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>28721000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>16580000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7067000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>24292000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>18919000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13718000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7424000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>21720000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>19937000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>17889000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5632000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>49351000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>35211000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>22326000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>8885000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>53574000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>42277000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>27360000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>15239000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>73798000</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-8900000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-90100000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>73380000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>7825000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-38695000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>113171000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1095000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-80796000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>87647000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>8263000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>3550000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-215964000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>67472000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>132178000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>-2438000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2965000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1232000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1868000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2681000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>5484000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1881000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3537000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-5338000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>651000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-138000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>5359000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-8526000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-4873000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>2628000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>6166000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-4393000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-66358000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>19204000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-6000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2200000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14375000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9882000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16072000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>44835000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3635000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12621000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5815000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14486000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-23451000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17147000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2841000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17607000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>8771000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5717000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-390000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>18437000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3060000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-33712000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>54681000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>39905000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20006000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>34918000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>48765000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>29660000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>18203000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>36252000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>28726000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>20712000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2273000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10429000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>16731000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>3000000.0</v>
       </c>
       <c r="C6">
+        <v>3000000.0</v>
+      </c>
+      <c r="D6">
         <v>1600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-19000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-90100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>73380000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7825000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-38695000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>113171000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1095000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-80796000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>87647000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8263000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3550000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-215964000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>67472000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>132178000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3775000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2438000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2965000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1232000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1868000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2681000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5484000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1881000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3537000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5338000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>651000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-138000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5359000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8526000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4873000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2628000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6166000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4393000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-66358000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19204000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>11930000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6405000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4463000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>22808000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7288000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-9954000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8786000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>27991000.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6">
+      <c r="BC6"/>
+      <c r="BD6">
         <v>-4135000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>25176000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-13322000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>13171000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1254000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2335000.0</v>
       </c>
-      <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>26600000.0</v>
+      </c>
+      <c r="C7">
         <v>31500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-72600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>32400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-56500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-21600000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-48900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>45268000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>376000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10479000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37994000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16778000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-53081000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26767000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>21349000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-11768000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-25503000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16446000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14430000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7728000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23870000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>197000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8215000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>40466000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5093000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>17597000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>23898000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>3863000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>214000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6295000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>27052000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>11964000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>17637000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>6872000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>19271000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>11187000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>16979000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>6526000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>9548000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>9297000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>12485000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1791000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>16902000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-7995000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>10758000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3504000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>13267000.0</v>
       </c>
-      <c r="BB7"/>
-      <c r="BC7">
+      <c r="BC7"/>
+      <c r="BD7">
         <v>524000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>767000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2613000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1213000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3062000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5754000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-1600000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
@@ -27854,1584 +28084,1601 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>6500000.0</v>
+      </c>
+      <c r="C9">
         <v>-5500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-8500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-23700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-13300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>20326000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17985000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48224000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2725000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-16007000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3585000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14840000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13778000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12817000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26029000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8011000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9827000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22280000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6928000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16679000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26638000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2332000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>608000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7151000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3059000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2635000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-5028000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>14945000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9322000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11987000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8281000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7497000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1744000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10062000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4037000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>671000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5571000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5025000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-5807000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9568000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-10879000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10246000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-1454000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4057000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-9040000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>184000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-4147000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-6436000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
-        <v>0.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="C10">
+        <v>0.0</v>
+      </c>
+      <c r="D10">
         <v>-800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="F10">
         <v>-1500000.0</v>
       </c>
       <c r="G10">
+        <v>-1500000.0</v>
+      </c>
+      <c r="H10">
         <v>-1100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1545000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-450000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1282000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3063000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-13445000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-999000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>995000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2925000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4457000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3537000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-249000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1857000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5211000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2294000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>415000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2737000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3339000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-772000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1453000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2403000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-685000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1159000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1303000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1883000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-177000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1032000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>94000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-67000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-592000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-507000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2574000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-629000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1066000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-966000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>359000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-664000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-384000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>184000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>-72000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>471000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-307000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>160000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>286000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-190000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1486000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>280000.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>401000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>95000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1036000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>321000.0</v>
       </c>
-      <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>115000.0</v>
       </c>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>6200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-45600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32684000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11594000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7929000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3672000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15264000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-22300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6091000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7755000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2369000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-10022000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11955000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>32600000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3396000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20310000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3714000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10899000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>21614000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4770000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5820000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12139000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1769000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-5232000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2418000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>22242000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10974000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12072000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-7691000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>20674000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6539000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11250000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12225000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6155000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8720000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14956000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8228000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>5008000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>1478000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>9677000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6500000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>440000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2335000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3001000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1436000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>31000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>123000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>77000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4734000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5879000.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>10735000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>10929000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4507000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>673000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>2252000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3564000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2159000.0</v>
       </c>
-      <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>26000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8315000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14306000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25354000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8441000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9170000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3810000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6480000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-774000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15512000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>18121000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-25212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10265000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2706000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3407000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5652000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3941000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-432000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4566000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5540000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5392000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-4931000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4914000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>794000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2038000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-5749000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1584000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-4763000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5413000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10844000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-5456000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-11419000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3705000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-37023000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>260000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>291000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>272000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>2914000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>2564000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1387000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2286000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1683000.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>1487000.0</v>
       </c>
-      <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>244000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3567000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1630000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1448000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1872000.0</v>
       </c>
-      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>8500000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-27700000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-7435000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>20226000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20331000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1167000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-683000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-22919000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>28919000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3496000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8397000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9609000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28851000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>15995000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11102000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>27255000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8419000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7566000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>25713000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9717000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>17538000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>10970000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>45816000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12083000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>16564000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5969000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>39699000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>7448000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5669000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>6636000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>25685000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>30754000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>70900000.0</v>
+      </c>
+      <c r="C14">
         <v>88000000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>246300000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="E14">
+        <v>65200000.0</v>
+      </c>
+      <c r="F14">
         <v>63200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>57500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>62800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>51900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>49100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>48973000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48427000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38614000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33288000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33974000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34381000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34875000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>35099000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33893000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34384000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35160000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>35352000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>35234000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>33340000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>32745000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31141000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31146000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30574000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29049000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27506000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>28319000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>25672000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24847000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23928000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23197000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>22864000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21434000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20810000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20413000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20032000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19638000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18577000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18547000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17648000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>17386000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>17287000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17004000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15683000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16740000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16910000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>15032000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14795000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13225000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13070000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>12715000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12501000.0</v>
       </c>
-      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>100000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>4891000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>272000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>4891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4887000.0</v>
       </c>
       <c r="AA15">
         <v>4887000.0</v>
       </c>
       <c r="AB15">
+        <v>4887000.0</v>
+      </c>
+      <c r="AC15">
         <v>5348000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5489000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5842000.0</v>
       </c>
       <c r="AF15">
         <v>5842000.0</v>
       </c>
       <c r="AG15">
         <v>5842000.0</v>
       </c>
       <c r="AH15">
+        <v>5842000.0</v>
+      </c>
+      <c r="AI15">
         <v>298000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>30440000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>38657000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>11570000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>100000000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>19600000.0</v>
+      </c>
+      <c r="C16">
         <v>16600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>82600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>91500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>181591000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>108211000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>100386000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>139081000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25910000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27005000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>107801000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20154000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11891000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8341000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>224305000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>156833000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24655000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20880000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23318000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>20353000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21585000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>19717000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22398000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16914000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18795000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15258000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>20596000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19945000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20083000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>14724000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23250000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28123000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25495000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>19329000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23722000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>90080000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>70876000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>58946000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>65351000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>60888000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>38080000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>45368000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>55322000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>64108000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>36117000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>54725000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>58860000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>34256000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>47578000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>17763000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>19017000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16682000.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29473,447 +29720,452 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>8500000.0</v>
+      </c>
+      <c r="C18">
         <v>34000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-55200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-58800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-61000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-138400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-25400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>21200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>41200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>73299000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3777000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24611000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>108557000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>55992000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-25234000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>93336000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>66837000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-27882000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-27368000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-38639000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-38351000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15954000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>6086000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20322000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18493000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>48075000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4968000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>30730000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>37557000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6014000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-7564000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>8253000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>50096000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7486000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6335000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1603000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>38534000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>21385000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4771000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7391000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14868000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>11984000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-6034000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-72094000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>23171000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-7002000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-9662000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-7846000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>28494000.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18">
+      <c r="BC18"/>
+      <c r="BD18">
         <v>-3781000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>25497000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-11393000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>13048000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-13858000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2457000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-84700000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-154600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-169900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-131200000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-115900000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-112800000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-121900000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-73800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-82600000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-50800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-69697000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-59689000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-882370000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-39837000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-28459000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-25540000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-27164000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10305000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-9590000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-9036000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8184000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-55150000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-55018000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-54773000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-50388000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-67112000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>11571000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>3200000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AK19">
         <v>800000.0</v>
       </c>
       <c r="AL19">
+        <v>800000.0</v>
+      </c>
+      <c r="AM19">
         <v>20262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AN19">
         <v>800000.0</v>
       </c>
       <c r="AO19">
         <v>800000.0</v>
       </c>
       <c r="AP19">
+        <v>800000.0</v>
+      </c>
+      <c r="AQ19">
         <v>1220000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>1220000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>1220000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...2 lines deleted...]
-      <c r="U20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -29934,2140 +30186,2167 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>-5500000.0</v>
+      </c>
+      <c r="C21">
         <v>-30300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>50800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>87700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>143200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>179000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45200000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>44300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2125000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17748000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>789752000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>807500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55000000.0</v>
       </c>
       <c r="S21">
         <v>-55000000.0</v>
       </c>
       <c r="T21">
         <v>-55000000.0</v>
       </c>
       <c r="U21">
+        <v>-55000000.0</v>
+      </c>
+      <c r="V21">
         <v>-60000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>34000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-188555000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3750000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>103250000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7750000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>88250000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>124250000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49250000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10250000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>21250000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7250000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-11750000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>51250000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11090000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>57125000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-19875000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-13875000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-11875000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9875000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-37875000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-16876000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-5897000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-72288000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-15700000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
-        <v>-48700000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="C22">
-        <v>-9400000.0</v>
+        <v>-39700000.0</v>
       </c>
       <c r="D22">
-        <v>9700000.0</v>
+        <v>-42100000.0</v>
       </c>
       <c r="E22">
+        <v>11400000.0</v>
+      </c>
+      <c r="F22">
         <v>21700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-32700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>70100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>39145000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29088000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>66984000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>25650000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10585000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52770000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19635000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-56785000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-48043000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-58602000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-43544000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24982000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>482000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>32356000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42443000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>29436000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11856000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>33779000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>42150000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>35640000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12157000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30356000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>42796000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27367000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10755000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>21512000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>31161000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>22950000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4554000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12573000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19542000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14660000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-4607000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-13878000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11461000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4877000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-10160000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-98000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7550000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5422000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1603000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8857000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-5200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5178000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-9479000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3911000.0</v>
       </c>
-      <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>4561000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7166000.0</v>
       </c>
-      <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>2202000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3600000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6986000.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>1464000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3049000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3181000.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>921000.0</v>
       </c>
-      <c r="BX22"/>
-      <c r="BY22">
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>4660000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>1707000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3084000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>5706000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1499000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2150000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2890000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3860000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>-5500000.0</v>
+      </c>
+      <c r="C23">
         <v>-700000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>88200000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H23">
         <v>-17100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
+        <v>-50000000.0</v>
+      </c>
+      <c r="J23">
+        <v>7500000.0</v>
+      </c>
+      <c r="K23">
+        <v>-5500000.0</v>
+      </c>
+      <c r="L23">
+        <v>84400000.0</v>
+      </c>
+      <c r="M23">
+        <v>-2500000.0</v>
+      </c>
+      <c r="N23">
         <v>100000.0</v>
       </c>
-      <c r="I23">
-[...16 lines deleted...]
-      </c>
       <c r="O23">
+        <v>-8525000.0</v>
+      </c>
+      <c r="P23">
         <v>306000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-17700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5614000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-576000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-607000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>236000.0</v>
+      </c>
+      <c r="V23">
         <v>1608000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3350000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-810000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>315000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>273000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>165000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>177000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>436000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>211000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1688000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1115000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>336000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2487000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>721000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>743000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>50277000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2467000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7609000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1968000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7422000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6247000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8795000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4220000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-109000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1068000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-8128000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-29571000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>80000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-29541000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-960000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-608000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>-20854000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5041000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-968000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-3612000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-12591000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-6985000.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>1102000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>4500000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>200000.0</v>
       </c>
       <c r="I24">
         <v>200000.0</v>
       </c>
       <c r="J24">
+        <v>200000.0</v>
+      </c>
+      <c r="K24">
         <v>700000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>495000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>368000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>179000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>104000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>392000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>54000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>822000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>82000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>134000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>18000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="AB24">
         <v>240000.0</v>
       </c>
       <c r="AC24">
+        <v>240000.0</v>
+      </c>
+      <c r="AD24">
         <v>135000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>12108000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>252000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>101000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>17000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>26000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2415000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>814000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>23000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>20261000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>827000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-8000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1238000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>116000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>55000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>38000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>12000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>83000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>20000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>105000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>21000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>54000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>798000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-85305000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>86000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>18474000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>120200000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C25">
-        <v>24900000.0</v>
+        <v>31800000.0</v>
       </c>
       <c r="D25">
-        <v>-158500000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="E25">
+        <v>3900000.0</v>
+      </c>
+      <c r="F25">
         <v>2100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5800000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3257000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3568000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7327000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>37167000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7296000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6215000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3176000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2982000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1184000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4034000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4658000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11860000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>671000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1010000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>597000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>605000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>510000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>250000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>686000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>724000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>505000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1504000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>843000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>610000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-9428000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1035000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-5172000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-669000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-673000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-4035000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-710000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2080000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2820000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-38199000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7203000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8282000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14676000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>169000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>5554000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4565000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3844000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1947000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-824000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>163000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-1700000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-23900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-83900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-28000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-50200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-100000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-75000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-127500000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
+        <v>7497000.0</v>
+      </c>
+      <c r="P26">
         <v>-738000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-30600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1234000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1690000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-59000.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
+        <v>-7716000.0</v>
+      </c>
+      <c r="V26">
         <v>-236000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-13000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-229000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-651000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-36000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>595000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-97179000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-136676000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-64057000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-63048000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-24997000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-33712000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-28041000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-41925000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-11702000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-67161000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-31125000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-21461000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-5533000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1831000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>400000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6057000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1700000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3900000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1300000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>-590000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-96888000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>2500000.0</v>
+      </c>
+      <c r="C27">
         <v>-200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8900000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
+        <v>7900000.0</v>
+      </c>
+      <c r="F27">
         <v>3000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-4500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2800000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2300000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6700000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8513000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4698000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3555000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2536000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3778000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3187000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2971000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1641000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2999000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2734000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-389000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1378000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1747000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1907000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1825000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1651000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1757000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1626000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2388000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1910000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2557000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2386000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2063000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1163000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1668000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1637000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1360000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1519000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>969000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1072000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>549000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>348000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1361000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>229000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>274000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>299000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>286000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>345000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>277000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>212000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>292000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>262000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>360000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1596000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>251000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-5500000.0</v>
+      </c>
+      <c r="C28">
         <v>-31000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>50800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>133900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-30100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-131700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-426000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-394000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>759212000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4414000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-57266000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-55666000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6081000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-58628000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30610000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-188678000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>105977000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>170511000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-12364000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8764000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-17597000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-19860000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-58315000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-7901000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-25347000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39455000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9525000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-189000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-8416000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-50257000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-22388000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-14864000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4097000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-35907000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-15211000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>372000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-60205000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4220000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-109000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-409000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>76547000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-375000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-295000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-375000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-960000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-608000.0</v>
       </c>
-      <c r="BB28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC28"/>
       <c r="BD28">
         <v>-375000.0</v>
       </c>
       <c r="BE28">
+        <v>-375000.0</v>
+      </c>
+      <c r="BF28">
         <v>-1933000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-675000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>97909000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-125000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>4024000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>37160000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2937000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>16984000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>16422000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>10500000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3420000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>47440000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>113800000.0</v>
+      </c>
+      <c r="C29">
         <v>103000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>58000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>34000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>108900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>101800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>108800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>97200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>70800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>103800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>92400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>143503000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>67908000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>84463000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>148594000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>84630000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>410000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>120892000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>77196000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-17470000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-18250000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-30321000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16817000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>71157000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>61099000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>70950000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>85740000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>100616000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>52089000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>85965000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>98946000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>63609000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>42957000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>62292000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>95814000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>56779000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>52840000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>45055000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>76655000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>65394000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>36109000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>33775000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>51705000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>50002000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>26262000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-42303000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>52754000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>23584000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>19962000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>28159000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>38173000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>82796000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>17094000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>30592000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6909000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>21378000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-2779000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>9445000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>59054000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>33042000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>24948000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>13369000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>48339000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>31617000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>18490000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>9267000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>45517000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>23189000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>23234000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>11731000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>40604000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>26036000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>21404000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4516000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>49626000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>34568000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>22661000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>7815000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>36678000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>25875000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>15715000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>10516000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>24940000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-105300000.0</v>
+      </c>
+      <c r="C30">
         <v>-69000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-78600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-84700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-154600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-169900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-131200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-115900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-112800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-121900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-73800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-82600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-50800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-69697000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-59689000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-882370000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-39837000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-28459000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-25540000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-27164000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10305000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9590000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9036000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8184000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-55150000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-55018000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-54773000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-50388000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-67112000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-40433000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-46869000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-55134000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-61372000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-69597000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-48106000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-53225000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-45695000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-29032000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-46502000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-45831000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-38120000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-44017000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-40874000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-39928000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-36721000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-37963000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32258000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-29781000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-29571000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-30577000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-29541000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-35985000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9574000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-20854000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5041000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-18298000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-7532000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-96384000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6985000.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>