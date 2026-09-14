--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
@@ -809,6933 +815,7664 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>136689150.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>142653475.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>1.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-34855422.0</v>
+      </c>
+      <c r="C5">
         <v>38520038.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>43244651.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>40196171.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>48365584.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>58301813.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000000.0</v>
       </c>
       <c r="I5">
         <v>36000000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5">
+        <v>36000000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>6711738980.0</v>
       </c>
       <c r="C9">
         <v>6711738980.0</v>
       </c>
       <c r="D9">
         <v>6711738980.0</v>
       </c>
       <c r="E9">
-        <v>6711419980.0</v>
+        <v>6711738980.0</v>
       </c>
       <c r="F9">
         <v>6711419980.0</v>
       </c>
       <c r="G9">
+        <v>6711419980.0</v>
+      </c>
+      <c r="H9">
         <v>0.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>267606401.0</v>
+      </c>
+      <c r="C10">
         <v>517067105.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>539516597.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1100026237.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112910299.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70098830.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10358356.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19931189.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8411737.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>267606401.0</v>
+      </c>
+      <c r="C12">
         <v>517067105.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>539516597.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1100026237.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>112910299.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70098830.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10358356.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19931189.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8411737.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>71736767680.0</v>
       </c>
       <c r="C13">
         <v>71736767680.0</v>
       </c>
       <c r="D13">
+        <v>71736767680.0</v>
+      </c>
+      <c r="E13">
         <v>71429054400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71428544000.0</v>
       </c>
       <c r="F13">
         <v>71428544000.0</v>
       </c>
       <c r="G13">
+        <v>71428544000.0</v>
+      </c>
+      <c r="H13">
         <v>50000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000000.0</v>
       </c>
       <c r="I13">
         <v>36000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>36000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>896710000.0</v>
       </c>
       <c r="C14">
         <v>896710000.0</v>
       </c>
       <c r="D14">
+        <v>896710000.0</v>
+      </c>
+      <c r="E14">
         <v>892862000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>892857000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1147609500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104910000.0</v>
       </c>
       <c r="H14">
         <v>1104910000.0</v>
       </c>
       <c r="I14">
         <v>1104910000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>1104910000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-134538119.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-140502444.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>750000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>582618400.0</v>
+      </c>
+      <c r="C22">
         <v>674602409.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>502576341.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>476940487.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>51648624.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>722356399.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>726733315.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>438940784.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>348940784.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>79714067289.0</v>
+      </c>
+      <c r="C23">
         <v>86511768372.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87013146316.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>88227384979.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>88471598068.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>88347975682.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59162535532.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>44260623043.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>44389981587.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>22140427228.0</v>
+      </c>
+      <c r="C28">
         <v>23381409641.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24047140111.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21176973763.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23486761820.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23127879203.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22341641644.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23501107990.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22268666702.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>1035668598.0</v>
+      </c>
+      <c r="C30">
         <v>2000474655.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>780869154.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>393624488.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>200000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>1019760237.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>63151410375.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>64156091860.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>35557886881.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>20739583864.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>22112903148.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>77813635451.0</v>
+      </c>
+      <c r="C33">
         <v>83133095596.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>84773517555.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>86180446847.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>88307039145.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>87495273943.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>57777443861.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>43801751070.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>43012868829.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>362486866.0</v>
+      </c>
+      <c r="C35">
         <v>245782000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1802456204.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>330816406.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>199239415.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>103452204.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>46288253.0</v>
       </c>
-      <c r="H35"/>
       <c r="I35"/>
-    </row>
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>955671238.0</v>
+      </c>
+      <c r="C36">
         <v>1006630387.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>945122558.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>937757325.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>745010526.0</v>
       </c>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
+        <v>955671240.0</v>
+      </c>
+      <c r="C38">
         <v>1006630390.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38">
+        <v>1.0</v>
+      </c>
+      <c r="F38">
         <v>745010526.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>721639998.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>14538439.0</v>
+      </c>
+      <c r="C39">
         <v>186528606.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>416666668.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>76346919.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>60246510.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>448000000.0</v>
       </c>
-      <c r="H39"/>
       <c r="I39"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>3033766239.0</v>
+      </c>
+      <c r="C40">
         <v>3037193349.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2045873662.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3810380417.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>3157029129.0</v>
+      </c>
+      <c r="G40">
         <v>890453585.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>531360397.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40"/>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>199239415.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>103452204.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>46288254.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
         <v>6711738981.0</v>
       </c>
       <c r="C42">
         <v>6711738981.0</v>
       </c>
       <c r="D42">
         <v>6711738981.0</v>
       </c>
       <c r="E42">
-        <v>6711419981.0</v>
+        <v>6711738981.0</v>
       </c>
       <c r="F42">
         <v>6711419981.0</v>
       </c>
       <c r="G42">
+        <v>6711419981.0</v>
+      </c>
+      <c r="H42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000000000.0</v>
       </c>
       <c r="I42">
         <v>-36000000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42">
+        <v>-36000000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>56347964213.0</v>
+      </c>
+      <c r="C46">
         <v>82126465209.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>83828394997.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>85242689522.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>87562028619.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>87495273943.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>57777443861.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>43801751070.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>43012868829.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>56347964210.0</v>
+      </c>
+      <c r="C47">
         <v>82126465210.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>83828395000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>85242689522.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>87562028619.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>87495273943.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>58212443861.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>43801751070.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>43012868829.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-24503870684.0</v>
+      </c>
+      <c r="C48">
         <v>-19156710423.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-18541402278.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-17212532313.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-15036919190.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-14042173934.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-14442113119.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-15260416136.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-13887096852.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>22408033629.0</v>
+      </c>
+      <c r="C51">
         <v>23898476747.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>24586656708.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22277000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>23477000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>23197978033.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>22352000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23521039179.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>22277078439.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>22408033629.0</v>
+      </c>
+      <c r="C52">
         <v>23898476747.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23075627234.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22972926410.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>23477000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>23197978033.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>22277000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>23521039179.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>22277078439.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>79714067289.0</v>
+      </c>
+      <c r="C55">
         <v>86511768372.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>87013146316.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>88227384979.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>88471598068.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>88347975682.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>59162535532.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>44260623043.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>44389981587.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1900431838.0</v>
+      </c>
+      <c r="C56">
         <v>3378672776.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2239628760.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2046938131.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>164558923.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>852701739.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1385091671.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>458871973.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1377112758.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>25441799868.0</v>
+      </c>
+      <c r="C57">
         <v>26935670096.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>25260341077.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>26928111333.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25120948278.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>24088431618.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>23558360397.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>23521039179.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>22277078439.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>25804286734.0</v>
+      </c>
+      <c r="C58">
         <v>27181452096.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>27062797281.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>27258927740.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>25320187693.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>24191883822.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>23604648651.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23521039179.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22277078439.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>53909780555.0</v>
+      </c>
+      <c r="C60">
         <v>59330316276.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>59950349035.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>60968457239.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>63151410375.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>64156091860.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>35557886881.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>20739583864.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>22112903148.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:15">
+        <v>5</v>
+      </c>
+      <c r="P1" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
+        <v>1268317106.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
         <v>128934530.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>136689150.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>136689150.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>146329100.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>146329100.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>142653475.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>142653475.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-34855422.0</v>
+      </c>
+      <c r="C5">
+        <v>-34855422.0</v>
+      </c>
+      <c r="D5">
         <v>38520037.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>38520038.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43244652.0</v>
       </c>
       <c r="F5">
         <v>43244651.0</v>
       </c>
       <c r="G5">
-        <v>40196171.0</v>
+        <v>43244652.0</v>
       </c>
       <c r="H5">
-        <v>40196171.0</v>
+        <v>43244651.0</v>
       </c>
       <c r="I5">
         <v>40196171.0</v>
       </c>
       <c r="J5">
         <v>40196171.0</v>
       </c>
       <c r="K5">
-        <v>48365584.0</v>
-[...1 lines deleted...]
-      <c r="L5"/>
+        <v>40196171.0</v>
+      </c>
+      <c r="L5">
+        <v>40196171.0</v>
+      </c>
       <c r="M5">
         <v>48365584.0</v>
       </c>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
+        <v>48365584.0</v>
+      </c>
+      <c r="P5">
         <v>64156091860.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>6711738980.0</v>
       </c>
       <c r="D9">
         <v>6711738980.0</v>
       </c>
       <c r="E9">
         <v>6711738980.0</v>
       </c>
-      <c r="F9"/>
+      <c r="F9">
+        <v>6711738980.0</v>
+      </c>
       <c r="G9">
         <v>6711738980.0</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>6711738980.0</v>
       </c>
       <c r="J9"/>
       <c r="K9">
-        <v>6711419980.0</v>
+        <v>6711738980.0</v>
       </c>
       <c r="L9"/>
       <c r="M9">
         <v>6711419980.0</v>
       </c>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>6711419980.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:15">
+      <c r="P9">
+        <v>6711419980.0</v>
+      </c>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>116459706.0</v>
+      </c>
+      <c r="C10">
+        <v>267606401.0</v>
+      </c>
+      <c r="D10">
         <v>62464462.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>517067105.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>281540793.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>539516597.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>539516597.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>936898579.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>936898579.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1100026237.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1100026237.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>46345391.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="N10"/>
+      <c r="O10">
         <v>112910299.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-70098830.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>116459706.0</v>
+      </c>
+      <c r="C12">
+        <v>267606401.0</v>
+      </c>
+      <c r="D12">
         <v>62464462.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>517067105.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>281540793.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>539516597.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>539516597.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>936898579.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>936898579.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1100026237.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1100026237.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>46345391.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="N12"/>
+      <c r="O12">
         <v>112910299.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>70098830.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>71736767680.0</v>
       </c>
       <c r="C13">
         <v>71736767680.0</v>
       </c>
       <c r="D13">
         <v>71736767680.0</v>
       </c>
       <c r="E13">
         <v>71736767680.0</v>
       </c>
       <c r="F13">
         <v>71736767680.0</v>
       </c>
       <c r="G13">
-        <v>71429054400.0</v>
+        <v>71736767680.0</v>
       </c>
       <c r="H13">
-        <v>71429054400.0</v>
+        <v>71736767680.0</v>
       </c>
       <c r="I13">
         <v>71429054400.0</v>
       </c>
       <c r="J13">
         <v>71429054400.0</v>
       </c>
       <c r="K13">
-        <v>71428544000.0</v>
+        <v>71429054400.0</v>
       </c>
       <c r="L13">
-        <v>71428544000.0</v>
+        <v>71429054400.0</v>
       </c>
       <c r="M13">
         <v>71428544000.0</v>
       </c>
       <c r="N13">
         <v>71428544000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="O13">
+        <v>71428544000.0</v>
+      </c>
+      <c r="P13">
+        <v>71428544000.0</v>
+      </c>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>896709596.0</v>
       </c>
       <c r="C14">
-        <v>896710000.0</v>
+        <v>896709596.0</v>
       </c>
       <c r="D14">
-        <v>896710000.0</v>
+        <v>896709596.0</v>
       </c>
       <c r="E14">
         <v>896710000.0</v>
       </c>
       <c r="F14">
+        <v>896710000.0</v>
+      </c>
+      <c r="G14">
+        <v>896710000.0</v>
+      </c>
+      <c r="H14">
         <v>900556012.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>892863180.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>892863180.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1190320000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1190320021.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>595405000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="N14"/>
+      <c r="O14">
         <v>1190309000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1147609500.0</v>
       </c>
-      <c r="O14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
+      <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
-        <v>-144178069.0</v>
+        <v>-134538119.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
+        <v>-144178069.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
         <v>-140502444.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>654627423.0</v>
+      </c>
+      <c r="C22">
+        <v>582618400.0</v>
+      </c>
+      <c r="D22">
         <v>730465729.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>674602409.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>700422612.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>502576341.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>502576341.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>623402566.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>623402566.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>476940487.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>476940487.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>129889899.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>129889899.0</v>
       </c>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="O22">
+        <v>51648624.0</v>
+      </c>
+      <c r="P22">
         <v>785460130.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>78557813666.0</v>
+      </c>
+      <c r="C23">
+        <v>79714067289.0</v>
+      </c>
+      <c r="D23">
         <v>80989450420.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>86511768372.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>85892757301.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>87013146316.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>87013146316.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>87623668565.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>87623668565.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>88227384979.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>88227384979.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>89097196624.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="N23"/>
+      <c r="O23">
         <v>88272358653.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>64156091860.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>896150880.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>2111539550.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
-        <v>896150880.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="F25"/>
+      <c r="F25">
+        <v>896150880.0</v>
+      </c>
       <c r="G25">
-        <v>2111539550.0</v>
+        <v>0.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>0.0</v>
+        <v>2111539550.0</v>
       </c>
       <c r="J25"/>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>0.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:15">
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>22076391979.0</v>
+      </c>
+      <c r="C28">
+        <v>22140427228.0</v>
+      </c>
+      <c r="D28">
         <v>23109340234.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>23381409641.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>23565105620.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21737483403.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>24047140111.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21340101421.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>24278505789.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21176973763.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>23628037285.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22230654609.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
         <v>23364089701.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>70098830.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>547162016.0</v>
+      </c>
+      <c r="C30">
+        <v>1035668598.0</v>
+      </c>
+      <c r="D30">
         <v>438618206.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2000474655.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>582413688.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>780869154.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>768870154.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>456703558.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>445627706.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>393624488.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>380652096.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17400000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17400000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30"/>
       <c r="O30"/>
-    </row>
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31">
         <v>60041971400.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>60041971400.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>60968457239.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>60968457239.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>62679770131.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>62679770131.0</v>
       </c>
-      <c r="M31"/>
-[...1 lines deleted...]
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31">
         <v>64156091860.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>77218830105.0</v>
+      </c>
+      <c r="C33">
+        <v>77813635451.0</v>
+      </c>
+      <c r="D33">
         <v>78977865208.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>83133095596.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>84036713540.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>84773517555.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>84773517556.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>85606663862.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>85606663862.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>86180446847.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>86180446848.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>88789427734.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="N33"/>
+      <c r="O33">
         <v>88307039145.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>-70098830.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>362486865.0</v>
+      </c>
+      <c r="C35">
+        <v>362486866.0</v>
+      </c>
+      <c r="D35">
         <v>245782000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>245782000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1187577607.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1802456203.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1802456204.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2442355959.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2442355959.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>330816406.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2085953519.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>199239415.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35"/>
       <c r="N35"/>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="O35">
+        <v>199239415.0</v>
+      </c>
+      <c r="P35"/>
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>1192228547.0</v>
+      </c>
+      <c r="C36">
+        <v>955671238.0</v>
+      </c>
+      <c r="D36">
         <v>1169141961.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1006630387.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1075122559.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>945122558.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>945122559.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1166723205.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1166723205.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>937757325.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>937757326.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>920125026.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="N36"/>
+      <c r="O36">
         <v>745010526.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-70098830.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>955671240.0</v>
+      </c>
+      <c r="D38">
         <v>1169141960.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1006630390.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1075122560.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1166723205.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1166723205.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>937757326.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>24920094306.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>24920094306.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>745010530.0</v>
       </c>
-      <c r="N38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>20734416.0</v>
+      </c>
+      <c r="C39">
+        <v>14538439.0</v>
+      </c>
+      <c r="D39">
         <v>780036815.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>186528606.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>291666668.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>416666668.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>428665668.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>11075851.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11075851.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>76346919.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>89319311.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>114133600.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>114133600.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39"/>
       <c r="O39"/>
-    </row>
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+      <c r="Q39"/>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>3334369024.0</v>
+      </c>
+      <c r="C40">
+        <v>3033766239.0</v>
+      </c>
+      <c r="D40">
         <v>1136682734.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>3037193349.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2011040968.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2844500896.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2048024693.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2860190175.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1889147290.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>4506306827.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2057394336.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2173781911.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>225285539.0</v>
       </c>
-      <c r="M40">
-[...5 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="O40">
+        <v>3157029129.0</v>
+      </c>
+      <c r="P40"/>
+      <c r="Q40"/>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41">
         <v>2442355959.0</v>
       </c>
-      <c r="H41">
+      <c r="J41">
         <v>2442355959.0</v>
       </c>
-      <c r="I41"/>
-[...1 lines deleted...]
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>199239415.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>199239415.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
         <v>6711738981.0</v>
       </c>
       <c r="C42">
         <v>6711738981.0</v>
       </c>
       <c r="D42">
         <v>6711738981.0</v>
       </c>
       <c r="E42">
         <v>6711738981.0</v>
       </c>
       <c r="F42">
-        <v>6711738982.0</v>
+        <v>6711738981.0</v>
       </c>
       <c r="G42">
         <v>6711738981.0</v>
       </c>
       <c r="H42">
-        <v>6711738981.0</v>
+        <v>6711738982.0</v>
       </c>
       <c r="I42">
         <v>6711738981.0</v>
       </c>
       <c r="J42">
         <v>6711738981.0</v>
       </c>
       <c r="K42">
-        <v>6711419981.0</v>
+        <v>6711738981.0</v>
       </c>
       <c r="L42">
-        <v>48365584.0</v>
+        <v>6711738981.0</v>
       </c>
       <c r="M42">
         <v>6711419981.0</v>
       </c>
       <c r="N42">
+        <v>48365584.0</v>
+      </c>
+      <c r="O42">
+        <v>6711419981.0</v>
+      </c>
+      <c r="P42">
         <v>67435390.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>55516601558.0</v>
+      </c>
+      <c r="C46">
+        <v>56347964213.0</v>
+      </c>
+      <c r="D46">
         <v>57298723247.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>82126465209.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>82961590981.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>83828394997.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>83828394997.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>84439940657.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>84439940657.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>85242689522.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>85242689522.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>87869302708.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="N46"/>
+      <c r="O46">
         <v>87562028619.0</v>
       </c>
-      <c r="N46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>56347964210.0</v>
+      </c>
+      <c r="D47">
         <v>57298723250.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>82126465210.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>82961590980.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>83828395000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="H47"/>
+      <c r="I47">
         <v>84439940657.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>84439940657.0</v>
       </c>
-      <c r="I47">
+      <c r="K47">
         <v>85242689522.0</v>
       </c>
-      <c r="J47"/>
-      <c r="K47">
+      <c r="L47"/>
+      <c r="M47">
         <v>63869333428.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>63869333428.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>87562028620.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>88230392240.0</v>
       </c>
-      <c r="O47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:15">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-25745545148.0</v>
+      </c>
+      <c r="C48">
+        <v>-24503870684.0</v>
+      </c>
+      <c r="D48">
         <v>-23320162815.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-19156710423.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-18879193684.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-18541402278.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-18541402278.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-18139018152.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-18139018152.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-17212532313.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-17212532313.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-15508559434.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-15508559434.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-15036919190.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-14848132860.0</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:15">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>22192851685.0</v>
+      </c>
+      <c r="C51">
+        <v>22408033629.0</v>
+      </c>
+      <c r="D51">
         <v>23171804696.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>23898476747.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>23846646413.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>23788029474.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>24586656708.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>24388539550.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>25215404368.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24728063522.0</v>
       </c>
       <c r="K51">
         <v>22277000000.0</v>
       </c>
-      <c r="L51"/>
+      <c r="L51">
+        <v>24728063522.0</v>
+      </c>
       <c r="M51">
+        <v>22277000000.0</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51">
         <v>23477000000.0</v>
       </c>
-      <c r="N51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>22192851685.0</v>
+      </c>
+      <c r="C52">
+        <v>22408033629.0</v>
+      </c>
+      <c r="D52">
         <v>23171804696.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>23898476747.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>22950495536.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23075627234.0</v>
       </c>
       <c r="G52">
         <v>22277000000.0</v>
       </c>
       <c r="H52">
-        <v>23103864816.0</v>
+        <v>23075627234.0</v>
       </c>
       <c r="I52">
         <v>22277000000.0</v>
       </c>
       <c r="J52">
+        <v>23103864816.0</v>
+      </c>
+      <c r="K52">
+        <v>22277000000.0</v>
+      </c>
+      <c r="L52">
         <v>22972926410.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>24042254136.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="N52"/>
+      <c r="O52">
         <v>23477000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>22277000000.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>140197660.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:15">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>78557813666.0</v>
+      </c>
+      <c r="C55">
+        <v>79714067289.0</v>
+      </c>
+      <c r="D55">
         <v>80989450420.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>86511768372.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>85892757301.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>87013146316.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>87013146316.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>87623668565.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>87623668565.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>88227384979.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>88227384979.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>89097196624.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="N55"/>
+      <c r="O55">
         <v>88471598068.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>89143545640.0</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:15">
+      <c r="Q55"/>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1338983561.0</v>
+      </c>
+      <c r="C56">
+        <v>1900431838.0</v>
+      </c>
+      <c r="D56">
         <v>2011585212.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3378672776.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1856043761.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2239628760.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2239628760.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2017004703.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2017004703.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2046938131.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2046938131.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>307768890.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>307768890.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>164558923.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>70098830.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="Q56"/>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>25527220709.0</v>
+      </c>
+      <c r="C57">
+        <v>25441799868.0</v>
+      </c>
+      <c r="D57">
         <v>25576804536.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>26935670096.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>25092622065.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>25260341077.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>25260341077.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>25139341206.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>25139341206.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>26928111333.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>25172974221.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>26218187078.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>26218187078.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>25120948278.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>25631849270.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="Q57"/>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>25889707575.0</v>
+      </c>
+      <c r="C58">
+        <v>25804286734.0</v>
+      </c>
+      <c r="D58">
         <v>25822586536.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>27181452096.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>26280199672.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>27062797281.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>27062797281.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>27581697165.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>27581697165.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>27258927740.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>27258927740.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>26417426493.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="N58"/>
+      <c r="O58">
         <v>25120948278.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>25784279130.0</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="Q58"/>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>52668106091.0</v>
+      </c>
+      <c r="C60">
+        <v>53909780555.0</v>
+      </c>
+      <c r="D60">
         <v>55166863884.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>59330316276.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>59612557629.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>59950349035.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>59950349035.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>60041971400.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>60041971400.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>60968457239.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>60968457239.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>62679770131.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="N60"/>
+      <c r="O60">
         <v>63151410375.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>64156091860.0</v>
       </c>
-      <c r="O60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15">
+      <c r="Q60"/>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B2">
+        <v>10640907000.0</v>
+      </c>
+      <c r="C2">
         <v>11179254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10765599000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9454405000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5616378000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3485971000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3546233000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1437783000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1408227000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B3">
+        <v>1957026000.0</v>
+      </c>
+      <c r="C3">
         <v>1890945000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1967530000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2485759860.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1859963000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1805117000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1704789000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1437783000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1408227000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B5">
+        <v>497990000.0</v>
+      </c>
+      <c r="C5">
         <v>1829549000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>857174000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>109749140.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>276275000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>399940000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>879754000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1337903000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1408299000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B6">
+        <v>2455016000.0</v>
+      </c>
+      <c r="C6">
         <v>3720494000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2824704000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2595509000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2136238000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2205057000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2584543000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>99880000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-72000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B9">
+        <v>2059975000.0</v>
+      </c>
+      <c r="C9">
         <v>3355498000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1602846000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1438604000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>974372000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>302185000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1037045000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1437783000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1408227000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>-5347160000.0</v>
+      </c>
+      <c r="C10">
         <v>-615308000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1328870000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2175613000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-994745000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>399939000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>818303000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1373319000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1408299000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>3.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-5.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.0</v>
       </c>
       <c r="H11">
         <v>4.0</v>
       </c>
       <c r="I11">
+        <v>4.0</v>
+      </c>
+      <c r="J11">
         <v>3.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B12">
+        <v>2412254000.0</v>
+      </c>
+      <c r="C12">
         <v>2444858000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2186044000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2285363000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1271020000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>0.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>61452000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>35416000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B13">
+        <v>2410782040.0</v>
+      </c>
+      <c r="C13">
         <v>2441461790.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2186044360.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2285362530.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1271020000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>-5347160000.0</v>
+      </c>
+      <c r="C15">
         <v>-615308000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1328870000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2175613000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-994745000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>399939000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>818303000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1373319000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1408299000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B16">
+        <v>-5347160260.0</v>
+      </c>
+      <c r="C16">
         <v>-615308150.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1328869970.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2175613120.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-994745256.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>399939185.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>818303017.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1373319284.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1408298657.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>497990000.0</v>
+      </c>
+      <c r="C21">
         <v>1757981000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>451386878.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>109749000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-59413000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-143640000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>212852000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1449855000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1408299000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23">
+        <v>12202892000.0</v>
+      </c>
+      <c r="C23">
         <v>12776771000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11917058747.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11086749000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6650163000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3931795000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4370427000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1449855000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1408299000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>107</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1000515000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>192744000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>106151000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24194000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>372395000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>152988000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B28">
+        <v>1570750460.0</v>
+      </c>
+      <c r="C28">
         <v>464062000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>472991000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>903847000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>630055000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>818220000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>63271000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>71040000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>109</v>
+      </c>
+      <c r="B29">
         <v>0.0</v>
       </c>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B30">
+        <v>1561985000.0</v>
+      </c>
+      <c r="C30">
         <v>1597517000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>746477105.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1632344000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1033785000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>445825000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>824193000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12072000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>72000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B31">
+        <v>-5845150000.0</v>
+      </c>
+      <c r="C31">
         <v>-2373289000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1780256843.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1981873000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-935332000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>543578690.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>605451197.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>76536000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B32">
+        <v>12700882000.0</v>
+      </c>
+      <c r="C32">
         <v>14534752000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12368446000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10893009000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6590751000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3788156000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4583278000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>80</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+      <c r="R1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B2">
+        <v>5036507122.0</v>
+      </c>
+      <c r="C2">
+        <v>5638360735.0</v>
+      </c>
+      <c r="D2">
         <v>5011713172.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6529226000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4950830000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5675149000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3026518394.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4679401000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2356281343.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5192996000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2596498350.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3981362000.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="N2"/>
+      <c r="O2">
         <v>2739066000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2473740000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>1165920570.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B3">
+        <v>971932111.0</v>
+      </c>
+      <c r="C3">
+        <v>1002889041.0</v>
+      </c>
+      <c r="D3">
         <v>946636958.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>939982000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>935964000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1101630000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>547064796.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>865901000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>429200258.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1631630000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>815815134.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>854130000.0</v>
       </c>
-      <c r="L3"/>
-      <c r="M3">
+      <c r="N3"/>
+      <c r="O3">
         <v>800514000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1044450000.0</v>
       </c>
-      <c r="O3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B5">
+        <v>-236830005.0</v>
+      </c>
+      <c r="C5">
+        <v>-10110875.0</v>
+      </c>
+      <c r="D5">
         <v>527566506.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1078412000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>747740000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>707360000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>355746951.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>145680000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>72840245.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>581390000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>290694825.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-471640000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-235820122.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1082234000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-805960000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-402979465.0</v>
       </c>
-      <c r="P5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B6">
+        <v>735102106.0</v>
+      </c>
+      <c r="C6">
+        <v>992778166.0</v>
+      </c>
+      <c r="D6">
         <v>1474203464.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2018394000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1683704000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1808990000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>902811747.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1011581000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>502040503.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2213020000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1106509959.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>382490000.0</v>
       </c>
-      <c r="L6"/>
-      <c r="M6">
+      <c r="N6"/>
+      <c r="O6">
         <v>1882748000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>238490000.0</v>
       </c>
-      <c r="O6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B9">
+        <v>320714357.0</v>
+      </c>
+      <c r="C9">
+        <v>582699562.0</v>
+      </c>
+      <c r="D9">
         <v>1468108188.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1806536000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1248160000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1302884000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>462498231.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>711011000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>338924845.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1748850000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>874424969.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-30200000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="N9"/>
+      <c r="O9">
         <v>1068410000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>309536000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>334079430.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>-1241674464.0</v>
+      </c>
+      <c r="C10">
+        <v>-1183707869.0</v>
+      </c>
+      <c r="D10">
         <v>-4163452392.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-277516000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-337792000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-402384000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-201192063.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-926486000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-463242920.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1703972000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-851986440.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-471640000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="N10"/>
+      <c r="O10">
         <v>-188786000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-805958000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>497819850.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
-        <v>4.0</v>
+        <v>-1.0</v>
       </c>
       <c r="H11"/>
       <c r="I11">
+        <v>4.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11">
         <v>2152000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1075515.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-3.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B12">
+        <v>1135771281.0</v>
+      </c>
+      <c r="C12">
+        <v>1211203971.0</v>
+      </c>
+      <c r="D12">
         <v>2402099236.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1222856000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1109745000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12">
-        <v>1072166000.0</v>
+        <v>1109745000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>2280511316.0</v>
+        <v>1072166328.0</v>
       </c>
       <c r="J12"/>
       <c r="K12">
+        <v>2280511316.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
         <v>4851212.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>93</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1209732420.0</v>
+      </c>
+      <c r="D13">
         <v>1201049620.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1355929880.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1085531910.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2186044360.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1072166330.0</v>
       </c>
       <c r="H13"/>
       <c r="I13">
+        <v>1072166330.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13">
         <v>2285362530.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>1271020000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>-1241674464.0</v>
+      </c>
+      <c r="C15">
+        <v>-1183707869.0</v>
+      </c>
+      <c r="D15">
         <v>-4163452392.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-277516000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-337792000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-402384000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-201192063.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-926486000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-463242920.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1703972000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-851986440.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-471640000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="N15"/>
+      <c r="O15">
         <v>-188786000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-805958000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>497819850.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>96</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-1183707870.0</v>
+      </c>
+      <c r="D16">
         <v>-4163452390.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-277516740.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-337791410.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-1328869970.0</v>
       </c>
-      <c r="F16"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
         <v>-463242920.0</v>
       </c>
       <c r="J16">
+        <v>-463242920.0</v>
+      </c>
+      <c r="K16">
+        <v>-463242920.0</v>
+      </c>
+      <c r="L16">
         <v>-853061955.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-234744607.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-234744607.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-994745260.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-402979464.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-402979465.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>497819850.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>-236830005.0</v>
+      </c>
+      <c r="C21">
+        <v>-10110875.0</v>
+      </c>
+      <c r="D21">
         <v>-2962402774.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1078414000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>747740000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>368222000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>355746951.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>83165000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>72840245.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>581390000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>290694825.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-471640000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="N21"/>
+      <c r="O21">
         <v>276274000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-805958000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>497819850.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23">
+        <v>5594051484.0</v>
+      </c>
+      <c r="C23">
+        <v>6231171172.0</v>
+      </c>
+      <c r="D23">
         <v>9442224134.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7257348000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5451250000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6609811014.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3139346517.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5307248000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2622365943.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6431726000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3215862893.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4422802000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>22161989.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2798352000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3589234000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>26509831.0</v>
       </c>
-      <c r="P23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>107</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>134262234.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>306486000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>243470000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>32124000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>32124450.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>64247000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>64247333.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3572000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1786466.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>102578000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="N27"/>
+      <c r="O27">
         <v>147196000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>171390000.0</v>
       </c>
-      <c r="O27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>108</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>592810440.0</v>
+      </c>
+      <c r="D28">
         <v>834510566.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>159172000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>304890000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>82641000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>82641339.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>233095000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>153854404.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>699548000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>349773968.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>204300000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
         <v>390296000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>239758000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>255555630.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29"/>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B30">
+        <v>557544362.0</v>
+      </c>
+      <c r="C30">
+        <v>592810437.0</v>
+      </c>
+      <c r="D30">
         <v>4430510962.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>728122000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>500420000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>934662000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>112828123.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>627847000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>266084600.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1238730000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>619364543.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>441440000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="N30"/>
+      <c r="O30">
         <v>59286000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1115496000.0</v>
       </c>
-      <c r="O30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B31">
+        <v>-1004844459.0</v>
+      </c>
+      <c r="C31">
+        <v>-1173596994.0</v>
+      </c>
+      <c r="D31">
         <v>-1201049618.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1355930000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1085532000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-770606000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-556939014.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-999326000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-536083165.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2285362000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1142681265.0</v>
       </c>
-      <c r="K31">
-[...2 lines deleted...]
-      <c r="L31"/>
       <c r="M31">
+        <v>44323977.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>-1271020000.0</v>
       </c>
-      <c r="N31"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:16">
+      <c r="P31">
+        <v>-237318817.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B32">
+        <v>5357221479.0</v>
+      </c>
+      <c r="C32">
+        <v>6221060297.0</v>
+      </c>
+      <c r="D32">
         <v>6479821360.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8335762000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>6198990000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>6978033000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3489016625.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5390412000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2695206188.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>6941846000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3470923319.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3951162000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="N32"/>
+      <c r="O32">
         <v>3807476000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2783276000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>1500000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>517067105.0</v>
+      </c>
+      <c r="C2">
         <v>539516597.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1100026237.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>112910299.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70098830.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10358356.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19931189.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8411737.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7543098.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>178494283</v>
+      </c>
+      <c r="C3">
         <v>189014768</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>553235582</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>195420763</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1926717615</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31102947498</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15680481400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680481400</v>
       </c>
       <c r="I3">
         <v>1680481400</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3">
+        <v>1680481400</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>-249460704.0</v>
+      </c>
+      <c r="C6">
         <v>-22449492.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-560509640.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>987115938.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>42811469.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>59740474.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9572833.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11519452.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>868639.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B7">
+        <v>-6559925550.0</v>
+      </c>
+      <c r="C7">
         <v>-5209290040.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5446771220.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1442134240.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1477924020.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1054652190.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-811417100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>301742452.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-95688599.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-147332610.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1026856120.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-2316743990.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-2190925496.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B14">
+        <v>1957025999.0</v>
+      </c>
+      <c r="C14">
         <v>1890944556.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1967530107.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2500759860.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1859962939.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1820117416.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1704788609.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1437783310.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1408226657.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B16">
+        <v>267606401.0</v>
+      </c>
+      <c r="C16">
         <v>517067105.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>539516597.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1100026237.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112910299.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>70098830.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10358356.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>19931189.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8411737.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>-249460705.0</v>
+      </c>
+      <c r="C18">
         <v>1488579981.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-624115280.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>431468426.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1157188531.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30140221125.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12565533654.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2252279964.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2190997496.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1200000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>750000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1244039179.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244039179.0</v>
       </c>
       <c r="I21">
         <v>1244039179.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21">
+        <v>1244039179.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22">
+        <v>-5347160261.0</v>
+      </c>
+      <c r="C22">
         <v>-615308145.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1328869965.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2175613123.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-994745256.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>399939185.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>818303017.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1373319284.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1408298657.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>134</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-1511029472.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-244107640.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>555137113.0</v>
+      </c>
+      <c r="F23">
         <v>1200000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28889963981.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12755960821.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1244039179.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2191866135.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>200000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-200000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1019760237.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2191866135.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>3319167840.0</v>
+      </c>
+      <c r="C25">
         <v>401958338.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-709539840.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>301742452.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-95688599.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1257330228.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>591856120.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>558822630.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>625527818.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>510400.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>29999961600.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>14000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>0.0</v>
+      </c>
+      <c r="C28">
         <v>-1511029472.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>63605640.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>555647512.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1200000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29999961600.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12755960821.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244039179.0</v>
       </c>
       <c r="I28">
         <v>1244039179.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28">
+        <v>1244039179.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>-70966422.0</v>
+      </c>
+      <c r="C29">
         <v>1677594749.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-70879698.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>626889189.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>769529084.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>962726373.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3114947746.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2252279964.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2190997496.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>-178494283.0</v>
+      </c>
+      <c r="C30">
         <v>-189014768.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-553235582.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-195420763.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1926717615.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30902947498.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15880481400.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1019760237.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2191866135.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:15">
+        <v>5</v>
+      </c>
+      <c r="P1" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>114</v>
+      </c>
+      <c r="B2">
+        <v>267606401.0</v>
+      </c>
       <c r="C2">
+        <v>62464462.0</v>
+      </c>
+      <c r="D2">
+        <v>517067105.0</v>
+      </c>
+      <c r="E2">
         <v>281540793.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>539516597.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>936898579.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>936898579.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1100026237.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1100026237.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>46345391.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>46345391.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>112910299.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>96701331.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>80492362.0</v>
       </c>
-      <c r="N2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>140569456</v>
+      </c>
+      <c r="C3">
+        <v>60225761</v>
+      </c>
+      <c r="D3">
         <v>238720044</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>112355768</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>76659000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>490083932</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>245041966</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>63151650</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>31575825</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>153584763</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>493741459</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>41836000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>20918000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>139649736</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1787067880</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>893533940</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B6">
-        <v>-454602640.0</v>
+        <v>-151146695.0</v>
       </c>
       <c r="C6">
+        <v>205141939.0</v>
+      </c>
+      <c r="D6">
+        <v>-454602643.0</v>
+      </c>
+      <c r="E6">
         <v>-281540793.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-128987902.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1135589570.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-198690991.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-163127658.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-81563829.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1053680846.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-46504891.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-66564908.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-33282454.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>16208969.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5196765.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5196766.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>119</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-6559925550.0</v>
+      </c>
+      <c r="D7">
         <v>-1515170240.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5209290040.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1567881200.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5446771220.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1402985460.0</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>-1442134240.0</v>
+        <v>-1402985460.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
-        <v>-4541145150.0</v>
+        <v>-1442134240.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
+        <v>-4541145150.0</v>
+      </c>
+      <c r="N7"/>
+      <c r="O7">
         <v>-1477924020.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-4950705720.0</v>
       </c>
-      <c r="O7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:15">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...4 lines deleted...]
-      </c>
+      <c r="G11"/>
+      <c r="H11"/>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12">
         <v>235053696.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>235053696.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>640857422.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>640857422.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-489986196.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-489986196.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-313176655.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-313176655.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B14">
+        <v>971932111.0</v>
+      </c>
+      <c r="C14">
+        <v>1002889041.0</v>
+      </c>
+      <c r="D14">
         <v>954136958.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>947481540.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>943463016.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1101629592.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>550814796.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>865900516.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>432950258.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1639130268.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>819565134.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>861629592.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>430814796.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>808013358.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1051949582.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>525974791.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>128</v>
+      </c>
+      <c r="B16">
+        <v>116459706.0</v>
+      </c>
+      <c r="C16">
+        <v>267606401.0</v>
+      </c>
       <c r="D16">
+        <v>62464462.0</v>
+      </c>
+      <c r="E16">
+        <v>517067105.0</v>
+      </c>
+      <c r="F16">
         <v>-128987902.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-198690991.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-198690991.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>936898579.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-81563829.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1100026237.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-159500.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>46345391.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>112910299.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>96701331.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5196765.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>64035250.0</v>
+      </c>
+      <c r="C18">
+        <v>205141939.0</v>
+      </c>
+      <c r="D18">
         <v>-454602644.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1131677188.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>356902794.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-104585182.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-52292591.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-519530098.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-259765049.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1063287470.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>531484235.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-631819044.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1010242006.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2167430538.0</v>
       </c>
-      <c r="O18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:15">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
         <v>178201220.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>178201220.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5058512.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5058512.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>282627068.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>282627068.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="O21"/>
+      <c r="P21">
         <v>1088912034.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1088912034.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22">
+        <v>-1241674464.0</v>
+      </c>
+      <c r="C22">
+        <v>-1183707869.0</v>
+      </c>
+      <c r="D22">
         <v>-4163452392.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-277516740.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-337791406.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-402384126.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-201192063.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-926485839.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-463242920.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1703972879.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-851986440.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-471640244.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-235820122.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-188786326.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-805958930.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-402979465.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23">
         <v>-896150874.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-614878598.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-292796800.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-146398400.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>178201220.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>178201220.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-10117023.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4803312.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>565254136.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-977824068.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2177824068.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2177824070.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>474347059.0</v>
+      </c>
+      <c r="C25">
+        <v>325735006.0</v>
+      </c>
+      <c r="D25">
         <v>2993432834.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>574068156.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-172109816.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-313746716.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-156873358.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1336007907.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-197896562.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4559975380.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>70164082.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>743286792.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="N25"/>
+      <c r="O25">
         <v>530664710.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-626353310.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:15">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>510400.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>-215181944.0</v>
+      </c>
+      <c r="C28">
         <v>0.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
         <v>-896150874.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-614878598.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-292796800.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-146398400.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>356402440.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>178201220.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-9606624.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4803312.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>565254136.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>282627068.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-977824068.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2177824068.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1088912034.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>204604706.0</v>
+      </c>
+      <c r="C29">
+        <v>144916178.0</v>
+      </c>
+      <c r="D29">
         <v>-215882600.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1244032956.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>433561794.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>385498750.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>192749375.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-456378448.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-228189224.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1216872233.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>37742776.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-589983044.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-294991522.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1149891742.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-380362658.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-190181329.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>-140569457.0</v>
+      </c>
+      <c r="C30">
+        <v>60225761.0</v>
+      </c>
+      <c r="D30">
         <v>-238720044.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-112355768.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-76659000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-490083932.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-63151650.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-31575825.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-153584763.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-76792382.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-41836000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-20918000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-139649736.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1787067880.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-893533940.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>