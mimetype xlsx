--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
@@ -824,9561 +827,10165 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>10612000.0</v>
+      </c>
+      <c r="C2">
         <v>2604000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2601000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2850000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1446000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>6362000.0</v>
+      </c>
+      <c r="C5">
         <v>-1097000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1594000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2271000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2096000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1769000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1493000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>15596000.0</v>
+      </c>
+      <c r="C7">
         <v>21613000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24930000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>22030000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>28000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C8">
         <v>28000.0</v>
       </c>
       <c r="D8">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="E8">
         <v>27000.0</v>
       </c>
       <c r="F8">
-        <v>3000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
+        <v>1631896000.0</v>
+      </c>
+      <c r="C9">
         <v>1645356000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1596201000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1513102000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1423151000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24280.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>728943000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>230083000.0</v>
+      </c>
+      <c r="C10">
         <v>124646000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>83866000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>181892000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>490762000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71183000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21678000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>229441000.0</v>
+      </c>
+      <c r="C11">
         <v>118048000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>83866000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>181892000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>490762000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>71183000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21678000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>640732000.0</v>
+      </c>
+      <c r="C12">
         <v>228673000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>298907000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>408760000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>490762000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71183000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21678000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>28000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C13">
         <v>28000.0</v>
       </c>
       <c r="D13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="E13">
         <v>27000.0</v>
       </c>
       <c r="F13">
-        <v>1000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>307799424.0</v>
+      </c>
+      <c r="C14">
         <v>292124000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>279585698.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>267126918.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>262175273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43125000.0</v>
       </c>
       <c r="G14">
         <v>43125000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>43125000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>220572000.0</v>
+      </c>
+      <c r="C16">
         <v>82275000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>72327000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>64233000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>57570000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35690000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>1083000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1697000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>143452000.0</v>
+      </c>
+      <c r="C20">
         <v>136349000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>136256000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>112748000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>103219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88393000.0</v>
       </c>
       <c r="G20">
         <v>88393000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20">
+        <v>88393000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>26633000.0</v>
+      </c>
+      <c r="C21">
         <v>27452000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>47421000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26248000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24965000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17667000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21992000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B22">
+        <v>6118000.0</v>
+      </c>
+      <c r="C22">
+        <v>0.0</v>
+      </c>
+      <c r="D22"/>
       <c r="E22">
         <v>1.0</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22">
         <v>757000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>1145686000.0</v>
+      </c>
+      <c r="C23">
         <v>633796000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>701997000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>752723000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>821441000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>399308000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>362990000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>30</v>
+      </c>
+      <c r="B24">
+        <v>446884000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>155612000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>46656000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
-        <v>0.0</v>
+        <v>446884000.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>155612000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>46656000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>8070000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26">
+        <v>8070000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>232397000.0</v>
+      </c>
+      <c r="C28">
         <v>-103033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-58936000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-159862000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-490762000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>92673000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35782000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>635315000.0</v>
+      </c>
+      <c r="C29">
         <v>441286000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>518018000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>576104000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>648245000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>271365000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>275095000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>83528000.0</v>
+      </c>
+      <c r="C30">
         <v>55833000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>43320000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38952000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>44373000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>47110000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27726000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>437108000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>520061000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1449000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>107250000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>305907000.0</v>
+      </c>
+      <c r="C32">
         <v>160147000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>233502000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>353398000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>419479000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16613000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-10892000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>370324000.0</v>
+      </c>
+      <c r="C33">
         <v>331571000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>331846000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>277068000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>269921000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>273881000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>302668000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>1060000.0</v>
+      </c>
+      <c r="C34">
         <v>3413000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>15023000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>8986000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1405000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1287000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1448000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>487800000.0</v>
+      </c>
+      <c r="C35">
         <v>50432000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>47330000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>54362000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>41155000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>182983000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>74139000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>35078000.0</v>
+      </c>
+      <c r="C36">
         <v>26269000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12401000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9578000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8457000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5497000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4864000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>13603000.0</v>
+      </c>
+      <c r="C38">
         <v>7295000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9578000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>8457000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7966000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5688000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>44984000.0</v>
+      </c>
+      <c r="C39">
         <v>17719000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>27924000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27943000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16385000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7134000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10918000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>230975000.0</v>
+      </c>
+      <c r="C40">
         <v>45186000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>50591000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>56300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>61227000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>40713000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>20941000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>37217000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>41155000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>27371000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>27483000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1631896000.0</v>
+      </c>
+      <c r="C42">
         <v>1645356000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1596201000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1513102000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1423151000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>745630000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>728943000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>403140000.0</v>
+      </c>
+      <c r="C45">
         <v>388340000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>408687000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>128494000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>133280000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>343599000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>354327000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>165161000.0</v>
+      </c>
+      <c r="C46">
         <v>141501000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>135768000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>128494000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>133280000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>159855000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>186595000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>165161000.0</v>
+      </c>
+      <c r="C47">
         <v>141501000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>135768000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>128494000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>133280000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>159855000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>186595000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-1449861000.0</v>
+      </c>
+      <c r="C48">
         <v>-1203001000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1079805000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-939296000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-777029000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-639905000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-512802000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>8244000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>10804000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>462480000.0</v>
+      </c>
+      <c r="C51">
         <v>21613000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>24930000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22030000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>163856000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>57460000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>7296000.0</v>
+      </c>
+      <c r="C52">
         <v>9221000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7978000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4885000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>-53842000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10804000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>410649000.0</v>
+      </c>
+      <c r="C53">
         <v>104027000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>215041000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>226868000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>667000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>757000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1145686000.0</v>
+      </c>
+      <c r="C55">
         <v>633796000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>701997000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>752723000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>821441000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>399308000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>362990000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>775362000.0</v>
+      </c>
+      <c r="C56">
         <v>302225000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>370151000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>475655000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>551520000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>125427000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>60322000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>469455000.0</v>
+      </c>
+      <c r="C57">
         <v>142078000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>136649000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>122257000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>132041000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>108814000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>71214000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>957255000.0</v>
+      </c>
+      <c r="C58">
         <v>192510000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>183979000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>176619000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>173196000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>291797000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>145353000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>188431000.0</v>
+      </c>
+      <c r="C60">
         <v>441286000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>518018000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>576104000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>648245000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>107511000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>217637000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:22">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>10612000.0</v>
+      </c>
+      <c r="C2">
         <v>3448000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11053000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4097000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2604000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3572000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2392000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3131000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2601000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4589000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3825000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14657000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2557000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2189000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2850000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7059000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3078000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3467000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1446000.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>6362000.0</v>
+      </c>
+      <c r="C5">
         <v>4458000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3852000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3694000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1097000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1347000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1247000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>548000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1594000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-242000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1336000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1682000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2271000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>943000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2716000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2271000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2096000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2104000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1965000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2043000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1769000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>217635000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>15596000.0</v>
+      </c>
+      <c r="C7">
         <v>15152000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17542000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19622000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21613000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22924000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23973000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23382000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>24930000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24821000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>26232000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>22030000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17562000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7515000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9459000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>28000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C8">
         <v>28000.0</v>
       </c>
       <c r="D8">
         <v>28000.0</v>
       </c>
       <c r="E8">
         <v>28000.0</v>
       </c>
       <c r="F8">
         <v>28000.0</v>
       </c>
       <c r="G8">
         <v>28000.0</v>
       </c>
       <c r="H8">
         <v>28000.0</v>
       </c>
       <c r="I8">
         <v>28000.0</v>
       </c>
       <c r="J8">
         <v>28000.0</v>
       </c>
       <c r="K8">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="L8">
         <v>27000.0</v>
       </c>
       <c r="M8">
         <v>27000.0</v>
       </c>
       <c r="N8">
         <v>27000.0</v>
       </c>
       <c r="O8">
         <v>27000.0</v>
       </c>
       <c r="P8">
         <v>27000.0</v>
       </c>
       <c r="Q8">
         <v>27000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="R8">
+        <v>27000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8">
         <v>3000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
+        <v>1631896000.0</v>
+      </c>
+      <c r="C9">
         <v>1642478000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1670030000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1656709000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1645356000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1631077000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1549920000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1531380000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1513102000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1494652000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1472119000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1450098000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1423151000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>766150000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>19785720.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19549350.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>230083000.0</v>
+      </c>
+      <c r="C10">
         <v>443349000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>187403000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>133471000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>118048000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>138969000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>148288000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>107367000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>83866000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>101547000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>118808000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>140763000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>181892000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>199124000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>262061000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>484489000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>490762000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>75975.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>75213000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>858767.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>71183000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22435000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>229441000.0</v>
+      </c>
+      <c r="C11">
         <v>443349000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>181087000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>133471000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>118048000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>138969000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>118808000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>140763000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>181892000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>199124000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>262061000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>484489000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>490762000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>58989000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>640732000.0</v>
+      </c>
+      <c r="C12">
         <v>677324000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>277853000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>226095000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>222075000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>242224000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>249390000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>275585000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>298907000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>314894000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>367787000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>376178000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>408760000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>425287000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>457691000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>484489000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>490762000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>75975.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75213000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>858767.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>71183000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22435000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>28000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C13">
         <v>28000.0</v>
       </c>
       <c r="D13">
         <v>28000.0</v>
       </c>
       <c r="E13">
         <v>28000.0</v>
       </c>
       <c r="F13">
         <v>28000.0</v>
       </c>
       <c r="G13">
         <v>28000.0</v>
       </c>
       <c r="H13">
         <v>28000.0</v>
       </c>
       <c r="I13">
         <v>28000.0</v>
       </c>
       <c r="J13">
         <v>28000.0</v>
       </c>
       <c r="K13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="L13">
         <v>27000.0</v>
       </c>
       <c r="M13">
         <v>27000.0</v>
       </c>
       <c r="N13">
         <v>27000.0</v>
       </c>
       <c r="O13">
         <v>27000.0</v>
       </c>
       <c r="P13">
         <v>27000.0</v>
       </c>
       <c r="Q13">
         <v>27000.0</v>
       </c>
       <c r="R13">
+        <v>27000.0</v>
+      </c>
+      <c r="S13">
         <v>345000863.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>294330280.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>317367643.0</v>
+      </c>
+      <c r="C14">
         <v>309248247.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>304129204.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>300268000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>296442000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>293338000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>290364000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>288268718.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>286507870.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>284197733.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>275053198.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>272347977.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>270159456.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>267947660.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>266212489.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>264088997.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>178278954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47137377.0</v>
       </c>
       <c r="S14">
         <v>47137377.0</v>
       </c>
       <c r="T14">
         <v>47137377.0</v>
       </c>
       <c r="U14">
+        <v>47137377.0</v>
+      </c>
+      <c r="V14">
         <v>225451405.0</v>
       </c>
-      <c r="V14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>220572000.0</v>
+      </c>
+      <c r="C16">
         <v>145857000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>148006000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>108336000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>82275000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66462000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64523000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63646000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>72327000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67228000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>56575000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44620000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>51900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>47698000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>52083000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>60672000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>64233000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-181984000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>45447000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-75585000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>57570000.0</v>
       </c>
-      <c r="V16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>1472000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1747000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1964000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2336000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1170000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1083000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7362000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5934000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1354000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>143452000.0</v>
+      </c>
+      <c r="C20">
         <v>138954000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>138644000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>138490000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>136349000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>137411000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>137325000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>137110000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>136256000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>135701000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>112750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112748000.0</v>
       </c>
       <c r="M20">
         <v>112748000.0</v>
       </c>
       <c r="N20">
-        <v>103219000.0</v>
+        <v>112748000.0</v>
       </c>
       <c r="O20">
         <v>103219000.0</v>
       </c>
       <c r="P20">
         <v>103219000.0</v>
       </c>
       <c r="Q20">
         <v>103219000.0</v>
       </c>
       <c r="R20">
-        <v>88393000.0</v>
+        <v>103219000.0</v>
       </c>
       <c r="S20">
         <v>88393000.0</v>
       </c>
       <c r="T20">
         <v>88393000.0</v>
       </c>
       <c r="U20">
         <v>88393000.0</v>
       </c>
-      <c r="V20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:22">
+      <c r="V20">
+        <v>88393000.0</v>
+      </c>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>26633000.0</v>
+      </c>
+      <c r="C21">
         <v>46599000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26624000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>47547000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>46426000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47490000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47727000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47469000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47421000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41477000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>27859000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25877000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26248000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24295000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24709000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24965000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15305000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16166000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16769000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17667000.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>28</v>
+      </c>
+      <c r="B22">
+        <v>6118000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22"/>
+      <c r="F22">
+        <v>0.0</v>
+      </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>7880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-15177000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9140000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-30408000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>1145686000.0</v>
+      </c>
+      <c r="C23">
         <v>1106060000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>696425000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>658390000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>633796000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>630764000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>658351000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>674604000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>701997000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>713520000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>720417000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>723457000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>752723000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>747228000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>767894000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>795994000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>821441000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>345649841.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>364764000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>346518868.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>399308000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>217637000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>446884000.0</v>
+      </c>
+      <c r="C24">
         <v>446201000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="S24"/>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>155612000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>446884000.0</v>
+      </c>
+      <c r="C25">
         <v>446201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
-      <c r="S25"/>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>8070000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>8070000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>232397000.0</v>
+      </c>
+      <c r="C28">
         <v>18004000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-169861000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-113849000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-96435000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-116045000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-124315000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-83985000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-58936000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-76726000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-92408000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-114531000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-159862000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-181562000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-254546000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-475030000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-490762000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>174849025.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>93438000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>168447233.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>92673000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22435000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>635315000.0</v>
+      </c>
+      <c r="C29">
         <v>795759000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>435689000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>444802000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>441286000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>464605000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>473247000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>500325000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>518018000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>533598000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>539568000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>559349000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>576104000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>594167000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>613643000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>630706000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>648245000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>238927000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>271365000.0</v>
       </c>
-      <c r="V29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>83528000.0</v>
+      </c>
+      <c r="C30">
         <v>46332000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51633000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74663000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55833000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38853000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43926000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38527000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>43320000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45145000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40349000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39072000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38952000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29009000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26116000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24581000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44373000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15177000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16704000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30408000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>47110000.0</v>
       </c>
-      <c r="V30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31">
         <v>356420000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>398959000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>437108000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>467348000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>486129000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>502778000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>520061000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-66507000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-34283000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21235000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>107250000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>305907000.0</v>
+      </c>
+      <c r="C32">
         <v>565554000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>151972000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>170258000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>160147000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>172510000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>187066000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>219577000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>233502000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>256397000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>311602000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>322843000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>353398000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>370775000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>381825000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>397811000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>419479000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-164530000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>16613000.0</v>
       </c>
-      <c r="V32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>370324000.0</v>
+      </c>
+      <c r="C33">
         <v>351917000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>340962000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>333578000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>331571000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>329170000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>331605000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>330750000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>334142000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>325985000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>292556000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>288932000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>277068000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>266585000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>263789000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>268732000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>269921000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>345098658.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>262919000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>345051009.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>273881000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>-22435000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>1060000.0</v>
+      </c>
+      <c r="C34">
         <v>4078000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>3212000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3112000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3413000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3526000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8241000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>8752000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15023000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>12681000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8161000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8644000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>8986000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1461000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1439000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1419000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1405000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>1287000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>1287000.0</v>
       </c>
-      <c r="V34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>487800000.0</v>
+      </c>
+      <c r="C35">
         <v>567913000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>57245000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>59034000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>50432000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>37075000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>45424000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>47898000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>47330000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>48784000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>64590000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>52426000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>54362000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>43193000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>31971000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>35837000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>41155000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>48906156.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>28111000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>46754664.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>182983000.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:22">
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>35078000.0</v>
+      </c>
+      <c r="C36">
         <v>7330000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>22780000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7141000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7295000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6520000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11623000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-11763000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-10248000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12658000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8269000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8417000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9578000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8575000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9708000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8440000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8457000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-241709000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5625000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-257480000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5497000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-22435000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>13603000.0</v>
+      </c>
+      <c r="C38">
         <v>7330000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>7740000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7141000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7295000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6520000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>12658000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>8269000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>8417000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>9578000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8575000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9708000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8440000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8457000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14726000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13232000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8155000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>44984000.0</v>
+      </c>
+      <c r="C39">
         <v>30487000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25977000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>24054000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24317000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20517000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>33430000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>31846000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>27924000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27496000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19725000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19275000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>27943000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23953000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18499000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18192000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16385000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>475208.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>9928000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>609092.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7134000.0</v>
       </c>
-      <c r="V39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>230975000.0</v>
+      </c>
+      <c r="C40">
         <v>28160000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>36029000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>30760000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>45186000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>48385000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>61788000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>49531000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>50591000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>49078000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>46300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43443000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>56300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>54272000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>58137000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>54379000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>61227000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-2922481.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>48574000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-3032113.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>40713000.0</v>
       </c>
-      <c r="V40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:22">
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41">
         <v>31463000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>45451000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>37217000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>29169000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>30301000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>33566000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>41155000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>23758000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>28111000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>26598000.0</v>
       </c>
-      <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>1631896000.0</v>
+      </c>
+      <c r="C42">
         <v>1642478000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1670030000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1656709000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1645356000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1631077000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1619738000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1608847000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1596201000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1583531000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1549920000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1531380000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1513102000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1494652000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1472119000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1450098000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1423151000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-345000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>757833000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>19549351.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>745630000.0</v>
       </c>
-      <c r="V42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:22">
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>403140000.0</v>
+      </c>
+      <c r="C45">
         <v>390140000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>405698000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>393902000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>388340000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>378285000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>401102000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>393296000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>408687000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>136149000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>143678000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>141890000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>128494000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>374514000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>165161000.0</v>
+      </c>
+      <c r="C46">
         <v>159034000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>147387000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>140400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>141501000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>137749000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>134930000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>132304000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>135768000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>136149000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>143678000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>141890000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>128494000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>131191000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>126567000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>132364000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>133280000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>138011000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>145128000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>152318000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>159855000.0</v>
       </c>
-      <c r="V46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>165161000.0</v>
+      </c>
+      <c r="C47">
         <v>159034000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>147387000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>140400000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>141501000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>137749000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>136149000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>143678000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>141890000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>128494000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>131191000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>126567000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>132364000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>133280000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>138011000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>145128000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>152318000.0</v>
       </c>
-      <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-1449861000.0</v>
+      </c>
+      <c r="C48">
         <v>-1297406000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1238221000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1215629000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1203001000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1167847000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1147766000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1109098000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1079805000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1049719000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1011715000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-973740000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-939296000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-901455000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-861219000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-821690000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-777029000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-52544147.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-689523000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-14550715.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-639905000.0</v>
       </c>
-      <c r="V48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:22">
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>168651000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>8244000.0</v>
       </c>
-      <c r="V50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>462480000.0</v>
+      </c>
+      <c r="C51">
         <v>461353000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>17542000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>19622000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>21613000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>22924000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>23973000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23382000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>24930000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>24821000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>26400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>26232000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>22030000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>17562000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7515000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>9459000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>174925000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>168651000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>169306000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>163856000.0</v>
       </c>
-      <c r="V51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>7296000.0</v>
+      </c>
+      <c r="C52">
         <v>7943000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8403000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8816000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9221000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9105000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8755000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8175000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7978000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7500000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7261000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6320000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4885000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3538000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5845000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7188000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>48823000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>168651000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>8244000.0</v>
       </c>
-      <c r="V52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:22">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>410649000.0</v>
+      </c>
+      <c r="C53">
         <v>233975000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>90450000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>92624000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>104027000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>103255000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>101102000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>168218000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>215041000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>213347000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>248979000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>235415000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>226868000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>226163000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>195630000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>727000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>725000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>767000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>667000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>44870000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>1145686000.0</v>
+      </c>
+      <c r="C55">
         <v>1106060000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>696425000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>658390000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>633796000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>630764000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>658351000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>674604000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>701997000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>713520000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>720417000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>723457000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>752723000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>747228000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>767894000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>795994000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>821441000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>345649841.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>364764000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>346518868.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>399308000.0</v>
       </c>
-      <c r="V55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:22">
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>775362000.0</v>
+      </c>
+      <c r="C56">
         <v>754143000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>355463000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>324812000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>302225000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>301594000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>326746000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>345958000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>370151000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>387535000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>427861000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>434525000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>475655000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>480643000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>504105000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>527262000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>551520000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>551183.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>101845000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1467859.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>125427000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>22435000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>469455000.0</v>
+      </c>
+      <c r="C57">
         <v>188589000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>203491000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>154554000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>142078000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>129084000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>139680000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>126381000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>136649000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>131138000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>116259000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>111682000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>122257000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>109868000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>122280000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>129451000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>132041000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4286969.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>266375000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>435287.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>108814000.0</v>
       </c>
-      <c r="V57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:22">
+      <c r="W57"/>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>957255000.0</v>
+      </c>
+      <c r="C58">
         <v>756502000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>260736000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>213588000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>192510000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>166159000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>185104000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>174279000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>183979000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>179922000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>180849000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>164108000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>176619000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>153061000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>154251000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>165288000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>173196000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>53193125.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>294486000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>47189952.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>291797000.0</v>
       </c>
-      <c r="V58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:22">
+      <c r="W58"/>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>188431000.0</v>
+      </c>
+      <c r="C60">
         <v>349558000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>435689000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>444802000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>441286000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>464605000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>473247000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>500325000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>518018000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>533598000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>539568000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>559349000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>576104000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>594167000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>613643000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>630706000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>648245000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>292456716.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>70278000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>299328916.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>107511000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>217637000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>135242000.0</v>
+      </c>
+      <c r="C2">
         <v>104627000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>107746000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>97248000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82987000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>87383000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102393000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>86</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>45637000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>47639000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43330000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45100000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>62200000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>77600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>88</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-102707000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-139694000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-161119000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-126242000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-116583000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-116638000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>-95073000.0</v>
+      </c>
+      <c r="C6">
         <v>-57070000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-92055000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-117789000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-81142000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-54383000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-39038000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>172485000.0</v>
+      </c>
+      <c r="C9">
         <v>139725000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>112950000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94008000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>48222000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25785000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6657000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-242205000.0</v>
+      </c>
+      <c r="C10">
         <v>-120736000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-139694000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-161119000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-135014000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-126030000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-123584000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>4655000.0</v>
+      </c>
+      <c r="C11">
         <v>2460000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>815000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>847000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2110000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1073000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>130000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>95</v>
+      </c>
+      <c r="B12">
+        <v>3436000.0</v>
+      </c>
       <c r="C12">
+        <v>832000.0</v>
+      </c>
+      <c r="D12">
         <v>0.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6554000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8772000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9447000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6946000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13">
+        <v>14329000.0</v>
+      </c>
+      <c r="C13">
         <v>10257000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>15414000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7672000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3046000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>39500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6739000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-246860000.0</v>
+      </c>
+      <c r="C15">
         <v>-123196000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-140509000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-161966000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-137124000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-127103000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-123714000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16">
+        <v>-246860000.0</v>
+      </c>
+      <c r="C16">
         <v>-123196000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-140509000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-161966000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-137124000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-127103000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-123714000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-246860000.0</v>
+      </c>
+      <c r="C17">
         <v>-123196000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-140509000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-161966000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-137124000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-127103000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-123714000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>10893000.0</v>
+      </c>
+      <c r="C18">
         <v>10257000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15414000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7672000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8772000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9447000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6946000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-95073000.0</v>
+      </c>
+      <c r="C21">
         <v>-116122000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-169748000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-175675000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-128051000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-87442000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-106460000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>402800000.0</v>
+      </c>
+      <c r="C23">
         <v>360474000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>390444000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>366931000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>259260000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>200610000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>202196000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>41825000.0</v>
+      </c>
+      <c r="C25">
         <v>45637000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47639000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>43330000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>45043000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62212000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>77629000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26">
+        <v>106749000.0</v>
+      </c>
+      <c r="C26">
         <v>101006000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>116339000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>110916000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>66684000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>43825000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>37871000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27">
+        <v>72676000.0</v>
+      </c>
+      <c r="C27">
         <v>77694000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>86304000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>78020000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>52917000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>37268000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>34913000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>88133000.0</v>
+      </c>
+      <c r="C28">
         <v>77147000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>80055000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80747000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>56672000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32134000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27019000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>4655000.0</v>
+      </c>
+      <c r="C29">
         <v>2460000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>815000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>847000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2110000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1073000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>130000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>267558000.0</v>
+      </c>
+      <c r="C30">
         <v>255847000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>282698000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>269683000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>176273000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>113227000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>99803000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-147132000.0</v>
+      </c>
+      <c r="C31">
         <v>-4614000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>30054000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>14556000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6963000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-38588000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17124000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>307727000.0</v>
+      </c>
+      <c r="C32">
         <v>244352000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>220696000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>191256000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>131209000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>113168000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>95736000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>115</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>116</v>
       </c>
       <c r="X1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:24">
+        <v>117</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>39792000.0</v>
+      </c>
+      <c r="C2">
         <v>34670000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31118000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29662000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23339000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23749000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28782000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28757000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26371000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29350000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27469000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24556000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23915000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24728000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24977000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23628000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23230000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20811000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19820000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19126000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22825000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>86</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>9908000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10622000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11082000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9272000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>13145000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13103000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11606000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13625000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12160000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10248000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9333000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10784000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1153000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12017000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11178000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11349000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11041000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11475000.0</v>
       </c>
-      <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>88</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-57381000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17960000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-22771000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19366000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-39577000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34571000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30515000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-47858000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-43280000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-44692000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-37901000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-42632000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-42640000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-47714000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43655000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-28363000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17811000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-26691000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-22235000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-23577000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-21069000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>-36002000.0</v>
+      </c>
+      <c r="C6">
         <v>-47473000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7338000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11689000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10094000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22608000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-26432000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21468000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18909000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-34233000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-31120000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-34444000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28568000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-31848000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41487000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-35697000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-32477000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17014000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6770000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-15216000.0</v>
       </c>
-      <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>47030000.0</v>
+      </c>
+      <c r="C9">
         <v>46584000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42268000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>36603000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38215000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37517000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>32310000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31683000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32481000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>26030000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26292000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28147000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>29060000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24976000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23473000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16499000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13916000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10889000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10586000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12831000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7456000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-150009000.0</v>
+      </c>
+      <c r="C10">
         <v>-58401000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-22095000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34058000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-20056000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-37771000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-28851000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-30515000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-37649000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-37393000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-34137000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-37901000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-39797000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-39375000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-44046000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-44677000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-41147000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20193000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-28997000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-36994000.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>2446000.0</v>
+      </c>
+      <c r="C11">
         <v>784000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>497000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>928000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1096000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>25000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>897000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>442000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-429000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>355000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>582000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>307000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-60000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>439000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>154000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>314000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1288000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>394000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>170000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>258000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>263000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>62000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>244000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>1591000.0</v>
+      </c>
+      <c r="C12">
         <v>1020000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>277000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>16500000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>16500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1185000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2112000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3276000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1022000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2612000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2611000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2523000.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13">
+        <v>5859000.0</v>
+      </c>
+      <c r="C13">
         <v>3394000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2172000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1884000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1965000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2414000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2771000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3107000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3661000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3445000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3802000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4506000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3396000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2853000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2112000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3276000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16133000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19179000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2677920.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2935250.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16152000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-152455000.0</v>
+      </c>
+      <c r="C15">
         <v>-59185000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-22592000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12628000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-35154000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-20081000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-38668000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-29293000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30086000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-38004000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-37975000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-34444000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-37841000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-40236000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-39529000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-44360000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-45965000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-41541000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20363000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-29255000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-37498000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16">
+        <v>-152455000.0</v>
+      </c>
+      <c r="C16">
         <v>-59185000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-22592000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-12628000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-35154000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-20081000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-38004000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-37975000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-34444000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-37841000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-40236000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-39529000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-44360000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-45965000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-41541000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-20363000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-29255000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-37498000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-31038000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-35462000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-23105000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-152455000.0</v>
+      </c>
+      <c r="C17">
         <v>-59185000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-22592000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12628000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-35154000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-20081000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-38668000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-29293000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30086000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-38004000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-37975000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-34444000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-37841000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-40236000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-39529000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-44360000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-45965000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-41541000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20363000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-29255000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>4268000.0</v>
+      </c>
+      <c r="C18">
         <v>3394000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2172000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1884000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1965000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2414000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2771000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3107000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3661000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3445000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3802000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4506000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3396000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P18">
         <v>0.0</v>
       </c>
       <c r="Q18">
+        <v>0.0</v>
+      </c>
+      <c r="R18">
         <v>-1022000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2604000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2611000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2527000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-36002000.0</v>
+      </c>
+      <c r="C21">
         <v>-18340000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17960000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22771000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19366000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22608000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-39577000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-34571000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33918000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-47858000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-43280000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-44692000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-42689000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-42632000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-42640000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-47714000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-57206000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-28311000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-24267000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-18267000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-20561000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>122824000.0</v>
+      </c>
+      <c r="C23">
         <v>99594000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>91346000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>89036000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>80920000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>83874000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100669000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>95011000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>92770000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>103238000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>97041000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>97395000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>95664000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>92336000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>91090000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>87841000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>94352000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>60011000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>54673000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50224000.0</v>
       </c>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>10213000.0</v>
+      </c>
+      <c r="C25">
         <v>9908000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10622000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11082000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9272000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10117000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13145000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13103000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11606000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13625000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12160000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10248000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9333000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10784000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11588000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11625000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11178000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11349000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11041000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11475000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26">
+        <v>32193000.0</v>
+      </c>
+      <c r="C26">
         <v>27327000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24155000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23074000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>22951000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25216000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>27250000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>25589000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>28410000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>33002000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26741000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>28186000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>31831000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>27598000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>26737000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>24750000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>27163000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>14959000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12432000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12130000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27">
+        <v>20005000.0</v>
+      </c>
+      <c r="C27">
         <v>18783000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16314000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15681000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16795000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23733000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21485000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20095000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20774000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22310000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>23125000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20299000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19383000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19483000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18855000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19226000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12441000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10597000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10653000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>30834000.0</v>
+      </c>
+      <c r="C28">
         <v>18814000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18499000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19986000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18949000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18114000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20904000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19180000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17894000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20112000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20521000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21528000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19619000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20627000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19893000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20608000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24733000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11824000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8315000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16633000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-    </row>
-    <row r="29" spans="1:24">
+      <c r="Y28"/>
+    </row>
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>2446000.0</v>
+      </c>
+      <c r="C29">
         <v>784000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>497000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>928000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1096000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>897000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>442000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-429000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>355000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>582000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>307000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-60000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>439000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>154000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>314000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1288000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>822000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>170000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>258000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>504000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>83032000.0</v>
+      </c>
+      <c r="C30">
         <v>64924000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>60228000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59374000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57581000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60125000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>71887000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>66254000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66399000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73888000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>69572000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72839000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>71749000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>67608000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>66113000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>64213000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>71122000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34853000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31098000.0</v>
       </c>
-      <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-114007000.0</v>
+      </c>
+      <c r="C31">
         <v>-40061000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4135000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>11071000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14692000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2552000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1806000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5720000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3403000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10209000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5887000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>10555000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4788000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2835000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3265000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3668000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12529000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-12836000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4074000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10730000.0</v>
       </c>
-      <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>86822000.0</v>
+      </c>
+      <c r="C32">
         <v>81254000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73386000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66265000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61554000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61266000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61092000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>60440000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>58852000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>55380000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>53761000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>52703000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52975000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>49704000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>48450000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>40127000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37146000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>31700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>30406000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31957000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30281000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>129994000.0</v>
+      </c>
+      <c r="C2">
         <v>102198000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>188076000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>496814000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>76540000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27739000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79908000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>76714000</v>
+      </c>
+      <c r="C3">
         <v>44297000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42410000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12760000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14931000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30126000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24101000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>105560000.0</v>
+      </c>
+      <c r="C6">
         <v>27796000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-85878000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-308738000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>420274000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>48801000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-52169000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>121312000.0</v>
+      </c>
+      <c r="C7">
         <v>-2933000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3798000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-23883000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9539000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13899000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6036000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>-30225000.0</v>
+      </c>
+      <c r="C9">
         <v>-11984000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2658000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6313000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3263000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-19932000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8959000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="D10"/>
+        <v>126</v>
+      </c>
+      <c r="B10">
+        <v>-609000.0</v>
+      </c>
+      <c r="C10">
+        <v>0.0</v>
+      </c>
+      <c r="D10">
+        <v>0.0</v>
+      </c>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>2617000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12942000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-17373000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11174000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>25466000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-24215000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>37696000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>44215000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17042000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-12823000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-4898000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8365000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9220000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>41825000.0</v>
+      </c>
+      <c r="C14">
         <v>45637000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47639000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43330000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45043000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>62212000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>77629000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>235554000.0</v>
+      </c>
+      <c r="C16">
         <v>129994000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>102198000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>188076000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>496814000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>76540000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27739000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>57648000.0</v>
+      </c>
+      <c r="C18">
         <v>-58671000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-93121000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-86693000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-57142000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34153000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-57788000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>-304770000.0</v>
+      </c>
+      <c r="C19">
         <v>57906000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-33586000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-242263000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-25149000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-30800000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-27172000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>533164000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>137</v>
+      </c>
+      <c r="B21">
+        <v>448759000.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-66950000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>83401000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1536000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-246860000.0</v>
+      </c>
+      <c r="C22">
         <v>-123196000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-140509000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-161966000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-137124000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-127103000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-123714000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>-84573000.0</v>
+      </c>
+      <c r="C23">
         <v>-21459000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7373000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14197000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>561732000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-85987000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-49640000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>26995000.0</v>
+      </c>
+      <c r="C24">
         <v>182115000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5808000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-557000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-598000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-674000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-614000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>163090000.0</v>
+      </c>
+      <c r="C25">
         <v>17633000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-18771000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6502000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-232000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>32803000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1185000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>35355000.0</v>
+      </c>
+      <c r="C26">
         <v>5924000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8971000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6337000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5598000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>15401000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>59904000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>54995000.0</v>
+      </c>
+      <c r="C27">
         <v>48485000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>57132000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>75544000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>41956000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14012000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5071000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>357052000.0</v>
+      </c>
+      <c r="C28">
         <v>-15535000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1598000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7860000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>489184000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>83940000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8728000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>134362000.0</v>
+      </c>
+      <c r="C29">
         <v>-14374000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-50711000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-73933000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-42211000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4027000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-33687000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-393118000.0</v>
+      </c>
+      <c r="C30">
         <v>57906000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-33586000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-242263000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-25149000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27172000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>115</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>116</v>
       </c>
       <c r="X1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:24">
+        <v>117</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>449622000.0</v>
+      </c>
+      <c r="C2">
         <v>192930000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>145604000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>129994000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>149931000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>166629000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>125733000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>92226000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>109427000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>124515000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>146470000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>188076000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>204814000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>267756000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>490531000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>496814000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>65047000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>81161000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>79772000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>76540000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>21600000</v>
+      </c>
+      <c r="C3">
         <v>27943000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18445000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9965000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13007000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9128000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20913000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11356000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10058000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8645000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16632000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7075000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2015000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2965000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4274000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3506000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6202000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2807000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3308000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2614000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>30126000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10785000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6854000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3206000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-214068000.0</v>
+      </c>
+      <c r="C6">
         <v>256692000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47326000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15610000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-19937000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-16698000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>40896000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>23535000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17550000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4767000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-21955000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-41606000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-16738000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-62942000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-222775000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6283000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>431767000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-16114000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1389000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3232000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>48801000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-23099000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16430000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38386000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>26885000.0</v>
+      </c>
+      <c r="C7">
         <v>19295000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>59583000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15549000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8961000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5199000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>999000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-572000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3069000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21198000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-13759000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>134000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-20389000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-12779000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9151000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>183000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1487000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1811000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9680000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13899000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>-37569000.0</v>
+      </c>
+      <c r="C9">
         <v>4981000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23548000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-21185000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17471000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5455000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5450000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5482000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1214000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2284000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1467000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-121000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8924000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3358000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1387000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19982000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-29073000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1567000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>13892000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>16877000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-10796000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5913000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-803000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>-1265000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4331000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2382000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>2119000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-6149000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>771000.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-3942000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>21271000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5663000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-11000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6372000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10659000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>26514000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8674000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-12706000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11308000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>-17000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-983000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-333000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>4578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14214000.0</v>
       </c>
       <c r="L12">
         <v>14214000.0</v>
       </c>
       <c r="M12">
         <v>14214000.0</v>
       </c>
       <c r="N12">
+        <v>14214000.0</v>
+      </c>
+      <c r="O12">
         <v>19527000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18450000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17050000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13102000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15208000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1837000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11223000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>9401000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12496000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6154000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>3157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394000.0</v>
       </c>
       <c r="L13">
         <v>1394000.0</v>
       </c>
       <c r="M13">
+        <v>1394000.0</v>
+      </c>
+      <c r="N13">
         <v>-1600000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-6031000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-5020000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-172000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2742000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8754000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2997000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4111000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>6311000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1589000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3863000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>10213000.0</v>
+      </c>
+      <c r="C14">
         <v>9908000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10622000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11082000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9272000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10117000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13145000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13103000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11606000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13625000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12160000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10248000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9333000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10784000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11588000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11625000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11178000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11349000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11041000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11475000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>62212000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12171000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18246000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14183000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>235554000.0</v>
+      </c>
+      <c r="C16">
         <v>449622000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>192930000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>145604000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>129994000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>149931000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>166629000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>116169000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>92226000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>119748000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>124515000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>146470000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>188076000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>204814000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>267756000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>490531000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>496814000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65047000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81161000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>79772000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76540000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-951000.0</v>
+      </c>
+      <c r="C18">
         <v>650000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>49329000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7381000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19302000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5052000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-28771000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15653000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16895000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-31515000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7035000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-37676000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16830000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-33279000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26544000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10040000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-27397000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15520000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15493000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1268000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>-175728000.0</v>
+      </c>
+      <c r="C19">
         <v>-143066000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-19438000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1740000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13134000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10686000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>51243000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>30483000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-9554000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>20270000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31721000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12581000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4785000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-34292000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-199534000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-195113000.0</v>
       </c>
       <c r="R19">
         <v>-195113000.0</v>
       </c>
       <c r="S19">
+        <v>-195113000.0</v>
+      </c>
+      <c r="T19">
         <v>-3456000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2766000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>137</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>-66950000.0</v>
       </c>
       <c r="S21">
         <v>-66950000.0</v>
       </c>
       <c r="T21">
         <v>-66950000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>-66950000.0</v>
+      </c>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>35401000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-152455000.0</v>
+      </c>
+      <c r="C22">
         <v>-59185000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-22592000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12628000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-35154000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-20081000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-38668000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-29293000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30086000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-38004000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-37975000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-34444000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-37841000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-40236000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-39529000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-44360000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-45965000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-41541000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20363000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-29255000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-127103000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-31038000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-35462000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-23105000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>-4988000.0</v>
+      </c>
+      <c r="C23">
         <v>-59808000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7310000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-12467000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7561000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7353000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-261000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-360000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>618000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>412000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3048000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3295000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3492000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4491000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1251000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4963000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>475269000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3044000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2237000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2156000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>71125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2237000.0</v>
       </c>
       <c r="W23">
         <v>-2237000.0</v>
       </c>
       <c r="X23">
         <v>-2237000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="Y23">
+        <v>-2237000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>-5580000.0</v>
+      </c>
+      <c r="C24">
         <v>-1239000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12608000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1846000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1404000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1495000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4024000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4324000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-445000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>968000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>892000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-277000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-145000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-119000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-147000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-146000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-144000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-154000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-148000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-152000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-674000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-143000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-144000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-135000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>120482000.0</v>
+      </c>
+      <c r="C25">
         <v>45102000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6705000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-9199000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16530000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7410000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2178000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38521000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1187000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1217000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-8002000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1649000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-8000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2045000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-14129000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11161000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6018000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8754000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>35355000.0</v>
+      </c>
+      <c r="C26">
         <v>21847000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9614000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3308000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7328000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2843000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2470000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2015000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1859000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2359000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2857000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1896000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2009000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2164000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1753000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-411000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5598000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>24794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353900000.0</v>
       </c>
       <c r="T26">
         <v>353900000.0</v>
       </c>
       <c r="U26">
+        <v>353900000.0</v>
+      </c>
+      <c r="V26">
         <v>15401000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>15524000.0</v>
+      </c>
+      <c r="C27">
         <v>13473000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13456000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12542000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12018000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11829000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11566000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13072000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12521000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12598000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16657000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15356000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15703000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19438000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20581000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19822000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>29337000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4643000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4874000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3102000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>-31040000.0</v>
+      </c>
+      <c r="C28">
         <v>398255000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1004000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9159000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-233000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10196000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2731000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2375000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1241000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1947000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>191000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1399000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1483000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2327000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-502000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4552000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>469671000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-58000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17415000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2156000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>83940000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>384000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35455000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>20649000.0</v>
+      </c>
+      <c r="C29">
         <v>28593000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>67774000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17346000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6295000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4076000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-7858000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4297000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6837000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-22870000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9597000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-30601000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14815000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-30314000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22270000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-6534000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-21195000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12713000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12185000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3882000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4027000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11512000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-11218000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5366000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-204411000.0</v>
+      </c>
+      <c r="C30">
         <v>-171009000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-19438000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13134000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10686000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51243000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30483000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9554000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20270000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31721000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12581000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4785000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-34292000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-199534000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3652000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15966000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2961000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3456000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2766000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-30800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11920000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8176000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4180000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>