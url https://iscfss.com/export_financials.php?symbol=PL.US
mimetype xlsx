--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1180,51 +1183,51 @@
       </c>
       <c r="G14">
         <v>43125000.0</v>
       </c>
       <c r="H14">
         <v>43125000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>220572000.0</v>
+        <v>225526000.0</v>
       </c>
       <c r="C16">
         <v>82275000.0</v>
       </c>
       <c r="D16">
         <v>72327000.0</v>
       </c>
       <c r="E16">
         <v>51900000.0</v>
       </c>
       <c r="F16">
         <v>64233000.0</v>
       </c>
       <c r="G16">
         <v>57570000.0</v>
       </c>
       <c r="H16">
         <v>35690000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
@@ -1716,51 +1719,51 @@
       </c>
       <c r="C39">
         <v>17719000.0</v>
       </c>
       <c r="D39">
         <v>27924000.0</v>
       </c>
       <c r="E39">
         <v>27943000.0</v>
       </c>
       <c r="F39">
         <v>16385000.0</v>
       </c>
       <c r="G39">
         <v>7134000.0</v>
       </c>
       <c r="H39">
         <v>10918000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>230975000.0</v>
+        <v>226021000.0</v>
       </c>
       <c r="C40">
         <v>45186000.0</v>
       </c>
       <c r="D40">
         <v>50591000.0</v>
       </c>
       <c r="E40">
         <v>56300000.0</v>
       </c>
       <c r="F40">
         <v>61227000.0</v>
       </c>
       <c r="G40">
         <v>40713000.0</v>
       </c>
       <c r="H40">
         <v>20941000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -2214,3458 +2217,3595 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>9040000.0</v>
+      </c>
+      <c r="C2">
         <v>10612000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3448000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11053000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4097000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2604000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3572000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2392000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3131000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2601000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4589000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3825000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14657000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2557000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2189000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3168000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2850000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7059000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3078000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3467000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1446000.0</v>
       </c>
-      <c r="W2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:23">
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>4921000.0</v>
+      </c>
+      <c r="C5">
         <v>6362000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4458000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3852000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3694000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1097000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1347000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1247000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>548000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1594000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-242000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1336000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1682000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2271000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>943000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2716000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2271000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2096000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2104000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1965000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2043000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1769000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>217635000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>40466000.0</v>
+      </c>
+      <c r="C7">
         <v>15596000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15152000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17542000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>19622000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21613000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>22924000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23973000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>23382000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24930000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24821000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>26400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>26232000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22030000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>17562000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7515000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9459000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>36000.0</v>
+      </c>
+      <c r="C8">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="D8">
         <v>28000.0</v>
       </c>
       <c r="E8">
         <v>28000.0</v>
       </c>
       <c r="F8">
         <v>28000.0</v>
       </c>
       <c r="G8">
         <v>28000.0</v>
       </c>
       <c r="H8">
         <v>28000.0</v>
       </c>
       <c r="I8">
         <v>28000.0</v>
       </c>
       <c r="J8">
         <v>28000.0</v>
       </c>
       <c r="K8">
         <v>28000.0</v>
       </c>
       <c r="L8">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="M8">
         <v>27000.0</v>
       </c>
       <c r="N8">
         <v>27000.0</v>
       </c>
       <c r="O8">
         <v>27000.0</v>
       </c>
       <c r="P8">
         <v>27000.0</v>
       </c>
       <c r="Q8">
         <v>27000.0</v>
       </c>
       <c r="R8">
         <v>27000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="S8">
+        <v>27000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1631896000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1642478000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1670030000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1656709000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1645356000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1631077000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1549920000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1531380000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1513102000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1494652000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1472119000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1450098000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1423151000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>766150000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>19785720.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19549350.0</v>
       </c>
-      <c r="W9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>230083000.0</v>
+        <v>368986000.0</v>
       </c>
       <c r="C10">
+        <v>229441000.0</v>
+      </c>
+      <c r="D10">
         <v>443349000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>187403000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133471000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>118048000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>138969000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>148288000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>107367000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>83866000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>101547000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>118808000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>140763000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>181892000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>199124000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>262061000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>484489000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>490762000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>75975.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75213000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>858767.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>71183000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-22435000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>17</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>229441000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>443349000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>181087000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>133471000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>118048000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>138969000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>118808000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>140763000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>181892000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>199124000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>262061000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>484489000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>490762000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>58989000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>640732000.0</v>
+        <v>731731000.0</v>
       </c>
       <c r="C12">
+        <v>640090000.0</v>
+      </c>
+      <c r="D12">
         <v>677324000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>277853000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>226095000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>222075000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>242224000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>249390000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>275585000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>298907000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>314894000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>367787000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>376178000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>408760000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>425287000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>457691000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>484489000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>490762000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75975.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>75213000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>858767.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>71183000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22435000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>36000.0</v>
+      </c>
+      <c r="C13">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="D13">
         <v>28000.0</v>
       </c>
       <c r="E13">
         <v>28000.0</v>
       </c>
       <c r="F13">
         <v>28000.0</v>
       </c>
       <c r="G13">
         <v>28000.0</v>
       </c>
       <c r="H13">
         <v>28000.0</v>
       </c>
       <c r="I13">
         <v>28000.0</v>
       </c>
       <c r="J13">
         <v>28000.0</v>
       </c>
       <c r="K13">
         <v>28000.0</v>
       </c>
       <c r="L13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="M13">
         <v>27000.0</v>
       </c>
       <c r="N13">
         <v>27000.0</v>
       </c>
       <c r="O13">
         <v>27000.0</v>
       </c>
       <c r="P13">
         <v>27000.0</v>
       </c>
       <c r="Q13">
         <v>27000.0</v>
       </c>
       <c r="R13">
         <v>27000.0</v>
       </c>
       <c r="S13">
+        <v>27000.0</v>
+      </c>
+      <c r="T13">
         <v>345000863.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>294330280.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>345524328.0</v>
+      </c>
+      <c r="C14">
         <v>317367643.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>309248247.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>304129204.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>300268000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>296442000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>293338000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>290364000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>288268718.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>286507870.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>284197733.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>275053198.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>272347977.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>270159456.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>267947660.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>266212489.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>264088997.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>178278954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47137377.0</v>
       </c>
       <c r="T14">
         <v>47137377.0</v>
       </c>
       <c r="U14">
         <v>47137377.0</v>
       </c>
       <c r="V14">
+        <v>47137377.0</v>
+      </c>
+      <c r="W14">
         <v>225451405.0</v>
       </c>
-      <c r="W14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>235663000.0</v>
+      </c>
+      <c r="C16">
         <v>220572000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>145857000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>148006000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108336000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>82275000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>66462000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>64523000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>63646000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>72327000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>67228000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>56575000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44620000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>51900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>47698000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>52083000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>60672000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>64233000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-181984000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>45447000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-75585000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>57570000.0</v>
       </c>
-      <c r="W16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>1472000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1747000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1964000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2336000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1170000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1083000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7362000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5934000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1354000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>143111000.0</v>
+      </c>
+      <c r="C20">
         <v>143452000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>138954000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>138644000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>138490000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>136349000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>137411000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>137325000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>137110000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>136256000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>135701000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>112750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112748000.0</v>
       </c>
       <c r="N20">
         <v>112748000.0</v>
       </c>
       <c r="O20">
-        <v>103219000.0</v>
+        <v>112748000.0</v>
       </c>
       <c r="P20">
         <v>103219000.0</v>
       </c>
       <c r="Q20">
         <v>103219000.0</v>
       </c>
       <c r="R20">
         <v>103219000.0</v>
       </c>
       <c r="S20">
-        <v>88393000.0</v>
+        <v>103219000.0</v>
       </c>
       <c r="T20">
         <v>88393000.0</v>
       </c>
       <c r="U20">
         <v>88393000.0</v>
       </c>
       <c r="V20">
         <v>88393000.0</v>
       </c>
-      <c r="W20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:23">
+      <c r="W20">
+        <v>88393000.0</v>
+      </c>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>26633000.0</v>
+        <v>25156000.0</v>
       </c>
       <c r="C21">
+        <v>48108000.0</v>
+      </c>
+      <c r="D21">
         <v>46599000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26624000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>47547000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46426000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47490000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47727000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47469000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>47421000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41477000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27859000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25877000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>26248000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24295000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24709000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24965000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15305000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16166000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16769000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17667000.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:23">
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>9343000.0</v>
+      </c>
+      <c r="C22">
         <v>6118000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>0.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>7880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-15177000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-9140000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-30408000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>1251431000.0</v>
+      </c>
+      <c r="C23">
         <v>1145686000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1106060000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>696425000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>658390000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>633796000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>630764000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>658351000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>674604000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>701997000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>713520000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>720417000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>723457000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>752723000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>747228000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>767894000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>795994000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>821441000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>345649841.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>364764000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>346518868.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>399308000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>217637000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>447569000.0</v>
+      </c>
+      <c r="C24">
         <v>446884000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>446201000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
-[...1 lines deleted...]
-      </c>
+      <c r="R24"/>
       <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
+      <c r="T24">
+        <v>0.0</v>
+      </c>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>155612000.0</v>
       </c>
-      <c r="W24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>446884000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>446201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="T25"/>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>8070000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>8070000.0</v>
       </c>
-      <c r="W26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>232397000.0</v>
+        <v>119049000.0</v>
       </c>
       <c r="C28">
+        <v>233039000.0</v>
+      </c>
+      <c r="D28">
         <v>18004000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-169861000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-113849000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-96435000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-116045000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-124315000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-83985000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-58936000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-76726000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-92408000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-114531000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-159862000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-181562000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-254546000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-475030000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-490762000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>174849025.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>93438000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>168447233.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>92673000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>22435000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>891273000.0</v>
+      </c>
+      <c r="C29">
         <v>635315000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>795759000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>435689000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>444802000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>441286000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>464605000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>473247000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>500325000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>518018000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>533598000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>539568000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>559349000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>576104000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>594167000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>613643000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>630706000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>648245000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>238927000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>271365000.0</v>
       </c>
-      <c r="W29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>61605000.0</v>
+      </c>
+      <c r="C30">
         <v>83528000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46332000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51633000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>74663000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55833000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38853000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>43926000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38527000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43320000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45145000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40349000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39072000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38952000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29009000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26116000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24581000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44373000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15177000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16704000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30408000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47110000.0</v>
       </c>
-      <c r="W30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:23">
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>356420000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>398959000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>437108000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>467348000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>486129000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>502778000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>520061000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-66507000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-34283000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21235000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>107250000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>546429000.0</v>
+      </c>
+      <c r="C32">
         <v>305907000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>565554000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>151972000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>170258000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>160147000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>172510000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>187066000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>219577000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>233502000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>256397000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>311602000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>322843000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>353398000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>370775000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>381825000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>397811000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>419479000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>-164530000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>16613000.0</v>
       </c>
-      <c r="W32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:23">
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>402453000.0</v>
+      </c>
+      <c r="C33">
         <v>370324000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>351917000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>340962000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>333578000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>331571000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>329170000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>331605000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>330750000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>334142000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>325985000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>292556000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>288932000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>277068000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>266585000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>263789000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>268732000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>269921000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>345098658.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>262919000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>345051009.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>273881000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>-22435000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>1085000.0</v>
+      </c>
+      <c r="C34">
         <v>1060000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4078000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3212000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3112000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3413000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3526000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>8241000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>8752000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>15023000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>12681000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8161000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>8644000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>8986000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1461000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1439000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1419000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1405000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>1287000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>1287000.0</v>
       </c>
-      <c r="W34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:23">
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>505178000.0</v>
+      </c>
+      <c r="C35">
         <v>487800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>567913000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>57245000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>59034000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>50432000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>37075000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>45424000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>47898000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>47330000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>48784000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>64590000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>52426000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>54362000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>43193000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>31971000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>35837000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>41155000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>48906156.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>28111000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>46754664.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>182983000.0</v>
       </c>
-      <c r="W35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:23">
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>35078000.0</v>
+        <v>35534000.0</v>
       </c>
       <c r="C36">
+        <v>13603000.0</v>
+      </c>
+      <c r="D36">
         <v>7330000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>22780000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7141000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7295000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6520000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11623000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-11763000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-10248000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12658000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8269000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8417000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9578000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8575000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>9708000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8440000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8457000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-241709000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5625000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-257480000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5497000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-22435000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>13603000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>7330000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7740000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7141000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7295000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6520000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>12658000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>8269000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8417000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9578000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8575000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9708000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8440000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8457000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>14726000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>13232000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8155000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>44984000.0</v>
+        <v>46299000.0</v>
       </c>
       <c r="C39">
+        <v>45626000.0</v>
+      </c>
+      <c r="D39">
         <v>30487000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>25977000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24054000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>24317000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20517000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>33430000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>31846000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27924000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>27496000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19725000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>19275000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27943000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
-        <v>18499000.0</v>
+        <v>47906000.0</v>
       </c>
       <c r="Q39">
-        <v>18192000.0</v>
+        <v>36998000.0</v>
       </c>
       <c r="R39">
+        <v>35994999.0</v>
+      </c>
+      <c r="S39">
         <v>16385000.0</v>
       </c>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
       <c r="T39">
+        <v>9695208.0</v>
+      </c>
+      <c r="U39">
         <v>9928000.0</v>
       </c>
-      <c r="U39">
-[...1 lines deleted...]
-      </c>
       <c r="V39">
+        <v>2270092.0</v>
+      </c>
+      <c r="W39">
         <v>7134000.0</v>
       </c>
-      <c r="W39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:23">
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>54454000.0</v>
+      </c>
+      <c r="C40">
         <v>230975000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>28160000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>36029000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>30760000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>45186000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>48385000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>61788000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>49531000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>50591000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>49078000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>46300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>43443000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>56300000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>54272000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>58137000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>54379000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>61227000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-2922481.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>48574000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-3032113.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40713000.0</v>
       </c>
-      <c r="W40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:23">
+      <c r="X40"/>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>31463000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>45451000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>37217000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>29169000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>30301000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>33566000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>41155000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>23758000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>28111000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>26598000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>2027480000.0</v>
+      </c>
+      <c r="C42">
         <v>1631896000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1642478000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1670030000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1656709000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1645356000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1631077000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1619738000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1608847000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1596201000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1583531000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1549920000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1531380000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1513102000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1494652000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1472119000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1450098000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1423151000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-345000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>757833000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>19549351.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>745630000.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:23">
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>442590000.0</v>
+      </c>
+      <c r="C45">
         <v>403140000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>390140000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>405698000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>393902000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>388340000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>378285000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>401102000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>393296000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>408687000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>136149000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>143678000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>141890000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>128494000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>374514000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>198652000.0</v>
+      </c>
+      <c r="C46">
         <v>165161000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>159034000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>147387000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>140400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>141501000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>137749000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>134930000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>132304000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>135768000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>136149000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>143678000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>141890000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>128494000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>131191000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>126567000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>132364000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>133280000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>138011000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>145128000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>152318000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>159855000.0</v>
       </c>
-      <c r="W46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:23">
+      <c r="X46"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>165161000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>159034000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>147387000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>140400000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>141501000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>137749000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>136149000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>143678000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>141890000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>128494000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>131191000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>126567000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>132364000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>133280000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>138011000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>145128000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>152318000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-1588733000.0</v>
+      </c>
+      <c r="C48">
         <v>-1449861000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1297406000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1238221000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1215629000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1203001000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1167847000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1147766000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1109098000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1079805000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1049719000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1011715000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-973740000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-939296000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-901455000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-861219000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-821690000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-777029000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-52544147.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-689523000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-14550715.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-639905000.0</v>
       </c>
-      <c r="W48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:23">
+      <c r="X48"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>168651000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>8244000.0</v>
       </c>
-      <c r="W50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:23">
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>488035000.0</v>
+      </c>
+      <c r="C51">
         <v>462480000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>461353000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>17542000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19622000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>21613000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>22924000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23973000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>23382000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>24930000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>24821000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>26400000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>26232000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>22030000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>17562000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7515000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9459000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>174925000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>168651000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>169306000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>163856000.0</v>
       </c>
-      <c r="W51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:23">
+      <c r="X51"/>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>3392000.0</v>
+      </c>
+      <c r="C52">
         <v>7296000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7943000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8403000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8816000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9221000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9105000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8755000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8175000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7978000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7261000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6320000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4885000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3538000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5845000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7188000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>48823000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>168651000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>8244000.0</v>
       </c>
-      <c r="W52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:23">
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>362745000.0</v>
+      </c>
+      <c r="C53">
         <v>410649000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>233975000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>90450000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>92624000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>104027000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>103255000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>101102000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>168218000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>215041000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>213347000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>248979000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>235415000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>226868000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>226163000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>195630000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>727000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>725000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>767000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>667000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>44870000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:23">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>1251431000.0</v>
+      </c>
+      <c r="C55">
         <v>1145686000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1106060000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>696425000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>658390000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>633796000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>630764000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>658351000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>674604000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>701997000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>713520000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>720417000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>723457000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>752723000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>747228000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>767894000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>795994000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>821441000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>345649841.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>364764000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>346518868.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>399308000.0</v>
       </c>
-      <c r="W55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:23">
+      <c r="X55"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>848978000.0</v>
+      </c>
+      <c r="C56">
         <v>775362000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>754143000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>355463000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>324812000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>302225000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>301594000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>326746000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>345958000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>370151000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>387535000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>427861000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>434525000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>475655000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>480643000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>504105000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>527262000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>551520000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>551183.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>101845000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1467859.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>125427000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>22435000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>302549000.0</v>
+      </c>
+      <c r="C57">
         <v>469455000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>188589000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>203491000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>154554000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>142078000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>129084000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>139680000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>126381000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>136649000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>131138000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>116259000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>111682000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>122257000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>109868000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>122280000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>129451000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>132041000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4286969.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>266375000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>435287.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>108814000.0</v>
       </c>
-      <c r="W57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:23">
+      <c r="X57"/>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>807727000.0</v>
+      </c>
+      <c r="C58">
         <v>957255000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>756502000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>260736000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>213588000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>192510000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>166159000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>185104000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>174279000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>183979000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>179922000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>180849000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>164108000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>176619000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>153061000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>154251000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>165288000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>173196000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>53193125.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>294486000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>47189952.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>291797000.0</v>
       </c>
-      <c r="W58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:23">
+      <c r="X58"/>
+    </row>
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-    </row>
-    <row r="60" spans="1:23">
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>443704000.0</v>
+      </c>
+      <c r="C60">
         <v>188431000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>349558000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>435689000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>444802000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>441286000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>464605000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>473247000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>500325000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>518018000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>533598000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>539568000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>559349000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>576104000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>594167000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>613643000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>630706000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>648245000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>292456716.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>70278000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>299328916.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>107511000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>217637000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-    </row>
-    <row r="62" spans="1:23">
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5690,2699 +5830,2792 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>135242000.0</v>
       </c>
       <c r="C2">
         <v>104627000.0</v>
       </c>
       <c r="D2">
         <v>107746000.0</v>
       </c>
       <c r="E2">
         <v>97248000.0</v>
       </c>
       <c r="F2">
         <v>82987000.0</v>
       </c>
       <c r="G2">
         <v>87383000.0</v>
       </c>
       <c r="H2">
         <v>102393000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>87</v>
+      </c>
+      <c r="B3">
+        <v>41825000.0</v>
+      </c>
       <c r="C3">
         <v>45637000.0</v>
       </c>
       <c r="D3">
         <v>47639000.0</v>
       </c>
       <c r="E3">
         <v>43330000.0</v>
       </c>
       <c r="F3">
         <v>45100000.0</v>
       </c>
       <c r="G3">
         <v>62200000.0</v>
       </c>
       <c r="H3">
         <v>77600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>89</v>
+      </c>
+      <c r="B5">
+        <v>-238769000.0</v>
+      </c>
       <c r="C5">
         <v>-102707000.0</v>
       </c>
       <c r="D5">
         <v>-139694000.0</v>
       </c>
       <c r="E5">
         <v>-161119000.0</v>
       </c>
       <c r="F5">
         <v>-126242000.0</v>
       </c>
       <c r="G5">
         <v>-116583000.0</v>
       </c>
       <c r="H5">
         <v>-116638000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
-        <v>-95073000.0</v>
+        <v>-196944000.0</v>
       </c>
       <c r="C6">
         <v>-57070000.0</v>
       </c>
       <c r="D6">
         <v>-92055000.0</v>
       </c>
       <c r="E6">
         <v>-117789000.0</v>
       </c>
       <c r="F6">
         <v>-81142000.0</v>
       </c>
       <c r="G6">
         <v>-54383000.0</v>
       </c>
       <c r="H6">
         <v>-39038000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
         <v>172485000.0</v>
       </c>
       <c r="C9">
         <v>139725000.0</v>
       </c>
       <c r="D9">
         <v>112950000.0</v>
       </c>
       <c r="E9">
         <v>94008000.0</v>
       </c>
       <c r="F9">
         <v>48222000.0</v>
       </c>
       <c r="G9">
         <v>25785000.0</v>
       </c>
       <c r="H9">
         <v>-6657000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
         <v>-242205000.0</v>
       </c>
       <c r="C10">
         <v>-120736000.0</v>
       </c>
       <c r="D10">
         <v>-139694000.0</v>
       </c>
       <c r="E10">
         <v>-161119000.0</v>
       </c>
       <c r="F10">
         <v>-135014000.0</v>
       </c>
       <c r="G10">
         <v>-126030000.0</v>
       </c>
       <c r="H10">
         <v>-123584000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
         <v>4655000.0</v>
       </c>
       <c r="C11">
         <v>2460000.0</v>
       </c>
       <c r="D11">
         <v>815000.0</v>
       </c>
       <c r="E11">
         <v>847000.0</v>
       </c>
       <c r="F11">
         <v>2110000.0</v>
       </c>
       <c r="G11">
         <v>1073000.0</v>
       </c>
       <c r="H11">
         <v>130000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
         <v>3436000.0</v>
       </c>
       <c r="C12">
         <v>832000.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>6554000.0</v>
       </c>
       <c r="F12">
         <v>8772000.0</v>
       </c>
       <c r="G12">
         <v>9447000.0</v>
       </c>
       <c r="H12">
         <v>6946000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
         <v>14329000.0</v>
       </c>
       <c r="C13">
         <v>10257000.0</v>
       </c>
       <c r="D13">
         <v>15414000.0</v>
       </c>
       <c r="E13">
         <v>7672000.0</v>
       </c>
       <c r="F13">
         <v>3046000.0</v>
       </c>
       <c r="G13">
         <v>39500000.0</v>
       </c>
       <c r="H13">
         <v>6739000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
         <v>-246860000.0</v>
       </c>
       <c r="C15">
         <v>-123196000.0</v>
       </c>
       <c r="D15">
         <v>-140509000.0</v>
       </c>
       <c r="E15">
         <v>-161966000.0</v>
       </c>
       <c r="F15">
         <v>-137124000.0</v>
       </c>
       <c r="G15">
         <v>-127103000.0</v>
       </c>
       <c r="H15">
         <v>-123714000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B16">
         <v>-246860000.0</v>
       </c>
       <c r="C16">
         <v>-123196000.0</v>
       </c>
       <c r="D16">
         <v>-140509000.0</v>
       </c>
       <c r="E16">
         <v>-161966000.0</v>
       </c>
       <c r="F16">
         <v>-137124000.0</v>
       </c>
       <c r="G16">
         <v>-127103000.0</v>
       </c>
       <c r="H16">
         <v>-123714000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
         <v>-246860000.0</v>
       </c>
       <c r="C17">
         <v>-123196000.0</v>
       </c>
       <c r="D17">
         <v>-140509000.0</v>
       </c>
       <c r="E17">
         <v>-161966000.0</v>
       </c>
       <c r="F17">
         <v>-137124000.0</v>
       </c>
       <c r="G17">
         <v>-127103000.0</v>
       </c>
       <c r="H17">
         <v>-123714000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
         <v>10893000.0</v>
       </c>
       <c r="C18">
         <v>10257000.0</v>
       </c>
       <c r="D18">
         <v>15414000.0</v>
       </c>
       <c r="E18">
         <v>7672000.0</v>
       </c>
       <c r="F18">
         <v>-8772000.0</v>
       </c>
       <c r="G18">
         <v>-9447000.0</v>
       </c>
       <c r="H18">
         <v>-6946000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
         <v>-95073000.0</v>
       </c>
       <c r="C21">
         <v>-116122000.0</v>
       </c>
       <c r="D21">
         <v>-169748000.0</v>
       </c>
       <c r="E21">
         <v>-175675000.0</v>
       </c>
       <c r="F21">
         <v>-128051000.0</v>
       </c>
       <c r="G21">
         <v>-87442000.0</v>
       </c>
       <c r="H21">
         <v>-106460000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
         <v>402800000.0</v>
       </c>
       <c r="C23">
         <v>360474000.0</v>
       </c>
       <c r="D23">
         <v>390444000.0</v>
       </c>
       <c r="E23">
         <v>366931000.0</v>
       </c>
       <c r="F23">
         <v>259260000.0</v>
       </c>
       <c r="G23">
         <v>200610000.0</v>
       </c>
       <c r="H23">
         <v>202196000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
         <v>41825000.0</v>
       </c>
       <c r="C25">
         <v>45637000.0</v>
       </c>
       <c r="D25">
         <v>47639000.0</v>
       </c>
       <c r="E25">
         <v>43330000.0</v>
       </c>
       <c r="F25">
         <v>45043000.0</v>
       </c>
       <c r="G25">
         <v>62212000.0</v>
       </c>
       <c r="H25">
         <v>77629000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26">
         <v>106749000.0</v>
       </c>
       <c r="C26">
         <v>101006000.0</v>
       </c>
       <c r="D26">
         <v>116339000.0</v>
       </c>
       <c r="E26">
         <v>110916000.0</v>
       </c>
       <c r="F26">
         <v>66684000.0</v>
       </c>
       <c r="G26">
         <v>43825000.0</v>
       </c>
       <c r="H26">
         <v>37871000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27">
         <v>72676000.0</v>
       </c>
       <c r="C27">
         <v>77694000.0</v>
       </c>
       <c r="D27">
         <v>86304000.0</v>
       </c>
       <c r="E27">
         <v>78020000.0</v>
       </c>
       <c r="F27">
         <v>52917000.0</v>
       </c>
       <c r="G27">
         <v>37268000.0</v>
       </c>
       <c r="H27">
         <v>34913000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
         <v>88133000.0</v>
       </c>
       <c r="C28">
         <v>77147000.0</v>
       </c>
       <c r="D28">
         <v>80055000.0</v>
       </c>
       <c r="E28">
         <v>80747000.0</v>
       </c>
       <c r="F28">
         <v>56672000.0</v>
       </c>
       <c r="G28">
         <v>32134000.0</v>
       </c>
       <c r="H28">
         <v>27019000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29">
         <v>4655000.0</v>
       </c>
       <c r="C29">
         <v>2460000.0</v>
       </c>
       <c r="D29">
         <v>815000.0</v>
       </c>
       <c r="E29">
         <v>847000.0</v>
       </c>
       <c r="F29">
         <v>2110000.0</v>
       </c>
       <c r="G29">
         <v>1073000.0</v>
       </c>
       <c r="H29">
         <v>130000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
         <v>267558000.0</v>
       </c>
       <c r="C30">
         <v>255847000.0</v>
       </c>
       <c r="D30">
         <v>282698000.0</v>
       </c>
       <c r="E30">
         <v>269683000.0</v>
       </c>
       <c r="F30">
         <v>176273000.0</v>
       </c>
       <c r="G30">
         <v>113227000.0</v>
       </c>
       <c r="H30">
         <v>99803000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
         <v>-147132000.0</v>
       </c>
       <c r="C31">
         <v>-4614000.0</v>
       </c>
       <c r="D31">
         <v>30054000.0</v>
       </c>
       <c r="E31">
         <v>14556000.0</v>
       </c>
       <c r="F31">
         <v>-6963000.0</v>
       </c>
       <c r="G31">
         <v>-38588000.0</v>
       </c>
       <c r="H31">
         <v>-17124000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
         <v>307727000.0</v>
       </c>
       <c r="C32">
         <v>244352000.0</v>
       </c>
       <c r="D32">
         <v>220696000.0</v>
       </c>
       <c r="E32">
         <v>191256000.0</v>
       </c>
       <c r="F32">
         <v>131209000.0</v>
       </c>
       <c r="G32">
         <v>113168000.0</v>
       </c>
       <c r="H32">
         <v>95736000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="X1" t="s">
         <v>117</v>
       </c>
       <c r="Y1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>118</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>43749000.0</v>
+      </c>
+      <c r="C2">
         <v>39792000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34670000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31118000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29662000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23339000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23749000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28782000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28757000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26371000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29350000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27469000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24556000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23915000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24728000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24977000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23628000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23230000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20811000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19820000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19126000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22825000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>87</v>
+      </c>
+      <c r="B3">
+        <v>11189000.0</v>
+      </c>
       <c r="C3">
+        <v>10213000.0</v>
+      </c>
+      <c r="D3">
         <v>9908000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10622000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11082000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9272000.0</v>
       </c>
-      <c r="G3"/>
       <c r="H3">
+        <v>9517000.0</v>
+      </c>
+      <c r="I3">
         <v>13145000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13103000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11606000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13625000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12160000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10248000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9333000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10784000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1153000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12017000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11178000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11349000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11041000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11475000.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>89</v>
+      </c>
+      <c r="B5">
+        <v>-136415000.0</v>
+      </c>
       <c r="C5">
+        <v>-148418000.0</v>
+      </c>
+      <c r="D5">
         <v>-57381000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-22771000.0</v>
+        <v>-22095000.0</v>
       </c>
       <c r="F5">
-        <v>-19366000.0</v>
-[...1 lines deleted...]
-      <c r="G5"/>
+        <v>-11700000.0</v>
+      </c>
+      <c r="G5">
+        <v>-34058000.0</v>
+      </c>
       <c r="H5">
-        <v>-39577000.0</v>
+        <v>-22699000.0</v>
       </c>
       <c r="I5">
-        <v>-34571000.0</v>
+        <v>-37771000.0</v>
       </c>
       <c r="J5">
+        <v>-28851000.0</v>
+      </c>
+      <c r="K5">
         <v>-30515000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-43280000.0</v>
+        <v>-37649000.0</v>
       </c>
       <c r="M5">
-        <v>-44692000.0</v>
+        <v>-37393000.0</v>
       </c>
       <c r="N5">
+        <v>-34137000.0</v>
+      </c>
+      <c r="O5">
         <v>-37901000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-42640000.0</v>
+        <v>-39797000.0</v>
       </c>
       <c r="Q5">
-        <v>-47714000.0</v>
+        <v>-39375000.0</v>
       </c>
       <c r="R5">
+        <v>-44046000.0</v>
+      </c>
+      <c r="S5">
         <v>-43655000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-38535000.0</v>
+      </c>
+      <c r="U5">
         <v>-17811000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-26691000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-22235000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-23577000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-21069000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B6">
-        <v>-36002000.0</v>
+        <v>-125226000.0</v>
       </c>
       <c r="C6">
+        <v>-138205000.0</v>
+      </c>
+      <c r="D6">
         <v>-47473000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-11689000.0</v>
+        <v>-11473000.0</v>
       </c>
       <c r="F6">
-        <v>-10094000.0</v>
+        <v>-618000.0</v>
       </c>
       <c r="G6">
-        <v>-22608000.0</v>
+        <v>-24786000.0</v>
       </c>
       <c r="H6">
-        <v>-26432000.0</v>
+        <v>-13182000.0</v>
       </c>
       <c r="I6">
-        <v>-21468000.0</v>
+        <v>-24626000.0</v>
       </c>
       <c r="J6">
+        <v>-15748000.0</v>
+      </c>
+      <c r="K6">
         <v>-18909000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-31120000.0</v>
+        <v>-24024000.0</v>
       </c>
       <c r="M6">
-        <v>-34444000.0</v>
+        <v>-25233000.0</v>
       </c>
       <c r="N6">
+        <v>-23889000.0</v>
+      </c>
+      <c r="O6">
         <v>-28568000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-41487000.0</v>
+        <v>-29013000.0</v>
       </c>
       <c r="Q6">
-        <v>-35697000.0</v>
+        <v>-38222000.0</v>
       </c>
       <c r="R6">
+        <v>-32029000.0</v>
+      </c>
+      <c r="S6">
         <v>-32477000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-27186000.0</v>
+      </c>
+      <c r="U6">
         <v>-6770000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15216000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>50401000.0</v>
+      </c>
+      <c r="C9">
         <v>47030000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>46584000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>42268000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>36603000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38215000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>37517000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32310000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>31683000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32481000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26030000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26292000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>28147000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>29060000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24976000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23473000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16499000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13916000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10889000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10586000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12831000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7456000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-137861000.0</v>
+      </c>
+      <c r="C10">
         <v>-150009000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-58401000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22095000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-34058000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20056000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37771000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28851000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-30515000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-37649000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-37393000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-34137000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-37901000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-39797000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-39375000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-44046000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-44677000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-41147000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-20193000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-28997000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-36994000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>1011000.0</v>
+      </c>
+      <c r="C11">
         <v>2446000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>784000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>497000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>928000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1096000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>897000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>442000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-429000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>355000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>582000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>307000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-60000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>439000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>154000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>314000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1288000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>394000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>170000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>258000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>263000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>62000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>244000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>1446000.0</v>
+      </c>
+      <c r="C12">
         <v>1591000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1020000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="F12">
+        <v>499000.0</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12">
         <v>277000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>16500000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>16500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1185000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2112000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3276000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1022000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2612000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2611000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2523000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>5153000.0</v>
+      </c>
+      <c r="C13">
         <v>5859000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3394000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2172000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1884000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1965000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2414000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2771000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3107000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3661000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3445000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3802000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4506000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3396000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2853000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2112000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3276000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16133000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>19179000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2677920.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2935250.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16152000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-138872000.0</v>
+      </c>
+      <c r="C15">
         <v>-152455000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-59185000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-22592000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12628000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-35154000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20081000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-38668000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29293000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-30086000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-38004000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-37975000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-34444000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-37841000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-40236000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-39529000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-44360000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-45965000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-41541000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-20363000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-29255000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-37498000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>100</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-152455000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-59185000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-22592000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-12628000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-35154000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-20081000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-38004000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-37975000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-34444000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-37841000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-40236000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-39529000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-44360000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-45965000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-41541000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-20363000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-29255000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-37498000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-31038000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-35462000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-23105000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-138872000.0</v>
+      </c>
+      <c r="C17">
         <v>-152455000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-59185000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-22592000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-12628000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-35154000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20081000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-38668000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-29293000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-30086000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-38004000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-37975000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-34444000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-37841000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-40236000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-39529000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-44360000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-45965000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-41541000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-20363000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-29255000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>3707000.0</v>
+      </c>
+      <c r="C18">
         <v>4268000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3394000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2172000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1884000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1965000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2414000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2771000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3107000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3661000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3445000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3802000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4506000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3396000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q18">
         <v>0.0</v>
       </c>
       <c r="R18">
+        <v>0.0</v>
+      </c>
+      <c r="S18">
         <v>-1022000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2604000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2611000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2527000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-34888000.0</v>
+      </c>
+      <c r="C21">
         <v>-36002000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-18340000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-17960000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22771000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-19366000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22608000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-39577000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-34571000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-33918000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-47858000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-43280000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-44692000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-42689000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-42632000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-42640000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-47714000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-57206000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-28311000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-24267000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18267000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-20561000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>129038000.0</v>
+      </c>
+      <c r="C23">
         <v>122824000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>99594000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>91346000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>89036000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>80920000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83874000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>100669000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>95011000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>92770000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>103238000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>97041000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>97395000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>95664000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>92336000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>91090000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>87841000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>94352000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>60011000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>54673000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>50224000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>11189000.0</v>
+      </c>
+      <c r="C25">
         <v>10213000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9908000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10622000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11082000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9272000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10117000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13145000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13103000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11606000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13625000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12160000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10248000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9333000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10784000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11588000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11625000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11178000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11349000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11041000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11475000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B26">
+        <v>33420000.0</v>
+      </c>
+      <c r="C26">
         <v>32193000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27327000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>24155000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23074000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22951000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>25216000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>27250000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25589000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>28410000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33002000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26741000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>28186000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>31831000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>27598000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>26737000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>24750000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>27163000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14959000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12432000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12130000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27">
+        <v>22782000.0</v>
+      </c>
+      <c r="C27">
         <v>20005000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18783000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17574000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>16314000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15681000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16795000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23733000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21485000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20095000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20774000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>22310000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>23125000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20299000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19383000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19483000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18855000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19226000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12441000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10597000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10653000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>29087000.0</v>
+      </c>
+      <c r="C28">
         <v>30834000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18814000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18499000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19986000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18949000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18114000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20904000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19180000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17894000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20112000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20521000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21528000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19619000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20627000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19893000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20608000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24733000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11800000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11824000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8315000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16633000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>1011000.0</v>
+      </c>
+      <c r="C29">
         <v>2446000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>784000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>497000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>928000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1096000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>897000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>442000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-429000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>355000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>307000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-60000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>439000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>154000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>314000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1288000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>822000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>170000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>258000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>504000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>85289000.0</v>
+      </c>
+      <c r="C30">
         <v>83032000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64924000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60228000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59374000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57581000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60125000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>71887000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66254000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>73888000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69572000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72839000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>71749000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>67608000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>66113000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64213000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>71122000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34853000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>31098000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-102973000.0</v>
+      </c>
+      <c r="C31">
         <v>-114007000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-40061000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4135000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>11071000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14692000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2552000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1806000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5720000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3403000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>10209000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5887000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10555000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4788000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2835000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3265000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3668000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>12529000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12836000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4074000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10730000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>94150000.0</v>
+      </c>
+      <c r="C32">
         <v>86822000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>81254000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>73386000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>66265000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61554000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61266000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>61092000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60440000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>58852000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>55380000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>53761000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52703000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>52975000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49704000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48450000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>40127000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>37146000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>31700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30406000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31957000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>30281000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8407,2585 +8640,2658 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>129994000.0</v>
       </c>
       <c r="C2">
         <v>102198000.0</v>
       </c>
       <c r="D2">
         <v>188076000.0</v>
       </c>
       <c r="E2">
         <v>496814000.0</v>
       </c>
       <c r="F2">
         <v>76540000.0</v>
       </c>
       <c r="G2">
         <v>27739000.0</v>
       </c>
       <c r="H2">
         <v>79908000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>76714000</v>
       </c>
       <c r="C3">
         <v>44297000</v>
       </c>
       <c r="D3">
         <v>42410000</v>
       </c>
       <c r="E3">
         <v>12760000</v>
       </c>
       <c r="F3">
         <v>14931000</v>
       </c>
       <c r="G3">
         <v>30126000</v>
       </c>
       <c r="H3">
         <v>24101000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>105560000.0</v>
       </c>
       <c r="C6">
         <v>27796000.0</v>
       </c>
       <c r="D6">
         <v>-85878000.0</v>
       </c>
       <c r="E6">
         <v>-308738000.0</v>
       </c>
       <c r="F6">
         <v>420274000.0</v>
       </c>
       <c r="G6">
         <v>48801000.0</v>
       </c>
       <c r="H6">
         <v>-52169000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>121312000.0</v>
       </c>
       <c r="C7">
         <v>-2933000.0</v>
       </c>
       <c r="D7">
         <v>3798000.0</v>
       </c>
       <c r="E7">
         <v>-23883000.0</v>
       </c>
       <c r="F7">
         <v>9539000.0</v>
       </c>
       <c r="G7">
         <v>13899000.0</v>
       </c>
       <c r="H7">
         <v>-6036000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-30225000.0</v>
       </c>
       <c r="C9">
         <v>-11984000.0</v>
       </c>
       <c r="D9">
         <v>-2658000.0</v>
       </c>
       <c r="E9">
         <v>6313000.0</v>
       </c>
       <c r="F9">
         <v>3263000.0</v>
       </c>
       <c r="G9">
         <v>-19932000.0</v>
       </c>
       <c r="H9">
         <v>8959000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-609000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>2617000.0</v>
       </c>
       <c r="H10">
         <v>12942000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-17373000.0</v>
       </c>
       <c r="F11">
         <v>11174000.0</v>
       </c>
       <c r="G11">
         <v>25466000.0</v>
       </c>
       <c r="H11">
         <v>-24215000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>37696000.0</v>
       </c>
       <c r="G12">
         <v>44215000.0</v>
       </c>
       <c r="H12">
         <v>17042000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-12823000.0</v>
       </c>
       <c r="F13">
         <v>-4898000.0</v>
       </c>
       <c r="G13">
         <v>8365000.0</v>
       </c>
       <c r="H13">
         <v>9220000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>41825000.0</v>
       </c>
       <c r="C14">
         <v>45637000.0</v>
       </c>
       <c r="D14">
         <v>47639000.0</v>
       </c>
       <c r="E14">
         <v>43330000.0</v>
       </c>
       <c r="F14">
         <v>45043000.0</v>
       </c>
       <c r="G14">
         <v>62212000.0</v>
       </c>
       <c r="H14">
         <v>77629000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>235554000.0</v>
       </c>
       <c r="C16">
         <v>129994000.0</v>
       </c>
       <c r="D16">
         <v>102198000.0</v>
       </c>
       <c r="E16">
         <v>188076000.0</v>
       </c>
       <c r="F16">
         <v>496814000.0</v>
       </c>
       <c r="G16">
         <v>76540000.0</v>
       </c>
       <c r="H16">
         <v>27739000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>57648000.0</v>
       </c>
       <c r="C18">
         <v>-58671000.0</v>
       </c>
       <c r="D18">
         <v>-93121000.0</v>
       </c>
       <c r="E18">
         <v>-86693000.0</v>
       </c>
       <c r="F18">
         <v>-57142000.0</v>
       </c>
       <c r="G18">
         <v>-34153000.0</v>
       </c>
       <c r="H18">
         <v>-57788000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
         <v>-304770000.0</v>
       </c>
       <c r="C19">
         <v>57906000.0</v>
       </c>
       <c r="D19">
         <v>-33586000.0</v>
       </c>
       <c r="E19">
         <v>-242263000.0</v>
       </c>
       <c r="F19">
         <v>-25149000.0</v>
       </c>
       <c r="G19">
         <v>-30800000.0</v>
       </c>
       <c r="H19">
         <v>-27172000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>533164000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>448759000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-66950000.0</v>
       </c>
       <c r="G21">
         <v>83401000.0</v>
       </c>
       <c r="H21">
         <v>-1536000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
         <v>-246860000.0</v>
       </c>
       <c r="C22">
         <v>-123196000.0</v>
       </c>
       <c r="D22">
         <v>-140509000.0</v>
       </c>
       <c r="E22">
         <v>-161966000.0</v>
       </c>
       <c r="F22">
         <v>-137124000.0</v>
       </c>
       <c r="G22">
         <v>-127103000.0</v>
       </c>
       <c r="H22">
         <v>-123714000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-84573000.0</v>
       </c>
       <c r="C23">
         <v>-21459000.0</v>
       </c>
       <c r="D23">
         <v>7373000.0</v>
       </c>
       <c r="E23">
         <v>14197000.0</v>
       </c>
       <c r="F23">
         <v>561732000.0</v>
       </c>
       <c r="G23">
         <v>-85987000.0</v>
       </c>
       <c r="H23">
         <v>-49640000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>26995000.0</v>
       </c>
       <c r="C24">
         <v>182115000.0</v>
       </c>
       <c r="D24">
         <v>-5808000.0</v>
       </c>
       <c r="E24">
         <v>-557000.0</v>
       </c>
       <c r="F24">
         <v>-598000.0</v>
       </c>
       <c r="G24">
         <v>-674000.0</v>
       </c>
       <c r="H24">
         <v>-614000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>163090000.0</v>
       </c>
       <c r="C25">
         <v>17633000.0</v>
       </c>
       <c r="D25">
         <v>-18771000.0</v>
       </c>
       <c r="E25">
         <v>-6502000.0</v>
       </c>
       <c r="F25">
         <v>-232000.0</v>
       </c>
       <c r="G25">
         <v>32803000.0</v>
       </c>
       <c r="H25">
         <v>1185000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>35355000.0</v>
       </c>
       <c r="C26">
         <v>5924000.0</v>
       </c>
       <c r="D26">
         <v>-8971000.0</v>
       </c>
       <c r="E26">
         <v>-6337000.0</v>
       </c>
       <c r="F26">
         <v>-5598000.0</v>
       </c>
       <c r="G26">
         <v>15401000.0</v>
       </c>
       <c r="H26">
         <v>59904000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>54995000.0</v>
       </c>
       <c r="C27">
         <v>48485000.0</v>
       </c>
       <c r="D27">
         <v>57132000.0</v>
       </c>
       <c r="E27">
         <v>75544000.0</v>
       </c>
       <c r="F27">
         <v>41956000.0</v>
       </c>
       <c r="G27">
         <v>14012000.0</v>
       </c>
       <c r="H27">
         <v>5071000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>357052000.0</v>
       </c>
       <c r="C28">
         <v>-15535000.0</v>
       </c>
       <c r="D28">
         <v>-1598000.0</v>
       </c>
       <c r="E28">
         <v>7860000.0</v>
       </c>
       <c r="F28">
         <v>489184000.0</v>
       </c>
       <c r="G28">
         <v>83940000.0</v>
       </c>
       <c r="H28">
         <v>8728000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>134362000.0</v>
       </c>
       <c r="C29">
         <v>-14374000.0</v>
       </c>
       <c r="D29">
         <v>-50711000.0</v>
       </c>
       <c r="E29">
         <v>-73933000.0</v>
       </c>
       <c r="F29">
         <v>-42211000.0</v>
       </c>
       <c r="G29">
         <v>-4027000.0</v>
       </c>
       <c r="H29">
         <v>-33687000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-393118000.0</v>
       </c>
       <c r="C30">
         <v>57906000.0</v>
       </c>
       <c r="D30">
         <v>-33586000.0</v>
       </c>
       <c r="E30">
         <v>-242263000.0</v>
       </c>
       <c r="F30">
         <v>-25149000.0</v>
       </c>
       <c r="G30">
         <v>-30800000.0</v>
       </c>
       <c r="H30">
         <v>-27172000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="X1" t="s">
         <v>117</v>
       </c>
       <c r="Y1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>118</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>235554000.0</v>
+      </c>
+      <c r="C2">
         <v>449622000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>192930000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>145604000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>129994000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>149931000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>166629000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>125733000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>92226000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>109427000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>124515000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>146470000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>188076000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>204814000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>267756000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>490531000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>496814000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65047000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>81161000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>79772000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76540000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>17310000</v>
+      </c>
+      <c r="C3">
         <v>21600000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27943000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18445000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9965000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13007000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9128000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20913000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11356000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10058000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8645000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16632000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7075000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2015000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2965000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4274000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3506000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6202000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2807000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3308000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2614000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>30126000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10785000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6854000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3206000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>140042000.0</v>
+      </c>
+      <c r="C6">
         <v>-214068000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>256692000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>47326000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15610000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19937000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16698000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>40896000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>23535000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-17550000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4767000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21955000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-41606000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-16738000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-62942000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-222775000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6283000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>431767000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16114000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1389000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3232000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>48801000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-23099000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16430000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38386000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>21077000.0</v>
+      </c>
+      <c r="C7">
         <v>26885000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19295000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>59583000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15549000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8961000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5199000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>999000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-572000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3069000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>21198000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13759000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>134000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-20389000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12779000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9151000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>183000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1487000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1811000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9680000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>13899000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>22466000.0</v>
+      </c>
+      <c r="C9">
         <v>-37569000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4981000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>23548000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21185000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17471000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5455000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5450000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5482000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1214000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2284000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1467000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-121000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8924000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3358000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1387000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>19982000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-29073000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1567000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13892000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16877000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-10796000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5913000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-803000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>127</v>
+      </c>
+      <c r="B10">
+        <v>-731000.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10"/>
+      <c r="F10">
+        <v>0.0</v>
+      </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-1265000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4331000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2382000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>2119000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-6149000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>771000.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-3942000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>21271000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5663000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-11000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6372000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-10659000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26514000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8674000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-12706000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11308000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-17000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-983000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-333000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>4578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14214000.0</v>
       </c>
       <c r="M12">
         <v>14214000.0</v>
       </c>
       <c r="N12">
         <v>14214000.0</v>
       </c>
       <c r="O12">
+        <v>14214000.0</v>
+      </c>
+      <c r="P12">
         <v>19527000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18450000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17050000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13102000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15208000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1837000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11223000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>9401000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12496000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6154000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>3157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394000.0</v>
       </c>
       <c r="M13">
         <v>1394000.0</v>
       </c>
       <c r="N13">
+        <v>1394000.0</v>
+      </c>
+      <c r="O13">
         <v>-1600000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-6031000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-5020000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-172000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2742000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-8754000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2997000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4111000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>6311000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1589000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3863000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>11189000.0</v>
+      </c>
+      <c r="C14">
         <v>10213000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9908000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10622000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11082000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9272000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10117000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13145000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13103000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11606000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13625000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12160000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10248000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9333000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10784000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11588000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11625000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11178000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11349000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11041000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11475000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>62212000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12171000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18246000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14183000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>375596000.0</v>
+      </c>
+      <c r="C16">
         <v>235554000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>449622000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>192930000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>145604000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>129994000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>149931000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>166629000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>116169000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>92226000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>119748000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>124515000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>146470000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>188076000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>204814000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>267756000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>490531000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>496814000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>65047000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>81161000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>79772000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>76540000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-1870000.0</v>
+      </c>
+      <c r="C18">
         <v>-951000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>650000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>49329000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7381000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19302000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5052000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28771000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15653000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16895000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-31515000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7035000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-37676000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-16830000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33279000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-26544000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10040000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-27397000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15520000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15493000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1268000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>48645000.0</v>
+      </c>
+      <c r="C19">
         <v>-175728000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-143066000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-19438000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1740000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13134000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10686000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>51243000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>30483000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9554000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>20270000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-31721000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12581000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4785000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-34292000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-199534000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-195113000.0</v>
       </c>
       <c r="S19">
         <v>-195113000.0</v>
       </c>
       <c r="T19">
+        <v>-195113000.0</v>
+      </c>
+      <c r="U19">
         <v>-3456000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2766000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>138</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>-66950000.0</v>
       </c>
       <c r="T21">
         <v>-66950000.0</v>
       </c>
       <c r="U21">
         <v>-66950000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-66950000.0</v>
+      </c>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>35401000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-138872000.0</v>
+      </c>
+      <c r="C22">
         <v>-152455000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-59185000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-22592000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12628000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-35154000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20081000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-38668000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29293000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-30086000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-38004000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-37975000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34444000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-37841000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-40236000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-39529000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-44360000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-45965000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-41541000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-20363000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-29255000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-127103000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-31038000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-35462000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-23105000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-138000.0</v>
+      </c>
+      <c r="C23">
         <v>-4988000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-59808000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7310000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-12467000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7561000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7353000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-261000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-360000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>618000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>412000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3048000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3295000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3492000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4491000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1251000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4963000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>475269000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3044000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2237000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2156000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>71125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2237000.0</v>
       </c>
       <c r="X23">
         <v>-2237000.0</v>
       </c>
       <c r="Y23">
         <v>-2237000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>-2237000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>43604000.0</v>
+      </c>
+      <c r="C24">
         <v>-5580000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1239000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12608000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1846000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1404000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1495000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4024000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4324000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-445000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>968000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>892000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-277000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-145000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-119000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-147000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-146000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-144000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-154000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-148000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-152000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-674000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-143000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-144000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-135000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>105585000.0</v>
+      </c>
+      <c r="C25">
         <v>120482000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>45102000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6705000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9199000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16530000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7410000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1899000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2178000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38521000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1187000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1217000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-8002000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1649000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2045000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-14129000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11161000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-6018000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8754000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>94751000.0</v>
+      </c>
+      <c r="C26">
         <v>35355000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21847000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9614000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3308000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7328000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2843000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2470000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2015000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1859000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2359000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2857000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1896000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2009000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2164000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1753000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-411000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5598000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>24794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353900000.0</v>
       </c>
       <c r="U26">
         <v>353900000.0</v>
       </c>
       <c r="V26">
+        <v>353900000.0</v>
+      </c>
+      <c r="W26">
         <v>15401000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>16461000.0</v>
+      </c>
+      <c r="C27">
         <v>15524000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13473000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13456000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12542000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12018000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11829000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11566000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13072000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12521000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12598000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16657000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15356000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15703000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19438000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20581000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19822000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>29337000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4643000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4874000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3102000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>94613000.0</v>
+      </c>
+      <c r="C28">
         <v>-31040000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>398255000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1004000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9159000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-233000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10196000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2731000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2375000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1241000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1947000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>191000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1399000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1483000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2327000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-502000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4552000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>469671000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-58000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17415000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2156000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>83940000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>384000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>35455000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>48000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>15440000.0</v>
+      </c>
+      <c r="C29">
         <v>20649000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28593000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67774000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17346000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6295000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4076000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7858000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4297000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6837000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-22870000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9597000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30601000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-14815000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-30314000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-22270000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6534000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-21195000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12713000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12185000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3882000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4027000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-11512000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-11218000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5366000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>30414000.0</v>
+      </c>
+      <c r="C30">
         <v>-204411000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-171009000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19438000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1740000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13134000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10686000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>51243000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30483000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9554000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20270000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31721000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-12581000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4785000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-34292000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-199534000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3652000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15966000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2961000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3456000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2766000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-30800000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11920000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8176000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4180000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>